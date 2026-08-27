--- v0 (2025-10-09)
+++ v1 (2026-08-27)
@@ -1,2767 +1,3451 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00337E03" w:rsidRDefault="008552D4" w:rsidP="00DB7884">
-[...84 lines deleted...]
-    <w:p w:rsidR="003A08A7" w:rsidRPr="009D1D1E" w:rsidRDefault="004477EC" w:rsidP="008552D4">
+    <w:p w14:paraId="7DA0E55F" w14:textId="2BCDD672" w:rsidR="00337E03" w:rsidRPr="0002621F" w:rsidRDefault="00337E03" w:rsidP="00347654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="959" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="284"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00347654" w:rsidRPr="00347654" w14:paraId="36A35EB3" w14:textId="77777777" w:rsidTr="00EF621D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7C039C" w14:textId="5783DF09" w:rsidR="00347654" w:rsidRPr="00347654" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0B16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>SECCIÓN DE SU PROPUESTA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00347654">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002621F" w:rsidRPr="00347654" w14:paraId="042D74F2" w14:textId="77777777" w:rsidTr="00EF621D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E87ECB" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="00347654" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C551148" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="00347654" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDA0498" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="00347654" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2684C156" w14:textId="07ECA747" w:rsidR="00347654" w:rsidRPr="00347654" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DF9D356" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="00347654" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002621F" w:rsidRPr="00347654" w14:paraId="0E07D666" w14:textId="77777777" w:rsidTr="00EF621D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EEC0E33" w14:textId="6B81BF91" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002621F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Artículos de Investigación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20E9B3C3" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55AF18A9" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:ind w:left="349"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40A215A2" w14:textId="72EEFEBA" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002621F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Artículos de Revisión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2524C0DE" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002621F" w:rsidRPr="00347654" w14:paraId="0CDA80D6" w14:textId="77777777" w:rsidTr="00EF621D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DB8C10C" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13D2D9D4" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D40079" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:ind w:left="349"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AFB6625" w14:textId="3951E53C" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:ind w:left="349"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="398A61E6" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002621F" w:rsidRPr="00347654" w14:paraId="55BE316B" w14:textId="77777777" w:rsidTr="00EF621D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="018367F5" w14:textId="2B501612" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002621F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Casos/Reportes Clínicos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2937C60C" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="305195C6" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:ind w:left="349"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BB57BFF" w14:textId="0122D4FD" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002621F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Estudios de Casos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C62CF79" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002621F" w:rsidRPr="00347654" w14:paraId="647B1AAD" w14:textId="77777777" w:rsidTr="00EF621D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B0D1BD8" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70F21C49" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4D490E" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:ind w:left="349"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13340F3D" w14:textId="44EB98AF" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F394E3B" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002621F" w:rsidRPr="00347654" w14:paraId="3B68F40A" w14:textId="77777777" w:rsidTr="00EF621D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33A5A973" w14:textId="2177DA54" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002621F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ensayos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75627020" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C9C8D9C" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:ind w:left="349"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C74632D" w14:textId="38F86737" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002621F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Divulgación Científica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="780D9062" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="00347654">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4ED6790F" w14:textId="77777777" w:rsidR="00347654" w:rsidRDefault="00347654" w:rsidP="008552D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CC58B5" w14:textId="77777777" w:rsidR="00347654" w:rsidRPr="0002621F" w:rsidRDefault="00347654" w:rsidP="008552D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745B5105" w14:textId="66424E8D" w:rsidR="003A08A7" w:rsidRPr="009D1D1E" w:rsidRDefault="004477EC" w:rsidP="008552D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidR="00924E27" w:rsidRPr="009D1D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Español, Fuente Arial, Tamaño 12, Negrita,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D1D1E" w:rsidRDefault="008552D4" w:rsidP="008552D4">
+    <w:p w14:paraId="6E4022FA" w14:textId="77777777" w:rsidR="009D1D1E" w:rsidRDefault="008552D4" w:rsidP="008552D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Centrado</w:t>
       </w:r>
       <w:r w:rsidR="00924E27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Interlineado 1</w:t>
       </w:r>
       <w:r w:rsidR="00924E27" w:rsidRPr="009D1D1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A24AE" w:rsidRDefault="005A24AE" w:rsidP="003B4110">
+    <w:p w14:paraId="2D8ABBE5" w14:textId="77777777" w:rsidR="005A24AE" w:rsidRDefault="005A24AE" w:rsidP="003B4110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B59F1" w:rsidRPr="008B59F1" w:rsidRDefault="008B59F1" w:rsidP="008552D4">
+    <w:p w14:paraId="65DB6E3F" w14:textId="77777777" w:rsidR="00347654" w:rsidRDefault="00347654" w:rsidP="008552D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B59F1">
-[...19 lines deleted...]
-    <w:p w:rsidR="008B59F1" w:rsidRPr="008B59F1" w:rsidRDefault="00B65745" w:rsidP="008552D4">
+    </w:p>
+    <w:p w14:paraId="3E570966" w14:textId="3DB863DA" w:rsidR="008B59F1" w:rsidRPr="008B59F1" w:rsidRDefault="008B59F1" w:rsidP="008552D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-    <w:p w:rsidR="00B65745" w:rsidRDefault="00DB7884" w:rsidP="008552D4">
+      <w:r w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Autores, (</w:t>
+      </w:r>
+      <w:r w:rsidR="00612DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ultimo grado académico, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nombre Apellido</w:t>
+      </w:r>
+      <w:r w:rsidR="00612DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00612DE1" w:rsidRPr="00612DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fuente Arial, Tamaño</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>; Arial 11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C10534A" w14:textId="4FA028B3" w:rsidR="008B59F1" w:rsidRPr="008B59F1" w:rsidRDefault="00B65745" w:rsidP="008552D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Institución(es). C</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B65745" w:rsidRPr="00B65745">
+        <w:t xml:space="preserve">Código </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...362 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00612DE1" w:rsidRPr="00612DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00612DE1" w:rsidRPr="00612DE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...190 lines deleted...]
-    <w:p w:rsidR="003B4110" w:rsidRDefault="00C4191C" w:rsidP="003B4110">
+        </w:rPr>
+        <w:t>Perfil público sin restricciones de privacidad y visibilidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00612DE1" w:rsidRPr="00612DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0958116E" w14:textId="132B06CA" w:rsidR="00B65745" w:rsidRDefault="00DB7884" w:rsidP="008552D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...45 lines deleted...]
-    <w:p w:rsidR="00F51F3B" w:rsidRDefault="00F51F3B" w:rsidP="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Institución(es). C</w:t>
+      </w:r>
+      <w:r w:rsidR="008B59F1" w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>iudad, país</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65745" w:rsidRPr="00B65745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B03B03" w14:textId="2F87EC65" w:rsidR="00612DE1" w:rsidRDefault="00612DE1" w:rsidP="008552D4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Correo</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF33BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> electrónico </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00612DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(institucional recomendado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A170BF" w14:textId="77777777" w:rsidR="008552D4" w:rsidRDefault="008552D4" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566F0350" w14:textId="77777777" w:rsidR="008B59F1" w:rsidRDefault="00731103" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDEE92D" w14:textId="77777777" w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A470BD" w14:textId="77777777" w:rsidR="008B59F1" w:rsidRDefault="008B59F1" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3AC4" w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arial</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D1E" w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamaño 12</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3D94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, interlineado sencillo</w:t>
+      </w:r>
+      <w:r w:rsidR="00731103" w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A24AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El resumen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ebe estar escrito en español y en inglés, en un párrafo estructurado con un máximo de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>250 palabras.</w:t>
+      </w:r>
+      <w:r w:rsidR="00924E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El resumen del trabajo describ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00924E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el contenido del artículo haciendo énfasis en los aportes al tema estudiado. Las partes del resumen dependen en gran medida de las etapas de la investigación, de la sistematización y exposición de resultados. Sin embargo, debe contener al menos los siguientes aspectos: introducción, propósito fundamental, ubicación de la investigación en tiempo y lugar, metodología, </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resum</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en de</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los </w:t>
+      </w:r>
+      <w:r w:rsidR="00924E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resultados, y</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enunciar las </w:t>
+      </w:r>
+      <w:r w:rsidR="00924E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conclusiones principales. Debe hacer referencia al alcance del estudio y a los límites de validez de las conclusiones, sin incluir abreviaturas y referencias bibliográficas. Se acompaña</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00924E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>con 3 a 5 palabras clave, en español e inglés, que permitan la indexación y localización de</w:t>
+      </w:r>
+      <w:r w:rsidR="00C734C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00924E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo a través de Internet y con base en referencias científicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C85D336" w14:textId="77777777" w:rsidR="00F51F3B" w:rsidRPr="009D1D1E" w:rsidRDefault="00F51F3B" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05047C36" w14:textId="77777777" w:rsidR="009578AE" w:rsidRPr="009D1D1E" w:rsidRDefault="00731103" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A24AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3AC4" w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fuente Arial</w:t>
+      </w:r>
+      <w:r w:rsidR="005A24AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamaño 12</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3AC4" w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sencillo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Justificado. Entre tres y cinco palabras clave separadas por punto y coma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181DE2EF" w14:textId="77777777" w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6C8171" w14:textId="77777777" w:rsidR="00F51F3B" w:rsidRPr="009D1D1E" w:rsidRDefault="00F51F3B" w:rsidP="00DB7884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título En </w:t>
+      </w:r>
+      <w:r w:rsidR="001D063F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fuente Arial, Tamaño 12, Negrita,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AEAF1C" w14:textId="77777777" w:rsidR="00F51F3B" w:rsidRPr="008552D4" w:rsidRDefault="00DB7884" w:rsidP="00DB7884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00924E27" w:rsidRPr="003B4110" w:rsidRDefault="009E77EA" w:rsidP="003B4110">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Centrado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F51F3B" w:rsidRPr="008552D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F51F3B" w:rsidRPr="008552D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Interlineado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F51F3B" w:rsidRPr="008552D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1,0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC721FF" w14:textId="77777777" w:rsidR="008B59F1" w:rsidRPr="00C4191C" w:rsidRDefault="009E77EA" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416FF43A" w14:textId="77777777" w:rsidR="003B4110" w:rsidRPr="00C4191C" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF91E92" w14:textId="77777777" w:rsidR="003B4110" w:rsidRDefault="00C4191C" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B4110">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
-[...6 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">Arial font, size 12, single spacing, justified. The abstract must be written in Spanish and English, in a structured paragraph with a maximum of 250 words. The abstract of the work describes the content of the article emphasizing the contributions to the topic studied. The parts of the summary depend to a large extent on the stages of the investigation, the systematization and presentation of results. However, it must contain at least the following aspects: introduction, fundamental purpose, location of the research in time and place, methodology, summary of the results, and state the main </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">conclusions. It must refer to the scope of the study and the limits of validity of the conclusions, without including abbreviations and bibliographical references. It is accompanied by 3 to 5 keywords, in Spanish and English, that allow the indexing and localization of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C734C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B4110" w:rsidRPr="003B4110">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4191C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Arial font, size 12, single spacing, justified</w:t>
-[...53 lines deleted...]
-    <w:p w:rsidR="003B4110" w:rsidRPr="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+        <w:t xml:space="preserve"> article through the Internet and based on scientific references.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3616CE83" w14:textId="77777777" w:rsidR="00F51F3B" w:rsidRDefault="00F51F3B" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D1D1E" w:rsidRDefault="009D1D1E" w:rsidP="003B4110">
-[...32 lines deleted...]
-    <w:p w:rsidR="007E3D94" w:rsidRDefault="00924E27" w:rsidP="003B4110">
+    <w:p w14:paraId="23FD3AA7" w14:textId="77777777" w:rsidR="00924E27" w:rsidRPr="003B4110" w:rsidRDefault="009E77EA" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003B4110" w:rsidRPr="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Arial font, size 12, single spacing, justified</w:t>
+      </w:r>
+      <w:r w:rsidR="00944960" w:rsidRPr="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4110" w:rsidRPr="003B4110">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A0411">
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4110" w:rsidRPr="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>etween</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA10FF" w:rsidRPr="00FA10FF">
-[...26 lines deleted...]
-    <w:p w:rsidR="004F22B8" w:rsidRDefault="004F22B8" w:rsidP="003B4110">
+      <w:r w:rsidR="00944960" w:rsidRPr="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3 to 5 key words separated by semicolon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BFE1F3" w14:textId="77777777" w:rsidR="003B4110" w:rsidRPr="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="001A0411" w:rsidRDefault="001A0411" w:rsidP="003B4110">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104BF37C" w14:textId="77777777" w:rsidR="009D1D1E" w:rsidRDefault="009D1D1E" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC8851B" w14:textId="77777777" w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A74B54" w14:textId="77777777" w:rsidR="007E3D94" w:rsidRDefault="00924E27" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...43 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fuente Arial, tamaño 12, interlineado sencillo, justificado.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La introducción del artículo debe inclu</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0411">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir la descripción del contexto, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los antecedentes del </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0411">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estudio,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la naturaleza del problema y su importancia, además exponer</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0411">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los argumentos teóricos que sirven de base</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0411" w:rsidRPr="001A0411">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+      <w:r w:rsidR="001A0411">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(sólo deben mencionarse las referencias estrictamente pertinentes)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Además, se incorpora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la finalidad o el objetivo de</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l trabajo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3D94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA10FF" w:rsidRPr="00FA10FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Generalmente</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA10FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, se responde a la pregunta ¿Qué se hizo?</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA10FF" w:rsidRPr="00FA10FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0401AC49" w14:textId="77777777" w:rsidR="004F22B8" w:rsidRDefault="004F22B8" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001A0411" w:rsidRDefault="00775632" w:rsidP="003B4110">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3B2D08" w14:textId="77777777" w:rsidR="001A0411" w:rsidRDefault="001A0411" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00664C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>todo</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/Materiales y Método</w:t>
+      </w:r>
+      <w:r w:rsidR="00664C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4191C">
-[...65 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00664C46">
-[...8 lines deleted...]
-    <w:p w:rsidR="009F1CA2" w:rsidRDefault="009F1CA2" w:rsidP="003B4110">
+    </w:p>
+    <w:p w14:paraId="2C3B74CF" w14:textId="77777777" w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="009F1CA2" w:rsidRDefault="009F1CA2" w:rsidP="00DD223F">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FFCE80F" w14:textId="77777777" w:rsidR="001A0411" w:rsidRDefault="00775632" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">recuerde presentar datos, no estadísticas. </w:t>
+      <w:r w:rsidRPr="00775632">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fuente Arial, tamaño 12, interlineado sencillo, justificado.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C4191C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>De usar</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD223F" w:rsidRPr="00DD223F">
+        <w:t>EL método</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775632">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hace referencia al conjunto de procedimiento racionales utilizados para alcanzar el objetivo o la gama de objetivos</w:t>
+      </w:r>
+      <w:r w:rsidR="00664C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, debe guardar correspondencia con el fundamento teórico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775632">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que rige </w:t>
+      </w:r>
+      <w:r w:rsidR="00664C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775632">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a investigación </w:t>
+      </w:r>
+      <w:r w:rsidR="00664C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que se reseña</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775632">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA10FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4191C">
-[...128 lines deleted...]
-    <w:p w:rsidR="00B65745" w:rsidRPr="00775632" w:rsidRDefault="00B65745" w:rsidP="003B4110">
+      <w:r w:rsidR="00664C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La sección del método da respuesta a la pregunta clave ¿Cómo se hizo? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245F96DD" w14:textId="77777777" w:rsidR="009F1CA2" w:rsidRDefault="009F1CA2" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B65745" w:rsidRDefault="001A0411" w:rsidP="003B4110">
+    <w:p w14:paraId="022B693E" w14:textId="77777777" w:rsidR="009F1CA2" w:rsidRDefault="009F1CA2" w:rsidP="00DD223F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...50 lines deleted...]
-    <w:p w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En el caso que la investigación que se reseña lo amerite</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, indique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los materiales usado</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s y los análisis estadísticos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recuerde presentar datos, no estadísticas. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De usar</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F" w:rsidRPr="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">herramientas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F" w:rsidRPr="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estadístic</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F" w:rsidRPr="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>descriptivas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sólo se mencionan y</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no se comentan; </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pero </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si usa </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>herramientas de análisis</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> más avanzad</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, recuerde, colocar la </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F" w:rsidRPr="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cita bibliográfica</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD223F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5671118A" w14:textId="77777777" w:rsidR="00B65745" w:rsidRPr="00775632" w:rsidRDefault="00B65745" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001A0411" w:rsidRDefault="00ED3941" w:rsidP="003B4110">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABAC6CF" w14:textId="77777777" w:rsidR="00B65745" w:rsidRDefault="001A0411" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062267C">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Análisis</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA10FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Disertación</w:t>
       </w:r>
       <w:r w:rsidR="00B65745">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...38 lines deleted...]
-    <w:p w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA10FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resultados/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discusión de Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A69BE59" w14:textId="77777777" w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A0411" w:rsidRDefault="00FA10FF" w:rsidP="004B7244">
+    <w:p w14:paraId="45B863A7" w14:textId="77777777" w:rsidR="001A0411" w:rsidRDefault="00ED3941" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...99 lines deleted...]
-      <w:r w:rsidR="004B7244">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062267C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fuente Arial, tamaño 12, interlineado sencillo, justificado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775632">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65745">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B7244" w:rsidRPr="004B7244">
-[...89 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00ED3941">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El análisis dentro de la investigación </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3941">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el proceso que consiste en la realización de los procedimientos a los que el investigador deberá someter la información recabada con la finalidad de alcanzar los objetivos que el estudio se propone.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0411">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B7244">
-[...89 lines deleted...]
-    <w:p w:rsidR="00943CAD" w:rsidRDefault="00943CAD" w:rsidP="004B7244">
+    </w:p>
+    <w:p w14:paraId="4DD3D94E" w14:textId="77777777" w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00943CAD" w:rsidRDefault="00943CAD" w:rsidP="00943CAD">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534464CB" w14:textId="77777777" w:rsidR="001A0411" w:rsidRDefault="00FA10FF" w:rsidP="004B7244">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FA10FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los resultados </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en un reporte de investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo científico</w:t>
+      </w:r>
+      <w:r w:rsidR="00664C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00664C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre los hallazgos. Aquí se encuentra la respuesta a la pregunta clave: ¿Qué se encontró? Mientras que l</w:t>
+      </w:r>
+      <w:r w:rsidR="00931BD4" w:rsidRPr="00931BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a discusión </w:t>
+      </w:r>
+      <w:r w:rsidR="00664C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de resultados, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244" w:rsidRPr="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presenta </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244" w:rsidRPr="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>los principios, relaciones y generalizaciones que</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943CAD">
-[...55 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004B7244" w:rsidRPr="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244" w:rsidRPr="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esultados indican</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” (Day, 2005, p. 44). Igualmente, los </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244" w:rsidRPr="00931BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compara y contrasta </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con </w:t>
+      </w:r>
+      <w:r w:rsidR="00931BD4" w:rsidRPr="00931BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estudios previos </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y los referentes teóricos, para </w:t>
+      </w:r>
+      <w:r w:rsidR="00931BD4" w:rsidRPr="00931BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>establec</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00931BD4" w:rsidRPr="00931BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las diferencias o las coincidencias a partir del reconocimiento de las limitaciones y aportes</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del estudio Permite </w:t>
+      </w:r>
+      <w:r w:rsidR="00931BD4" w:rsidRPr="00931BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>analiza</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00931BD4" w:rsidRPr="00931BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y explica</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00931BD4" w:rsidRPr="00931BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los resultados</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00931BD4" w:rsidRPr="00931BD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943CAD">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004B7244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aplicaciones prácticas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00931BD4" w:rsidRPr="00931BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conclusiones y recomendaciones, como el fruto de los nuevos conocimientos obtenidos en el estudio.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7244">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00943CAD">
-[...108 lines deleted...]
-    <w:p w:rsidR="003B4110" w:rsidRPr="00931BD4" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+    </w:p>
+    <w:p w14:paraId="62FB8601" w14:textId="77777777" w:rsidR="00943CAD" w:rsidRDefault="00943CAD" w:rsidP="00943CAD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00F95E15" w:rsidRDefault="00F95E15" w:rsidP="003B4110">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Si sigue el formato </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IMRYD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introducción,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>étodo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Resultados y Discusión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conclusiones se incluyen d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tro del apartado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>discusión</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00449" w:rsidRPr="00D00449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D00449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ferriols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ferriols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, p. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6650BEB0" w14:textId="77777777" w:rsidR="003B4110" w:rsidRPr="00931BD4" w:rsidRDefault="003B4110" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...16 lines deleted...]
-    <w:p w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F066921" w14:textId="77777777" w:rsidR="0002621F" w:rsidRDefault="0002621F" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95E15" w:rsidRDefault="00664C46" w:rsidP="003B4110">
+    <w:p w14:paraId="42B04D1D" w14:textId="353FE379" w:rsidR="00F95E15" w:rsidRDefault="00F95E15" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...158 lines deleted...]
-    <w:p w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Párrafos enumerados </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008B2FF3" w14:textId="77777777" w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BB2BA8" w14:textId="77777777" w:rsidR="00F95E15" w:rsidRDefault="00664C46" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00775632">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fuente Arial, tamaño 12, interlineado sencillo, justificado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando en uno de los apartados del artículo requiera hacer uso de </w:t>
+      </w:r>
+      <w:r w:rsidR="00870978" w:rsidRPr="00870978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>párrafos enumerados se debe guardar el formato numérico número</w:t>
+      </w:r>
+      <w:r w:rsidR="00870978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00870978" w:rsidRPr="00870978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>punto</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, o literal letra punto</w:t>
+      </w:r>
+      <w:r w:rsidR="00870978" w:rsidRPr="00870978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (1., 2., a., </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65745" w:rsidRPr="00870978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b., …</w:t>
+      </w:r>
+      <w:r w:rsidR="00870978" w:rsidRPr="00870978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) con una sangría en los apartados de 0.32 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con sangría </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>francesa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4191C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 0,63 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Igualmente debe considerarse lo referente a los niveles de los títulos, lo cual se hace de acuerdo a lo propuesto por las Normas APA en su </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Edición (2019)</w:t>
+      </w:r>
+      <w:r w:rsidR="000002C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0586B696" w14:textId="77777777" w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C173C63" w14:textId="77777777" w:rsidR="003B4110" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427455AA" w14:textId="77777777" w:rsidR="00371920" w:rsidRDefault="00371920" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00865DCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ejemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4110" w:rsidRPr="00865DCA" w:rsidRDefault="003B4110" w:rsidP="003B4110">
+    <w:p w14:paraId="04074157" w14:textId="77777777" w:rsidR="003B4110" w:rsidRPr="00865DCA" w:rsidRDefault="003B4110" w:rsidP="003B4110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009003BE" w:rsidRPr="00F147B0" w:rsidRDefault="00371920" w:rsidP="00F147B0">
+    <w:p w14:paraId="25624D45" w14:textId="77777777" w:rsidR="009003BE" w:rsidRPr="00F147B0" w:rsidRDefault="00371920" w:rsidP="00F147B0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F147B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El párrafo de enumeración está constituido por una lista de propiedades que describen un mismo objeto, hecho o idea, y por una misma frase organizadora, que indica al lector la estructura del párrafo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F147B0" w:rsidRPr="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="00F147B0">
+    <w:p w14:paraId="473B1F6A" w14:textId="77777777" w:rsidR="00F147B0" w:rsidRPr="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="00F147B0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="181"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00371920" w:rsidRDefault="00371920" w:rsidP="003B4110">
+    <w:p w14:paraId="42310D0F" w14:textId="77777777" w:rsidR="00371920" w:rsidRDefault="00371920" w:rsidP="003B4110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D628A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00DD223F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -2770,181 +3454,287 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ráficos, </w:t>
       </w:r>
       <w:r w:rsidR="00F147B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figuras</w:t>
       </w:r>
       <w:r w:rsidR="00DD223F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Tablas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
+    <w:p w14:paraId="6ECED356" w14:textId="77777777" w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD223F" w:rsidRDefault="00DD223F" w:rsidP="003B4110">
+    <w:p w14:paraId="0F8E70BF" w14:textId="3FE37B66" w:rsidR="00DD223F" w:rsidRDefault="00DD223F" w:rsidP="0002621F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prepare bien el material que ilustra sus datos o análisis.  Procure que haya coherencia en los datos representados y que sumen a su publicación. Generalmente en este apartado hay cierto margen de maniobra con el tamaño de la letra y espaciado, de tal manera que no queden cortados entre una </w:t>
       </w:r>
       <w:r w:rsidR="00AA6FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>página</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y otra. </w:t>
       </w:r>
       <w:r w:rsidR="00AA6FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A continuación, se muestran un ejemplo del tratamiento de una figura, el cual es el mismo de los gráficos, en cuanto a título, nombre y nota.    </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DD223F" w:rsidRPr="00DD223F" w:rsidRDefault="00DD223F" w:rsidP="003B4110">
+        <w:t xml:space="preserve">A continuación, se muestran un ejemplo del tratamiento de una figura, el cual es el mismo de los gráficos, en cuanto a título, nombre y nota. </w:t>
+      </w:r>
+      <w:r w:rsidR="0002621F" w:rsidRPr="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las figuras, gráficos, fotos y otras</w:t>
+      </w:r>
+      <w:r w:rsidR="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002621F" w:rsidRPr="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ilustraciones deben ser imágenes vectoriales a</w:t>
+      </w:r>
+      <w:r w:rsidR="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002621F" w:rsidRPr="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>color en alta resolución y seguirse las normas de</w:t>
+      </w:r>
+      <w:r w:rsidR="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002621F" w:rsidRPr="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bioética para la presentación de seres humanos,</w:t>
+      </w:r>
+      <w:r w:rsidR="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002621F" w:rsidRPr="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>deberán identificarse como figuras y presentarse en</w:t>
+      </w:r>
+      <w:r w:rsidR="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002621F" w:rsidRPr="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formato </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0002621F" w:rsidRPr="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JPG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0002621F" w:rsidRPr="0002621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o PNG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66881571" w14:textId="77777777" w:rsidR="00DD223F" w:rsidRPr="00DD223F" w:rsidRDefault="00DD223F" w:rsidP="003B4110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005979FC" w:rsidRDefault="00B73447" w:rsidP="003B4110">
+    <w:p w14:paraId="0DAB89E3" w14:textId="77777777" w:rsidR="005979FC" w:rsidRDefault="00B73447" w:rsidP="003B4110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figura 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
+    <w:p w14:paraId="08D58A48" w14:textId="77777777" w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C4191C" w:rsidRDefault="009F0874" w:rsidP="00C4191C">
+    <w:p w14:paraId="0326A435" w14:textId="77777777" w:rsidR="00C4191C" w:rsidRDefault="00000000" w:rsidP="00C4191C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="50407DD2">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:154.7pt;margin-top:52.55pt;width:165.5pt;height:38.3pt;z-index:251659264" filled="f" stroked="f">
+          <v:shape id="_x0000_s2051" type="#_x0000_t202" style="position:absolute;margin-left:154.7pt;margin-top:52.55pt;width:165.5pt;height:38.3pt;z-index:251659264" filled="f" stroked="f">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="00B73447" w:rsidRDefault="00B73447" w:rsidP="00B73447">
+                <w:p w14:paraId="10B9239B" w14:textId="77777777" w:rsidR="00B73447" w:rsidRDefault="00B73447" w:rsidP="00B73447">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Figura o imagen </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="005979FC" w:rsidRPr="005979FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nombre</w:t>
       </w:r>
       <w:r w:rsidR="00B73447" w:rsidRPr="005979FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -2964,92 +3754,92 @@
       <w:r w:rsidR="00C4191C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cursiva, </w:t>
       </w:r>
       <w:r w:rsidR="00C4191C" w:rsidRPr="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interlineado sencillo, justificado</w:t>
       </w:r>
       <w:r w:rsidR="00C4191C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00092F11" w:rsidRDefault="009F0874" w:rsidP="00DB7884">
+    <w:p w14:paraId="7C7633A2" w14:textId="77777777" w:rsidR="00092F11" w:rsidRDefault="00000000" w:rsidP="00DB7884">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:pict>
-          <v:rect id="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:88.85pt;margin-top:14pt;width:316.05pt;height:89.7pt;z-index:251658240">
+        <w:pict w14:anchorId="5527BFEC">
+          <v:rect id="_x0000_s2050" style="position:absolute;left:0;text-align:left;margin-left:88.85pt;margin-top:14pt;width:316.05pt;height:89.7pt;z-index:251658240">
             <w10:wrap type="topAndBottom"/>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7884" w:rsidRDefault="00DB7884" w:rsidP="003B4110">
+    <w:p w14:paraId="5DA7B867" w14:textId="77777777" w:rsidR="00DB7884" w:rsidRDefault="00DB7884" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005979FC" w:rsidRDefault="005979FC" w:rsidP="003B4110">
+    <w:p w14:paraId="065A1D37" w14:textId="77777777" w:rsidR="005979FC" w:rsidRDefault="005979FC" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D628A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
@@ -3067,311 +3857,358 @@
       <w:r w:rsidR="00D628A3" w:rsidRPr="00D628A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente Arial, tamaño 1</w:t>
       </w:r>
       <w:r w:rsidR="00D628A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00D628A3" w:rsidRPr="00D628A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, interlineado sencillo, justificado</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB7884" w:rsidRDefault="00DB7884" w:rsidP="003B4110">
+    <w:p w14:paraId="348A0D99" w14:textId="77777777" w:rsidR="00D628A3" w:rsidRDefault="00D628A3" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00D628A3" w:rsidRDefault="00D628A3" w:rsidP="003B4110">
+      <w:r w:rsidRPr="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tablas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3886F1" w14:textId="77777777" w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D628A3">
-[...11 lines deleted...]
-    <w:p w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
+    </w:p>
+    <w:p w14:paraId="269D95A8" w14:textId="0F3CD932" w:rsidR="00F147B0" w:rsidRDefault="00D628A3" w:rsidP="00EF621D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="00F147B0" w:rsidRDefault="00D628A3" w:rsidP="003B4110">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las tablas son otros de los ordenadores gráficos que se usan en un artículo científico. Solo el cuerpo, es decir, las celdas, tiene</w:t>
+      </w:r>
+      <w:r w:rsidR="00F147B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opci</w:t>
+      </w:r>
+      <w:r w:rsidR="00F147B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ón</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de presentación </w:t>
+      </w:r>
+      <w:r w:rsidR="00F147B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interlineado sencillo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0062267C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1,5</w:t>
+      </w:r>
+      <w:r w:rsidR="0062267C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamaño 11 o 12, para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0062267C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>así lograr un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diseño de tabla </w:t>
+      </w:r>
+      <w:r w:rsidR="0062267C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sea lo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">más efectivo </w:t>
+      </w:r>
+      <w:r w:rsidR="0062267C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y procure la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>compresión de la información presentada</w:t>
+      </w:r>
+      <w:r w:rsidR="0062267C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al lector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D628A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF621D" w:rsidRPr="00EF621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF621D" w:rsidRPr="00EF621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>presentar las tablas en forma de impresiones</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF621D" w:rsidRPr="00EF621D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fotográficas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06831A2A" w14:textId="77777777" w:rsidR="00D628A3" w:rsidRPr="00D628A3" w:rsidRDefault="00D628A3" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...46 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D628A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>interlineado sencillo</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0062267C">
-[...96 lines deleted...]
-    <w:p w:rsidR="00D628A3" w:rsidRPr="00D628A3" w:rsidRDefault="00D628A3" w:rsidP="003B4110">
+    </w:p>
+    <w:p w14:paraId="4A213F60" w14:textId="77777777" w:rsidR="00612DE1" w:rsidRDefault="00612DE1" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="005979FC" w:rsidRDefault="005979FC" w:rsidP="003B4110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8F5F59" w14:textId="219772F1" w:rsidR="005979FC" w:rsidRDefault="005979FC" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla 1 </w:t>
       </w:r>
       <w:r w:rsidR="0062267C" w:rsidRPr="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3381,65 +4218,65 @@
       <w:r w:rsidR="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">negrita, </w:t>
       </w:r>
       <w:r w:rsidR="0062267C" w:rsidRPr="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interlineado sencillo, justificado</w:t>
       </w:r>
       <w:r w:rsidR="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
+    <w:p w14:paraId="0D49CBFA" w14:textId="77777777" w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005979FC" w:rsidRDefault="005979FC" w:rsidP="003B4110">
+    <w:p w14:paraId="6322E5FF" w14:textId="77777777" w:rsidR="005979FC" w:rsidRDefault="005979FC" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005979FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre de la tabla </w:t>
       </w:r>
       <w:r w:rsidR="0062267C" w:rsidRPr="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -3450,182 +4287,182 @@
       <w:r w:rsidR="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cursiva, </w:t>
       </w:r>
       <w:r w:rsidR="0062267C" w:rsidRPr="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interlineado sencillo, justificado</w:t>
       </w:r>
       <w:r w:rsidR="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005979FC" w:rsidRDefault="005979FC" w:rsidP="003B4110">
+    <w:p w14:paraId="4CDE5FF9" w14:textId="77777777" w:rsidR="005979FC" w:rsidRDefault="005979FC" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2092"/>
         <w:gridCol w:w="240"/>
         <w:gridCol w:w="2764"/>
         <w:gridCol w:w="232"/>
         <w:gridCol w:w="2509"/>
         <w:gridCol w:w="256"/>
         <w:gridCol w:w="1483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00337E03" w:rsidTr="00D00449">
+      <w:tr w:rsidR="00337E03" w14:paraId="54A56129" w14:textId="77777777" w:rsidTr="00D00449">
         <w:trPr>
           <w:trHeight w:val="281"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="0A14A25C" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00337E03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Encabezado de la Tabla </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337E03" w:rsidTr="00D00449">
+      <w:tr w:rsidR="00337E03" w14:paraId="45057560" w14:textId="77777777" w:rsidTr="00D00449">
         <w:trPr>
           <w:trHeight w:val="271"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="678D5582" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="3416407B" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="54B489DF" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00337E03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Elemento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3638,551 +4475,551 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00337E03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="2D1A0C06" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="5B4C1E1E" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00337E03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Elemento 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="122C39DF" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="45B4D2BD" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00337E03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Elemento 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337E03" w:rsidTr="00D00449">
+      <w:tr w:rsidR="00337E03" w14:paraId="4021D839" w14:textId="77777777" w:rsidTr="00D00449">
         <w:trPr>
           <w:trHeight w:val="275"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="7D74C01C" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00337E03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Indicador 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="02FAE305" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="6DE3D935" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00337E03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="5910AE68" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="6FFFA8C4" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00337E03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="3DFA5101" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="4702591F" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00337E03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337E03" w:rsidTr="00D00449">
+      <w:tr w:rsidR="00337E03" w14:paraId="6D4677A7" w14:textId="77777777" w:rsidTr="00D00449">
         <w:trPr>
           <w:trHeight w:val="251"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="6D70D400" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00337E03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Indicador 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="1C820747" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="435DEB43" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="05173339" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="6614C8ED" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="466D2748" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
+          <w:p w14:paraId="6488C04F" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="00337E03" w:rsidRDefault="00337E03" w:rsidP="00092F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00337E03" w:rsidRDefault="005979FC" w:rsidP="003B4110">
+    <w:p w14:paraId="43694385" w14:textId="77777777" w:rsidR="00337E03" w:rsidRDefault="005979FC" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005979FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nota</w:t>
       </w:r>
       <w:r w:rsidRPr="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
@@ -4233,133 +5070,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Solo la palabra </w:t>
       </w:r>
       <w:r w:rsidR="0062267C" w:rsidRPr="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nota</w:t>
       </w:r>
       <w:r w:rsidR="0062267C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> va en cursiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001747DE" w:rsidRPr="00337E03" w:rsidRDefault="0062267C" w:rsidP="003B4110">
+    <w:p w14:paraId="385016EA" w14:textId="77777777" w:rsidR="001747DE" w:rsidRPr="00337E03" w:rsidRDefault="0062267C" w:rsidP="003B4110">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5461"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00337E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00337E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Usar estas llamadas para aclaratorias de los datos </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
+    <w:p w14:paraId="738BE16D" w14:textId="77777777" w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F95E15" w:rsidRDefault="00F95E15" w:rsidP="003B4110">
+    <w:p w14:paraId="58540B4E" w14:textId="77777777" w:rsidR="00F95E15" w:rsidRDefault="00F95E15" w:rsidP="003B4110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95E15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Conclusiones </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F147B0" w:rsidRPr="00F95E15" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
+    <w:p w14:paraId="2B42A127" w14:textId="77777777" w:rsidR="00F147B0" w:rsidRPr="00F95E15" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B73447" w:rsidRDefault="00F95E15" w:rsidP="003B4110">
+    <w:p w14:paraId="362D2BA3" w14:textId="77777777" w:rsidR="00B73447" w:rsidRDefault="00F95E15" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924E27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente Arial, tamaño 12, interlineado sencillo, justificado.</w:t>
       </w:r>
       <w:r w:rsidR="00F147B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4403,404 +5240,270 @@
       <w:r w:rsidR="00943CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lusión)</w:t>
       </w:r>
       <w:r w:rsidR="00D00449">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, las conclusiones son el cierre del artículo, se retoman los objetivos y se comentan a la luz de los resultados, quien(es) escribe(n) presentan su(s) punto(s) de vista sobre los que se encontró en la realidad, hechos comprobados, consecuencias e implicaciones del estudio, aceptación o rechazo de hipótesis, así como las sugerencias a considerar en futuras investigaciones. También cumple la función de recapitular el trabajo (Molero de C., 2007, p. 29)</w:t>
       </w:r>
       <w:r w:rsidR="000002C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
+    <w:p w14:paraId="7DEFD737" w14:textId="77777777" w:rsidR="00F147B0" w:rsidRDefault="00F147B0" w:rsidP="003B4110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00337E03" w:rsidRDefault="00337E03" w:rsidP="003B4110">
+    <w:p w14:paraId="7520525D" w14:textId="77777777" w:rsidR="009D1D1E" w:rsidRPr="00337E03" w:rsidRDefault="009D1D1E" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Referencias</w:t>
+      </w:r>
+      <w:r w:rsidR="00337E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00337E03" w:rsidRPr="00337E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(solo las citadas en el texto) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74049D83" w14:textId="77777777" w:rsidR="00337E03" w:rsidRPr="007E3D94" w:rsidRDefault="00337E03" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701BA1CC" w14:textId="77777777" w:rsidR="005A24AE" w:rsidRDefault="005A24AE" w:rsidP="003B4110">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuente Arial, tamaño 10, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D1E" w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sangría Francesa</w:t>
+      </w:r>
+      <w:r w:rsidR="003244C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 0,63,</w:t>
+      </w:r>
+      <w:r w:rsidR="008136BD" w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anexar de </w:t>
+      </w:r>
+      <w:r w:rsidR="0062267C" w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>forma alfabética</w:t>
+      </w:r>
+      <w:r w:rsidR="009578AE" w:rsidRPr="008B59F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1B0F02" w14:textId="77777777" w:rsidR="005A24AE" w:rsidRPr="008552D4" w:rsidRDefault="005A24AE" w:rsidP="004B7244">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00337E03" w:rsidRDefault="00337E03" w:rsidP="003B4110">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F1CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>APA,</w:t>
+      </w:r>
+      <w:r w:rsidR="003244C1" w:rsidRPr="009F1CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1CA2" w:rsidRPr="009F1CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Publication Manual of American</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1CA2" w:rsidRPr="009F1CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Psychological</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1CA2" w:rsidRPr="009F1CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Association. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1CA2" w:rsidRPr="008552D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USA: APA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1BC253" w14:textId="77777777" w:rsidR="004B7244" w:rsidRPr="008552D4" w:rsidRDefault="004B7244" w:rsidP="004B7244">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...204 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...96 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7244">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Day, R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7244">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4977,125 +5680,94 @@
       <w:r w:rsidR="009F1CA2" w:rsidRPr="00092F11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Press</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009F1CA2" w:rsidRPr="00092F11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00092F11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="009F1CA2" w:rsidRPr="008552D4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://www.bvs.hn/Honduras/pdf/Comoescribirypublicar.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F1CA2" w:rsidRPr="008552D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00943CAD" w:rsidRDefault="00943CAD" w:rsidP="00943CAD">
+    <w:p w14:paraId="4FFADB12" w14:textId="77777777" w:rsidR="00943CAD" w:rsidRDefault="00943CAD" w:rsidP="00943CAD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008552D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ferriols</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">, F. (2005). </w:t>
+        <w:t xml:space="preserve">Ferriols, R, &amp; Ferriols, F. (2005). </w:t>
       </w:r>
       <w:r w:rsidRPr="00943CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Escribir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00943CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y publicar</w:t>
       </w:r>
@@ -5149,71 +5821,71 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00943CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ediciones Mayo, S.A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="007E6307">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://abacoenred.com/wp-content/uploads/2015/10/escribir_publicar_articulo_cientifico.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D1D1E" w:rsidRPr="00092F11" w:rsidRDefault="00943CAD" w:rsidP="00092F11">
+    <w:p w14:paraId="65B31130" w14:textId="77777777" w:rsidR="009D1D1E" w:rsidRDefault="00943CAD" w:rsidP="00092F11">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Molero de C., L. (2007). </w:t>
       </w:r>
       <w:r w:rsidRPr="009F1CA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -5275,191 +5947,391 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fondo Editorial </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fundacite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zulia </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009D1D1E" w:rsidRPr="00092F11" w:rsidSect="002E3AC4">
+    <w:p w14:paraId="66BF45B4" w14:textId="2C650D76" w:rsidR="00AD634C" w:rsidRPr="00092F11" w:rsidRDefault="00AD634C" w:rsidP="00EF621D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD634C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Educación de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD634C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universidad Pedagó</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gica Experimental Libertador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD634C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD634C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD634C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PEL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). Magíster en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD634C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Procesos de Manufactura y Materiales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD634C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.de la Universidad </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de Cienfuegos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD634C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Especialista en Automatización de Procesos Industriales </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD634C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Instituto Universi</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tario de Tecnología de Valencia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD634C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ingeniero Mecánico </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD634C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de la Univers</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>idad de Carabobo.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00AD634C" w:rsidRPr="00092F11" w:rsidSect="00347654">
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009F0874" w:rsidRDefault="009F0874" w:rsidP="008552D4">
+    <w:p w14:paraId="7524C7CC" w14:textId="77777777" w:rsidR="002518F0" w:rsidRDefault="002518F0" w:rsidP="008552D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009F0874" w:rsidRDefault="009F0874" w:rsidP="008552D4">
+    <w:p w14:paraId="093670E7" w14:textId="77777777" w:rsidR="002518F0" w:rsidRDefault="002518F0" w:rsidP="008552D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009F0874" w:rsidRDefault="009F0874" w:rsidP="008552D4">
+    <w:p w14:paraId="6701D90C" w14:textId="77777777" w:rsidR="002518F0" w:rsidRDefault="002518F0" w:rsidP="008552D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009F0874" w:rsidRDefault="009F0874" w:rsidP="008552D4">
+    <w:p w14:paraId="4325C902" w14:textId="77777777" w:rsidR="002518F0" w:rsidRDefault="002518F0" w:rsidP="008552D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3BFF0F45" w14:textId="22F6CC85" w:rsidR="00612DE1" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="3E9987AD">
+        <v:group id="Grupo 1" o:spid="_x0000_s1025" style="position:absolute;margin-left:11.25pt;margin-top:-22.55pt;width:457.2pt;height:74.1pt;z-index:-251658240" coordorigin=",381" coordsize="58064,9410" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAbcwOxqwIAAJIHAAAOAAAAZHJzL2Uyb0RvYy54bWzUlV1P2zAUhu8n7T9Y&#10;uYd8NKVtRIumMRAS26qxadeu4yQW8YeO3ab8+x07aaEFjQmJi1009efxe14/ts8vtrIlGw5WaDWP&#10;0tMkIlwxXQpVz6NfP69OphGxjqqStlrxefTAbXSx+PjhvDMFz3Sj25IDwSDKFp2ZR41zpohjyxou&#10;qT3VhivsrDRI6rAKdVwC7TC6bOMsSc7iTkNpQDNuLbZe9p3RIsSvKs7c96qy3JF2HqE2F74Qviv/&#10;jRfntKiBmkawQQZ9gwpJhcJF96EuqaNkDeJZKCkYaKsrd8q0jHVVCcZDDphNmhxlcw16bUIuddHV&#10;Zm8TWnvk05vDsm+bazB3ZgnoRGdq9CLUfC7bCqT/R5VkGyx72FvGt44wbBxPk7M8R2cZ9s3yNJkM&#10;nrIGjX+cNpqmyb7ny98nx7ul4wNBRrACf4MLWHrmwuu04Cy3Bh4NQeQ/xZAU7tfmBDfMUCdWohXu&#10;IcCHW+NFqc1SsCX0FTR0CUSUwY3ZLKRNFJXI/o2kNVck9dD5eX5oP5H6xG41u7dE6c8NVTX/ZA3C&#10;i0fKj44Ph4fqwaqrVpgr0bYEtPstXHPXUIMrpoFJ3zkkjOQfkfOCZz2Vl5qtJVeuP2bAW8xdK9sI&#10;YyMCBZcrjknCTRkU0sIC+4GKCR6rfJqP+5NlHXDHml0KO5l9/hapI6vuqy5RKl07HdS+SN0TfF4h&#10;bw8PegrWXXMtiS+gVFQXVqCbW+u8pMchHnOlvYPYTotWHTTgQN8SbPeihyJuSp8IFv4bKtMsnY7G&#10;o0k6ig6xzN4RS+/mO1MY5COFPXB+wQp30xPZ7/S+I+zicxD9jCP0Zvk4y7KI4M2GF9ts0iO9428y&#10;GyfZcPFN03ySBOTfit+LbIX7Dy/+gOrwSPmX5Wkdy0+f0sUfAAAA//8DAFBLAwQKAAAAAAAAACEA&#10;P4bvqbKnAACypwAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAm0A&#10;AAByCAIAAACOdnGOAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7D&#10;AcdvqGQAAKdHSURBVHhe7b0HXBTn2j6c9z01J+ecnPTYO0q1967YjT2JNfZeY48aE3vs9KKoWFHp&#10;oGDvKCgdBBEQ2F16FdidmW181z3Psq6gxiSaf873zvUbcXbm6eW+7vtp807VHxd68WI3EiRIkCBB&#10;wh8Rf2ge1RuoVOJRCRIkSJDwB8UfmUcNkFhUggQJEiT8YfHH5VF9lU6ozFerinRawfDIAIlYJUiQ&#10;IEHCHwVvhEdfh9jY8KzxMkWNnwA9qXyak3prY8q11RlhO+RR7jlJp0tkt7Ranrl4bdQOHDB9+EIH&#10;EiRIkCBBwmvhjfCoTvz7M4Sk18OBniY9n7lkN8Ynpq+q8jIiUq8uSb64MDl0QfKF+UkX8HduZfEj&#10;w+tnMPXO/j4LpNZPBqSFpVmCBAkSJEj4Tfgdx3Vp2VBtSjMF4zyDm4IU/9RrK9Nufpd2a10q/f0h&#10;IfirvBRv9tYEz/l6HXDliuy4I/nJ3iUZ15/mRilLU9Wq4p9LmwQJEiRIkPACvAEe1erUr0dCxHZq&#10;rrRIdrey8CH3VKbhS7UalcGnwU5lV5VWXZEd7Zp+e9OTsC0ZYVsz7m5/cmdbbMCQ1Nur9VoN81ED&#10;Wi3PVSi0fJlWw4u2rxEwPU1/VpVlR6TfXJd2c1367Y0ZdzZnhG3JSTiq0/zSEWMJEiRIkCDhl/Bo&#10;YWFhcFCw16lTwcFB586dy8jIYM9zHp54ErZBEeea/8inRH6rsiBRI1SwV9VgNEZ/n+Y+yLy3TRax&#10;VxbpoIhxy004Wpx5VQ8mxlu8N7BpVUVhouz+Pln47qyIfXAsj3RKv70h1m9wXOAX5fmx1aEZLtFn&#10;VXlJmjzKOTvWPTvxRMHjwOLMK+V5sXq9VnT8DHCcl+Ivi9iVGbEnK3xnFv7e+0ke5aTVKA0uJEiQ&#10;IEGChNfG6/JoTk7Opk2bXFxc7PbbzZg2be/evRs3brx3LxyvsiJ+ivbuGec3ODZgWELQqISg0fJY&#10;V2I2A55RHSzF/OTT8ih7RZRjdpSTItpJEWWfdnudurJAdKmrEqctdVW6wrTzikh7ORxEO8NZXtyR&#10;5EvzwKOxPraZET+JjinYZ//BypSHKaIdELg8ykEWZZcd5Zx+Y83TPCPpAhS4wBVnxx9BAhAy3OTE&#10;HgCbZkRs1/3iFUwSJEiQIEHCa/Po3bCwxYsXyWSyrKys1atWx8XG7dy5c8+efXgFYy4+cFTi+YkJ&#10;5yfEnxsfHzg6/ty4yuKHoj82pmogu6d5MXlxHnkJR/ISDufGHypMPpN1f1ec/7DnTcwqvlyen3g8&#10;L+FQXjy5zH94AmwXHzAizn8oHCcEjWDu9SIvsiFcjYYrehyYnyAGTr6O5CUeSwgem3Jns84wxou/&#10;5B4GcT6l4XC+GHhh8uknN1al31mn19W0XCVIkCBBgoSfxevyqFotHDvmuW7dutWrV/t4e4NQ7ez2&#10;y+RyvJJFuSSen/DwwtSHF6Y/vDDjYejMWN9BT8I2VM84EnsBfLmiNNW3MOkUqCs/6VTxI9+SxwEP&#10;QyZGn+2Rm3SCuQHAZ0+zrhcmexUkny5MOlOQ7FWSfj7t5uoYH9uEwJHxgSNi/WxTb63QqY3DsBR+&#10;ZXFqYcrZoken4RFX8WP/nFjXGJ/+8UHDynLvic5EulWVFKX6FyUjDWeLkr2K8DfFF2Gm3/2+9giw&#10;BAkSJEiQ8LP4ZeuMikXkiDA8gj0acyDp4oyky/NwPbq8IPnSfGI7n4G5SccMLvRV/FN5WXpIaap/&#10;cVpgcap/2ZPQCvmN1Osron36xvkNSr4yV82VMreqkvSStMDSNP/S1AC4fJp5EYQHMxRXfODIhMAR&#10;cYFfxPr2y44/wNwDOg1XobhZkhZQmhZYkhoI70+zrjy+ujjG1zbOf1DypTl8BaVWp+XKFWFlqQFI&#10;RklqQEmqf4X8Vua9rQ9Od8kM3/6y5UsSJEiQIEHCK/DLeJQBVqmHh4fhB3g07kjy5QWPri5Nubos&#10;5dpy/I0PHB3rNzgxaERuylmBK1c/zajIulqRdak88xJuuNwIEFjazeUx3n3jAkfEgxf9BuSlnEFQ&#10;Gq64QnajPDO0PONSecbFStl1VXZ4yqU5sCwTAkfBHmUXje76Dy1M9aPodbrK/KhyCvwCvJRnXOBy&#10;7+fFH4z2tQWdw3GM74DUW2v4imy+NBXOnmbA2YXyrAtc3oOipBOxvoOjffo9Cd+q00k8KkGCBAkS&#10;fjF+DY9eu3Y1ISHB8KOqShF/PPnat49vrHl8cy2ulBurwaNxAcMTAobF+g1JvbGyND2Qz3/AFcSo&#10;CqJUOWEFDz0fhk4BiSYEgURBdSPi/Icknv+qLPuOpixNmXNHqbhZmXOHL4hSFyVk3P0h+mwfuDSS&#10;KKxSot6AoXGBw3MeHhVK04WiOGXuPVVuOJf/QChNKkn1EydTByNwQ/i+A5IvTC9O8eYLY4TCWHVh&#10;vFAUX5h0HImM9RsU6zsoI3yrXi/xqAQJEiRI+MX4BTyalpYaFBSUl5cXHRXlcfDg9Rs32Aqe7MRT&#10;j26ue3z7B1ypdzY9vv19fNCouIChNAwLovLtH+c39NGl2ak3V6beXJoUOjHG1zbWD8biKNEB2aM0&#10;Duw/KDFodGmqn7bssbYsVVuWosq5/eTWyijv3nBgJNFqKh0RHzQSUcR426ZeW1KS5sfn3+cLYirl&#10;17If7EF0sX4DEXhc4BdxQQa/sb4DwZePry1SRO3LiXFIvbY01mcAaD4hCK9siUcle1SCBAkSJPxy&#10;vC6PPn6csmbNqqNHPVesWLFn954LIaGrV6328w/Aq9wk78d3Nqfe3Z56b0favZ2pYdsSgsYQj5K5&#10;SRwZD8PUd0C0b/9on/4xxHDEgqJZKTJitdUI8ovxHZh2fXFWxNa0W6vjAkdG+/TDczEcI4Pir8GL&#10;eH0R5dM3xsc28fzXD0PGI6Jo7z5x/qDwUbBWYZUyDmacjScxfrZR3n2j4cW3fzxZzEjbFzF+AyQe&#10;lSBBggQJvw6vy6NRUVHffvvt1atX582b6+HhkZOTs3nLZnf3g3iV9ygg9e7u9Ij9aRH70yPs0+/t&#10;SQgmHo0TeVSksREw+8B/xIXEbSPEV4xH4YBIVGTHkeC2WJ9+UWd7Rfn0i/MfYnBDfsmlSJxwQzds&#10;YrX6CazewbF+g8S1SOyV8e1wWKVsWJjCIf4GdyI9o0DPLDGxBh6V1uu+KbAjNdjF/hMfVq/cfvbE&#10;sCXpLcEYdZWm5JFQEP0Ll2ST3+fTh1/GLPwWaKmAnpWMAfSIHiKK56Oln/QE/9QFMeqSZPb010FT&#10;lqbOi9JXsaJg0VXDEMmvgU5VLOSG81lX+fQg4eEJPV9mePEcEDhd1dl/qzDEVX3RE4pXvDE+qb55&#10;k0AsAqqp9LHh90ti0ZRn8xmh/JMQPi1YU5jw9gsEyaoQMi/zT85xyae5GDeteFa5SZm8FGyHIf7X&#10;Ps0UFLf5jAt8spfwJARPXuyNHlNjFj2aOjHe13ho+rMm2DudMl/IuStkXuJTfPnHPlValfgYeJXf&#10;3w2/YFz35s2b27Ztu3//flBQ0K5dO2GbVlTQuUW5KcHp953SHzinP3B5EnngyQPnhOCxMT59Y/0G&#10;x/sNivHpT+cQ+Q/BjXjZ4j7Wl56LrwbF+gyI8e4b6z8UV4zvAFilsT62dIOHvgPjAoaTfRkwMsYX&#10;D2HLEjuCdBEOBUshDxbHkL+I9baNJx79AqEh5DiEA/cBYrze/SguCtaWEuBHpEte/IaAg+P8BmWG&#10;b5HWGb0ZUOf5mY7BIIrSt9oHxN5cVSXEHhQOdxQO2KiurtD9glOrKHnP54XdG3++JSD8Gmyto0ca&#10;JX9zo3DAmvfooIp0eP2iq+ZmAhfnwXt2Edyt+WsrdQKtkGfhkBNDxl432BpQRdrzLi00zmYau4a8&#10;czMh66rhxXNA4DXD/5XxvRQviKIGINxF+U4i/o23QJ1Qrrq+nD9gwx/qqIpz1es1tbiEgN/cxUVq&#10;u7pqp8bqvZ+ozk3Ta9WGd28FlAAhO4xzaqxxaKJxbKre9wkfsae64l+QQlOITahKyxUpfUdrnFto&#10;nOD9c+7MMJ1QgRfsMoUODxCmybdAXuis+kGtx89gqCAkQHV1uRoNzKmFxq6+6lBrTWk6c/FK778f&#10;XpdHeZ5nrKnRaK5cueLr65OR8YS9ynt8PiPaIyP6EF0xRzKi3GAjpt5YmnZ7derNFVmRex5emJZy&#10;dd6T8M1P7v6QGb4t6dL0tFurMiK2Zt3fmXb7u/Q76zMf7AE7Jl34JuP+dnh5cndjRsRmWdSejLsb&#10;E4JHPTw/Hgyafmfdk/AfRWvyi/iAoU/CNiDM1Jvfplye+zB4bMK5sfCLEBLPf5V1f0dGxJa022sf&#10;X12QdPGbrIjtmfd3ZD7YkRG+6UnY95nhmx6GTEi7vTLh3FdJoZMTg8eAXDPJHn2r7fj/DKhVQ05R&#10;z9NUKtRFCeriJHVxspB7n8++g54MpVJdlKhVlzPnbw+sBwqKMMHNosqhRZWjGWQWn0ozEb8O1TL3&#10;t/ZbvbpCXfRQKE6ElQz7UiyWO3xuBESDTveCQ7VYvHz8Ea194yrHllX2zfhDrdWGc05+HvDMQlAX&#10;xvEe7aocmlc5tdI4NOYNm7bpfXXWfj24sE36/Y2qnC2rnCw0B2zAo7VCFIUx6KIwXlDcRK55xW2t&#10;Kp+9e3Og7GiFUsHQ8JLURfF8ThiVsOKOkPdAq8w1OEIrFVP0ZsHHHtTa16tyMkc1cQdt0PLxsHY0&#10;6uJEwaN9lWOrKidLjas59xjN8s0nxgQUuCC/rXZpWeViiUvr2ISPcauO9JVR46X4Xqsq4k/2R74o&#10;BIdmvN84rbpSdFGDhlGsWvZEpxOE3AdC7AHu1gb+xlru9kYO+lZqoKY0lTkFXt322Fu9Xsefm15l&#10;16TKxQpdQO3ZVVPCzP1X+f098bo8Gh8f5+LijJb3448/bN265eDBg99+u+zGjZt4VZB2KSPmeGbc&#10;icy4k1nxXlkxR8FMuQ+P5D86lXprZVF68NPce+DUvOSTJVlXS+XXM+9vf3Lvx6LMCyUZF2VR+0rk&#10;V3FTmOqdm3QEr3ISDz/NCcuOd1WWJGfHODy5t1EWY598aUZRmr88xv7huQkwZ6PO9ipMC8hOOPDk&#10;zjrwdG7SsVjf/sriR4+uzI4/N7qyJCknwS070aOyODH9ztq85ONlijslWZeK0oKLnpwvSg8qSg/M&#10;erAzLnBEwSOvx9cXRJ/tAXaX5kffHEgP1VbmqLyHqz1a80e68Ec6q93NBecW0CgFXIfa894juQf7&#10;NSp2HuTbAjoZd3O93q5RlUvrKlcrvX0j7tb3hnc/i+oeqtNyyEsVLed+M52Wu7dDcLdUH+6sPtJV&#10;8GiLAlE7NxfczNVHu6sCxnNRzprKbIPTauh0as73yyr7FlWuNlWulhoIwWQvw7vXAEs398BOa9+o&#10;ytWaLvvGqovzTUUY7rSqAp32V54yTeOEjmYk5pwt1O6tBdmVWoVFDzSqfOWxbmrHxmgMnH091a31&#10;v53Ca0P1wF5wt6JBiCOd0dgEFzO1i5ng0lztbsmfGsjd+VH9NBPOxKjfZOygDT5gPCltbtZVLtao&#10;Vj4J1fSCKLjwHTrHpqgInX0T7ubat8HoJkDg1CXVBXEojSpnc1ST1rGpEOP+Otln6g/+aWGR+oyq&#10;cjBDV6pybM77j6s+DKdGIIaf6qJkVch0wc0aOdU7NtM7NNPhcmyO1qs83q163BuOa3h/DuJcDI3H&#10;VF5fqXdoQk3XqZVwtEu195+xpH83vC6PxsXFgTiDA4MmT5pUVFSEJ9u3bd27j84FLHpyIyvBOyvB&#10;B5c8MTAr/ix4NDt6f3aca9KFael3vlOVpeYmHYeVmZ9yNiP8x+KM0KQLU8GgFfkPEgKH56ecKXjs&#10;C/osygjNSTiYem1RYZp/jN/AYtlVhCOPdSzNvpV4YYKqJDntzrpYv8EJgSOjvfuk315dpriZfGnm&#10;k3vfK0uT4/wGgqGTLk4jQi1JyorcFR88trwgplR2PS5guCLOOStyZ8qVeQVp/ml3vuPLs8DBsb4D&#10;KosSQKgPTnXMDN8OUSVmVMKbgaYkhT8E66cFDBSx60ILtqIe6IKeYFHl2ELr0Fh5dqi6hH1QFp3h&#10;2SjQmwIC5UJm6u2bVLkhXuJR1Y21r9/t1JlXVFeW8f5fKb0GwIqiRyRUflO/pSRdXFS1vwH4psrF&#10;nP5CNFDhoJRaQjyB6jgvWz7zokETF/+C4TiYAk5mLCOwJrmEo2J4r8az1FK811boHSC7wcStwaNK&#10;lIz4VseXcZGOqvPT+ZO2fNhWcRzyF4OL9dA5melRv86Wgjvs0SuGF89Do8zmj3QkOwyNwa6x6vKS&#10;N82jFJrqyrdV++pXObcyFDLickGu8RcNz0xnX587PUidF8k8vEFohTLV8V5i7ig6rVMLIf6wsQqM&#10;0CpzuJN9qTYdW3BegzTldCpcbWdvFBS4uigRioXYGa1Fe9S1OtKfjZoc6PRazn8s0kxNyLG54DdO&#10;b7BHAdMQ6F4oTOBODhBVWPR6auF6/IV6gVpwMucPtlabmKSvBEKjAJU3VusdRC2QeLSr5vVo+HfD&#10;6/JoZWWlt7e3i4vLpk2bZDJ5RkbGzp072KlGBU9uyh8GypOC5Q+DFMmhsocB0b4DsuOcFLFOKZdn&#10;p8NkjNheWZyUeX9bQZpfUsgkviL7YcgUWdReZfHDOL9BIFe9Tp16Y1nCuXEgNjJkk0/G+g8pU9wA&#10;y+Y+PMZXyBLPfSWL3I23tILJf3Cc35DE4LFcWRqNGz/4SVDmPLo8uyTzQlLo5ISgsVxpGkgaoaWH&#10;reeVOQ8vTlbEOsuj9iZfnlWcdRlcm/fo5NOc8KTzE5VFiQWpfg9OdsiQePRNQ1OaJnh2oQEuNH0I&#10;bvoLthCNIfQl/EXXsm+ourhIx3bu/maKqgUKUbRHG1ICnC3B3Fz8IcPLnwP8qs5N0e/5tMq+mRqS&#10;N+Oi+Pi3kj0l6cpykc+sSbIYL5K8uMR7KPsHWnNpbAiayoTsUf8vqxyakRsnc8HVXMgOE9++AjWT&#10;qrq/T1dtj+rsGvEPoART4MKTULVjM7Ba1f76XNAUQ3X8QvCp/hpXkBaNGaoPtBbk18XHFL4pNMoc&#10;3rOz2Cqs9A6NVVeXvQ0eVV5frbdvbJDalF9Re2PFSw9hjjfhTg1Ulxm+WPWmoNNyYjU1p7iczdVu&#10;FkIOfcmjBriHxzVOzUDqGteW3CMfpFksgjevRxpQ3bOEQiOPkj3KxR2sriD292cAR9yFeWicIo82&#10;4/y/0mnYYp+a3rV8Kef/dZU9Gjnr6dWaItOknVrypwZCNTS4/nmIHfnuNj1Z8PBOPFpNwyi010r8&#10;28YvWGcEKr13754gCA8fPjxx4nhSkjhDo9flP7mTk3JNkXI5O/kS3TwKjfYdCHorzghJv7VGFrnn&#10;4cWpuUknch56lCpuxfoNLMu+Hes/NO+hZ2FaQFbEtjL5reIn58qywzIjtsqi9pRkXYU9mhg0qjw3&#10;Iu3Wahr4zbpQSocILilK84cBCuqlzSq+tsWZITThGrGtKCMERi3sVxB2doJHRd4DkG5e8snkSzNy&#10;kzxTbyzJeXhEEe+Wem1JWc6dzPCtCKQw1Scrap8i2r6iMD7Of2hG2A/Set03C01J6jMedbPRObdU&#10;OzbVODbROjShnuwmCjXnVoK7tZAbIfp4K/1ByL7Lu5lX2TXR72ug8hqgVb7uhBxSowqeXIXUulio&#10;YWCJAvG3JxEh8MSjTSAR9G42emdLnUNTHWgMwpcVCxP0oNLjfdSlbEUlgUs4orZvCFLX7a2rujBX&#10;/zOfJyKhrNPy/GN/5c0NXLyHnisVihL5wx2r9jeCYsEf76spS2NO1U/Oa6DiOFuC3VVXV/46YhNS&#10;Aww86mwuHGqvKYgzvHgeGmUuf7RblSNahQ0NaV5b9aZ5lKC6tpIGIVCMpKxYaRybUcNzbAJjlLQ3&#10;FLKLjdauIXd38xtvdXziCbVDA1STdl8d1bmpeg1neFENcA/nN6ZqXz39vvqoR52eBi1RCG+jHExA&#10;gWvKMwUa1WgJPtM4NuYfB+L568cLd9zF+TTCBB61b6oKmVG9kqhmCDQD6gxnIomS/tpU7Waphg3q&#10;3FILXXB/fd5vjO6ZLfuzoPD5SAe9EyiceJT/77VHc7IVW7dusbe337Vr1/at25wcHdesXXPj5i28&#10;KsmJy00Py0m7mZ16Kzc9QvH4RqzfkFjffop410dX56bdXJ588Zv4oFGwDsGpcb4Dky9OjTnbOz1s&#10;Q068W+a9TWDcx1fnZYRvlsc4pt9Z8/jqooz7OxJDxmc92J1+57vkKzMeX1uoiHaUR+55fG0BPMb6&#10;2NJuVJ++D0Mnp1yeg7fJl2bJoh2yInfJYx2fhP8gi9knj7WH+YvY4wOHJYZ89SRsfXrY2uQrM2Ux&#10;ezMjf4oNGJYUOuVJ+ObEc1/KovfGBY5Mu7niLa+X+z8FatlkeRzrhUZPg0iu5qqba7j0c0L6Oe7+&#10;XsGzB3GGaB/o7BurIu2Zt7fRJRAin+Sl8hmpCp2rznvw+hHAJclBdHvw6MH26vxo8SEe/9ZEcrc2&#10;kF0I3dy5FXd2OB+2jb+1URU4AYKGZBwVi1gydg24G2uM0enUKi5ij+rscO7GWgjEn00EHHB3d6gd&#10;G4M11fs+5SJ24Zk666rKbxx3foa2QBymFqHOCFXTcLEFuEd1c92vE+jCYz+NC+qUzA7+cAd1cZLh&#10;xfPQCCWc93Axm1Y6+4aq8B2/vTxrQ3X7Rx1VHMwgc/7MUNWjUzwaXvwhLmCSzrkV49cqBzPu9BAt&#10;/9Tg581Ar1dXoKhVZ4arrq9RP2X27nMZBI8qry5Xen+hDJ31bLnNz62YfSPQKPN4r8Fi4YtT7OlB&#10;YqSvGy/ccaHz9OBRFCx49MIcvcmKXFOoriyjjkMk2kp9qIvq/j5efkPIieAzL/PRziqf0dydjVWv&#10;vwlNTCAXuV9HPApFDTzazXSl0h8Br8ujYWF3li5dHB8fP3369EOHDnEct/OnnfvE+VG9Tq1WFQvK&#10;fGWZvLwwtTQnURF3QBa5L+PBblmUHX0QNMZJFm0vi9yb9WCPPNYZr+SxLrLI/Zn3d2fi74M9MDqz&#10;HuzKjMTNfnnkPrhURDuBR2Xk1xGBZN3fJXuwH28Vsc6KWNfsWBdcsmg7uuiDo3ZZkbsROLwoHjrJ&#10;k5xkic6KJNfsRweyUzxyHh3CveKRW/ajg4qH9FyefECe6CyLs5fHu2ZG7sqK3leQHih97+XNQqup&#10;4E72o/Wl6LTOZlBR2XN0ClVqIPRTWtvp0gaMQkOvhlfPdWkNV6guTFCXPtZqTFXX59wYQIvsX/S8&#10;Gnj3vKAy3Or0Gk15lrogQVP8UKPKNx3bhwtwGzMT1QfbqQsTDS9MgARrhTJNuUyDdBY+1FTmGLNQ&#10;HZdJnNXgwrfr7BpCGOmhQ9zawLzALuHk15VetnrYTGA1UQbBsKuxLhe5eKHExRMNX6QuTkaJweaj&#10;n5XZwuEOZIHB8rOrr4raz/zBu2ExZTWEtGCNOOamc6C6MHn5TEpqtSpUh6b4kbogHiLs+eXW5F7I&#10;vKxxJ+OD7NHDHdVFL15OrBWect6jxFSBRxuowrc/n5ZqVD/D/1TCFXJqCYWJz5cwbl7kFyX8wE5H&#10;w4+0HIYLmmJcxaPhS1WB40WrlKbZYJ0jO+wVoNUoNaoCTXESxfU0Tfdcq3suMkStqVRoCuPVxYko&#10;bZ3WYHQaI2LVZAA9NHolaPgyvjBOKHus0wmGR6wBP+9SPKnU8FPLl6qLkqgv/MJ9kzq9VvM0U1MQ&#10;r0X1KXOF00PFwhd5NI14tDoUw/86dbmmJIVW1HO0CAagchZd4R9/bbXeUSRI+yZc6OwX8ijNQcDg&#10;FpcjwYJU3fq+hjOtTqj+FNizLOi0gpYvVpelqQvj1MWPcG94QW4oej7KUQcbF9qnU0v+RF+UA4pM&#10;8zQDlaXlS6oDokJkN6aBU31VKNQFcXD/rMxNHACiB8MTaFdUApXUj4Dn3L0Er8ujarXa29t7166d&#10;V69ePXrU8/vvv9+5c2duLi0i/0NBnV+iSpfxmTl8pgKXkJktZGXzWTlCZo6QRQ81Wbn6kvIq4QUt&#10;QMIbhBaK+cm+TGZpXFoKtHDR0GvV6nL+7HDxlQ2NJV5bU91S8T/dqvMiuSvL+eO9hYNtwSWqM0O5&#10;uAO6agkCoaCMcVFFOymjnVTRztryrGoe1eshph+dUUU5qKIcuVg3HVese5oJQ4S/t5O7uIi7ukKn&#10;KmSBoLfzj325oMm8Zyf+UDvhcHvuaHeV/1dCii+95Yr5/GiVzwiaDXI21xxqz2eEaIoS+ezbOtGC&#10;0SkL+DgP1YV5qlO2tBrZoz2F4NmFC5nFZ5ousanOmQm4eyKPuloj70iSsfcCfEEsd6xHtVVqrXVo&#10;zEeRsQ5JpM6L4mJc+bCtXMhsPnyX6TYtQX5LdeVb7kRf/lB74VA7/mgP7soK5b1tWnFRUpWLODGc&#10;dFzHFfEJnqrwndyVpVzofBITep2m9LHq/h6dSys40zk0VV5fRbJJcUdTwvR9vTonXHVrPQ8r9mg3&#10;WgGLojjcgfMaSKt/uerP7yMNOeHCgdZVzjCywaOdIPTFVzUh8ihKlQb9YI9CpahVRKhI1CaqoJRP&#10;OMZdmE9xHelIdYSoPbuqzk0Tsi7DD2Meg6fnwT3YT0PlRJbN+aDJOpOhJu7hca2zSLEu4v6cbPqo&#10;IpQA7uY6zmcU59kdygeKkT/UgTs7DAUOGQ0HFF11ZHQKwfmZnGdXSs+hDrCN0E745FOQ1VRN8tuq&#10;WDdV2FY+ZCYfsZttZAK/wi8udWkqf/sHmpoV1xLzZ0fwMc6gLjFgRADoNHnRXLQLd+M7LnCiOuu6&#10;Dv0ofDd/ajBKgD/cDqXHJ51CsGJiWIpeABYd5St4On+kIy0LP95bdXU5f2oATbXQuK6BR0XXVINa&#10;ZT4XsRPmO++BfLVH71Pd/E7zNMs0Iv7uFjIKyR4lHmUeawAELJwZSquoXG20Ts1UUc6UL0OKngeV&#10;ShV0UP7eT3zgZMTIH+kkoEgPteNO9Fbd3ghtjHnEPyHZS+MqLld0aqXyGqBKD0Lvg3veox1/0lZ1&#10;7yeoGhSkISJ20T/+yQXqlagvj7bckU4c+nhqEKsRcgBNOPMKGgx3ZZkqdA50RD7rGo0SebTlj/ZU&#10;3VitrcwTXTLnL8UvmB/VarVhYWFRUVF37949f/58QcHb3bTw66Da61jQvk9xv1HFfUcW9h9ZaDu6&#10;YPCXuYO+zOs7Kq//qNx+I/LwcNjEoi/nlMxeWbpqU9l2u3K7A5XHzmhlCkMQEt4EYLJwp/rRuC74&#10;wLE5Lw7essYLKcCdm0oTLS7iuG7YpuqWSv8L8pvckS56uwbk11lc6+vQXIt+e2MtU8ZV4T+p936i&#10;tWuAS9jzAZd0SvQsSnP5DcGpkXZ/A+3+erxzUx58fH2NZt+nsHr1do0Fd0vYEORYJyhvfic4NqV5&#10;SogVisUC7KXfV08VMEFXpePDNvMHrDUH25PAdbXRu7cRPLuQhHVpykc5IQQu3kO97zNaLgTOY+mE&#10;SefUCiYm79ZS9crVTNU8aqVHsYTMAvmLjw0dlWQ3qfxWNFfq0FwV8DXSA/LmTg/V7quD4qraV5/3&#10;GqCrPjAIGobgbkHLapASVlyUjKYaN2u9e1vkTodScjMX5Ne5+7s1+z6HFYiiUDs2gsYNK1wlUqOe&#10;9mnQGhD14c7C0W5qV3PIa8h32ILcqUG6fXVIn6DwUVaQZa1gbWjBgsFTdNUbQIlH3W1YAn6eR51e&#10;waMAPYE+JNjVo2lOQ7ysjlpRPbpZ8A+Pi85q+yVU8yhsl+aqs8NhaIqPqYXw2XfUbqI96mwJA1qT&#10;G6lVFao82+v21yd2R1y0iBplaI6fGrv6yvPTtCpmmYmpSjjGu7ZEGsRmA2dIknnV/vqqk310aqVW&#10;U6k80YtVE9oS7zVIyxWLSaSGzyvucF62Orv6lH2WI1qe3ZC7ME+jNHyGUqtTqYIn6/bW0dk11u1v&#10;UHlhDn9hHrUW0BJl36LKoZnaqRkfvlMcP3tx9gF0B6iYalcLWuzDkurYUufUUusurvhj86OpzB6l&#10;tNEutcCJWioERAT3oCsz9C/oFhrx2CMG7s5mnVh3r+TREpAxhYNG5WimDJpk8q1oE4iyQKfXqc7P&#10;1O37XGxgYrGLQxpIrd6+AXeipzr3Pssm/+iMyKNQgKxBh/wBqODNxKTSjlKtXX3VhQU6kUpFwItY&#10;5g+PCq6sd7Ri5YCuoXZtyce4QmWBAxjf3JHOun1oaY00zmaV11aqPXvq7RGyJXqf4GrGy2+y0AwB&#10;vwSvy6PFxcV79+7Ztm2bg4ODs4vz3r17N23eHBMTg1f6igpNTp42N1+bl6/NLdDkFeCvtqBIW1is&#10;KywWb0r0ZeW6SqVOxVVptGL63yAoNKgXuXkVsiI+c5vbE7MeT2xsM636ylr2LGjVLQdXs46KT8wU&#10;H7dUfNJS8XEL+cfN5R82k3/QRP5BY/GmqfyzVkr/8yw4CW8E1TwK08oaQo1/YGd4gVdaQeX/NfUc&#10;F0sNJN3Dk+JjqkcBzHekE42mkkEmmlPo9rh3NiejKsoBbvgnIRpnUUq62ugcmvDhu0XP5B2djbZI&#10;Qko6thC8Bmn4Eu76Wlp8T9MqFsKhjlpxeJZPC1TDKEG/MmyHYBHRQhv++hrIJ1XA+Cpasm9JUdMo&#10;KySyyE92Dfi72xETcSE6J6UNbixF72JSSXa04A+1NeyTIdRs7Sb2aDPalsMsS9KQyaWmMps/1pui&#10;Q2hOraBx44lOy3NnvxCXeJBs4kFy4mlEUKUFNwgI6P40DkzqAoiHJVvkdcF7lCrGGSWm06j4sO0Q&#10;IqJLK7Wrmbo4QZ15FeUvrvqBeLXRi7OkCAc0KRzpolXmaioUMLlIWhlKCSFTsRPHu1jo7Bpxd7ew&#10;kofZKkBGk1z7TfYoE+sAWF9caM2WelLs1cuboV6Y8Qet1bkPyL3B+XMQeVScS3NsyZ3si0jFx+SS&#10;V9xG3ilAFM6RTurSNBqTP9jGkEe6WB7Fy9lSa1ePq17YTCdmuNOWLXGVHJUA7fNBkqDuBE5ASrQ6&#10;ngZa2AyioxlICMYZS5+Q90A41oMOMWDNCQ5YdmgYoAl/Ya5WIKtUr9dwlxaIC7NpOTcSpqNWKsZC&#10;l3jj1Erj0hJ1x1L1QggZF6lhOLaqTiorw+oQTHgUjrV8mSr4Gx075UBMEjkj1cqyyr6hCtpS9Zog&#10;Lgw8ioJ9lT1K1BjwtdhWEam11sVMeXVZ7S3RrNnohAreb5zomOWR/UUDow3fVXYNSI/UUOyCkUep&#10;ZFqLicQlFgt6sYsVNBLl7Y1gRzF4AvfYm+qLRBA5EAsBPVQ8ycG1FZ8RilTQwrcT4rAZxJR7a+5w&#10;O9JXWDKcWnLHe2kqZIbgXonX5VHYoIsXL8rJyakUUVpaunXLZjsHMjLUoVeLF60rWf5j6fJNpfi7&#10;YlPZmm35X0zK7Twwr+ewvO7D8np/UTBgXMEXE/PHTC2YOOfppNmKJevDomTpiqcFRSgjY2t4abN4&#10;OeCFfGVmlfgHJfsEP/Y+l+rjn+Tnk+jnHXfZL37v1tBLVsMrzDrK61vhUtSzVNS3ljeyUTSwVtSz&#10;xl/5561kH5sp6lupAi+wECW8EYjjuv2ogbpYgUe5yGc8qi5JgQgjxR+y7FAHqISsFvXgV9ruCelp&#10;o3ex1Du2gEKtJeXdknoO+OloDyj4aNn8YXhHc4eb5lzIXGPX4e7vpQWBtKeiqeriPDwhY5cCJCWX&#10;P9JFU/YEnZcDTRKjkHyBFIOKrXNsAo6BFctF7EZoKp9RJPIMvbr6Ql8Fl0c7IanclW/BqSAtg3en&#10;ZmTaoqPCJnOx0UKVjnJkSardqp/j0fOzdHo26gjBQvmgwC8tEZeboudbaNxbqxV38EIZCNkkJsmx&#10;Bec7VqfldDq1KmASrSiGrHS24I/1VN3bprq1XuPRXpQy4uxgwEQaJBXBRTrSYmk8d7YS3K3UpY/4&#10;1ACNM63ehNAkljJqFU7izgThKZ275GIGoQmlQevUnHLqANWehuzoQo2ApUSTtHpcl82P/qZxXfaP&#10;v/Gdfl99WBIoYa0zKqipHlEjfIq6tdauEX9/Zy2/BhjsUSoBMyhz1QOnBD7Bk1oU8uhoJpzqD4bg&#10;s66RgEZE9o3Eqmyuc2iElkkCl4YEWnBnR+jEZbe0AZc2DonF5dSUCsQB9d64yq4hd3kJeJR2WAZP&#10;FnNHOyzpxB+RwmHy0uoqNDkqYVBsc61jc3EJGxoYUYLWoREf7YTsID/cvW1kP9FybmpyYlJb0MgH&#10;gjWwrw00DO7Wd9UqR03ALOb8vhKVUXJM5ppLK42beXWMFKbpuC4X66FB+M5i4E4tNC7mWmczvbNY&#10;y86WdEgInQImpu3OJlFBsXkFjwLcnR/FUyYMFK5FZzwzhH8cYPJtSoRGUWsqFcIpWxQgOimqTEcV&#10;3aSK1R0S42xBe4dEk/SZPUqKCJGc1rEpJYYpkagpCBOPtpoiKMoUslaZx3kNIGUdxQgt3KkFgiL3&#10;1DVaI/2wv3U6Xgdp4Fu9KZYiFQNHLGhpjs1VvmN0uporrl+I1+VRlUp1/PjxTZs2/Qj88OPG77/f&#10;v2+vIpu0DN4/tHjy4qKpS0umLyue/i2u0rlrcix7ZL1XHzZf5jsfy/7ZSPZRc9lHTbM+bJr1n6al&#10;/6wb91nrHmMO9p10YtS0U8EXjV3uxc3i56DXarU3bmWc8Uv29n/oG5TqE5ruc+GJ36XMgJt5Q2Z6&#10;325lW2HeibGmoqFN1r8aZf75U9kHzRQNbGT/aij71EzRpI2ivo0ySOLRNwnD/Kgoj9CpOHE4FBWs&#10;UeYpLy4QR4esaZHRdePkaJUguyaeW0ZrXrSultzNdXz6OdX9PWqPDtT68dCpGboTiIEjhRc9BBK/&#10;BX9qABRqeEc4XMgs6jlse1ysOx7y0Y5i56Fuxh3rQWtJyrMEz26iMWqhPdRJdXsjn3AYNM9dmKdy&#10;t+STvYi0vAbq9tenfSnUr8j80jmboZ+rd3/AJXoiWDqf4VgP/uoK1f29HLzHuKguL9Z6dBQp31rv&#10;2EwVOvcZQT6P53l0pt7gDDDIRRhAekgTkneWEGrsLEPu0mIxa+JSyeBvIIbU2ffE5Vo0pAwO48Sj&#10;DxACH+tOU4Bw6WRBE8y5hi2MqqRTJC4RLKjuSFdaiPTYX23fUE+mmDjc52atg2Lh2EK3tw53dqhO&#10;L6gVd5WH2/PB3yjDNvOxbly8B02vnh6sh80qSnkYPUL2bQQu8uhrj+v+HI+iJLgba/lj3aCvoIQF&#10;KmFX5bWVahjHaAmoFygTQZCDL97qasKjLVWnbNkkJaBW5vDeIw16gEMT1YV5iEhIv6A60pE7PwNa&#10;CB97gI8/rLq7jfcaqKflx2IZenRUFz7U6QSOJhdh3Fhp3KyUlxdxcR7QlrjLy7iDrdlyaFQKf2UZ&#10;0gY3NPl9fjrbTcfHuBE9oEagU7qYq85N5WLdVFe/1brjicheYOtTAzTipiwoalDXxOeimeXckiZu&#10;ryzjvEeKNWVN/Ao723fUiw6fotLj08+DOEWdw0oP775j+CQvtCLVjbXagx3F/mVt5FGtqojzGshq&#10;hBwHTeRSfLikk/zpITQyAc62b8pdXsTsPBrXJZevskcBQXbD0JHhkpoxDdKoXcy4i/M1TzNYfbOB&#10;BG2FXHVmsOA9UnVrAx/tzCccQeNXQfkT8w6P4D8u5gBVUwp4FClnmTJHBXGRDqpoV+7sF9QaKSJx&#10;dCpiN1KFoLkYd+JyRO1sCWUdTYJPD1bdWEMj2yJNossI+ZFICBRxAxkTlaLGzWBDowB1ez+h2jTk&#10;kaX6pfgF86PA/fv3L168eOHChdu3b1eKx+0CqoCLRd8sKZqxvHjmClwlM1eWzP8ut+PArL9+Xjj2&#10;m7Jtu+V1LWT/bCD7TxN5XUt5Q5vSz80Smnbp96Vnzy89Ow91m7jQu7Tsxft5XxN5ueU+/slePkln&#10;fJPO+iV5+yfhZ8iFtJ/cH3TpviPLum9Rq64wQ0XibFTQa0TJ2s257fpl/s/7OR17qUJD84eMk/27&#10;IXfukiE4CW8C1TxKckfnYqEMmcFH2quur+FODaS9By7WervGylN9RQORKp6aPun7tO0PPMSFzDG2&#10;X9iUZAbRgUSN4QYPudt4IgpKZ3O1RztxEgUxlnFegyFi0NmEA9ZspwpNN9JIFHi0JXe8h1avhmM1&#10;SXzom3RGqLHN4UZdmqITKikliUeUYT8Kx3qKxGAhHOuhur8L6Vfe+o7tjNQq8yGUjX4BpJbsSFL5&#10;qSuSyah5bsGnEa/gUfGqApeTHCTVwRKWAS9OAPOX2V4CIgDlOeJRLvaAQb8Gqfh9qTXMs1ZpKrKE&#10;o0g5hIuVxqEJl3KWPecendWIxYiigCahfvpEp8zno10rAifoxOF3vVPLipBpfIwrd2eLOsUPidFB&#10;7YCz5/eq8oo76oNtRXEMmm8hpPrj4S/jUXGO7WXzo5CweKRTFWjFWUNDoYh/OVovitokE43zGlQ9&#10;8VkT1TxKg6uqk/2EkhSaBksLVAVMMLAjDDIIaDawqVHRPqLnT59QPTmvdiNNC+1E42pFC6+Uebxn&#10;J9ILnVrxx3tpqqfikCp16WOdOIeKexUdGkXVhL/8+VlkpGphHY4hG8ulNf6q/L/UiOuzqMFcXS46&#10;JrLRODXlaY2bnk86qXURLWawnZsVGp5OXI8qVObwZ4aRLkX5asmdMI5XP4NYUDru6rdVTGGipa19&#10;qo8Mq9LyJQLb94LsOzTm02j/KJfiT3s9kVMnM7RzTZnh/Hc+87LaHdmnAXD+ZD+tOI/wmjwK8111&#10;fgbNIiMNdCGDZBTqHZuqTvTk0oPFlJLagUtTLtOJY9pGoGdxp0QVnNpkcz5sKyIS0HrZOiMaWOrM&#10;F6B3U3aFokRxnzoUOypeKA06nZqUHl+2ZthS59RMFbGTJRWKFxc8lcZ1aGypEZ3Koterbn4n7kwV&#10;edS5Fe8zgks4KiSfUV5dqU47JzZGdr0Kr8ujT58+3b9/P2xRJycnZ2fnXTt3/rDx+6RkOoWZ879Q&#10;NHlR4fRlhTPIGKVr7urc9rayv3xaOG5axWHPcqcDpSs35LbpnfVePRipxZ+1SGzedcT0U8NmnR4z&#10;/Xinoa4nfEnk/WxaX4aIB/LjZxJPnk047fPwtO9DsCmu86FpIxYGDO/8fbll1zzzbtkNbLL+2SCv&#10;30hteoYm5TF/516F20Ftbi534Up2AyvFp2aqYMkefZMwjOs6E4+igUIN1zo2oxNJaKTXEpq4KmC8&#10;YNitT01VyxVzp0W92MVC42xm+sEQPvuORhRqpOMHgUKq6FNTbBG8szVMT1hacKYujBMOdSL+QHfy&#10;Ga0VSM/jEo9pibYtYYByx3oRj+Y9EHmUVm2oj3SDeK3V7OiBhivkmR6AxJzoa3oUMDp/9Q3dG73D&#10;QDEsEXJsBfnFlnqy0Ezxch4FyLGQGmg8Gwg8qkqm+WPu5gYdjdRZVdk3B4/CJXdvhzj1S+OEHO3o&#10;N2zc0vLFotVFXKVxaMg9osIBYH+IhUYSTe3ZRV2Swp5X3t/D0kNHE0Q7105wDaBm+ZOwzKj8Yfjy&#10;4rE4Qk7EG7JHWZG+OA180mkUCNW7kxlKWFPx4rWB1fOjREWgfLRD6A00E0zSFiRqg3JTBY7XmfAQ&#10;xWfCCmoY6ySdRV2BTLdgDVdCJ0iIwxhqtN64A7UTid+wq3TEYajcpnzIDEhhoSBWOADpT4aU2qUF&#10;/8gbDplfoSCa9iaRxkONgb9JQ7X8Ix8NaVGkI/KH2iElLHBAeWcDDfCixsFt4LzyLMMLAyj9tLnl&#10;RG+RLK219k1gzRtbqE5dzvmNE5mYMiWIfIZIxWFkJKAJd2uj0bFWq+JPD6Le6txKfbizRjxwXxzX&#10;/VkepRCgH3NnRhhSC60CdYGSx71DM9WhdnxehOjsmXf8MEQs3nAhM6mRuIkTNFe+hTZSPa6LjtwS&#10;trtWHG5lXmibtTi+RXrD0e7qp1maomTBo62xNZoWlDLuoLjk2IqM17AtCJm7/QO4ViRRC+FQeyHP&#10;sLKpGi/MY028Lo+Ghd2ZN29OXl4ex/FAeXn59xs27Nm3F68E/9DCCfMLpyyCVVoMw3TKkqKZy3Pb&#10;9pN/ZpZd1yrjnXdKVq0rXbdReBAjhN8vXry2+NMWD5t0mbjQ5+sl/tOW+vYY6T5m5smSMuMwNMuD&#10;aU6qQc/w77lXykrBN+DRkROxx08nnDzz0Ovsw1Peif5BKXjSYpDH8u4rOctOuebdiUf/+nnZ5j3F&#10;q1dlffp56ZZtmvSMwikzFDbtss27yuuYSzz6ZkE8SkqlOMnvxkZpqjVTyF9XC9XVb2HoGOtSyIsU&#10;DqDpQ+K04g93UqUFqPOj+PQQIf08F+uhPgyCJMNL8Ia+KUCH5Y/AOLCgQVTq/xsQAp/iA+nAeoi4&#10;L1MMNjWoWo1txR3rqdUqdcpcyCBKGE0rmgvuNspb66qPvUbbMsg4OvzlRB9yhs55vI/muT31+GtM&#10;OCRXPp8bzj8OUF1eDHOHJhrFMWQNb9hjUwOvtEcJdBwMrdEg4atxbiU89sELLnyXgUfhK1jk0fCf&#10;WDgoFmXAV7pqexS2Mn/KllKOcnZpyT8xLKCj0Tba4knChX920neV6t4OnTjtR8T2gG0zFYtBTA+7&#10;A3R6DX23J/OSKs5DON4LgSBqiCRBpN43yKOGaE2ea7lCdU44ioW78Z0WJYALRHK0p+YlB/s9G9fF&#10;RaQrrvhly1JoiXgj7swQkw+G0MUi02k5dVEin3FRGekAHYusMegi9o1gKdJEGpmD4gAg6sXNQnVl&#10;sbogujqVhv+58N1ofoiFdD6RR7nEE9ALWZq5Y93V5eK6FTFCrV5Le5QdmxPNODTngyaS4ZV1zTBe&#10;4mxBPFp9pD48cDFuOhaUMwzNXlplHgVlAN5TmEL2XcGNxi3hXUMHHYvLTcXoYIzRhIhYMhqnJvyT&#10;ULzgDbODaCqtlPd2oNPR4rXUYD7Vn/cZxYoOuohacRfhvB6PGpKCNqDyHU3r/qjwxSFTsfyJGoMm&#10;ijbos2bGfMEapuX6Sac4X0QtDgvbNVZdXICIRB4VFWKHlqpT/bVqUQcSvYrT/KJ25WyucbcU8qMF&#10;UhmZvmWuPDNElX1byL0PvUFID1Hd3aZxp1ZBFXR1OfFolAOpv0iYYzNa1lS9G9gA1jQMaXwpXpdH&#10;QZxurq4/bvxhw7oNGzd8v2nTpm3btj15Qu2Y9zlf9NXc4omLiiYvLp60qHjS4uJp3+a26y/7R72C&#10;AeNKt/ykTkjQZudo0p5UnvYtnDKv8JPmSc27zFkZNGN18KJ1QSOmHmvVw+6Un/EgMSTZNNU/k4O4&#10;xBwPz9jDx2I9TyQcO5l43Cv++OnEgPOPl649/3kvV8du83iLjtkWPbIbtpb96dOSdVvUj1P5u+Hq&#10;R6matHTu8jVNenqB7UjZPxuqpHHdNwqRR8FD6PbicgMo8pAvNA4pjp8Q2zVV3Xp2eo7wJETt1JSa&#10;Pi2ca6NGf3BtqXFuqXEx07q20ru1rnJprXdsgb6tU1fAFxc0BaKHBJBjC87/S3Ro/u42EmEQH0Qe&#10;IYZg6bw6gxrLg0eFMsSnurTIYMlRSsy16FFHOqminJhJxxbmgDhBnyRHDDxK4kwE3hrSrCl5BDOR&#10;P2kruLZCv9XBiCTVG3K2lep4L424k93g1AQ/P65LNjSxIPICmlfLaQKSeJRxA1Ir8iif6KmlY1qJ&#10;boWDbQT5DTEQWqYomrOi9yOdkUj2XC27ThJENMR52KPVPAq7VieeJ07EFimuTTVIN0N6tBol9/C4&#10;KnCSALHubIbiNSxKYvao+PmtN8ej+InKNEQNo1l1ZxPnNQglrHZuoUVVGppTK+FYL6hTzE8NGHgU&#10;JUDNSVylKTYAqCAap2bKwPHsdFZxr5Qhq7Q2J/4waEbwaKOmtTawXMWIXK01Do24R95EOfd2iPMO&#10;4nNnGh2B0aN6sFenMcxwAarwndQIUT5kj85E8Ny9n8SxaHHYwHeM9tk5AATuxmpx+JGUIe7McGiW&#10;GkUYnWzF1J1D7asVOAKffFbkEpr3hZGtNYnXCCGp2g2pGt00Tw1ftwR0GpXKX1x/JK4zEjJCtTpe&#10;RTqlaBC7t6bzL91aqV1Qxbha6dxsaC6WeLS1ms5zfi0eFcvTsNtWXaFQ3lhNp2WRwUddW1w8BWu4&#10;GS9OHIgX9Tg+84rq4jzBszt9ZNS5Bfo1tTG4h0l9eRGpF4ZxXTbn3c/AoyL4vEj+gFjFTD+Q3+Di&#10;PGgmSAxBc6AN7ftyRg9FtbbUulnqxWqlySPR0iXthLUW9MegycbZ9F+EXzY/mpWVFR0VFRkZmQBq&#10;1BrGkZTe5wrHzSkev7BowsJiumCYLstp1z/znQ8KZywkHe/ilZIFq7Kbtsn6yyeyP31c+EnTR616&#10;LN0YuujHi2u2Xvhm0dmWPey+mnO6qPTZLCnPw1wsuXM3wy84+eqtzHsR8ug4hUxRVlRYWQZnTEdA&#10;PQla38CHzgcfHDwS7eEZc+ho3JFj8ce9EjxPxnUfcbD5APdzHcZzVp2zLbtlN7AGrxcvXvN0j0PR&#10;3CV0zVlcsnhF5YHDeX2/kL/fRBnMDiKX8GZgGNd1oPEldAnl6QGqc9/QTgBmaaE7OcEWtBDyaPcC&#10;wCceF5faMm5D7xWFIFwST0D6Uycknf3scLZLDHolbfOiyUjIix7qp+ncuWkkoEF7J/poKg0b8mry&#10;qDjWqimIEY52FadJ0KPEL1E4tdQ40OlCxrlAEOdLeJRaKNqfoLjFnehNjEhjX2JSIfsQFEmNVpw3&#10;8b3B/fN4KY9SsNSw6aNakAJkVZjzRzqqy0joCxG7RR6FPm7gURAhf7gDCUHRsOZO2nJxh1TRjnQc&#10;IywAN/omlwrh0/lFBNij4pFDENCvw6MA/dVyxZUX5mkcGxt2ItKUoSjOaJjOCrJJHKh8g/Oj+Mmu&#10;KiE3QnW8p9ZeLGFDS2BLV8A6ZtzpAWyvSG1U8yi8WOncWqudmgkurQTPbnTsxqPTOlEEi0VtiFrD&#10;FUO1osEMh6ZiFhCRaPpQU7RC+xGeQDigwFNUx7uLC7lbixfJdJgyynNT2fwoYMqjtPgcPHptFWmQ&#10;pAA1587PMA6/M9BxFoYxSTPBa5BerRQUdwzzDrV5NInZZNU8+typUgaoop1oehXRod2e7KcTDPuM&#10;gZo8mnlRW5lDJ9ejWqndIlKxo1E5ixd1QCTMQu1uhdaOEnjN+VHxOVEpK2I+/RzvM1ycy6c2Qw3b&#10;vjF3YSH7VCVIVBXrCiKktdBIiTNJBsQuLvGz0js2BXmLPFq9XrcWj6KxCYe7ivYr8tWUzwihg0qe&#10;LRim8YPqrOEejEsuwdDcxcXEo9Guz3g0cFJNe/T18Lo8mpuTs2fX7pMnTpw/d97F2WXx4sXOzs6P&#10;U6krKr2DC0bPKvxyXsHX84q+ml/41YKCKYtz2vWTvVu/cPzMgi+/ynjnTxnv/CPzr5/L/vqZonmH&#10;ovoWKWbd1u28umbX9c17ri1eH9y6v6NlH7tjPrFiVNS4E5MKPI7GHjoed/BY7AHPWHfPmCOn4nc4&#10;3d17JHr/4ajT/obNeSmPCh3d7jsfiHQ9GOV+GFc0/p72frhyQ2izXvYdhrjGtR5cYdU127JHdj2r&#10;7AatZR82ln3euGTFmopDRyvcDxZNmSn712fyT81grUr7Xt4sDDxK5wLSOltVpD3qFQ9VkfsN/YGI&#10;pAl32zAAyyV4QkulbgaTzt1G62SmpXPt2dUEaqbasbHaXjzaW5wagRQQ1wRSt9ceaFsZf1A4PQTR&#10;Ufe4tBDdQwz1xTxKzzOv8Ee7it91Evs2+puzucahAZdwmDl4FY/Ce2EivSUiJ496p6Zq5+aaQx2R&#10;cpGVW/B+XxkPYKqBV86PQvZoVSGzSaCTKGzBeQ/Xamm9EkSDuJfAwKNMSClvrhW3sZJ+jXRCItNK&#10;XTIvaLcDDzVFXEzLIMivG8Z1f9YereYYXZVOeW2l1r4+qy+kB9WhBkMfaCtONFrBRhTEEx/f3Hpd&#10;A9TFSfzxXnp7cSgbxh+aAUr4YDs6ZR4pAY+eGQxiMLh+HtXjusisuepEb9WTYEFxW12aZlQpAFo/&#10;IqoLOp0aedTTphQwB9mFUBpgxOgPiKdwOFsSi2RdJx+ohaxrSmo2DSmnRKWUZa19Y9X93SIxG3mU&#10;hg3Aozrw6NWlVXa0cJSO3Tg/w9gyGYRIRy0d6Y54W/JeyJFSDXv0N/AoH7lXTwHCTYtn458iavHo&#10;JW2FXDgsfgEGrdHNRuvSSou+Vt3p1HRRp+OO9WTD4K/JoygIg61fXbcaZX7lhdk0RY2E4RKVBq2K&#10;xqVVyafUbmiTYqNFG6ZD7c11Hh1Fl9ZgX9W9nxDRs30vBh59lnfanXWkk5gL2KPN6cCpuzuIR0HY&#10;4oYu6DrIF/tOBmXKqanGvpEanR10Szzq8vvxaFlp6b69e5YsWXLwwMHjx48tXLgwJCQkN08siLNB&#10;hSNnFIydXfDl3KJxcwu/nFs4cWFO275Zf/msaMaicjvn4nnLShauAaeWrt6oDDhX2MgmpWmnbfa3&#10;Njne2eV8+4c9VzsOdrHoZT96+qmCQlLhdTpt0Pkkdw+YmNFHTsQd84oDNQYEpYyZ6bVi1+2Vu8O+&#10;WezDcWq9Vn/geMyGHTd2O4bbu0W6EJs+OHA46pBnTN/RHs36uw4dsCfPqkeRVc9ci56KBjZZHzTN&#10;tewi3Luvjn/I3w4XwiI0j59UHj8r+1dDeV0rlbTv5Y3CwKPgIUhMk/2jWh3P+Ym7Vkgu03ocDduA&#10;mOxFPEoKowUEsTJ8J6wrPuUsKbPpgXx6MJ8WzD85r6s2NMXzCnpS93Ox0rtYlgeO04rH39PemMRj&#10;zA3wPI/2MPIooM6PVAVO0MAaMKx6Z/buMGZHPjeue6Kv6VIFSEyORobBhSRnhSNdubub0XuV97aJ&#10;B+yhq5txfuOePxb4GUQebYDoiEdDZptuqsM/dXkmf7Q7MxEg3FU3vmMCunpcFzzahPEoHmpVhcqg&#10;yXqkn9TtluIF+UtnBQhOTVX3tjFnLGTaVvSz47rsGF7aOSAmJuceWFOUUDYwPbnAiVzyGVXGee5E&#10;X7HkrTUuZuLmQvDorxjXbYCiYGmrATzirq6oErUNWA/CoXbc7e/5zIuqiF2GIWvHFtzpwdqXfHX8&#10;2fwo7R/tDzIzvBDzJop4dhGE9PNqFzQ8slG0blaqkBl8ircqLVBzrDdlnLbwgkefHXqgLoxXXZyn&#10;dqEzd8TxDHEp+LHuWnGQ2YRHoSTNIh69tpx4lDSbFpzvGNMDHQHh/h62B4ys1bNf6HSCWn7npeO6&#10;r+JRQ/KQd8MwMi1QN3Quhto8quEKOc8uYv1aal0tKq8s5uM9+KST1N2o3+FvMM0+FibAO1VKGHhU&#10;DPzV9ihAyUFR4z/DsTsavoROq2ATzC5i1srlWiTgRG9qDy42ehcL/swwLsZNJb/GnfuGuh66tmMz&#10;1b0dNe1ROlvDpCPnPqClxaQGiV+VyY8kgmRLnKBIneyvinahrxSk+iM7nHjxqYFC1hW20IyLchJ5&#10;FFXw9nmUoaCgIDAwcNv27bt30yEyDMozAQVfTC0YPbNwzKzCsXQVfDUv26a3/L16BWOnFk1fnGvT&#10;LduiXfludNEq7vrt3Pfqprbstv/gvb2H7jseCnfwuNd7tIdNPwerPvbOR2ivW35BpYN7xH7nCFcP&#10;4sWDR2JOnk60dwvvNMR1xfYbK7ffsP3qSFZWSWRszvS15xf/eGnN9msbd93aYRe21yn8yLH4pd+F&#10;WPbc32rIobm9NygtOuVa98m16JFd3zrrH3We7thfOHVGxjv/yvzzZ7I/fZL5tw+f7tlfNHOR7F8N&#10;pPnRNwsowoZ9LxDQjs34SKp91r24GHEgRRzgpe0Hj/3wkKQ8W4ILKwfSWU6fEnoJqPfSEnZo9+IY&#10;GlTOiqOdde60Qo+js92fnWQmPDbyaCva92I4/5p1bZIsNCtGq2ZoigjeBXdrtYJsOLJHaZ2ROV4J&#10;R7ux9YoM2tI09RHxk3CQR24W6JwsOHG9LgkpA4++TMrf20pjlSRqzcBM1bsADUlSRdqJqx7oJAoY&#10;3EL1KiHRHhV7O8j13BTGczBfKgMn6BzNtB4dwF4a6OMu5nSOqM9oPvmMicgmx4JhftSSqM6zm5FH&#10;VeB1cZ0RbSu6y4jNkBju1g+0mBO2lJOZ6tw37AhTrbpSXK9rhueoKfYFAnVOuJrOBaTA6cBhQ3EZ&#10;wjGielwXrcJS69iUj3Gpjg4XqpVu8I+UpOPQisiZxtWSe+TF8ssneWkpXiphFezRl4g84lFak0lG&#10;HtkuLxn+BRCs6upycdaT1BrVlSVacWCfzgfw7CrWvhWUD17GeJTSQL70WuRadayXuFWU7GNx1wp9&#10;SZQjHiUJTstYaLBBT0c+EffQnC5/vDdbHMSyg3+qy0vEQ46IR+n7Qnq9Wn7rRTxK7rka86M1eVR0&#10;E39I6yIOg6OW0RfE3V+G17C9zs+g6Qwy0ZpQYerVvGHQyBr0z93dKhb/S8GFbRJ7LlLbRHWBzqkX&#10;Y305m9JbMWaWtuRTpLaKHY13t1KXy+gbCWzPiWMr/qQtyyycgqSpbEXRAT1PtEfZ/Ch1ZFSNhlab&#10;G4Klb98aVnK1FI5213J5XPxBgzbjZM4d6aKuPnbxheAjncRl9nQM5+/Eo+Xl5dnZ2Tdu3IiMfPY1&#10;+Uovv/zhkwtGTS8YPaNw9Az8LRg3N9u6t7yuueJz84x33pPXa1lx/JSutLRin4Ps42Z5/2qQZtHL&#10;/WSUu1ecx4mo4z4xo6Yds+xl17a/U+8xBxMf5Z2/mrbw+4vrfrq+fX/YPucI5wORp88mzvo20KqP&#10;w9IfLq3afLXTYFenw+Erdl4bucDnm5XBc74LXfj9peWbL/+w59aW3be7DnNr09+x5bDDe7ot4Fq1&#10;z7HulWPRXdHAWvZu3bK1Pz7duSunZUdF47bZjdvktOtW4Xm8cOw3Wf9uqDwnzY++EVDLBmjhxsn+&#10;1EWf41GCuiBGOCjKXMhuh8bctdX0sDQV8hednxa7OzancwwMQRkCfB70UPVgD/UWiEtXa8GjnY4J&#10;o8AJJt/EEL/nZeTRE8/GdU1BOxOO9xWnxMBDLfnk03ioeZpFB4aJEl99oLU6jzV4k37LxNmZYVp1&#10;9VG30A8gFGAaOrbg/cbpxPHY2ulXhrP1sTQ4yZ/9AtIQLpgjPiecJ/EtkjqdpDPMuDeDh4BmPApx&#10;L+4fpYcJnmAjEmpXl9Ji2qzrfEYoklr9PY3npKLIo+JyDGcLNSSRkUcpPez7M03466gLgx8IFPoa&#10;M4ldG1prk+zFXtFJMSdtq2jwkO0fJR6lwxrdxCE7mI8H22ly6Pz35/Mu+hWe8mSPUqvQOrXgk9gx&#10;uTUhZF5hn3JD+RNhVNcaLa0icqURZuLRWl/3ZKFxD+x1jG7h3ctW+5KJagCaAR04QOkBYVtArLMQ&#10;NGUp6qNd2SwpLQE1sUeNyRXyozmv/qIGZqN1bMQ9cMRLFS2rpjF5GFK8OD+qgnZlOBnfUu1uyWde&#10;Qd2xQGgjCn2wQbTOaRvGZrxRZ13T0MlQL7RHvbRsLuPF47oUqpBxSeRamt2E0cnFHaLn4ggrLuWl&#10;BTAl0brQbGj/cZWeJ2YVtQFEd7ynUL1/tDbAlqrLywzGLkw3+gAANbOf49Fnf2n7kGFLjwV/qINQ&#10;oSBiFpcg6Rya8TfWMQMXaeVCZotrEiE6mvPQ7cCjSSe0tPcXdQoe7V79HQUCd/M7lDaN4qL7e4/Q&#10;6zXCkwsa9kUphIymErGzxnC6KfgoJ3G9npipt82jPM97etJnXjZt2rRz585du3bBJAWn4pXylG/+&#10;4ImFI6YWjJxWOHI63YyZnWPTW/ZJc9lnLYvnf6svLq3S6ouXr81uZV0wZXZ+fau0Vl1P+MWfCEw6&#10;6RMffPHR7JUBrXru7zjY2aav48ipx6euOff1twEz1p5buPHiii1Xttrd2bLvTsdBrm0HOM9dHbxs&#10;w4Xuw93aDHHuOuXYgNlew+d5j1vsN3FZ4IzV55ZsuTJ8ynHr3vYdh7hYDPUI7vCV0qJjtnUf8Gh2&#10;Axv5p60Un5spz/jr8gp1RSXa7DydIqdsy27Z3+uCZVVBoSynEn4LxO5KvUajzOGO9azFo/QKVhTv&#10;O45egfmgpJ+01fGltNyAluCK2q6LNciPSzhkXNwIbzpNpaC4CbagKERBJGRdE1whbiChbGhBrxt0&#10;6qYwCKp9ENSpAbTIE2IFpsnxHhpxOEijKtDV2Hd/9Vs64A1JdW4piLtRkST+jCjjkBin5qK1YQCx&#10;FxEP8SUHIqxeNsknHKMxOoqrBe//JZvXZEk1Aj+Ut76nSU0ig5YQowJfpNPrSO14EqI60UfPFHbQ&#10;DOyDODqSiYHsUaa52zdRivYossAHT4M1o4f4CJ2rRR8ThR3wXJQEeiDue4G4JEkkfsGxelw39oCW&#10;RDlNDZIZXT1fq+GLiWOgScDMdWikSoF6QeHQyPzpoWytEG2IpGNxoFuI+gpjiwPWgni4Uu2E0MH3&#10;xKNEcnRST7SDpkKuKc+Eua/OiVDnRtKmi6wrXIyLWGtEGKpT/TXVi2X4FD8oOmIJoyMP0b5gfpRi&#10;hFUtinuy+MW5tJfyKB2vSqcr0MIWtauFuMybQlBXZkPrIoWGxnUtUXR4ruOLTVU0QDTlqYXQl3no&#10;BGk9HyHqdrBHYW2L63Vp5tjNQGxk89HkvaFYVGwvBys0pxZC2jmEICSfFk/hANnU5FEu0snw7bCX&#10;86i6QkbzAqI+igpV+Yw0Du2i4iqDxhNrovAdmwgxaF16VYwzHZ+ENLja6BybKq8s1VQavuKF4HQ6&#10;tVAYLyju4BeaFn9hPvUIGqNuTieNGArWkB0jhMcBXNgW+EIKdTqNjk6c4zTFD+n8EHGAilr+maEa&#10;dbmKDhMm8x0iQkW7V0UeRU4vLtRX8yt3l+ZHuUh7PVNHqPV2RbNhcanLMwT2nWM3cb1F2BY4RpYF&#10;pgSjVTu1pHMbsi4zvZwyhaLgioXMq2ySiKdJXzFk2L5Bb5lH7927t2zZsvz8fLWIioqKrVu22DnQ&#10;ueGCl3/+gPEFQycXDPsGV+HwKbBNc2x6yv/dKKfbwArXw+WOB0oXri4aP6tk+bryA0fy61mkt+rq&#10;f+GR76U0v3MPr95+8uPea8Sjg5zBf9Z97dsPc+0/02vYAu8vl/pNWRW84MdLtuM9rfrYdxzsMm2h&#10;34IVQT1HHmzd177VMJfWXx/qPvlY/xknh8w5PW5pwLAZp9rYOoCP2wxx7zzYOclmQKll99zWvXOs&#10;utO5gPWtZZ+2lH3StHDKzNIftpc7uOX1HpT1Px/JPm6haGQjzY++KTAxoSlJ4WnwkyQC8aj4/S9j&#10;l1Pd2USnmKLtOtPQqLiOo4pLPK6lrS908Bv+atzMueCp3P29XMRu/upKznu44NyEu/MD+ReD0VSK&#10;VE2TWOLaE9L3rdTym4buIoJPPiNKJZop4Ty7abh8HVeq8hmhOj+TTzxKSxIyLnEJR2ipJPVwC5hB&#10;fOZleBSP24bQgZ5ro3duxcFLehBMVXXmJTrbgUSPOB9zoK0yxlVdGM+lh9LsF+2XYIbmcLbEg0qj&#10;OjEAbrlLy5lNQAx9qD19WDt4murMEJq8pJ5vQxLBvikSyXbOMHB3toAv6S1YM2C8rkoLIcUTn5Gw&#10;0LpZ0+eRr6/mInbx9/fhLxd/WMi5Zxq3kHHx2X4Yjw5qOomUwD/7BDdNEMJcpmKJ9xBy7vI+Y0S+&#10;pKOOIGKEXFDdfQSu8ehI1UTDyC3Uop0qwEZnZhAbGzc5RsMUGmU+d0yc/UUe3WyEI134Y71o7zx9&#10;e66d4NFOi8ZwsE1FyFQ9HQYJgqFhVdWD3Shh/kko2oMeRioTxKdsNZzxK5XPQXV9pXi2AA2l1pgj&#10;rAHwKE0Qiks99c4tVaGz1Xn3UW6qm+tJ5yDyo6MZYeShJGnBuf94KDd8RgiXeUX18ATKX0+DB+LB&#10;y/RlQD19WQzEQMZNU1hsep2aFgqcHYZaE7ODBmapinXTVCpUT0J5z67U6lzp7Gju9GCdeNaHQKdZ&#10;ica0KY+K1cg/2CeOV7+ER8XKpjN+DUYnrYzVObdSXZgjZITwT86priwhKw3e3ejgTCGGDtBQFz8S&#10;DouaBBokWW9mdBbuva3Cg33crQ1c4Hj+gLXq7HCwCzXdiwtEHkULb8b7j2Pn1z9rYSLwUxXwlW7v&#10;Z+qDren0vqCJ/Llp6D6IhTJLgxZo3o25C/NhI6ouzhd5VLSGTw3gnoSq82Nog/KxHqyiaXhc5FdV&#10;pL2OTrukMtS620AmqPMjBcVt1fnpNPaAzFLZWgi0SYzYmL5qzIZ2KfBWwoHWqsuL+Qf7uXs7VRcX&#10;cCdteedmwiNv9E/+5jo9iZ3fxR4tLCzYsWP7nj273d3dDhw44OjouH7duqhoGnxXnvDNt/0yf8jE&#10;/KGTC4dOKgShfjEt27KH/MNmed0Gyj5rnvHOe7J368g+aJr1z88LxkzMb9w6o2W3izfSL9zJvHDt&#10;cdh9+dEzMa37ObUb6NRxCKjUueNAxzaDnVuPPdh1ytFBc870+vpwm34OHQa5dBrsOmnm6RkLfHqM&#10;ONhhgLP1AIe6gxwaf+FqMe5gp0mePcd7dhjg1B6BDHZpNfTgl/23l1h1zbfukWvdM8eqh6Khjewf&#10;9QrHTedvhBWMmPDknb+WexxVx8SrTvvRp2A+N1dK5zC8GRi6lbo0zTDDJE698He3secMAhkWothF&#10;17VvogrfhYc0yOY1SNwkIK76wVtHOhgd3mn1nZOZ3r4hF/HM3KQp0pAZVbSKlc6GJUX1ZH8N+8Io&#10;dSVyw8W6GeYsnS34wx21TzNh0aoP0EnfGocmEP2gFpodoSEgccEIuLbcoOpyt7+n1QrozCRkzdWu&#10;regAeu+RMBw1ByBkIXxpX4TOlRZGqWE/kZhgKWlJZ/mKo5HPsaiYJv6yYUJOzCMZDTSEhb9IA1uM&#10;6mTOu7WEsGbu2V861UU01vWOZjDp6EAJHU/fyiBVWpT44mnmKCvxagzJDj7jzk8H+YlhwPo5CyuE&#10;RSq4tuTp3BYCrYylD56I2XG11Lq01Li2FOzr8Umn+UtLDGIOtAdL3aMd2E4cXhbFE63Ert4/Suu5&#10;xLUezhYoXkFGukhtaJQ5vGdnkbfE7CNS8BC7oA+RSmSuc2lRcW2JmnbvoFIotTrXVsLhzgjfYKzj&#10;gpFxrJfmaY0DfQylrbq+ikpYVJ7AVWrDkQsvAE2Qs6U3lB0bsA7l8WBbMSK2t8da49hYSA3UaVU8&#10;GHd/I61DIzQb0KEGDQ8JJl3QHOqUkB+DuOlsS7aGDhabz2iN2AZopz9ZV2gbNGALXYE/0YfOVnSG&#10;1oUnNlr7hnycB6ttLvkU8ksl7IQWCx4VN4CK7YCPZPO+lsi+6mT/WjxqsHP5tGC21IA+4IOm69SC&#10;FuK6tCQb3VBxsP+aCNGu5Acx3lpPAyR0Tj3VKQKHYYomRI0fzXJ/E85vrE4nkEvQHrU3UE4LkUdp&#10;ar9GC9dxxeKBFUiABQ08UNvGZUZVTHVHHYc+/UbTAXpaPWcoGfE5Ws6hDrSAmSQDtboq+8Y0hazX&#10;8ZF24oIsomEkFffqwx3VB22qa8oGrKk6P8PIgurCRN6jDSKl9fPkxRL1IgqTpjQI7NhC49ScSwsm&#10;Hr31vXguIJsfnVg9WfBcpn4Wv2B+FNUUS4gJDw+/cuVKcbFBGaw85p3bd2z+wAkFgybiysffYVOz&#10;rXpm/fnjomkLtfJsdXyS5nG6OvWJNiNLiInN/rApePRWuPxWdM7t8MyI6Ozb97J6jT5k08eh4xBX&#10;mKQwTDsNdG4zwMFioEPrwU7tbR1Bou0HO3cY7Dp6/LGJ07y6f+HeFm4GuVjaOjbut99sgL3NIKe2&#10;Axzbg0fhfohr0+GeW7ovE8w75Fj1yrbulW3Rgw7Xfa9e2frNhdPnZL1XT/6JWYWDW/l+e6WvX8Go&#10;SbJ/N1RJ86NvCmJ/Bo+qSWJCItAxbMprKw1vRdBs6KH2jIpoWBIGljhiJqQFi5+mYgtoqcM/uxEX&#10;77HPfwKs99LHMciuJQfUkS4uNI7esD/0nWSmQdM60g7acoWQfYdmN51JxIhjwiTT2bc1aMHq3a3k&#10;VQSdLOPSHIKPuiIcQOg7NKPjCIQS3me0YQhaTBjJU5rQYvQASUQLebQVTMqLaakGfnCXwYgi9xsu&#10;02xSZ+ZdzFTxB6qzYBjp4i8vRUFRShxb0HfTRGOXDjYzqh3PLoQDswNqgSXUBdXRLoxIaOeAozie&#10;7GzJu7QU6Gw2MQKdwAVNIeIBWcIXSXBzDRwobvMp3oYjeemCXS7mEfRGORV1CMfmdDI47LDUALVo&#10;oFe5QPe3UYsDDLWhUWaL9h+zfl54WYGllCmn+XPTq0tY1BKohBG4tbitULQwjnRVFz1b/MWA7OBS&#10;gkftmugpp60Ezy7al/MoQJ/BoZNgxSoW805NwknMC/GoDUoA3KYty6BDtag9w5moMZAXpMRav7+R&#10;KnSWXkeLbjiaIBCTDabxGaXjiEe1QpnKb7RoIrcWvRARihxMWcZzVdBkLVfKaJB/6EVnH6IwYdkf&#10;bK3Oi6KnlK0q5Z2NUDopAeBR2tNSY1zX0PbBJUgPaZ+MdQztQexBYmvHPX06ImyzYeioLIM7Paj6&#10;czSsNYoe4QU07NCMD54CMxcNkb+4kAgSr9BK/b/UGj4sSk3UCDqTz7M7rREzBMWu6nukQdyZBg0G&#10;joXcB9D2RIoVWRPtis5iFIuXCl9c/EXf6NXxUXZEmWzkCcmjJsFqAU+I+wV3S0FO25PEVNBfLmo/&#10;LWJi2pghduONpdrdgs+CtqeH2W2YMYF4CZqkNwzds3BeF6/Lo1qtNiAgYP/+fZcuXTzq6blhwwa7&#10;/XZFRTTupDrqnddrTEH/rwtsxxfYfl0w4OvCwZNzrHtm/b1uwbjpqtCLlZ7HK9wPPd3jULppe9k+&#10;x9zPW8nb9E5IL45OKY6Oy4mKy3mS+XTGMv8G7Xa2sXW06WtPa3f7Otjg6mNn1dvesredZW97iz72&#10;Fr3tBw5zHzbyQJt+jq162Vn0drAmN/Y2ve3JcT8Hm/5OrQa6tRh6uNmww1fbja0075Rt2TPHpleO&#10;pXgu4Ht1yu1cCkZNzHjnX1n/qIfkpb/zTsma70oWrcz6Z11pve4bAtof9StNaQp/0KZqfwO9fVP9&#10;7o+UV5ex1wxarUrlM0K/ry7RgF1D3rWFusCwJ5hLPs2709pREjREUdT3cK+3a6q2ry88plPRxVjE&#10;rpJ0QmNXj0axHJpq936qerBHfIt3kBCsLzlq99UhowqxuFtqKuT8Y1/Nvk+p65JcxiWyqWNz2BlK&#10;37GmZ63p1JXKkBm6/fVE2Yp+a1m1v6EqaIoWwT7y4Z2aVNmLxgETrOjwnh0RBR1PY9dY7WImHgGD&#10;pDzXIfFDdWG+fs/nJI9wUTKYQdYSgozmRL1sefFkeTGHOkg68Qa+Fuj3fk4yeu/n9A0Tdm644jZ3&#10;oPpbjMbsiGJClC9EdfSNrbAtCIN/dFqz91MSl/aNYG4KhqVAVFmC4hbsACpGFoKThdqxKRQOnVap&#10;OvcN7dKhEoDwoiFrrasFd7wXKfUOLZAkJWwUmtU7C2MdGafAnZoKGbW1UsoIDcV7WKNVUI288LJr&#10;pIY4ywlXZ9/lXc3E4VBWwuZIOXeoneDRmpzZN6HTFTLZLOwzsDUvqitL9Hs+prLaX58/YCOu7Xwp&#10;NJVyldcAvV39ZwXo0Eztbqk60oGI3LG5bu9nfMQuQX5T7Ux2jMEN/lKzaaHd30B1Zqim2BAFMcTe&#10;OmI11aWT9Dk6Yh4QcsKVx3vS+jKS/qgjVBAangVt/gn62vSgYNWDfdq9n4j9gkqSp4XrLIyqSuRr&#10;9yeU/X31kTytybA/gZoKXFIJ0OacY91pezQjG1xOdBCVEqotNTzKFHfj2ZfX1IUJnNdAsaJFU5hd&#10;6HqOZrq9n9LHIaAmIG3BU/TIHdrJ3jr8maGGb6ZW9zUGPuuqGqotzcKygjLSHroG9TIudLa20tDL&#10;2AZl6sKO6AhiT0eMTmZIJ1mlMGT31eVOD9Hp1Bzs0f11xUbSTONCbqrlA+2opvGVWPosDAuWpYfG&#10;jcN/0jg3pzZP5cAkCRU7pAG0PU1hAlwSTzMRQVU2QMOx4zyf5eh18Lo8Cht02bKlcXGxa9as2bd3&#10;b0VFxd49ex0c6SOLPHi0+8j8PuPy+32Z3xd/xxUMGJ9j2UP2nyZ5/UcrbDplvfeR/MP6sn/Xz/zL&#10;+/mDR2U3a5/fc6iqUqnkNGVlQkGhsqJSfelGWp8xHkMmHBkz89RXc06Pn+c1Yd6ZqYt9Zq30W7Au&#10;aNnGc0u/P//djstB5xJ9fWLt3MPsDt5zOXrfwyvypF/s2eDEM0EJpwNjfa+mea909m3/dWinr/Ot&#10;e+da9wad51j3yLXskd2QvpKW23uoEBuv9Ako+3FX2YbtqsDz3K0wRWMbxactpfOM3hAMnUrHFSuv&#10;fgtNlj83QxU4ga3qNAWXdApmqOr8dO7cNDRlU6NByLrKhcymM6Nd6FxAwbUV79GO8xtLHwflxO9s&#10;VHcYzdMM5cW5FMK5adz5GZoC8SgPw6AuudHkRCjp7XQu6BvV5SU64am2+BFsHf5wZzpqzrUl7S1x&#10;N+fPDOEi91V3IcPuSUBTkaO6thKms9rZTO3cgjvcAYSBd+j/qkRP/ngfpFBACg/YcKFzOfk11fXV&#10;3OnBnP+XsIy1T9lJqmJAJuASj3Jnh8NY4c8O44/1VB/rKRzrwXsN4M7P5GLdNOLmdIKekajBv5Di&#10;qwycyCEjgZM4+gKGRsuXKi/MB6tBSKldzaGPq5EjF8oRmeBkeYjKu6MZd2YojE5tSTIXMhNlxQdT&#10;UWhpkYWYFfE/4Ukof3Yofd/bxYx3baUKna0TxbS2Ioe7tEhwp6OLKLN0atIBLtVPdfYLznu0KnA8&#10;9/AYAtAWxHHnZvDBU7ngqcoLczRlaWKqTUEZoS2Mt3/ggiZTZl94IW2XFmkrFXDNPfblTw1Wu7RQ&#10;u7bgD1jzIbP4J+d5ePcaxPl/pbo4T/uSWGhTCkUxgwueoryyXGfY7PRSCPmxqqCpajdL0n5cW4JR&#10;uEdn+KQT3Jlhgu9oLnCi8OS85ukTVehcwbMb72audqEvaQtu5vxJW9WdHzXlz87oEB6dVQVORJvn&#10;AiZwEXurNwdTqoirLi4Q6CuYzaCFaKEuHGwN/VJj2AmDf6Iz+U20VVS0KvgbZeg8reEAEHolpAap&#10;UPvIFxrz1eU67tlZRUD1LhTxFoWQF81dWMgfaCNWnBl3agCHFvvoLH92BO+LikOmaFGV2MDIk6Y0&#10;DZaZcKw3+oXGhRqS4GYJDuOur9RWf5Sej/Og5oc+i6Z4d2uVVsM8k/9qaBHO1ZX8CVuUDx3q6UwX&#10;9WI3K0TNRTsbzWim9EDVoG8XHuqgdqamyx/porr3Eye7TBOrZ4dzfl9zd3eg3WgUd7lzU9F60UKU&#10;kfu4Cwugs6JtkHBA30n2EhVOBsoU6zj4yyd78QFf0RgJuoYreiui6MQFT+bjD+u1ajhCsSiDxVIN&#10;nMDd266nRcgIjNL2+nhdHs3KylqzZnVoaGh5+VOlUvngwYMFCxaEhNIaV5XnmdyuX8Akze89Nq/P&#10;2LzeY/P7f51t2V329zpFk+eqvANKV60vmbe0ZPFq/vJNbWqaopFNfrfBVRXPNQIgv6Ait6Ci5ClX&#10;XsFVKvmKSl7FqQVBo9Pq1IK6soIvL+d5Tl1RzhcXKwvzywvyKvJzK7LlZcVFFQJXfWqlx4Gq1jZV&#10;XbqruvbL6TQ4t6Ntbrv+2Ta9FA2sFI3aZP3pk5x2PZT+wcLDR+qHj5TefopmbbL+VkfRpK0qUFqv&#10;+4ZBHcxABi9ulGjlOnJg2KltCryilUpZV9Rp53n5dXVJsu4lH8mCXwSCy/C7FqqT8cyBXq+FoBdy&#10;7oI8hIxLQkGkyX4YSotpenBPKcm4hMTU+MKGVpXPy67xGRfVRQ/ZtzBpXQlXhKSahlAbOk0lWFCr&#10;KoIIhqDU4FIaFkm+AsiCWFy0LhcXmdq0bNhC62quinEViuL5zEv8k4u0Huf+fnETkUilNMjcVVu9&#10;M09XpTUpq+eSSR+KyQ7j04PVeQ/YNkpWcYhRXRCjTj8Ps5UJfYA0EqEMr9hPgAJ/SW3WAHyxKnvh&#10;ZepdoywQZOJmnsIEdqKeXqeBigY+fnUsJEmfr/SXg0Kihan5D+iQ55y7WoM6RRP2yCaTyAD+o13F&#10;eff5Jxf4JyECSum5k+INMLZqw29CdQh6jTongot05MI283EH1YXGQ8Wfw4v6hTEEyhfesp/Pg9yY&#10;eKF7lJuQHsrLbxoXW9HaeMrUC4CHNGCTfUedHkILpwvjjEVhBDRIVk2G3y8ChVOZo86NEB778wlH&#10;hPjD/GNfdX6k6SGFNUCHXGZcELKu0TfsxCc6daUO1rzJsRV4LpYJRS3WVyxqgc++XTuRgGkGdVoV&#10;ygH9lGot+w76vunJVkCtUqWoDLevh18wP/rkyZO7d++y+4iIiNu3DUeOVR7yyu08LLfHqNyeo3Hl&#10;4eo7Ltu8m/yjZrmdBua07Z7dsVvZD1vVD5P1Gp3ytF/2h02K+w1PeZR9M0Jx9XrapauPL1xJORf6&#10;KPTS43Mhyb7+8T5+CWe9E056xZz0ij12IurEyRjPY1FuByPsHO5s3n5t/Y8Xv9twcdXakBWrzi9Z&#10;ETx/aeDiFUGrN4Rs3nFlj2v4vjWnDg9bdXLwkvsDJ5f3/yKvz8i83iPyugzObmAt/6BpwYjJ+f2G&#10;Z1u2y+ncJ7djb3nTVnlDRud1Gaj4pKVKskcl/PeANpCcHiqODJurjvfR1DK5VLEHDYfdO9FaG03p&#10;q8Y2XyI46KGRRYDqu9ou/8vxggz9/y6PvxdQcP8Hy+4X8KgRx48fu3nzpuEHeNTjVG6HwbldR+R1&#10;H5HfHX9H5vcak92yq/zjFvJ6luX7XLTFpXpe/dTZHbYgjL/Cj5uktum/eP2FGYuCZ833m7nAd8YC&#10;3zkLA6fP9Z0y88zkmWcnzDjz9fTT46acGj3p5KjJJ76YeBzX8AnHR0w8PmthwMyFfv1Ge3Qb6tp1&#10;mFunIa6dBrt0HOTSfoBzG1vH1n0dLAcdaD7sSP3BhzsOcU394puK4V/mfTEhr9+o7Eats975qHT5&#10;xiqNTtw8mq2TZWsVebqKirz+X8j+JX3v5Y8J1iXfSsesDtQYxc/FQu9ruRF5Btrsz/p+M6DISGtW&#10;FyUKdOqNOaiUC/iq+nh9ei1e7KA+NjHWijvei51l+nKQCcQ84k78T/yf7gwQb6t/i05+D7CI3m5s&#10;CN2wQqc6w/j7iijprWgYvdrZK0BlixB+rfdfg+fq8gVgb5/L0W/IoIhnUbJwXh0UvX21i+dABQgY&#10;fr0GjAn4BX5eH7+GR7du3XLyJH1bmKHy4Mm8toPyOg/P6/JFXpfheSDUHqOzzbrIP2uZ3bRdTqfe&#10;+ZOmliz/ruCLr3Pb95TXaQkeTW7ebdaiwOlLAmcv9JuzKGDhsqBxU08xUuww2KX9QOf2g5zbDsTl&#10;BHZsO8CpDR1kb99mgNPcJf4LlgV2Ge7Wur9Du4HiGt1BTrg3676vaZfdTbrsbtx5t1VfewTVbNBB&#10;n3Er1eMnF46fVfDFhOyGreX/blz81ayCSdNyew0sGvZ14Zhp+SMmlK7flNdnmPzDJkqJR/+IEFv/&#10;W5LaYrDVQYsRvRLkvGZK8FOUp+I7w7O3DopIyBZPM3eyqHIy488OM5wPYEgCpYZLDVTTcbu0FoYL&#10;nKB7/jT8l4DlgmWSSSnxln4Z/2OXcQTsLYMSYYz0LaF2dl4ZHRWLSIHk5OXOXoXf4vcXgwibVekv&#10;i/G3tGryJXpmIRgr8eUwpPD1Qcn7+WCfA3P8SyN6Lbwuj2q12rJqZGVlKRQK43fTKjy8ctsMzO04&#10;NLfTMFwg1NxuI3JadpX9u1F+35FlO/YUzZn/dPMOLuiCrqScj0koamyV0qDd0pVBc1eFzF8SMH9J&#10;4JzFQTAfbfrZgxrbDXQBiXYc7GLZ265xpz3NOu9p0ml3635O7Ye4gB3nLgkEj/YYcaDdQOcOQ0C6&#10;zha97dvaOk+cf+aH3df3uN5dt/1q79Ee5j33mQ066Dz+B93sucUzFxV+PV3R0AamcOm3G57usc/r&#10;0U/xcZOsd/6R+c778n83UNQ1lze0UUrnMPwR8VYafTXeauBvCQZBoC6IE+j0OEuYpGqPtkIuHUxt&#10;BB1uHPyNeCa4lc6hsSrayejxl8DUfQ2/vzSo3463FyNCrh34a0b3W1L19nJUAy/M4AvxppL0fIy/&#10;no9fB28v5F+A1+XRnJyc7du3b9q0acuWLbt27frpp5+2bduWmkqHHCpP+ue0HZjTYQioNKfTUCLU&#10;Ll9kt+om+2fD3E62Wnm2NkuhSctUxyRw4ZFCQnJR14FZHzT7cZXfko1Xv111btmq83MW+4FH6RyG&#10;Qc6dBju3G+Ri3tOx16iDP+y56nk2epv9jS5D3cx72eHvnMUB4NHujEcHuVj1sx/xzQk713uBoakX&#10;rmVeuyMLjy64eCNr1NQT9Xo6bRi/s2r5t6Xfri6aMltR1zLrg8YFg78sHDetcPy04rlLCifNyunY&#10;S/ZxU/puWqPW0nlGEv4bQGo4/tNwhfwp2yraaGitd2pFZ9BkXdNyhXQimvwWFzqLDpCjxbotuKOG&#10;kyVE5V2CBAlvHq/Lo2q1Ojs7W16N9PT0DRvW79lD2/VUodcz2w/Majcwq8PgrI5DZB2GyDoPk5l3&#10;l/+nSX7fUQWTpss+bSL/sJnsn/Uz3vm7vF7LXPPOeR81tV9+YuVPYWu/v4Br8cog2JrtBtBRRG1s&#10;HdsNcP5x98XIuJzktOKklMKMrKd+IY9gdII75y0NhP3abbh72wFOVn0cvt99+VxA4o49t7fuvb3T&#10;/o6da4Szx4OzAY+cD95v3tt5xtj9wvcbKn7YWjRpluIjM3l96+wWHTLfr5vTvmfZjt3a4lKY2OX2&#10;rtkNWyvqWqgu1NyLJkHCHw9MtScuVYVt0dnT99dox7pTK7W7NXesG3+0m3Cg+pAXRzO1mwX36Azz&#10;JkGChLeEXzM/Cpw5c2b9+vUPHz7EPReTmNZ5SGob27QOA1PpGpTWcWiWVS/ZP+oWfjlD6e1b+sP2&#10;kqXrCsbPKF65vmTZ2lyLbsXv1T09e/d6x+hNW69s2nZl5boQMChoss0Apw6DXU76xlZV6R6mFPiH&#10;Pgq49CjoUkpEdM6SDedgks5bGkQ8Oszdspf92DlehYVP3VzDpsz1m7ckcPGK4OVrQlZvuPD95mvb&#10;d9/uPOLw8BEOpdt/4vbZ5Q//SvZ+E9m/6lZ4ntQoFDCRhai4p3ucCsdOoXOAP22V3bwDH/6AZU2C&#10;hD8uRGOUWZaasgzV6aG0d97ZnM7ucbGg0xLowAQ6XElv34R3t+STTxLrGnhU/CNBgoQ3jV/Jo6Wl&#10;pSqV4dMHgiIvfdjkJMteye1sk9vaJrW1fdhhUKpNX8UnzXM79M6zHVo4eWrp5h2qENpY8tTpoLxR&#10;65J/1Lk9dP6mQwk7dt/YuffW2h8udhjk2rqfQ5v+Tse8xa30VVUP4rIPnY4/5h131DvO93zyPvd7&#10;bQe4zFocMG9JAHi0VW+7c5dT8mTFE+f7jJ15dsLss5Nm+3wzx3fqPL+ZC/0XLA3q9MXBnsOcFfuc&#10;NK7Oue37yP/dKLtx64qjXk/Xb8nrMlD+cXPZ3z6X/aOeHHbqZy2zrbrzD2ueMSZBwh8c6pIU1cVF&#10;wsE2WscmOvtGeofGevtGWofGdBxP0CROdo05q+ZRCRIkvBX8Sh41hZrnU+aujDfrHt/WFldCG9u4&#10;dgMftu6naGit+LxldpPWeQO+0OQXaPPyCr6clvWXT+R1zAs+aZ7eqru9+/09rvcdne9u2Hypja1T&#10;yx522+xuGAKtqopJyN3rHu54KNLx0AP3Y1F2B8N7jvaYsdB//hL/DgNcRs86nZAgm7c+tN1Yz34T&#10;jw+ZemrEjLOjZ50ZM+vs+Lm+Y6afbjPQud1Al2S3Y9o9u2SftpJ/bpHdtL28nmXWXz6Tvd9Y8bmF&#10;vGEbRX1reQNrxcctc7sO1OT8/EZ4CRL+SCByxD/6REbsAdWt71XXV3E313HRTkL23RofhpMgQcLb&#10;wxvgUUCxz/1Biy7RNv2i29hGt+4f1cY2so1tVuN22X+vU7bqez3H8ddvZVt2BomCuhQNbbLrWRb9&#10;u17Ad4f2eKcd9AjftOOyWfd9kxeffVr+7MyauIf5P+65sdX+zlb72z85hG23v2P75eEZC3zmLQ6w&#10;6evofCj87q3UJRsvTFrqN2DaqU7jT1p/cbT1qKOdvz7VZ+KptkPcW/RyaNrD8eYhP2H23Kx/NECk&#10;inrW8s/NFQ1aKxrYyOkzanhiJa9vKf+oecGISboK9tVlCRL+W2BYc2RELaNTskIlSPg98GZ4tOxW&#10;eLhN7wirXuFt+uCKaN0nrE3/xy0657z7ecGoKUq/QNlHDbPeqw8ykzewIiuwoU3Bfxo9bjvA42TM&#10;Ue+Hm3662mWo+/0Y+ip4Ukp+4qP89MwS/4spSzZeWrv92vqd19btuL5++/UBXx+dSSc2+Hcd6n7j&#10;Hn23Xa/RlhRWpmaW3jwX7bovYNWas2Nmneg/zqPfSNf+o9y6jvQ4t8+rwqaz7JMWxKMNrOX1ETsu&#10;4lTcyEHqda3l/2lSuupHMR8SJPwXATSpr94d+IwyxR/4w7al/V4bPSVI+D+MN8OjmpLSyBGTrpt1&#10;um3T+5Z179s2fa637htr0TW3jmV2o7aKuhaw+cBkMnBYPavs+mBT6+yPm+V80tzH/bpX6JMft13e&#10;7UqnDOr0+vvRspM+sbscbs9fFThi6qlBE4/jmrzIf9H6C/3HHZmxwG/6PJ8x00/Ks02OatSoq1Li&#10;qlLCq2JvFd+9Lrt+Nfvm1ZxrlxWx9/OWr5X/vZ68UWvZvxopPmoO/gaRg03Fy5Jota6V7NOWFZ5e&#10;hqAkSJAgQYKEX4I3w6NA6tb9lxq2vWbV85pVr+tWva7Y9L5t1Z2GcOuYyz9rlV2/NVmBsP/qWcjr&#10;tJJ9bJb3n4YluxwfZVeEhWed9YtX5DFeNKjVZaVKmaw0PiEvICRp9eZQ6z4O7Qa59hxxcPZiv8mz&#10;zi5ef05Hn/ERoa/SJCUL92/zd28Id2/oI25VRd6uenCr6mFk1e3LeU1tQJOy9xsWjpiU23WA/JMW&#10;oHCRQQ2X4lOzHKue6mTaCCvhjUCpVCoUCo2m5vycSqXiuJd+a/7Vb38FtFotUmL4UQuIjufZWXr/&#10;L4E0vCKRbwpqtToqKqqkxHgW/++Kb7/99r333ktLq/1tlv96FBcXx8bG/j9pSBCAlZUvnYrS6/Wv&#10;bvy1uycDnhu7oXig1XOAR7Qlw4/ngULAW8OPF+HV/fHVeEVOEa8gVH+k5Hn8ohhrZ/YX4Y3wKKUg&#10;/879i+bdLrbqcsmyx0XLHhcsu4dY90ht2ja/rjh8Chu0npXs4+byj1vCOszraFuy3wWVJvrWqw2V&#10;inAMmSkuq4x5mJOT+7SiklertXcistoNdLLu6zh3acA3s733ut5hzgDtkwx1ZBh/77oQdp2/exNU&#10;yoddF8JvalPi6QPd7zaQ/adxTtteSp+AkmVrFU3bKz5vJW9QTaL1LGUfNCmcMl+vfu74fwm/BSdP&#10;nvzoo48yMugDIwxBQUFDhw5t3Lhxs2bNBg0atH37dhCt4V1VVWho6PDhw/G2adOmtra2W7ZskcnE&#10;L45VVR04cOCbb77Zs2c3+8ng7++/atWqlwkCIDExcf78+W3atGnQoEH//v3PnKENlAzoWocOHRo2&#10;bBiia9my5cKFC/PyXnzw7LVr16ZPn/748Qs+AY0ut3r16n379hl+vwiFBQXTp0370gRfffXV1KlT&#10;L1++zBzk5ubOmzfPRsSoUaMiIyPZc+DRo0eIevz48UaP+ItM4VVgYCB7aMTEiRMRTmmp+Dm5lyAk&#10;JAQ1wk5NqYGDBw+ihBHO2LFjZ8yY4eDgIJfToQ1vCmVlZYj6p59++lk5VVRUhAQcO3YMLoGUlJSX&#10;Vc3P4scffmDhGH6/NZw+ffrDDz80bepvCevWrVu6dCnjMLTJFStWdOjQoX79+r169Tp85HCNnCLv&#10;eFu3bt0RI0YkJ9M2BKODnJycadOmNWrUyMrKav/+/aYeQczbtm3Dc7ydMmVKVtZznzYqKCiYN38e&#10;Xpmbm+/atcvoETfBwcHjxo0zMzND/0VDio+Pr5Ge9PR0JL5t27YNGzbs2rUr+g4q1/BOBHQRdA10&#10;/GfWkQjoXsuXL+/cuXO9evW6d+/u5ORkPEQPQJtftmxZ8+bNW7RoAWdPn9KX7RnQWRYtWtS6dWsU&#10;Ub9+/by9vU2T5OHhgejE3mPAxo0bXyFPXgdvjEehjYRNnBvQoPU5i27n6erub9EtwqxzQV0rRV3L&#10;7LqW8k+a5w8YU+rgxt0M08ro+4LVXhlwJ55aKV46nT7kasoel1vHvKMDLySlPSl29gy36GU/a4H/&#10;1Lm+J86KQgcEnJYuhN9Wh9/k71yDPQoe5cNu8OE3NE8Sy9ZtzHy3nryOpeyjpsqgEHViUk7brlnv&#10;1RUXOrFBXUsacP6kZeVJbzEBEt4Mjh49+ve//x2dh/10d3d/55130P1mzZqF5gv2ws+5c+eyt3CM&#10;n+gMM2fORA+HM/yEZGdvR44ciZ/v/M87bKcyw5o1a/7zn/+8wnidMGECPI0ePRqxNGzUEPegXvYK&#10;nfx//ud/kIbZs2eDvfCqb9++tZVWSA10Xby9cePZAnIj9uzZg1cDBgyoIS9MkZ2dDZGB7FhWA70a&#10;vn78kWbi0ec7deoESQeRBCZr3749yAZpY37BtUgkZJa1tTU8Woi4f/8+XkEEtGrVCj9ZmHAA2YRg&#10;jZrHCwGu7dGjxwtTC5UC3iE9QecoVdz/61//cnR0fEXWfhGgxAwcOPB1LDZk4d13312yZAmiBmGg&#10;6CAcf10yINDRhN5UFl6BU6dO/fOf/3zy5Inh91sDagdKIWvzaN5oHlBMoT+x3oRWYcysl5fX//7v&#10;/4JBQVfwAs01P9/wxTS08149e6J+V65cOXnyZASyc+dOo0coMX/+85/RL1DsUA7QJKDqsVcw+MBG&#10;//73v/EKnRQev//+e8Z5sMjRjD/77DMU+KRJk/AKGqqpKvbgwYM6dergOfoy+iPCwf0//vEP00KD&#10;1ouHqP3MzGdfcgVAk8jLkCFDkFPQMNxs2rSJxVtRUQEdAun89ttv8RbOvvjiC2NHhlLIYpwzZw7S&#10;gyLy8/Mz5hQu8Zb1IAAdCnrDy+zs18Sb4lFKYubZgLP1rQNadgpo1RmXb6vO51p1zW5okwsS/aBZ&#10;8ZK1uoLnPxRXfVKZIX+GcNhVpch5OnOF/7hZp2av9F+79aLTkXtfTD42fob32Ok+R88lVQm8+mGi&#10;EH6Lv3eTvwtL9Bbx6J0b/L1b2oyHT3/aLXuvoayuZeafPiqcPKvc7eDTAx7anJz8IWNlf/pQUcdc&#10;ARJtYCX/qHl+7y90hS/4fJ2EXw2ow0bhAv33b3/729dff21sprg5e/asvb097gsLC9GrQXjGDgCt&#10;0N/PD92b/RwzZkzPnj2hb6KrsCcAqAh94xWiOSAggKnhABgRTINAWC+ChguTzpgYJAN9DO7ZTyNg&#10;AjZp0gQpN/2uEcPdsDDIBYQJGn6FpMYr6M6mgIx4//33UTh4CzsbPTk6Opo5rqysRHQQZCxA8CgE&#10;TVRUFESGwbNWy17hCYrI8EjUzSFZUBrlFYZvI9eGSqUCr+y3e874MAIyBYWDMBEyZFNYWBgseJTJ&#10;kSNHXpG7twFEB3ltNAtAABCRvy4NkLkQzb9D+kFaUD5+uz36s0k1Hb2EamIcvYBCxpQt1h3QsMEK&#10;w4cPZ2STmpoKaty6ZQsLHx7BN1evXWU/YbGBGtFBcH/lyhW8glLLXkGlg8e1a9eycM6fP4+3ISEh&#10;7C2eo30ysiwqKoK1ZxwOuXDhAlwahx9KSkrQ9sCyaMzsCQCNECom/rInUA7QwUGx0AlcXFyMznBz&#10;8eJF9BH2BFmDQgZxweJydnZGRPfu3WNvoSj/6U9/OnnyJH4izb6+vokPE9krJgFg1BqbFvgVbR7l&#10;yToR61Ds1a/GG+BRkQ0pxUJpaUi/kSc+MTtr1sHbrMNZs46nWnVOaNI27/2mBeOm6ytJVoqOmd0p&#10;FhXwfB4MYYm4ee/JNvuby74/N2mh98gZJwZP9zp8Os7taEz4+Qe66HtCxC3hHg3kCjSce5O/fV2I&#10;uqdJTyxb/4PsvQayz1pm/e3zoinzyg8cKpgxX/Zh3bIft0LRLf3ux6x/fK6oRyuewO5PHQ4YIpPw&#10;hmDKo+hXEMrGT9XWwPXr1/HWONRZG5AIUHJhHkFXhYXHHtbgUZBxaGjoK6bfYAQjFpCE4bcJoHH/&#10;9a9/3bZtm+G3CNiIsI8RJiK9ds1wlAED+jDk+44dO8B5tra2rKO+JpBsyBSWDJjmSJLpfBJMxtZt&#10;WrMAUSDvvfeeqQn+MkAGwW7evHnzK1KCQkZGHj16ZPj9PMCjsMhNvUOsQGBB04cOZHgkfnt40+ZN&#10;kLyHDh0yljyEOOQv0pCUlLRhwwZk0DgIwYCq2b9/P6wf+KoxfnDu3LkVK1asWbMGSgwrE8iyiIgI&#10;Jp3v3r376aefQlNB+KgIY9XjOYQ4LK1bt2+xJy/M+Kt5FKwAQ2fVqlWQwoZHIpCvw4cPI1UHDx5E&#10;jtBoWZohl2/durVly5bFixcjm8ZvMAM1eBT6EBJsHFeoDch0aGYIEFGvW7cO+qLRWETsqCk0MJTA&#10;1q1bEVFsrOFEGgDVZ9S6agDFju7GighRg12gpxrzPmzYsJ49ejA6nDlzJriK3QMgYzhGD4XjBQsW&#10;1K9f37RBjh0zBrodI29YdWj2Ro8oHJAWbPEXljC4GZEyxyhJRIEqruESerNxyhNli/YJxRdKs9Ej&#10;UDtwdEz0VjbaD7sWXGjKf+bm5sOGD8OT2h6XLFkC09w48AseRZv/7dxpijc2rsuQfsbvTJveJ5q0&#10;PVrXwvPzVu51WwV8bpZf31q4S6NS1SxJ7pkfdWIyFx0lpKZqFdm6wmK9oBY/y/ccoEXklAl3EgvP&#10;X0nRJidV3bmu8T+ruhwi3AOP3lCDR+9cFyJua1MT1A/uFn8zJ+uvdeWfmcs+aVE0fWH5nv1Fcxbm&#10;2Y6Qf9Qi853/FE6Zoysu4W/czu03Iuuvn+f1HaUtLBIjeZYFCb8RpjwKHgJhoMuxVzUA6wdvPTw8&#10;DL9rATwKYVpeXg5LDvKCPazBo5cuXUIgkK3sZ21MmDDho48+qiHHGSD30TMh6w2/q6ru3LkDXRt/&#10;ocvDZKzBo19++WXPXmTajh8/HnbbC+XICwH5CGKAIGA/mT0KdmE/AZgUkOAsQMajL5yarQFoGNDQ&#10;Xz2PCE0f6v/Lkgoe7dOnT423Dx48YMljzyH669ata2FhAeGFhPW37c+EYFxcHBOaMDhQQagFKP5G&#10;hQbph2hD8lq3bo1Cht/iYvrYOAyLefPm/eUvf0GAbFAapYqIwKb4CR0F94MHD8ZzAFIYf0+fPo2H&#10;Tk5OSBWqHuoIHu7evbtGso14GY9CRi9cuBBp7t27N8w4BG60wMrKylChCP/jjz9G2tAGGjVqxMgJ&#10;LRku8QTBfvLJJ7h3dXVlvmrwKNgOb1l22JMaAGl98MEHaNJIAxtFb9OmDSsWqHRgMihnyB0rTBSd&#10;0d6aNm0aEmzkGFNAsUCaYRfiHqYhEgDjj70CoPogIyqOCBKmKjJuDEShUCCn4GxEMW7cuA4dOpiG&#10;v2fPHmPTGiDC+BZxff755y/U3tArkfhvvvmGOYYv1JfREHwhoEuB3cFqR44cQZkYB5NrA80Y3In2&#10;g3itrKzGjh1rmmB0c7Qfo9VuitmzZ6NUjYNeI0aMQGv8A/Iog6FMK+SK3LsRycfPRPywM3Ty3LNd&#10;bDMXrYZ2QS5EJ2z3OMxvLi2duPDBbf72Nf7Odf4OzMowdXSkJi1VJ442EKAiQWWDNn3lUtVxz8p9&#10;+ytdXTmvk1xwAHwJ4bfUMfe0KfHq2IjyffuzrbrL/l6fbM1PzXJtegjRcVzIpdyetgVfjJf9s2F2&#10;w9YZ7/y16JsZXMhF+edm8o+aK/3PIQZKDH1FUsKbgSmPwiIBf9SpUweaPkjLtN0DYJc6n38O2QS9&#10;FbxVu2WDR4cMGYIb2DSffvYpCBX3NXj04sWLEDrLly9nP2sAztC7YNQafj8PNndrHCVD+GZmZt99&#10;9x3u8bAGj0J6QmCx9ReQO7+IR+3s7CA6URrsJ6Q2bD4o9Ug2CsrNzQ2ixDjHCZsGUUNMwEpAZl9m&#10;iEBkwG6Gm1ckA24Q8isM1hfyKEQVZDobZy4pKUFpg5bwEK/u378PSQ1Kw6uEhIQ///nPCD8oKAhZ&#10;gzn197//HaY2XgEoHwjuzMxM3MMXqBQyHfcsd76+vqhuiDb4ZdwJbjba1mgMqLXJkyeDqhELLAnc&#10;oLjWr18PL1CJ4AyBsDnj2ngZj3p6ev7tb39joyN4C04Fq7FKgYUKUvH390d+USPgLehezCLHX6h6&#10;jFGQkokTJxp9vZBHQZM12rkR0PngoFu3bigrsBEKAT8ZkyF8kBN6yvHjx3EfExODjgMeYp1i6tSp&#10;UDtqBwuPYJQ+ffuwVy4uLiA/1vUYfvjhB9RRXn4eXKJOUSzGQFDgeIJCwJPp06fDYjMloRMnThhX&#10;WdvY2EBxNHqEM9ASGl7t9EAzRo5QLIiOOTNy6gsBZ9AP0DDgBnEhRpQJHhpei8BzUCwS0L1795SU&#10;FLyF4y5dutSwKWHfowCNRifAwoEEQEmOHj3a6JjpMVDmEC8kAFNBfiPeII++AHqtTpmbz5Ww0XPk&#10;y1BCmoIiISaKu3uDD6chWfG6BSoVIsN0WUnl9vZ5XQcXL15TvGRt8fzlJbMXF81cWDJ/WdnaDeW7&#10;9lS4H1B5ewlXLoA71YnR/KXzTzdtze3UH0wp+6CZoiGd80DHLHxurmjWWrgfxd+5q/ILLhw3pWDM&#10;xLxBY+mowubtZX+vW7Lku6pn1VCzy0n41TDlUcDP3w+tFnQFOYV+tXjxYtO1qUxDx1v0dsjrufPm&#10;mgpHI49CVME7uhPuIRpMeRTkB6FjHPqrAbYm6IUDy0/Ln0JVHzDg2fDstOnTevTowfobs8mMPApp&#10;Donp4+PDfoJHjeO6+IuuCGkLVRrJqN0tIVAQEVtBY3hUVQWj4cOPPoRYf/fdd0E/58+fN7yoqoIV&#10;AskF+6Bdu3Z4Bf4wtVyNgPGBMjHOBL8QCAqGFBJv+F0LL+RRAAzdqXMnPAf3wBg1dQB6Y14SExNR&#10;RMHBwYYX4gAabFOIOcg7vAoMDDS8qKr66aefUNEoCkiuv/7lr7X3SDB7dEv1ZB4UGqOBDkCRAsua&#10;WjYwdmFnmCbMiBfyKKq1ffv2aDzG5+BCNFRwG1KFyt2wYYPxFVikxsi2EZcvXwZVRERE4L4Gj6JN&#10;oikaf9ZGSEgIqsO0yiDfYa+jxJAYWHLQt4xpcHBwQKdg2hV47oX2KEgXiTEuotm3bx8CMV2twxQO&#10;BAK/qMelS5cawwePoh9B78GrkydPIhx7e3v2FmUFxQItk/Eo6gKaqDF2FFezZs2gatROD7gNTZ1Z&#10;2OgIiBH0VtuZEVCPUCAoUhYvLE7TiBhOnz4NJQy9GJa3kQuh7CLBxilb0CdkBVoINFTmwAiUCVze&#10;vHnTmHEor+hZ6F9QAVE46Gummsevw9vlURMgD5QNHSeok5L48NtC+A0yRsPERbYwRsNva1Lihcg7&#10;ZSvXyj9pJftPE/kHTWEy5jRundu+d/7gcUWTZpYu+rZs3canW3eU/bSrdMu2ksUr8gaPVTRpI3u/&#10;sezfjbPeqyv/uDl4NLs+HfVAO23+3UjevK3mSQZ//37OwGG5PfurQi8Tif61Tn7vLzSKF3QSCb8d&#10;NXgUgHnh6Og4aNAg8Cj6A7gBRqThnTi46uzsDIEO2c3o1rjwx8ijwJgxYyBKcAP93ZRHX4Hw8HAE&#10;CIlg+P08pkyZYjpxeOrUKfRDo+h8+PAh+hhCwD3iAnN8++237BUA7RjZYT0T3R52A0gCkhdSFRRr&#10;7LEMoCJwoelaf8SCnrx9+3bIXGQHpg9YATKFvUV0zPIGUIy9evWCkVFjOwoiBSuMGDGiRlw1AJHR&#10;pk2bVwysvYJH2WjwnDlzYFYePHgQ5jgARu/ZsydsI7xKSkqChDLVAECcqFyYdJDLUJ5MeejWrVso&#10;BFAIFAgU7NhxYyE9jbODAONRZpzB9kUCTDUP2CJff/21aTpB5506dXqhjH4hjyIxqKC5c+ciL7Db&#10;QOf79+9HkkBXaIFQaJBCg1NxXTQqxaic4QYKGUobLRCNBI2KaXs1ePRnAbmPrmHKowgWRiFqHIUG&#10;CmSGPnsVHR0N/rhx4waevJBHUf5ItqmlyHjUND2MR7OysuAGrAYt1hg+LHsjj0KtGTp0KFxCO0S/&#10;AMegrD755BNWAi1atKjBo+jItXkU7dmU29hS3lfzKLIPO9jIjiByJMnUpgSQTvQCSAwU1IQJE9i4&#10;CHKELoMEo1JQAjDKUbDg+xr6GaoJVYyey9LAEobwmfRAUP7+/ijkVxvNr4PfjUdFqHju0hXVuQDu&#10;+iWO1tbepAW3YdeEmAh1Umy5vWOOTU/Zu/VhSsrpM2eNFPUt5XUtFZ+Zk3FZzyq7UWs6Halha0Wd&#10;VvJ/N8n6Z0P5+02z3q0LElXUsSheuKLcwT27SVv5Zy3p6MEGcG+V9c8GCvOOmsdPKnz8yjZvL5n/&#10;LZ7kNmwtXH3WZyS8WdTmUSPQJWC+oKtbWlmy/mAK9AEYBzBo0G/ZdKYpj965cwfy6+7duxB/r8Oj&#10;kJvoxv369Xshi2zbtg2hQZE3/K6qgphG1LCB5s2bt3DhQtA2HAwbNmz37t3IS506ddBd8RwCGoAc&#10;gTyFUA4LC4Pfw4cPQ2AhTJhToBAWIAO6LiizBrlCnH388cfGPg/Ohth62ZwN5DvkBaxPw28RMJTx&#10;8IXbcoyAaIB8geZuGnUNvJBHUbYoOjZiPHjwYLA4agQmCANIlA3eItmQm6b2KITde++9B3ZEoaEw&#10;TQUis+9ZgkGWbIgChQCDjMn9V/MoCrzG8l1G8C8ssRfyKBQmFDLyBWnLMoIoYItAaQO1wyoyXdfD&#10;eJTpAXgOGwvZAZnt2rULLQQZYQrWr+NR0xVk0C8//fRT5L20tBT9AqRuTDbMfTgODQ3Fk9o8irK1&#10;tLRETo0qF4DQULCm6dm4cSN4AhmBX7RYUx5FpHiC1s6CxU+wGpSzbt26oT1D+wSPsiaKVjRx4kRj&#10;7OibTZo0MXpkOHfuHBoDG6JnT1glmtJ8bcB+RckjVehZ+Mu43NR2NMXRo0cRhXEFLzTL9evXowQg&#10;IkCHaMadO3c2bQ9QApBBPK9BrjXAxrRrkPcvxe/Ko/z12+V77SoOHKw4cULp56MKDVZduyTE3RfC&#10;rhUMH5f1t7ryD5rJP7PIsepetvS7vF7DFJ+aZdezlv29rgyU+UHzrD9/IvtbHdmfP1d81Jxs0Hfr&#10;gWKLJs7O6zeiZNm6oqXLnjq75/cZIX+/saKBTXZ9a9rZ0tAm6291cjr11eYVPF37Q8b/fpTzYfMi&#10;x4NITPWmGwlvGK/gUYaVK1dCSXzZggJQEbRsNg1pyqMAejjELmQ0pOqreRRSCRIBgobNY9UAUggh&#10;brq8CNi7dy8ID6K5ZcuW+AvRCTfoYKBAEMPYsWMhTfCcAdSC/g+Xpkz8Qly4cAGiwXSRJwBDqoYp&#10;CZKA4IZRYvhtAhiyKBCINsNvESiWV6weYoDEQSJrrEqtgRfyKAQZ0syyBtHWu3dvOIBYNIKpJmx1&#10;qCmPBgUFIallZWVubm5oA6bmJhQOVLpxgD0zI+PUqVOzZ8/GQ6ZAQNgZx3URRQ0eReHX2BIKe6h1&#10;69avz6NpaWmoNR8fH4h1lgsAphVeQVNBsk0nFI4cOYLqYE105MiRqHFjQwLpItesVH87j6LVgdqN&#10;9qgpj8bExPzlL3+5fv06ntTgUbhHvaCJsgXSRi/I3Z///GfjwAYAZQidhWmlCMF0uRC6GAofRmSN&#10;gmKAS+OipIEDB0KdMnpEUYD7oTUaPULHRVKhVhrdMIAmwWQv66qZmZkIp0H9Bqh3OIO5iaSiItas&#10;WVMjHAaUORIcGBj4wgSD2sH9Ro8ozy5dukBPMm2ELwQsZmgMLxQUr4/fj0d1T8ufbt1bumJD2abt&#10;5bv3Vzi6Vh48pDp7VhV6PqdTv6w/fQrao9Pk61rK/91Q6R+szc6Vf9I0u45FhfPhss27iybPK/1u&#10;c9mGbU+37QNZVrh4VOx3l/3jU9igRUuWciEX8wYPz/pPHUXTdghBPIzeUjyM3lpexzynces829FZ&#10;/6wPy/Xp2s1sp41xu46ENwtTHlUoFLUXyq5atQoOoP8WFRVBlhmeVgOGHd4yRqnBo9A6IQrRw40b&#10;5gD0HNybdjxI5F69eoECjeNypoD9gd6IWAy/XwJIMXDJy3bsfPXVV0jGC/tzDYAkQP81XOJJDRZE&#10;maAzv1AphkWClMBSN/xmOxb+539rWKi1AVvE3Nz81aslwaNIoWlKUC8dO3aERGOGDuQs5HvtSgQY&#10;j5oO0S9duhTFjroAJ9XQHsBM7777ruk5Vgz29vYQwXl5eWBEEAPjUdAbxOJyk3MYZs6cibyYphMF&#10;OGbMGNMnRoBH2Zomw28RaBWwKVevXl3bi0wmg9Hm4uxsfOXu7g7jle2tBImidoyvkDXkmmWtBo/C&#10;DdrzKwqc8WiqycFSyAIbnUZcMCVdq1cCAzAuoQYxm9iUR/H366+/Bs3XnhrHE6TNdEcKWinIjHmE&#10;bgHthN0DMKnh+OpVw3ZSU7CaNe7mhLGIqjF2VfYWnM3egraRcmTEGLIRUP7gEgKhRhRQc1HFRzyP&#10;oDtDTcQ9agfAzaxZs1DRL6RelDZCA2fXTrCvry869bVr19grBMVmkWq3t9qAoowYX9jCXx+/H48K&#10;CUmFE+cWTJlfMn9F6fJ1Zes2l235CVRaNGFW1l/qijOaVsR89azl7zeqcDoAjstp1zOv50D4LXc6&#10;mDdgaJVWW7zo23IHp6Kpc0q/JzlYvGhxdsdeeUNGKQNoRQMXGJLTri/NrTa0ltezJpOUsWk9K5or&#10;/XejkgWrdarfVF4SfhboNu+99x4TLlu3boVW++DBA6PdwDaWQC7gHi6h6kIkGUUPGAJS+8svv2Q/&#10;a/AoejKsTJiJUDOZJQFAHHTu3BkCiP1EZ540aRICgbxDbwQzAWBl1jMjIiLwCmYQehp4Aq9gPOGm&#10;tghg63VhDRh+Pw+k8HXW6zI6Af0bflfjhx9+QC6Mi5ggVqCMT5w4EQEiJUePHjWu0YUqAFbAW9MF&#10;FFOmTGnS1LC37xWAeQ0N/dWJhFkMQmKFAKED4xLRIW3GWU8ITWQBpqGxiGADsQVEiYmJkGvG7TGQ&#10;pzAm2Ogrihcie1T1URVKpRJVxmaUL1++bLr+CC0EVITYUblGHkVcqGhwPPMOMGXCKLvZzzNnzhgd&#10;mAIZRwNjVQ8gd/iL5ytWrABnowUyZ8CVK1fYIiwkFcSJnxDrIFGYRzATmSmD8gEVsdJGEU0QjxNi&#10;xmsNHoWF1717d9P1SjWAZKPxG8U9box0hbg++OCD77//nr2CrQYrzbj015RHoaygnKG+QPSzDKL9&#10;oMDxCr0M1We0I9GKEP6+fftYmCh2/ERrZD8nT54M1c04BGIkkkePHqGyoD2wQgNYOpFZ5nHevHno&#10;RGwBM7IMjadnz57QAyorK1l6UOCsv0MnA0WBLNGcmF/0dDQAhA/KR0lCh6gxooB8IS42ePvjjz+i&#10;GzKP6AhoEugIyCx+IoMsywAq9KMPP0JrYWIEAbLl1ujscMNqH75YBqHEuLm5sUAAlAkIGA2Dldiv&#10;xu/Ho/z1uwXdR+X3G1sw8pvCCXMKZi4uWbymdN2mbIvO8o9bKBqI3zKrZyOvR8f1Fc/9Vh2fVLx8&#10;VcGkGdqc/LItOxXmrTVZioKvvykY/nVOsw6Fo6Zw12/ri0pKlq3NGzRK0bI1f5mmXvhrN2X/aiiv&#10;aw5Wzq4ncnN9K/ln5ooPmpUsWaOXPjL69gHBip7AlOXjx49DKANt2rQZOXJkjx49cI/OwyTUuXPn&#10;2Fv0Kwh09EZ2b7QjIRHghd0zgC/hBt3JqLEGBQXhyZw5c9hPdF2wOJ40a9asTp06bC/Bxx9/bGdn&#10;h7cwQ/GKDSKxt59++in6p7FfGXHv3j2IS1NjyxRgdxhtrIe/DOiZtra2jRs3rk14EF7w/vd3/w7W&#10;AZG0bNnSzMzMKI5hTCOR+AvRgOTh3vSIYNAVErZ3717D75cA9ADT59r15/a/1gY0FYSPokCB4AaA&#10;+DYuS2bYv38/YgQ5QfLC7IAQZwz38OFDGt9+7x+oJhYOhKZxGA2UjGbQpUsX+EIGUQVsvBHNA6GB&#10;nPAc4YDYGHei4iCd169fz0r1p59+gjM4gMoCyYsn4BIEOHbsWFhjMB/RnF5m+TFVAETIqpi1AbA+&#10;ahlt7H//RGfIIXaoX3DGDiJISkpiI/kAiAH1iwJh7fDY8WNICRowfMGNhYUF3LB5cWg8eMUGVwE2&#10;YWy0/2oDPP3nP/8Z2YT6CEsRfvv06cPsftAS4kVpoGTYxgxYz0aL86uvvkK9IFgkFU0FCTA2bwB0&#10;aNxNi+5gLHZEhGQbNTC0Q2QBCYCiyWI3NX83btyI5grt8N13323QoEFMTAx7DoCZkCSU+fjx41Ey&#10;8Lir+ohdtpMHpIWSYeWMv0h5bGwsc4AbJBUJZnMZ0AbgHVlgkw6o5RplhTpCo2JDu1DF4BESAK0L&#10;SgYIz3ikA5I0c+bMwYMHQ3FBgOhNRqGBhoQEwCPsUWMRoR+x0xMRL8LB82HDhqHdwm/r1q2ZTvBb&#10;8Pvx6NPQq+nmvQraDSnoOqKg1+j8QV8XfDmr8OvZ2TSWay5vAMPRhk60/8w8u3H7ovnLyj2OCJHR&#10;hTMW8DfulNu7KFraaDLlmsTk4tnLM975S9HE2bm2g7gr1/WVquLpi3Matc786/sFX0/UJD6CGSr/&#10;zIwxKK3a/bhZ9mctS9dv00uW6O8CtNRFixaxZo2GC0JavXo1bBF0afRSMJmxY+Mt9PrvvvsOnROt&#10;GTIFhprpvhFPT88aWz7AQND39+zZY5Shjx8/RvjQ9NlPCAu8XbVq1eLFi2FFAbgBGCNCdUUXhZXG&#10;HjIHiBQGE/NuhFwuh0ujiKwB6AcHD9Is+ysA9XzdunXGhNVAYWEhOANiHWJi/oL5xs2jQEx0NHKE&#10;0gAfwPSsYRPfvn0bJWY0I14G6A2Qyz87WgUjg5XVwoULkR4QtrF2ACazAJAN2AtCEOyO8n+cSmdE&#10;gKohClGYEK+oXJgpNWYKQRtgO/iC4Dau4gFtHDhwAJIRz9EqjIN+UIx27NhhtNFhSYBfoeJA2LFF&#10;PahxiG/QDCTytm3bXpE1VA0sDGP9shuWNsTOxkiQYDD0iRMnjOHk5OSAVxwdHWFanT17FsRvnDOD&#10;hYqMw9eRI0fQJFCtbP4emYLNxLZ5APC4du3alx30A6AxgCDBWMg+9JKVK1cao4Aoh7ifOnUqNEKk&#10;DfVuOs2J9ECbQbAAEoMqY1ljQAaNq2QB3KNDQR+dNWtWjWXeqFy0akSN1oW8G70AsNI6dOiAPMIm&#10;ZoPJpgA5oZvAI1rsEc9nZ0aiNJBlqIPG0gZwz8qHAUY8en2/fv2QL/Cxs7MzuhscIBemQ9xGoHkg&#10;j4gCegkaG9gdHWHixIlGO54B6cRzUCl0iErlMwMJDcnBwcFUAgC4Z8uX0IpQmChnUC+6HsKvndlf&#10;gd/RHs2U3e4/+lbj9o/bDMjpMKSg47CCnqPzu4+gYxPq0qZPkKi8gbXi81bZjdsWzVlcMG0WfOUP&#10;Hcldvv7U+YC8sYUmJb3irHfxghWyf9Up+mZBTs9BihbWuvKKsi0/lSxcWbhwUf5XX5fvdKDlu/Ws&#10;6AujdSxk7zfJsexeefS0ofif1YKEPxZMe4iE345u3bpBIr/ZUq0RGhvyfdnQtxEvS8MfucZh68Bm&#10;qj15/xvB5kdrcBsDeBQUy2ymP3LJ/KHwxymo349HgZL7MecHjD1Vz/Jy845x1r0zOwzObzcoF1Zj&#10;XUvx22qWigbW8o+aFdiOKbdzze3Wj78dIW/QTB0X/9TNQ/ZJA608u2DqTHkLy+Llawunzy+auvAJ&#10;DNPZSys8DhWO/4a7dKVs067sRjBAzRR1LWQfNJV/3qpwyjx1LH1wSoKE/zuAjf7++++bTkO+DbAR&#10;5qCgIMPv/2ZERETAxoXJ8uDBA9g3yJdxpPQN4vz58++++67pel0jwKOgWNNzGCT8F+F341FD4+AU&#10;uVHb95/tOeR4szZ+jWyum3VJq2uR+3Gz7M/NFXUsFPUsFZ+2zOs+pGjx6txOtvkDRud2tlUnPKw8&#10;erJg/Dfa9IzKQ55Pd++rPHKyeNmaCvfD8ALrM7/3FzlN2sk/bi57r4Hi33SAA3i0YMjXlWf89OoX&#10;z6BIkPD/Y+Tk5Fy5cuVnFyL9RrB1m6b7Xv57ce7cOXAn8Oc///mdd96ZPXu2cQL+DcJ030sNvgSP&#10;QvUx3fci4b8Iv6c9+qx9KBXZWX4hUZt2XZ+24Eb/0amteymad6CvgX7YLPvDpoUfNs3/V4PcuhaK&#10;D5pkN++Q3bR9nkXXvK6Dclv3zO0+JL/XiJym7XPMOmU3aktToZ+0kr1XT/avhnSCbgObnC4DShas&#10;UgaH6suN3/eQ2qUECW8elZWV4eHhtZdo/TcCrJmQkAAL3sfHxziV+wbB2LGkpAT2rnGhqSnUajVe&#10;/exmRwl/TPx+PIp29AJCEwS+uKTy8ZPysPsVAaEVh07mzl9z+zOr6E/M0uta5dS3LqpnUfgJnSkv&#10;+7CF4j/N5P9pKvugifzTlvKPzWTvN5J92FzRrH1BnxElc5aX7XFShV7R5ObXikXiUQkSJEiQ8Lbw&#10;u86Pvg50VVX3drhv/1OL7f9otfff5ic+soisa1nQ0Cq3gQ3tCm1ond0ANmhLxact8weMebrPRYiI&#10;0hW/WiOWeFSCBAkSJLwt/OF4lKDRxo9d6fPnNp7vd9z7zzZb/ml58pPWWQ2tc+tbKMCmH7XINu9W&#10;efiUrvQ3nYgoQYIECRIk/Hb80XjUYDsqL4fHftwv6sM+9z/pc/WjHsfe7xL0eRd5I5vsT1tmW3bn&#10;btN+MhGie4Mnye6UIEGCBAm/N/6APEp0qK9UyvrNT/pTp4f/7pn4Ub+ET/qHfWwbV6eb4sMmFa7V&#10;G/P1xqVt7D+JRyVIkCBBwu+NP+S4rgj1g6SSlQ65feZn1R2W9q/ej97rlfjPXvLW/TRPnn2lVoIE&#10;CRIkSPh/iz8ujzLoS8r5W9HlP3kWjFyV9fGQ3EGz9KqaR7hJkCBBggQJ/6/wx+XRGtuR9bwg3IlV&#10;+V7VC2/4sC4JEiRIkCDhV+MPzKPP/SdNfkqQIEGChD8i3gqPajSa1NTUlEePUh+nsu9yKBSKxMRE&#10;049aGHHv3t3IyAeGHy+B3mRNEWB6n5+fHxISUllpOO9fp9NFRUVFR0exn7WBlFy7dvVnP5chQYIE&#10;CRIkvA7eCo+CzIKDg4cNHWr87m5CQsL8+fPZx29r4OhRTy+vU4YfvxyPHz/evHmz8dNFwNq1a1eu&#10;XG74UQvh4eFDhgwCqRt+S5AgQYIECb8Bb2tcNyMjY/jw4fHx8eynSqXav3//0+oPrINodfrnPt/K&#10;PlFEVqf4NXyAPTd+n68GioqKTD+kbnRfXl7u7e29fv169hPOjB+qBJRKZW5u7ty5s02/7SdBggQJ&#10;EiT8arwtHn3y5MnokaOMdFVZWeHk5FhcXHLKy8vV1dXrlNeSJUuSk5IEQdixY8fly1fkcvl3360N&#10;CQmB4ytXrpw+fVrgBfx0cHBwdHQsKys7deqUs6PTli1bTpw4AZsSDkDM2dnZly9fQgiVFRWg1TNn&#10;zhw/fnzRwoU/bvwBP8mLs/O+ffvYJ3wjIyMPHjzg4uI8auSIlJRHYrokSJAgQYKE34Q3zKNsFBdI&#10;T08fZcKjSmUFGBFWqeeRIyNGDE9LS9u6ZcvGDd/Djpw3b+6+fXtBe0uXLtm7dy8ce3l5gSmDgoP2&#10;7NkTHxcP9x4eBz09j345dtyNGzcuXLgwe/bszMzMu3fvpqamXrlyadSoL8rKSuFr27atsDj37tmz&#10;cf33+fn5GzZsKCgoWLlyhZubW35BwdKlSzMzM8CgY8eOSUpKYgmTIEGCBAkSfgvelj0KHh05cqTJ&#10;uK4S5iNY8+qVq98uW4Ynfn5+K1euxM3u3Tv37yf6jI6Onjp1KgzZY8eOcRwH8xSmZ9LDpJs3b4D/&#10;YJsy98C2bdsQOAgV948eJc+aNUOhUMyZPfv8+XN44ufru37dOtwkJiYGBwcvWDDP0/MIogOP4iGI&#10;ds6c2caESZAgQYIECb8Fb4tHc3Nzhw4dHBZ2h/3Mz8/bu3cPrNVLFy9+K/KZt4/3OpHtdu7c6eBg&#10;jxuw7Lfffrt8+fKIiAj8XLVyxQF3N9wAMpksMDBw9arVuIdRW1lZGRoaOmjQIJBrRkYGeDEvL2/K&#10;pElHPT3hwNfPF0SL59999x2SYW+//9ixo35+/pMmTcJbQRDgXrJHJUiQIEHCG8Hb4lGQ4q5dO+fP&#10;m5uYmPDw4cPdu3ZevnwJz2FrTpo4EWTm7u4+c+ZM2J0rVqwAobKFQgEBAaNHj2bfub1x41q/fn22&#10;btmyfft2MOvJkycnTBgPaxIG6+bNm0Ccu3btOnPmTFRU1LBhw7Kzs097eQ0fNvTatWtbtmyZMWPG&#10;+fPnEdTFixfnzpmzYMH8lJSU8V99DZv48uXLvXv39PHxoVRKkCBBggQJvw1vi0cBjVrj6+uzf/9e&#10;FxfnGzdu4olWqwXPnT59Oj8///r162fPnoW9GBwc7O/vr6yk0/5KS0sjIyNF3wQ4Xv/dOrb46MaN&#10;G0c8j8jlcrVa7e3tffjw4StXroCPY2Jijhw5wlYSeXufdXBwgHvwcVlZqZ+fr5eXV+SDyDOnzyDq&#10;tNRU2L5+fn4nT56IiYkWY5AgQYIECRJ+E34xj4KQ2A2zIF8HRi+1YVyXZLx5TdQI85d6N+IVaZMg&#10;QQID+pcOXUWr/dUd7Y8AiKw3nn6EiZKpLQyNz/+Ly0vCa+MX82hOTs7p016enp7JycmGR6/E8ePH&#10;mUFpCtiU4eHhbPz2NwIm6U8//XTnjmEitjaKi4thgyLBSAlSDpOXPc/Ly9u3b98Lj1gy4r9aakiQ&#10;IEGChN8Bv5hHeZ5fv379l+PGGgnpFSgqKtq8efOTJ08Mv6vx+HFK//79Xn0YQnR09OtEAY3v1q1b&#10;WVlZht+1AM62t7cbOnTwgwf3V69ZNWvmDKQKzy9cuODo6ChIp95LkCBBgoTfgF8zP+ru5rZ0ySJ2&#10;r5DLr127Jq+26mDe3b17Vy6Xs58wOq9fu87uTXHy5Mk+fXqx7S4AqA5eQG9RUZGMdG/cuDF50iR2&#10;jiCYG2FGRxmOzFUoFOBXcHBKSgp+chyXm5vLztdFOBFAeHgNO9LP13fatGm4KSwo7NK506WLF3F/&#10;5cqVmJho47guaDss7A4bn0lKSoqNjc3IeJKRkSEIPHMgQYIECRIk1Mav4VFnJ8eFCxbgJjLywb69&#10;e4OCgubNmxcTG/v48WMnJyfw06ZNPz59WhYSEuLj47Nv3741a9ZUVFQwv4BMluXu7n79+o0xY0fl&#10;5eXiSUFBwfRpU3/44fs9e3ZPmTIpOzv71KmTtv37Xb58uaSkxN7OLiAgYNOmTe6ubjzHL1u65Lvv&#10;1trZ7YdNDMID1Y0ePerOndsajcbZ2dnXx3vnzp179uxhjMhw9uzZCRMmPH36NMDPb+CAAfC1f/9+&#10;Ly+v3bt3HT58CKSL8JHULVs2bdmyJTExcceOHeK6301Tp04xTbkECRIkSJBQA7+KR50dly5ZLAjC&#10;woUL2WEIBw8eXLRoEWhvwoTxyY+SYVwmJyUvmL8gNDT09OnTX331VWpqKvMLnDp16ujRo4WFBcOH&#10;Dzl+/BiegPOWLVkCDgalLVu29Pz5kMzMDHjH89NeXmybKYzOL4YPhRm6Z/euHTu24dXq1asOHToE&#10;g3L27JkwJRH70iVL4BJ8OWLkCFi0FJkIX1/f4cOH4+8PG3+4ffs2noBZYfja2dmtWrkKNvSsWbPg&#10;/cSJE1OnToUlqlJxeXl54yeMB5uyECRIkCBBgoQX4lfao0uXLi4qKhozZkyUONwKehs7dmxxcfGh&#10;Qx79+/f3On06Jjpm3tx5oCgYl5WVlTxvGB1VqVQgs8NHDl+8eHHFimXTp33DzpFf/913bE/n+vXr&#10;z58/n5KSMnvWbLVa/eOPP+7Yvl30WjVt6hQQs7ubK4xI/ISFeuTIEdwsWbLo7r27jg4Oa9esER1W&#10;wWaFycvuAbDmlClkWRrHe8PDw0HnDg4OW7dsiYqOnjtnTmZmZk5OTnl5Od6Cm+fOnetefQqEBAkS&#10;JEiQ8DL8Mh4FKWZlZbm4OK/77jvw39Sp3xw4cADPQYqrVq1KS0srKy2FJTp2zJirV69MnDDxQmgo&#10;e2tcanTt6tUTx46z+4L8fJiYt27dwv2aVWtgueJm7dq1sHEfPXo0Y/p0kO5RT8+p30zFc3DqjGnT&#10;wK/29nYHDhBHbty4kfHowoUL7obduXTx0tixY2Ali0/m3717FzcM3t7eEydONPwQzyycMGECWNPf&#10;3x/RZWRkDB829OZN2uGKqJFHJyfHNSIlQ1dgzCpBggQJEiS8EL+MR69du/b111/DQGRmaGTkgzlz&#10;5vj5+e3ZsycpKen2rVvr162/f//+vr178/Jyg4KCbG1tZ8yY4enpKYj2KAxW2HleXl5iYFXFJSXT&#10;pk1dtGiRXC5fsniJo6NjSUkJAjx06BBuZkyf5urikp+b98P338MCPnr06KmTJ0GTIOytW7eWlZUt&#10;XrzYzs4uPz8ftuaJ48d1Ot2mTT/+9NNP4OPDhw8bTU9Ywzt37hw3bpzxLECw47x580DD+/fvmzhx&#10;vFyW5efrY9u/76xZM/38fB88iBgxYjiiCwwM3L59O2iV+ZIgQYIECRJq45fxKGxQWIq5ubQ4iKGw&#10;oCA+Pp59Rhsk9yQjIzU1la2eBWC8Jj589sVspVKZmZmZl5/PSA7OwFIymQysiTDBiHiiUChwg7cF&#10;BQU5YkSI9GFiIrNocQ8vcIygcAOXsBdBw8wLggVZms7FAhzHIUzA9FvfoGFkBK9glbKBZYTPiBYB&#10;KhSUKoSDv6brlSRIkCBBgoQa+DXzo39MGA1QU7zwoQQJEiRIkPCm8At4lHHS26Or3xLIy/z+ijDf&#10;SF4kSJAgQcL/Efz/xx6VIEGCBAkSfn9IPCpBggQJEiT8ekg8KkGCBAkSJPx6SDwqQYIECRIk/HpI&#10;PCpBggQJEiT8ekg8KkGCBAkSJPxaVFX9fyggPo8wcMYtAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAA&#10;IQBoCIsk6QQDAOkEAwAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAB&#10;7gAAAfoIBgAAAMFQr9sAACAASURBVHhe7L0JtC3HWR76V497OvM599xBd9BseZCxdbGMB7CM7Rjb&#10;2EnAYjCEGBbYJgQzGFbCMyEE7LzFuFYW7z3HD1ZIwgvghCRgjAwYD1gWHiQLW9ZwNd2rO5153FPP&#10;9db3V1V3733vlSxZEjpSfWv16e6q6urq7n3qq3+ovwRZWFhYWFhY7BmIPdNSCwsLCwsLC0vcFhYW&#10;FhYWewlW4rawsLCwsNhDsMRtYWFhYWGxh2CJ28LCwsLCYg/BEreFhYWFhcUegiVuCwsLCwuLPQRL&#10;3BYWFhYWFnsIlrgtLCwsLCz2ECxxW1hYWFhY7CFY4rawsLCwsNhDsMRtYWFhYWGxh2CJ28LCwsLC&#10;Yg/BEreFhYWFhcUegiVuCwsLCwuLPQRL3BYWFhYWFnsIlrgtLCwsLCz2ECxxW1hYWFhY7CFY4raw&#10;sLCwsNhDsMRtYWFhYWGxh2CJ28LCwsLCYg/BEreFhYWFhcUegiVuCwsLCwuLPQRL3BYWFhYWFnsI&#10;lrgtLCwsLCz2ECxxW1hYWFhY7CFY4rawsLCwsNhDsMRtYWFhYWGxh2CJ28LCwsLCYg/BEreFhYWF&#10;hcUegiVuCwsLCwuLPQRL3BYWFhYWFnsIlrgtLCwsLCz2ECxxW1hYWFhY7CFY4rawsLCwsNhDsMRt&#10;YWFhYWGxh2CJ28LiOQoppXMHkXsDcT9g+gJ5B5G8gagQQuTP0VdjYfGMhiVuC4tnAaSULhH5Z4la&#10;d31hs9VbfmByOSk6jZY7IwqazQpnv+N6k64QzYKovdXdndjd7bdc1wmkJFc4wpWSJElZUEGZcEUq&#10;ieLpiYlICIpIim3Pl2sOeauFQ+syybd8ynqCnN5LX/Et0csOUUREsRAiexa8TguLZzQscVtY7EFI&#10;KcUXNmmid2rr2ANnzl25vnrumsIRV7qu/4Jc0n7HcyYbfruZiCL03NDN8kKkheQnFY6H6ynPJUlH&#10;EEnB59gEyghVDnBIkBDoJgqVL4TM0zwrZBYVeTFMst1e6Purw0H/YRLy3suPHjp1cGHuK62Od/bN&#10;LzqyjfJlZRYWFk8KLHFbWDzDIaUMzu5S5+/+7suz/YwOFFRcI6V4+fpG96rCDy+XXmPKEU7LdRy/&#10;kFLkJEgWggpSmxQOgT0L4RBJBxTMTywlUTGmDEeHAIJWKKgoCj5ydBKqMJAy5004BTmukDLNsiJL&#10;IpHGGySy8y5ld021/L9vkXfX9ERj5cXf9PyNFx2Z6gshkrISCwuLxw1L3BYWz0BAor719M70xunV&#10;G86sL39rr5t8C1FwTWdycj6K85YULpHjkOP6lJNkgi0gReNfWrgkwLCOoDQH44K4HS4nCwjYTknO&#10;0hC3dIhEwYSPPYhaHbKUrQspssa9SgmdGR33z7gyDAtcIcgjSa5TkJC5FFk0jOLBukv5vVkyuH1x&#10;fv62Y9dec+d3HT+2VFZsYWHxdcMSt4XFMwAgaiJq33LHmcXzy2eeV8T0rTtR9urWxORV/SifEsL3&#10;yfVFEDRoGGckHIc836Uo6jF5Oo6j1d4O5RLEKpjIlZStJO/ckDXfCnCYoBUJYw/pmmVu1pZzMa1e&#10;N0SNDffyPI8cz6U4VsIzuB0Ej+sKmVGRZkzmnivIQbsE1y1lkmaS8m6WpI+ILP3coYXWZw4dPHDX&#10;kVdevnQjUU8ILmhhYfEosMRtYfEPCDiV3XLH6rEzZx+6cdCL31AIcaPwwqMTnalGmgvRjxPyGy1y&#10;vICiOCPYqSE9gyTzIqVG6DBBssSNzfxLg0SFy0QLoZuJXKvIQeAOJGx4s7kBlxFSUqYl6TryPGei&#10;dl1dV55TlmW8x3nQaPDeSOGA5HurdqRpynvHFXwcej6r4FFnngyo5XjxcLB9TlD+pYOLs586enT+&#10;M991w7GHrTrdwuLSsMRtYfE0A2R96lR/4ba7T7xiaSt9S6cz9SrXdfenJNpZnjmQnD0voMFwSEGj&#10;SUmRUyZBfnAchyQtmCgdATKMmSRd1y/J0hBpXigpGKSNNEXM7GbGkjTS+rtd3su80JK6Soc0DriB&#10;qtcRntp7LpO47/vkeQ4Nhj2WqIWr8usDBEGuktqJWEKPoogJO4oGFAQBObIgD+r5LGUbuVvkw3i4&#10;u1wkwzvnF1ofO7y4729/6LUvPC2EUOxvYWHBsMRtYfE0QUrp/dWJncPrS0tv7veHb9vt9l/uBtMd&#10;4TVZghWuo1TeIE7HoTTNyfU9ymTB+Z7vU54XTIYgWj8MtHOZugZblhVM5tjjmiRJmLCLLKM4TSlJ&#10;UpZ8sYHcm0HIT28kZiZ8Jl5F3CxdszSvX5LrMGmDeEHGQaDOvSBkQocK33E8dey5bDPHvRyXSGY5&#10;NRoNbhNL8AUk9xTuc1y1J7h6tsbnWTyUw+E9YaP446uPXfXRF73m2EPHLYFbWDAscVtYPMW48+TW&#10;9L0nHn75IC3+eZSJ47mkg36z05DkCOl6lOYZ24r9Rkiu47NkCukVUnccx9RsNplIkTYcREzmRaaI&#10;fpCkXL7X61G/32eyh0yNa0GsYRiypB6AXGuEC+KExJ4kkZawjR1b0ShLzhggmDzYyHkgkNFgMKBu&#10;r0fD4ZCSPGNyx32Rj4FHs9GmdrvN7Z6c6lDgeuT7iqgx4EizhHwwuUuU5bKmhlejA1c4rLovskSG&#10;Th5ng96qjLq3Hzgw/T+//SUv++QN17VWrC3c4rkMS9wWFk8RTp482Xh4Tbz01PmVdw/S4g1hZ3Ix&#10;I5eyHM5aDkvScZFS2GxQnubsTOY5PquaQV6YZw1Sg7QLKRWkGw1jJsjd3V1KspSGccTSOcgYkq+R&#10;hn0fErAifxC5kaAVQSrPcHYe85SKm/PQLFalV91CAT9xbT+HlzraBypnyVxKHjRkacH7KEqYzAdx&#10;xO2FpA2CbjZD6rSbLG03GyEPJtA2lvIdPJ9yioM6nuVtGOULHtaQTCNqhz6lSVfmg61ew3duPTA3&#10;/QfPv+F5H3v9lbM7ZUMtLJ5DsMRtYfEk45FtOfPVr93/LWeWNv9l0GrdUFAwm5PjZlpqxhQukFWc&#10;paxahn4Y3t0gcjiNwcbtQsKFEhl26N6Atre3WaoG6YIAO51JJsRWG9K4ImTUbUhYOYND9c3y84hy&#10;jSVrfaokaiVVm+lfI2WRqAEVupkmBokc4Lr0HvzLhK6nnWEAgnavr6/Tbq/L0jjahzKQyGfm5mhi&#10;YoIHF8gz6nguV0jK04zJu8gSch1JvihIFHnhijySef730bD3x9/19jf94av307oN9GLxXEL1X2lh&#10;YfENQUrp/9WXT19/9vzqe9PCe4PfbO8rHF9ILWVDpQyw/Rde4ZCwPY8lZxAy0uBkhnJQR2Pb6cL5&#10;q5KoQdqQWLEhrchSHQhFka/xJDdqbpMO8LEh3JK4lc3coKynRswG5ljtlQQP+3c9zww24PnOcFyK&#10;04QHHd1+j6JhQlGasAkAW6vVok6nQxMTU1pT4Cs1PgYIum6Qt4vmFLB9J/w+fAxuZDFI+5u3HFyY&#10;/oPXXPmyvzp+XAzUTS0snt2wxG1h8Q1CStn8yzvuvW5paednhRu8rnAa8zm5DtTicQKnMpBsQLlU&#10;duKSHLWN2dicQWSQULvdLtuvQdKzs/NMVGbDNbjeBF0J3MoxzdSr8keJ1+xLlN7fo+lVuccibgVt&#10;li7B88ZrtWL6GmzruARqfTjT4Rlgj9/a3aF+f8gqdajWkT7RmaLp6Wm2j+Mczxx4DodehY0cCgqI&#10;5nC2cymjtsiKdsuLdjY3bpUi+y//+Oa3fPTlc2JX397C4lkJS9wWFk8QCJrysbtOX97f3HrXsJe+&#10;NRfeNY7nO9IJKRccO4wlzwzRyrQEC0LmvWY2ENHq6iptbm4ySU1OTrIaGZInpl4BIEp1vbJV4xp4&#10;bktHsqe2yn904h4/NmI2Zn7XUZVRA4TRtIscawnfnIO4y3Oex50rFTyo18V8cMzjVvPDszxnuzhM&#10;BhisbGxsUK874PdgnNtmZ2d5AINobNAs+K6Os54lFCDYW7JLgSNJuK6M4/5Ww/X/e2tC/O77v++m&#10;2/lGFhbPQljitrB4nABhn96h6c997kv/OMrpfbnvXRN4DVd4oSDhs5QZpwUleUGtZofSXDl3uY7H&#10;jA3pkp26kpQ2NtbId11WF09NTbEKHCp0UC8IzKiLYWtmOZtjkIOsFbFCWtdt4n39GHszYDCm6no5&#10;AA5xBvXrDMzhxern45rTm9mzjVvf13MD9pqHrR1Pwvm5irPqeHB0U2YAXMNS+OYObW1tUX8YsckA&#10;mgiQ99TEJDUaAZM46oDE7XtEgcgpT4fke2paWzIcFEJmZ4N8+IHrX/1Nf/r9L1pc4QwLi2cRLHFb&#10;WDxOfPxLJ1724IPnf3xqYf9bpHDniD2tHSbqNEPMcCLXb7LNdhDFSs0tYOdWkiU2kE/oezQ3M8Mq&#10;YeMRjvQsSxQRuk6pQlZqY9wd6nKQpKNikzMJVlJuHUgbJ26gXpbLjBGvgbq+PL0gj/dj9zbHpcRf&#10;wG6vAsdk0JPj5SAEKsqg/XDK08/Atm0EaEky9prf7fXp3LlzpSkBEvjMzAwPctgWzvPZY2o2GvxO&#10;g8AjDGNcmRHF/R1Xpn99dGH+N9/zT6//kl1b3OLZBEvcFhZfJ86elXOfvOu2d8TS/7nJycVDgyhl&#10;CRuqcNiLHcdlj3FyPJaUs0JN54LtGtOkIGXHQyxbXbBKfG5mivM8XKdYWV+n1N8gaBAU0rBBZoW3&#10;do4JW9qWbJzRSuhQpiZ62UjeyLlTOrAZmOP6vjyuqc75fKysGTyYMzNgMFIz2plinjfyWO2t8pzA&#10;54htxiNdPaey5+M9bm5uswS+vrnB7zDwQ5qbm2MpHPPeEYQGg5vpTofyLCIfg4F4SIEjyPekzAbd&#10;lVAU/9drX3rDh246Prmum2dhsadhidvC4jEA1fhf3nn/9eeX1n7G8TtvbXRmp/r9VECqBhlh8hak&#10;SBAXHNCwh4QM7gJRs+2212O77fzsLLVaDc7HalqQSPlYkzagSEtRoFEr19fIBoxlGipoQ5J8X7RF&#10;E3dFqnWCVXg0Sby+L48vQdwGZX3lNYrI8Sx4BjyaGZxwvWz3l5QJPUec7f9qTjmkcGUDV8+WZBmT&#10;8+b2Dq2srFCeFeyN7oQ+7Vs8RHP7Fqi/s0kTzZBcfI8canSP8iRm4T5L+72Qsj/bNzXxaz/7vS/9&#10;Ct/MwmIPwxK3hcWjYE3Kic//7T3fubqz+8uTM/uuHKRSJIUgP2hRiuhlLPGquckgHUjI2PNUrt4O&#10;bW9slvZrELbLdmsjUeO6cQIcPdecXpOgFZEbclTBUipCNDDHZo/45gYXK1dBEa4Ke3phPRiN4LhW&#10;3VgZLXnrjeOVj9fBx2pgg+dRNnGQuSZ/XdZ44cMBDo56WKIUKvT19U3exxwm1qOZ2Vla3DdPnUaD&#10;SRse6DxI0BqPaLBLnaYvabh5ruht/OprXnb8I2959dEt3RQLiz0HS9wWFpfAp+4+uX93efC+3SR/&#10;hxs29vthh6JMUpwXJBw4oeXkCY9tsCAKM/+6291htS5s1YuLixQGiGYWquUt4aQFGyyTMlb44iN1&#10;Q406wZmJVYrkcFxfwQtLeKo9MEqM9Toq4r4gXQ84DIzkbMjUwBzzyp+1gQRQ5vG+JlXjXKvuL6wL&#10;BA+lvxmIVBK90VpApQ4kiLsu8c7NtLmUvfC3droc2AULoSB9otWmfQuLLI1jfMN15CmFgUs+pUR5&#10;LGmwudny6I9fcO1Vv3Hztx07yTewsNhjsMRtYTEGLAbyN18898at3uAXC+m8zIWnN7kUZTnlAgtp&#10;YCqWCtGZJZGaY4wIZ/CK3tqiJI14LvLCwjyTIvzAQWCQYxVTa7J0PVYH11EnOANFYtWx2munNE2k&#10;9etwbOZTG4znl7ZwraY2qAYISnJGO1V9Kt3UU+61yruCrrdG/PXr6kTOaVgdrJ6PPCP1awJHC1l1&#10;XqhVxlwv4LnfHF512KPl5WXa7cfkeiGF7Uma37dIs9MzPO8bU8U8DA+iLok8pXYrIF9QMYwGX3XT&#10;7Q++9T1v/vNXCDEsb25hsQdgidvCogaQ9p99+t7v7g2yD4QTM8cwiStD+FHYXcEtQtmzwXcgFc9R&#10;6lyE9VzfWGXP5yNHDrN6fDjsl/9ghpiUR7gyYYNc6ypsgzqJGVzM2QzHhrgBk4f9pYi73Gu1dL0+&#10;oJKkL03cZgPqAwcluT9O4sYx5HvcQJM4gPeCY6jHIU0jGRHmeDU0vUIZp6cxB3Y5c36NVre6VDg+&#10;CT+giYlJumz/PsJEs4YrmMBlkVKOldFYxe7K0EnPzmS7H3zjj77+vxwXNuqaxd7Bhb2GhcVzFEtd&#10;ufCJv/3iv2i2p35CeO25KJWE1bviNCeP1bEeL6gBtTgCoMAjvN/v0ubWOpP3/Pw8zcxM8+IdOAex&#10;wKZtpGMA5MZzpyFR1hy2gJLcaqgkYH1eL2NUyjptfK+O1b+4IV6VVu1dbYM2/F/m6Z5hXHVuNpVX&#10;C6Gq0xR5V8Rtri+v5TNTvk7ieJbKfm82ADHcQfgqeI1g4jWagobv0DBKqHA82hmk9Mi5JeoPImo2&#10;2+S5kg4szNHs5ARRnlCepNRot/i+SZpTMyAKk51u0l/9j696zet+420v6tg53xZ7Avrf08LiuQ0m&#10;7Vs//69df+LH3LDVJrfBtmyEK41TNaWJ52JjbWnh8QpWW1sbdPbsWVrcv0ALCwvkeVjpykx/UpK4&#10;52qJFdxTElvlwGWIzpCUgTk3BGpQlhsjTHNcXlfuVblLOZvVidukAea+RpM+LnEDvL9IO4BK4q6e&#10;FTClVBo86l2lycAoBquBcXoVDQ4DG6jFoTbnYDPalwBrjOPdZYmKd55KQXGS0TAtaGVtndY21nkJ&#10;UcyV379/Hy3OzatAL5lqAZwC46hPEwFRJ5S9lXOP/I9X3Pj8X37nTded0k20sHjGYqxbsLB47uFz&#10;92y+cGV56QOF570xyigImh1e59oNQnZAA3mBQEIvpCzJaGe7SztbuxQnQzpw8CA1WyEFgQrlCeIG&#10;hKNiiVde1Q5zHMgG4T9LYJEPLWkqaKLT/5nqWhxU/6pIA5FC3a7qU9OwTJ65pn5sQpHW8wBD3OYc&#10;QVEMePChTy9F/EI33eQDyKuryoFxr3Y1EMAfV+VxG8x7kLweN8pxFLnaVrbPUeFTwfcgdtZueIj9&#10;ntAwimi7u0vrm1tYmZx6/QHHfL/s4CFquD4JmbPDIMwWsJOHgUOhk8jdpVN/+/xrDr7vJ976si/b&#10;9b4tnsmwxG3xnAXmZ3/5xNaLHjhz/tdd338t+aFXCI8KR0mBsG2DsEFCWGISJDfsD+jcmXNgKjp6&#10;9DC1Jzvq/ZVOVtVUL6h2i0xNZ+IiI9I2uApSY0VuAPIUQPQqMMkImP0r2zZU8UA1f1rVUT/m/Bpx&#10;mzRATRev8sZvpwhYMNEC9WtxDOLm68ZU8aquykbOqnB9HYA0jq4mMXCo1OQKFXFz0BbzjGoEpb4J&#10;lkXlNczVN4IjGloLCRuqdZD17iCmhx45S41mi4ZRRqEf0LGjh2mq3WK1OTQkKe5TpNRwC2r7WT5c&#10;O//Fqw8u/PyPv/3G2yx5WzxTYYnb4jkJkPZHP3P38Ug4vyO81g3CcVxoUVMWZV0mW7U4iOTQpdFg&#10;wN7L0WBIM1PTtDA3R2EIKZtpvXyHKG8AEmQCqhG3IjFFZIAxcZvrOA98hnZgMGAYsyyDC1CzulAN&#10;BhRG6tDHZpr4eF6Zz5eruuplDNSAQN1jJB0RzliVXcVKN/lsD9cjAE6v9TL1ckoKv/Deo8fa1MAp&#10;SKvKjEv1OFYSudJu5MKh3Z0Bra6tswSOwRjIG1HXYNpAiFSETc3ThESRcNxzbDTo3r1v39T7X/Nd&#10;N3zsuBBpeQMLi2cIav9SFhbPDUgp3b/4zL2vTYT/y0UjvDFRkTixUDYhhCnIEkpuE5oTS21urq1T&#10;nqVM2vMLs9QMQspz2LtBFONyKlIqsjPkaogbMFOdLgWQElCWwXSyi5SHjRio5+HYnF+MuM0eWzUu&#10;qOofKVOej96/Ttwj5fWxUbGbc0Oy5tzADAoqVX/13jhdv1rs1PVVnjrXmg4t8fN3Y+lekTe80pMk&#10;o+WVVV5GlNsriBphi/Yf2EetZkDpYECTnRaFnqA06pOTxoUn4jMdj/7t8/75a/7bzUIkqhUWFs8M&#10;WOK2eE6Bl+L8zN2vyRz6z7kIDxduQBJ2T7bnKsLmKUuQuoloZXmVQ5bKIudgKvvmF9h+DeOq78FR&#10;Cn36aBATQPMPk8gFeSMEN0pkRgI1qEuVvNfTqS5ElV6vv9yb9tQkYcB4Z1eq7lGCNnUhxeTX04WZ&#10;3jWmKi9t3nqAggAq5hoA7wRbScwXtLlS3yuoc2PzNsuOYllSU0bl67KauI22YxgntLS6Qmur6/zM&#10;jUaLNSmHD+2nFmKeu4KiYZ9CPXUsj3rUdLOVfND9lbf/5Ns+bCVvi2cSLHFbPGcgpXQ+dtu931EI&#10;+hUpw5c4QYMGWcGBO8AfGXTjCK/JK1SplbzOnjlHjWbIhL1vYY49k9NoSLIoWNUKqftiMERZJ1SD&#10;UaIxxGRQESNgJG+A0x6DuFHGXAuApFjSN+2pSfr1spXz2agmwJQxEnGdULE5tdjogLm2rE+bG8Yl&#10;bjOYMfdDaj1/XPJ+LOI2m5K4IYE7/K5wDg90zPvGSm0crKXX5zJwTOu0mnTw4EGamuhQnsYU+C75&#10;QlI2VGFS093NpUNzrZ957/d+6/8SVvK2eIbAErfFcwKQtP/6syde0ZX5f/OC5hE/bNAgxupULQ6p&#10;CYKDGlU4DofUREAVSNpYH3v//v00Mz2ppOu8oGYjYOJJogE5mKKkHcxABjXG5vOSoMrkUWI2qJ/j&#10;WAuiFxBYudce6jVdN6PuXV7fjw8gcD3yxiVwTsP9dbWQiC+sqypnBhKmneMDjXHJ+wINQglFzJdS&#10;mY8PGMyAx9THdvXa8xhTBQdy0UFysDY4cPb8EhM4gFkDrbBBx44do+nJCUrjIZs/EG1NZgNqOJJE&#10;Ojg91fR+6V/94Gv+QAihpg1YWPwDYvS/3sLiWQhWj9/68LfnlP8qef6NCKrCS0li9Wa3wZK266hI&#10;XN1+j1ZXV3k1L0jeR44coXarQb7vskQGL3HPc8jTi4Wwulf/FzHJjEmsdeJW6ZeSmCuSwh78Y8rX&#10;0w00r11A3CgxUq48ru6LNHP9pYh7XAKv6qnKcFqpAdDEWn8XNcl7nLhNvkFJ/GVeNcAx5+Ya7I3k&#10;bd5rnbhVuh4IQOOgl1nFq8I3RuCctdUN2tja5Hr70ZAXgdk3N88R7xqYKiZTRIIHaVPTd2TaXTt9&#10;cLL9np96x7f9tSVvi39ojP7XW1g8C/GXn7vnhVHq/Q83bF/jNZoiyhKK0oiCVpvSxOGOHarXwaDP&#10;pI2Vpzrtpo6ENkMyS9nkHXguB/9I44hc4VDQ8FmSAwzxGIzxaUmQ4wC51FFJrBVx1fd11ToPGh6j&#10;3rK+moq9XqchuPL8IhI29iUB63aBCDl/rN6KuNVBNQBQxFq3ZStUA53RvSZeXU89T20cAZ6fD++a&#10;y6JN9fbDYzzH9DwVvCXVy4OCnBFA58z5c7S5tUP9KKYil9TqTNCBAwdostOmIsPiJA55RUY+xRRS&#10;Sl46vGtuxvuF9373a/7CThWz+IeEJW6LZzX+/u6lFyztRL+VFO7rmq0JZ5gllJGkoBHQMElIiAY5&#10;js8S9tLS+ZK0oR6fn5lmolbRz3I1bUgItm3jHweBP8p1N8ck6UsRtyEVQBHvKPNW/P/YxA2o9NF7&#10;1+8xTtzj9dW933kbI260Efs6cZdlUe7rIG5Tlom1Vq8qxztVl6mDj1W9avW0C/MNcTM51+5RStym&#10;Yo4rX1CaqhC0sHXHScLfFWFRl1bWaHl1jeK0oAyB0IXLNu+F+VkSqCyPqBO65CR98vK48GTvxGWL&#10;+97xnrd9853qBhYWTz/GuhcLi2cPpJSd//3Jr/w/jYnZm6UMA6zUjCUgsQJ0kiUksNKU26JuF3O0&#10;l3jaV7uppglNT3QIa0NyqFPQH4KllJZnA+XM9lgAidQX/ShJZewYKM9rKnfsK0I05S8k4ioPl1eE&#10;rDBanikUzltjj1TPxzGivJm6Sym7Bg6iguv0SMXko718vR6cGHI17TCStxkYGMnbbKYutlFzWtVV&#10;mTJcZ619Jg+Ad3k9bWQzVWEtdeHTyUdO0+Z2l9MRw9wLGnTowCLNz80QVjUJKCO3iMinjAIZUzrY&#10;+ZNvfuk17735Fdee0zVZWDytqP4bLJ7zwPxmIgq6XWqf2jo9ec+D56fzYTYrPG/WyfNJ4bgt4bkt&#10;UeQeCTcgB9ZiNy/IjcilAeXZ0MvdHccrNqkptx3X377xZS/uzxHtEFEMx20xHirsKcLOjpy99a6v&#10;/JzfnPrpJPXCQgSsEk+VHzLbqR0voJ3dAa2vbzJph4HH6vG56SlqhL6KgsaqcBDYOGlpb+0xaXcc&#10;hpgea7Wu+jHvNbuYNCM5V+UdjrpWXTNefhQX5uvrmHBHBxW8GeJ9DOLWob95EGDyzPUGOL8UcRvg&#10;cOR6fVxJ3NVARp3rNqlh1cg16rjSTpi8kTLcPphJAuoNIjq3skLbu13+jWBaIKaKzU5P0oH9+8jB&#10;8qAiI5ENyC0SagkxKPLhh9/8gtf+witeYZcEtXj6Ufv3snguQUoZfHqpO+lv9RcTx7lssBMdPb92&#10;fl8SZZe12u0jQRAcjZJopuE324hXQZ6LMGECRGQ2AJ25OuZVsyQVOdbPinxBEZGzm8XD9VwW9wWe&#10;PN9sNpY77YnlTrPzEPn+0g1HW5tCCBD6k46P3fqFd0vZ/GCzMzcziAsSfpMc16cIoUt9xLl2aRBF&#10;dO48bNo9dgyHpL04P8eqccQcx5KdhZ7uNRqSs4J5D+MoiesitmWDi59XBAjwylganF5nxPI+KK/S&#10;S2Kq1YHjiwd8uXBZ0TpB1suX5FhTpXO6bp6xM5fX6usRIMZI3Jx+Qd16YKDTzDYugZcDj7KcOjfP&#10;pa7ReXC2m5I37AAAIABJREFU1w1DMtKqaWS1AQbaDC2MH9LWzi4traxSP0rZBIKZgWHDp4OL+3hL&#10;hrts727BHaJIKe0Ptw9Oh+/+5ne8/E9usp7mFk8zRv9rLZ6VYJI+1Z89c/9dR7PEeREJ96X97uDa&#10;5uTEgVw6C17QCFzfCwrKXSxu5XkOCFrAqxpOPCAndIN1wjYAAXI61jvGvF7dUTp6upKLrtZxCheC&#10;LmV5LkQm83QoctoSMl0qov6pqVb45enJma/NHT70wBUztCbEE5diMFf7iw+eu3F9df0PJ6b3HekO&#10;MkFeg4TjcxQtdNSY4gXP4pX1DTp77hxLV/Nzc3Rg3wJP9cqSiPI84wArhrBNZz+O8fdhYPiQ148e&#10;Q72u+vXjxAI8FnHza2Wob2OurdeB43GCA1CeA5aMDC5U/fVywOMl7vq0LqRVEreCKQti5+Namiqn&#10;2lERsG4/n6lzoP5c6jpVTyWFc1LlhV4bmHA6WzuwZKhPO90eLwuKZULhzAY7OPwZrr7qCgqx9nc8&#10;pMl2SFGvR43QJYq7p9pe8lO/9MOv/9OyQguLpwGjvYDFswa3S+mvfuHcYm84fPn29s5LyfFeniTJ&#10;Na4TLrQm2wEI2W+EVDiCpVBMc3I8l4kYHRuTLpOysuEaghknmkJUUcOwd3SELFC9o9fBQjxuT0ci&#10;404T82SFw5KtV6RSplGWpdlORvnDoUtf8MPG5/fNTt5x/eXzpx8vid9+18qV57eXf6fRnPpHGbki&#10;Fy4FYZOdj5Isp8BvUFpI2ljfoq2tLer2d2nf4jwd3L9InVaDI6TBixztR5vrAVa449cqbwwAOIIa&#10;xxStyBXEW4chiZJvx0KXOvrd1dP4PuXxxcnYOL/Ba7r+/qvrzJHKM2puI/kCGFbhd1Bvs7nOEK/J&#10;q7eBN0PU5aOr5xqXrHN9X0O0pt2mHnNsrq8In3dlOXO9wfjAwGz41aljdW3dJIBzM4Aw9bHTIaTr&#10;ZoOlbDiqbWxtU5oX7IGOwWu73aarjx2jIs8IfO3Kgpd3DZ28cKl72/VHrvvu73/dol3L2+Jpw+h/&#10;g8WehZTSf6jXm7nts3dd14/Fjbu9wes6kxNXhUF7cZimQbs1icWMec4ye9byGscFSxsgaGwAd8QC&#10;ErNLHHxKd5AghTpBACiKpRTr+SBuPtclfNdTC23k6MAr8RN0AIevhu+xVM7XuljkSRZ5niVSprtO&#10;kZ6Refb56WbnlqkrJu7qzM6uXS5EVFYyBjij/dlnv/KhVmvm5rgQvnQDHphARZ7neFZo+x1aXlqn&#10;paVVVocvLM7R/NwUTU92StLmAYUO2mGeX9f/uIm7eleGiUaJsGQoDZP+aMQJgABRt5mOZjBaG6Du&#10;z20fJ9bSOe3Ce+AI+/FY6JzH70EfX4S4TVnA2LIvRtxA1f6KuFXe6IDlYsSt8g1RV+dKulbXPRpx&#10;Yw8/AZBzmhU8cEWI1FVoYs4v8TrskLwxqJ2bm6Fjh4+Qy9okwVMCQ68gl6LciXr/6brnXfGL77zp&#10;chXVxcLiKcbof4PFnsNfSBn2vnjupWvnV94gC/myOE9e0pyYXEhT6SESmAMJuhaMwpA0NhA4rx9d&#10;yJKksMYxgo2gY0OkMHRcgCFms6lERcamT0U6pGzQFDo3VpuzLlKSq5fIhBRrBgkAjxNMfdoJDPpl&#10;uBwpVoGBNN0RVNwTeM6XJtvBXxy/7sit45I4HOs+/vn7frDTmfsPvSibcMIW5ehg84yjY+E94Nm2&#10;Nrt05sx5GvQTarUa9LznHaOw4ZIP6RrztSWCsaDJBeWYw6s1BeWiGTXixvPDNo6yY7xSkqF5tpK4&#10;NfCuGUVFOCPpGuZsnLgMMlkF8hqpR6cZIE/lVxIqykLKHL93lY/i1bcaz8c2vogJvMxNHqeP1Wec&#10;9MrzmsObKqffV5lfawtDXV8StyZk3ngwoa7PdMPG54HDmQ7H5r743o7v8EIkbEbptKgPZ7VzS0ry&#10;1mt9I/+aK6+iyYk2/5ZhXskTeJrHFOTRTjbY/pXf/Kk3/SbfxMLiKcbFewOLZzRAUl/46uaB+x64&#10;78ZdCn9QuuGrpOtOucJ1pWJWbj+kG6hCW50mJXHGEmKr0VTON1nGEaIAkA9IFZeqTi1j4gVp49w4&#10;gquqq58M0vkavawljlEPOjZFwkqiMmpxUz82BDABKRRYS1k43AYmfC19K1W7JA/9tMxIFLnMUii5&#10;s75D8o6G3/j/pkLx+SMHjpzdmaF499TKN21sDT8Up871QbMjokwSKM0LQhokMZP2YDikU6fO0vbm&#10;Nk1NztHc7DQdOTzH6zHj3iBphLs0gxnIa4a4yxCa5l8GRnxOQMPBfopQvh4ozUNFYNjGybOEft91&#10;4lbfBOdK3K2kSGy1cvqb1OvEYVVWlTfq5apMVQ9rFmrfHHk8CCm0HXls3rchbnOOI1Wf2vCc41K3&#10;OVabylTEXWkUqrKj74mvGSFvLfmb56w9G6fjqzJp45qcCkwLxO/WC3iQh/JBo0Xd/oBOnn6Eet0+&#10;X+v7WA0uZ6kbQXnYtEQ5eTKhwMulF+2cnwrl2/7VD9305adr5oTFcxfVf6TFMx5qkYyHnn9+ffs7&#10;hxm9Pi3oxc3OzEycYJaVIk1WoWoSBjmHYVMREbxnXVHaVEGmkCRUp6bs1Ia8C+7QcrbvMvF6Hkvn&#10;KI9u3nSEuA6hPw2BG7AUakhe5+F+42XQRzu+CkfJaXVihwXWFZSlMRM41k3G/cwymkKIPhXydB5n&#10;d+V5seV5zvEgaLxYeJ6XFJJSVI4lOtmTXJLvN+jhkydpdUWZIg/uP0BHLjtAoQeqyaq2XcybrIaS&#10;BLh4NdhhIlBFyrr4OTAwMe+Y34uy8QtNeHCuqgOn5T1A0GPLZhpVN+7Bi5TBxo142mbQlatyvMFM&#10;oBf8LolY5wEgR0i0Cqqc+hKAVkHrvdE4oIGoV0BLo0mQk2ttNBvyjPNZWYYX/qidl9eo9lUDJOQ5&#10;bCNnlO1Wvz9zLZPwyCBIv4eSsNU8ch5k1NrGZI8nMPWgDkdN74MWAs+L7b777ufALKiDB6WuoMuP&#10;HqNms8m/S0Q/F9mQmkFBw97aR1919TU/cfPrrzzNlVpYPEUY7TUsnpG4XcrW1/73rddtDOX3e43W&#10;zcJrH5B+6AjHE1jhCJ02JAKQAmzY0gFRqaUq0eGAeJly0QnqjhqkDs/qvEi584IUHkUDymIlgTRb&#10;DWo0GjQ7PcXXcx2eUYUbCV2SyBXpYavDpKELBYy3OWDU9KgzydX90OFy+3TdAEgpcHUHLCHhgMiI&#10;beKcVghyCpJQW7quQ3EaCXhhQy1ODgKt+JRJj9Jc0MrqBq2srKgVodpNuvbqq6jd8siRCQlI9GPt&#10;B3CPivhU2w3MuSEmQ0bGJmwIxhAg1OnqHnqQYsinRswAjzdq7xPfCTDnhoAMYIrgNoJMUUY7v5k6&#10;olQtJX0x4uZyPLDgU37/LL1jPXL+Fg7XDWtHeU+tgTBAOeSZvQF+KXXpFuB83b7qfdUGPrUBQrVI&#10;iGovzlQ5TbZGFc6/sKreOnEDfEuud5TwzbHZmOj5Jg7lkNoFbOXEC82cOn1GDXLx23WIJicnOboa&#10;/Dd8/C5lxr8jJx8Mw6L/a//+x97472xIVIunEuq/w+IZCUjY//Wvvvr84aD7I8PU+Q7Xa1zhBi0f&#10;nQyWKoR04Dc7lOSZ7vEhcUkSSjxl4gP5gqD7vR7t7OzQsNdnb1nYryFVT051aHKyQ3PTM+w9y/Zn&#10;eH2XtmhFOOiwDEDY6NCZvC9F3NCEY+CQZtwGEDXui5CiIE9wDdJarRZvbhAySaHNqBf3RqfP94DT&#10;GPfAWhrW5yA/kHfoKUe61Dg6wUZPLsU5BgEN6g9T+to99yhiSlO67tqreYlOB8p0Jm5Nphch7/E0&#10;bkcN8ABgyU3rfxGxDNeY4B9GYAQR1esy9TDpXoRIjORvvoEpU0KrLFS9bklwPDarkSgGNZxecyYz&#10;edhDPWxIDnBrbeTnyPORKVcYgAE4BjHDBAGpeJy4mUDNfGop1ICA8/VATNeBe2BvIqSZSGzg5fHy&#10;6h4XEne5Z/I2AwD9PXQ9yMd+fMObVcesS2JPe/aSxHtwVGz6e0/cT8M44nKep1YY27e4SPsX5kmm&#10;MbUbHsX9LjUDSVm0ffqKmcnv+MmbX34PF7SweAow2itZPCOAedefuG/l2q/dee+PZIX/fV6zvSDc&#10;ENpV7rywPCFL1K7HS1NmAhJ2SI4nWAJDZwySjKIhra+uKcIeDLiTDD2fiRResvv2zdP+xQX1zPD6&#10;1iSNDTZocAo6K+OEZbzCTRm2PxeVdFeHIW7czxCykdwh3Xe7OxwfnKXqIKAgaJAXBkziUEMCuA7E&#10;xm1AnSWBgzBUGwGZgRZUeFLVEWMZKI8cL6RhlNGpM2dpdW2DtQVzM1N0zdWXk8CzQFLijr967nFc&#10;LM20B9dCdQ+1sUkDoEpmVSyTpZpDzKW1uaC0uxoS4lwQRe1emrjxfoD6uzdkD2JJecxWEa9qr34v&#10;IM4sL8kN9zL3Y6mai8I0goIgz0zdVrcLm3l+vq82gdQHKmifsVkrqHubaWClT0BJ3urctMMcc3u4&#10;nUpSxwDDnJdleLs0cZt6uI4x4jYSt0ozdVXEzQMe7V8B3wt+ToHpcrma3332DMVJyv9n8DvAc2B+&#10;dytwyBcFZXFEDZ+o5Um5vXTy99/4hpf97FuuP7rFN7SweJIx8i9n8Q+PTzzcW7z/9r9/VyT9f5o5&#10;4XXC9YJcqvnUnudzp43lJNkBzPNIQKLizkfQTm+HVpeWaWN7i6IIQURSKtjOHdLiwgIdOnSIOu02&#10;PySk1Ha7yTZkI3GCD0CG6LS4Q5YZqwPrxAaJzNi0uXPDNCtN0nWgfUjDQENJ0IpwTIcJWzvyIX1H&#10;0Aj0h9Tv91l7APKen1tgJyDYF829MHjgdmGetXae4+6WValGFa2igTmez45p55ZW6MEHH1Y2SYfo&#10;hc+7FgI5B1fBlB71zKrt6vrHB9AKy4mlrRjA+6wGHIpENJFzfOzqPeB9g4yMzdikGzJGm0zN5vlM&#10;Gfac9sJSWgVUnpaQBZQPnh5AVPm8V5+cUrxTDCVAcJqQ8S4BlVazzTPBFep3hSL56MAKMCReqdeV&#10;Clq1SxF5vS2iqKRxlaqIu3xO3U5z/fgxW6/5WNVbvQt1PbQJSlLX19Xagg3fpiR9XWf9d5CxBsun&#10;c0vLPMcb6nOOCxCnND8/S5cdXCAqEgqhGZIZeVlEQZGuzk25P/7z3/PKPykrsrB4EvH4eyqLpwSf&#10;Only/+2fvf/Nnt9+d9CePN6PCgqabVb3Iiy4kdKgqvO13TdOE1peXaHecEDdbleroftMUoi5PTXR&#10;5mUKm2HI5A11NzpcSK7onCAtgsS4U9bgTtoxqnAlsXE6iNNRTmN1mAhp9c4OMMQNzQAkbHT25pw7&#10;+6JgiRrky2nCY3Xk5uYmrW9tUhyp4Bczc/PcdizFaFT5uA4bd9sYxGAhEN2GAJoHx2Gv4M2NbVpe&#10;W+dBDGKTX3HsCO2fn6UsHbJHvVrta1xaffzgDl/rxOF6xa+Tp8qBLWrOWEzaihYNucJrHXsmRENY&#10;aAZLfbDbp6Xqlu3pEI5ztTIZiHu3N2SSNO8EAxu1SY66BlMFyBQkjD23qQ4d+U59b+xddjg077QZ&#10;qO+FgQ7SVFn1fQF8f1lkmhzliKSNff1+nK9Py3TtTKeeHRmG6JVGAKYfg3p9Zp9rTYSpzhC3kewr&#10;Nb+6pvwW3JaqnWg/D7j0AMzUjwEg5njDYe2hR87Q5vYOuV6DgkaT4mGPLju0j/YtzFCIAS5iAGQp&#10;tdyC4t21e66+auGt73rT8Ye4IguLJxFPrKeyeNIAO/bvf/qB6zeXlt/nN9tvjuJ8Cl5gjtekJCsI&#10;kb/8ECE7MV0F0qvHJI6oX6ury7SzvUFRPOAOGiQIezUcZw4e2k+TnQm2b/uwAcP+nSbcoZlOmCVp&#10;mTGhq/PKjqikLC3VCgSaUD8VpCFwCnpCdG4BAqxchLiNVA6CgSo81LZWkAvugfuhbkjsUGMCLjQI&#10;wmXJG3Gj19fXmbRcx6dmp80SOByD2EygySbNQfAYcDgs/cKMAOJaXV2n5eVlGgwimp2d5tCVUJFn&#10;8YBC3yFHjWD4XRrUn8F03I8GVgM7WIxE2aRZlazcnNTcbqSzgUPVxwFgQUY8CMNeeYHzffV7RHtw&#10;BYgiI0F+0KJhmtJgGFN3MKRef8gmhv5wyN/WEdqGrQcOdYAM4c1fJ24Qo3lOtAXHhjSVOt7huc1I&#10;Rym8Y3ynhh9QGPo8iIKpBXv8jrJooMwFNRW+ak+mnpl/LxUZ1o8BSNwmndtxgde5lpzHJGUjiV9a&#10;4lYw09NKb3v9iXGMMQG+IQ82ar97ZT5BGUwnDKg/jChsTdLyyjqdQWCWDMvCNqnf71G75dLVV11O&#10;nbDN/h4tmIJ6OxTk/UwOt//Nzd/21t84flxU4fcsLJ4EjPa2Fk8rbjtx4tBnvrT8vYUb/nQQNA5x&#10;GNIgJMcPuKOGwxYJjzsjSA7DKKXVjU1aXVmn/lB1mJRFND3ZYrLev7jIamYEUOGsPGViVfOytV3Y&#10;SEKgD0hWcMsuOzrtDIZOWJfj6GDoPsu53qqzNz8cI1ljq2NEnY769T1M/eU9C+UBD7BanFxyfXha&#10;E0ubIOCd3R6TOUYYrZaSvBvNJpOHF7iqTiJKopT6u9A89LSpQDm6zc1M0zXXXsGLQ7ik5t+ik+X3&#10;oKXYcZj2jT9XHYa48X1gFwZZG4mbvcg1AZq6uJi+H5JYTYsF2TThYaCG777bH9But0/9OOZzaF2S&#10;LONY6xwQBbG1tR2WVfQ1GzvS8Mx8P/OOa89hnOcM2P6uVxkzm8nH3ki8qNHUB8lcmW0ktUMMylxq&#10;NJrUajZ4kMbXaSmcy1f6bl1H9ZurEzc2Y5s26mvWMmhSr5dTY0d8P1UPqsM5f4taW+vEDYxK3Oob&#10;8rQ4hLYtWK/F+bpa/jYwJzhuSHFe0MlHzvLgCf+LQTOkNOvT4sI8HVo8SCIvyJdEnUBQMdylgIb3&#10;HdrX+IEf/ycvv0PXZmHxpODSvZLFUwZI2bd84fTz7jxx4ldFOPPtQXtqEpIopu6AmKI45Y4Q9jVE&#10;moIqdGNjkx45c4Z2drocwhOdc54ldPXRQ3T4sv2sGkfITtQD4oaklaaQtrWNWpMIHM6x545NqHjc&#10;yDdAXl0ljvtwWX29IV4DE67UpJkcc45rVX5FCICZVsaOXTyVSRERwH0vQoNCRRs2aW1jnZaXsIrX&#10;LnfEkAAxvxnt9gIl8bLknqoJuCAMXRPt37+fFvbN0NzMBKuzi2QIGUs51mlV6qPBaAfMMWDaCRLI&#10;9TQkVi0jBTZ/XlylFjxEPx8TBE81UirdFLZ+D8E+Ip52tL61zSaPGF7/IA6QtH7fSo5XjWYyQlPg&#10;3W8k/TFCNrhY2ii05sEQYhmbnm0oxgLABGfqUmVxzDoD/g1AExT4IPAG+05MtNXACj4WAEqbOPaQ&#10;bPEucexh4MN2cz1ToHYPft9w9CvvV9nQzfXGm95speRtCFoPDAyBK89zlQ/ihi8B16GD7hh/D7Z8&#10;s8Oc0n74QQOrclMUZ3TP/Q/wgHqYRISxNSLsHTt0jOYmp8nBQBS6kqRPoZOm+XD1/33z9W977003&#10;iSrEnYXFNwj9b2DxdEFK2fzA7330nY3WzL8Qjdbz48Ijr9FmdTE6c1bBDSO2+SZ5QWfPnGO7Lzp0&#10;wHFVuMXDBw/R0SOXsUdrG5Inr2aEqU1Enu8oFSmW+mLiRfejgpeoDh6dGtKVRAqYDtME8zCStAGU&#10;uDivEzc6QB2qvLpenfI5NpRRx0aEUQBxc7r2Spe1+cGmLhAXJELBgWIE9QZ9Xhxkc2eboihhFSek&#10;c7a9SiVx50lGjTCkubk5mp2doZmpCQpDl3x43HPnnJCP+hGDLUvYhqm56VGB5+COXw9mzLPh3oag&#10;AY6Jzu9JBZaBIxMkacTkwiAB37nbH9L27g7t9CJa2ehSCnt/qsiLzRI6JC3uA1MDUL4T9SX53hgo&#10;eJpscK/6Ztpr2lxH9X4xx1+PYAyEui9/D+0QaQYMZbhSzZ4gv3L1MhBrGdpWOf+hnlYDMwYCajUa&#10;1NTTAkHgeFZseD6Uw/uqPweAdlbzrzUh11TmKIcyo+StmoO24dwQ9cWIG3ueV4B0E2TFSPqauJVP&#10;goryB7MN1ORnl5ZpdW2LZ3GokLMFzUwilvkxCvC/g99ZPiRPDklk3c2JMPmeX3rnm//GRlSzeLJQ&#10;9QYWTznOnpVzf/L5z//Q7iD5xebk3FSGcbsHp6yUCRu+4gjV6WIaU5rRXXfdzVO5WmGgpugUKS3M&#10;TNNVVxylfXOzTHroCOFAhs4GfS0IGx2J6sEkhxpVtkt4T48SN8oZCaau8sZmJGJ238G5VpUb0uI8&#10;9g43dY7/lNR1uFU9jzvF+n1q0iI2k89l4SjledpDGU1G7HFJ3X6PHc8ggXcHfW6TJzyW3tqNJk1N&#10;TdHc/AxNTLRYwwDveASagaocjleGuEEc6I/NO7gY0BZDhACTmjlmRUSiOnwQDwdTgVOVstUnBbH2&#10;BAMziPi73ZhOnz9H55ZXaBANiXgRlJDnnPM3439IeFrjW2c8ZS2AdgHvko20ilwMwWGfoR4mscpB&#10;zGyA0RYYsCq//j30YIFfBM55GiC0HVDpuxx5j/OgKXC0VkRrRxCoBD4Y6lo1EFTq8GqaG35z+I02&#10;gpCdJtk+HiAevtIaoX2YupgmWMsNEyU8TsegCqSOfNRVfQP1/rFBfW5+M3XyBvA2zTEIeJy4+Zqa&#10;xgTvj+MCGMLX5gc1n9tjBzXXD3jwNRhGdM+J+8nzQ4oL+I3AydCno5cdpvmpKcqSIYW+IEp6JESU&#10;F/3t33vB8w/+/Ltef3yHG2Rh8Q3iUbosiycLUI3/7h/+zQtXk+yD0u+8lvx2k7wmR/iCuhtLCqLz&#10;G6Y5dQcJLS2v0frODqVJzvmYdjM3O0VXX3GE9s/OkCNjXqUInWASpywJwTsZ0hM8gbGWNAgTkc5U&#10;vCd8adNhj3bcIC2cjxN3KSBrYlaS1KiaHB0WL8hRSzMwqvFyAKA7UQPOw0BgjLhVJpi6kmoVsWLN&#10;ZKzIpSKNQbJFwBWoytHBFxmkf49Cv8Ere6FbR+cPZ192OnIKFXaVTbqQIdX94cv9aMRtCANtqZMI&#10;NrxbHhjxymNw4vNZIsP0PXKhMHVpc7dHyytrdG5lnXpRxCtQQSSFUMlTsfgDwAEPpmv9vUCAIJIi&#10;o3jQZ7s8JEIMEtg2D1rCN+bPU6gBBN6vfm8sLI99E/MdFKpvwfPZ9e8A1zL4veh559qhDpWyOQMD&#10;FNaQoN0+ZV7IjnVq3v/owA57fBv1ztQ7ZBI3zm2+T81mm/f8brEgDMrroD7wyagPRgCjMjeAxM/1&#10;j5ThN8Qw1yuTCGYzqOuRDoCYuXw5MNCEzZuafog45hiAcTAbDIwdjx548CF2Fsy1xgX/H1jp7uhl&#10;h/g7TjQDiqMe+TKlQOTngnzwQx989xv+hm9qYfENYvS/wOJJB4Kp/M6ffOI7d7aLn/cmJm5IZOg6&#10;QZukCNjJCCE90yxmSXJzq0unzp6lbg/BUpTKcnpqgg4s7qPF+RlqeESBI6kJhyySlMTKgQ30CMJG&#10;Z6MkXMzfhbpVOQkBxskM3RV3rJrI64QNjHbwEBRrZF4jdNXJcX+u83SGhqnH1GskSgMV47wqg/JV&#10;WdSlztGhguxgOgDY9otcV3k7Yw44wEubQCsgdTsdPB869BTBpEtSYUkqA3Gr9wvifjTg/lyfHmhU&#10;HbySvlljksRUYKABB6asoN1eRGubXdrc6dHa1javAw4bMYdiLUPQKUdAtBwdPxa7yJKEB2pFFrFt&#10;WBQJf2d2qANBQxXNqmml6UAdkPTwTAwz4NHmjjrU7+LCb1GzUJSOXUxweo8Npc0VRk3Px8KjDAMp&#10;eP7j+/B0MuwhSWMgo2cOcPAVZZdXtmc9KCOiTmeSSRzSeBhgUMBqDB6M8D3079c8o7q+An4P5pvw&#10;pn+bZRvNubZ1s49B7RzAzlyDV8DlYHeH9gS/P1cNDvG9kI9ocdu7u/TgwycpEz4TOSwOyXBAiwuz&#10;dOjAfh40yxTfMqVOw8mjzbU/uv7Vb/yxdx0XA76phcU3gNH/bosnFVgf+rc/8tkfJcd/fz8uZp2w&#10;TSDtKFFOQLDdYkMQkocffpjW1ta4o4P0gQ7j6OHL6NjRwzTRanLAFKjg8iziedw+R7yCjVUFYMGH&#10;RIeDYCK4HntW/9VIFTHMDbgTF9XqVyZtjH/5XqoO9VMZz78UcRuiMNfVyQJpKpCLrrOUzKs6VFCU&#10;giOqwbucnZwchwJ4AzlqAZUoSShoIEY72o3QqJIlb0jbsL2jT3VdSFsZL5yCu4BgHJSVSnJXXFW1&#10;bRwoY57DEAQ6cEX6DnWHMXlhg6O0be/06YGTp+n80iolhSDXxzQ+r2anRRtwzEpalqJZ1Q3SzrJS&#10;PQ7ahGDHjn+gfPZWV2TNaSBm7SxonMcA01aA36e2l9eBgRqETpbStePXBTCSN74NArig7Vz/aHm0&#10;Cg52WD4VABmyHZxJXJkOPL+hprqB0FEXnkBHSUN9mG4FUgQmOy2amZniWPIg7zyBtK4D8GhyNbZp&#10;0w6jAse3AfA/AZRltGnjUsRdbfoaWFE0afM0xdq7UOl6wOu6dO+JB2irl1EQNtiMBY0IZiy84IXX&#10;sRYG/8uU5kR5TB2v2AyS+Ac+8J5v+7i1dVt8o1D/cRZPOqSU7Q//6Zf+5ep296e89vS+THoCqtM4&#10;yakzOUtpmpEThLS0vkUnHzlNw+4utRohE/Nkq0WL89M8P5QJGlNV2OlJey9raRUbppBhD+ENeR53&#10;1MpGB9uuKaukO00g6Lg5XZEBq6trEll9bwjWSMTK0a0iZSXJq86M03W/bvLLjresR0G1pyIbnFX5&#10;ekqVYhduL3fcfAuc6+fBuzHzhSXL0CqdC6eUIw45VOVQh+OdoIzwyaMAUd4VEXOdj07cqBN7tonr&#10;ue24f3PYAAAgAElEQVQ47qc5icYUnVndYvPG1m6XBkM4zeH5oFYVlMHG7UNjkFORJ0RZzLZ2qPFl&#10;0icnjcipTZ2CTVh9GzTMSOXqGQD1ndRL5vfl+Sq+tj4v0/X1BmUeLoUWRb9Pk855tWMDPKcBiLZ+&#10;D9TP75+lVDVlMS+M3RtOfy7lQpM1k3fAwYR4VgSc3jjADBZBUb8BKCMwQG02AmpjsAqnS91Go8HB&#10;e+JND/IMEfO35N+2emY+xsYaAjWo4HJjxI23q87VvHdoHXDOkjwPAhA+FbMvlNrfaKrwXTY2d+nU&#10;0hbl8JfIsHRsTjKPeWom4g00/CYPEtO4TzNNP0+2V373u4+/5Ode9aoF5WlqYfEEceF/qsU3jE88&#10;vLL46Y//3f8RTMz/iBe2WmkhCDKFQCCR9hTP0Q2bLXro4dN0enmVXEgjkArTIU13WvQtx19Ck60G&#10;28h4AQ3dsTG0Zy86IO7smFArKRCBJGDjxjSvIFQEg3Jq050Zdz4YAJBWvV5IuGZThIrui7s4VQYS&#10;H2jSRaen6jeo16NarqO0janGzR4dLufrc6WYBaAarsoZAivn6WoVvlGlooNkOVMTG5O+k1OWw5yA&#10;ligtBngItnBHqiAuuroSpv2sdtZEwb4IWPwT84ccRTqYX73djehrD52mnX7MBIR7GBssPy+eBZHd&#10;4KcU92nY3aEs7XO0OtaYZzHBJRHSM2sYoHpnSV6TCVTkGHnoQDH8XOa76Pepp1nz8cheE7OK544a&#10;1fXY45yne2mgHIY9JAroCVKE6lFLucvCFa5EW4TIJU8jh1EelhnpOIUsfHJyzxfCy+A/xzZ7R5Oe&#10;XmWLfOXEBrs/28iVahnqZsmmg6D0MeD76Kh+GIDC1IPIf3hWfg48PwakRroe8zA3v23sTX3w6eP3&#10;yTfRJK/3LJAbCR6fStfHkej0LA+cQxsC+zaIG78rDNySJCI/6ND9p87T1naX8jxhiTtsqP+5q6++&#10;loPWCAQ8QuVxlzoiffiymebbf+J7j3+ZG2hh8QQx1m1ZfKP4whfOzv3pV+/+pXZn/oedsNGKokgg&#10;6hdiG/MUGy/gaUCnzi/R1tYO5SnkcMlzYPfNztKxyw6wIxqcUqE6Nc5lJqQns6hK0R14yeV8boiL&#10;zxG6VH9i1aFrkkQfyvKp6gANWfH12tnM2L7RcfHAACla1W4IAHtDfOq+SjJiCR51cY66p9nqUPXr&#10;NhjC0fZZbGU9Y9dVUNcCTPJjUcH43g46ZkiN+iWplpfHIBVzLwx6PAnJT5EbBgVYwAUq3szxKRMh&#10;9RKi9e0enTm/QesbOzwjANezZgLzdznwSkYC0rXMKI16lCZDjlqHfDgucXuEsuP6hujRJtiI9V49&#10;N9qu9uwYViNuk4/pgfhG40A9ipDNoAeDHISH9fBWUyllJGWx4RCdKxxnjXKxVrhytYjl2ZzizUAE&#10;kRO4OeXwjQcRY+HyuJCx62dB6uVSBCKVk43Qmy+kcygvsvmiEHN5Tm1ynLZDwpeO08hz0cJaM/BU&#10;yBwpZO5iDJs6jitzxwtEONWUrtfk2Kt6wRNWt+t5/HhO2L8n2m1qtkLWQIFxEUKXTQ61Z1cEXE0n&#10;w3MjgIxRyysi1rZ2/U/DHvxaE4Wph9jjah7kmSloxtN8DIXjUreb0t0n7mftwCDq8x5tXpjbxwv4&#10;oP5A5OSkfWrILHWHax/8wE++9ZetutziG8GlekSLJ4DPfHHj8F/d8aV/25xbfIffnAx3drvU6bQ5&#10;RCU6HUgcq9u79NCZczRMJEf38mVGrTCkQ/sX6YrLj9J0p0393g7JLKWpyQ6HMkVHYIgb3Qf2ioh0&#10;pLMacRu3IkOyhqRMp19NCdPpuj8qzy8gbi0xl9coIq5fUxLEGGnzddomaMoa6UqdV52hya8TN2/a&#10;KcnkV8e6c66lM0rP6KoMoEqZcyXNo2YjsUKiw4Ic/FYzzDFOlQex51Pu+DTMiJa2dunU8gYtr3dp&#10;iBDiwucAKJCo2S6N2dppTFncoyzu8rHvwO4e83tkswQ4iZ3N8BwYPKmpVfzGx5+9NkBip6/y3evp&#10;Z8jn91u9o2rTU7a0qltJrW4shXhIUv5pIcTnGu3ggawfnHz+Ybf7pje9SXn5PQFIKcWHP3yHt0UP&#10;t1o+BSvDXqMjQj+N0maaO528kK3cER2RFYEUWVQ4XpqnWU7CbyZe80rpNd7ou+ErKQgnOISsg1Xe&#10;sDiK4AU+lNZIsikJMetbTaVChykI0jBeCQ9Uxogbzw/iVqSrFp9RBI5c9TvBTG7k8zK5mpxxPWrA&#10;eUXmun5D4KhbOBRFBZ08fYY1MEzw2qkUAw04qYUuMXEHMia/iCnrb9zxggOHvuOHb37pmqrIwuLx&#10;Y6zXs3ii+NTt5+dv+/vbf93pLHyf9CfCfpxTozPB5IxRODqY3V6Xoy5l0qEIASiSlKZbTXr+NVez&#10;SpAltjxn71oOUpEl7DxWX8gD9IC96ni0DZQlYvUpDUGzmrZ2bmzV5tzASMp8jPwacStoKb0sozou&#10;7ihrNlJTj7lOeT0rJyikG9V2hdoAQquly7rKtkJhW5EVULVjdH9xVIMM7q3H7gPg/aEzFpCwOAKY&#10;Qy4HHfEoxSDA8+nc8jadOrNCq9s71McyqjkCqqg6WoFPBda0ThPK4wFlaUQyi9jhTPC8ce1ghjXO&#10;Id2zBsB4/1fPOS5R84CM36Ham3yAvxHS0TztXDhaF9qm9kEQyDRPY5fEPb70bomd4A8va+0+8va3&#10;v73/dEt9IHhubAVxyy23+H99Mj1cpM4/KaT7Nke418nQnyIncGELV2r3yqSCqWMI6wsHNkwrw5rq&#10;IHYzQFFOjbBQqCiCHkwk2gZfmlnMXqvGoVkx0rXZLkbcRh0PoC34r4MJYH17m86cO49EDpqEb4ff&#10;/cH9B2j//Ax5MqfQySikhPLhzs5kQ/zAL/zQTX/OFVlYPAGM/yNZPAF8/Lad2Tu/9tn3B5Mz7/E7&#10;842tYYKJOiT8BtvK8E8Oqftrd9/Nji5RknJoUyx8ce0VxzioSitsUJJGRBxf3OH5wRxMpSaxYkNv&#10;zXtjq9REa4igIlrTwai9mX5lzg0M4SuiUMTN52UxU58hBE2g5UBhdG8kdTNwKCX3SxF3dSMGp9Xq&#10;NBJ3vR0mr743UB2rure6Bi0w53XAZUpQmiDMbIuE41A/iSiFvTlsUi4DGkQFnTm3RasbO7SytklJ&#10;ijXFQexYuAOq7oLV4HkaUxIPeZlQXiHKweIrkOBBIIiPjvnu6v0qtb0CP48maH5Ws7HfHSRwxS78&#10;jTVRm+uwAWYZVqwkVq8DcBxHeo5ztnDdj3Y8+eErFjt333TTTc/I0Jsf+YgMvrp1y+HdfvQq4QRv&#10;djzvxeSEh1LHbXleKNhckWX8DfDOEK8eW7OBOeTq/fG358ApatEQkDmIG1CxztV74QFnAUNRpQZH&#10;WFNDytjX1ebqXEnipgzfT8WuY+e0+x96kP+vEc0PvznYw+dmp+nyyy4jD7M3ioQ8zOl2olwkvd97&#10;2QuOv+9t1knN4glitNezeNzAPO0P/v4t73ed1k81Z+Y6m91YhJ1pDr6BYBzNdodOnzlHD506yR10&#10;Mox4jickh2+6/nraNzPJHT8iWEHShoSdJhF38O1mo4x9XXbIY8QNm6khNaAsq8nKkALmmZo8Ttcd&#10;FjpBc52RFFQZfX1ZpyaXGs+acqjB1AtCN8d8Xg4YyiSFmh0XuCB7TMWOv3w+1j6lEq+hJlmrwQGe&#10;qWp0XVWPZ4VznvEmpsAnarSonxT0yNk1Onl6lTa2I3a4gtc6vpknUsrTiJ3N8mxISdRjWzbeJaZy&#10;ITAOVOdwPuNwsDqsrBnoGPIwhK2m09Xfk3onpSocV46pykc3FRCFfRZqdXhQJBTF2SB0/20wPfXn&#10;/+wfvXKVb/wMx6c+9Snv4/dnbYeKA4Nh+qIgaL41F+7rcs9dkNJz2Stc/eL4+zYbAXU6LSZxAFos&#10;RMnD+8YsizzTIWNB6PpnwZoVEDErdBSB4/spolYaGDOFz6jIDWmbKPh4x2gHwtki6uGZM2d4vW4O&#10;EoS49Ah3GwR05ZEjNNFskpAxiXRIIWLUxoNHOr78vve/86bPqxZZWDw+6G7M4olASun+3//rS2/r&#10;Fc7vyJwOxGlBTtBkiS3KHd5vbG7TPffdzytfDfsD6rQCmui06NjRy+jA4gIR5iLzaliY75nxoiAc&#10;P1rHTh5XhRriRufApMnq6koKUGXQ/RiC4N2Ftm3j9FYjbmxG1V0nVJWnzysOVOVrCTgfl8QfjbiB&#10;+n3qKJ3yTPv4byXpX5y4Tbdatck8D2BIGzDta/oexUlGKaYy+SH1E6JHltfooVNLtLK+S35zgj2T&#10;XTiSYV60zClP+zTs71Iy3CGffb3U3GvcCxoBtB0aj1LrAA9pJgAV+xokbIgb34o/GZNzRbw4Hj83&#10;beZz7WConnD8NwJ9j5uSKG4NOq1fOzjdvjsPr9xxj6V5cO8wn5g4lt9wA2VPt6r8ieC3PvLx2eV1&#10;8a1RVvyw44avpaDVxpxwBCxSq8kVrDKH1oSXHfVUFDb873DUQUCTMMgae2wAq7+xaVU8MO6QhqJG&#10;+lbp9d8bVuCT5PohhybGtM6U12nVXus50eGDB+jggf3826E0IreIKHCzrD/o/spvv/sN/66syMLi&#10;cWD0V2jxuPAHn7zvlV+5+5EPzR489II4SgWCgcCxJsF6va0JWtnYovsfeoTiVGknk2hIrdClbz7+&#10;YpqbaEH3piQyLQpw2EtMkUGHJEnbxhPdIStno4q4cYwxv+r864TJeYyCI6gBpdOa6fw1oavY5rV0&#10;TaR11Tj2lcQ4quplFXwpBdfvX92vvmmBk8FpTG6ahGvtMIRrAo3VxgcMJPNVWtVurlN/VSetSFGl&#10;KL0AwCypj0nZQRttyqRHZ1e26P6T53mPxSeCVpun/WBaEuzVSa9H2aDPEc08EAGI3IH3uArrCdmN&#10;JT12iEb8dEUC+KaqHcpkgPXF+ZzV7UbqVu/HEPSliLs6VlI437EWbpR9IrD3fdx6MwzDB1rtcKcR&#10;ttLAcyloNPIw8GMSTj8vskEaDQdhs9ELhdgkx1+XgbPqJ0W3l23srkcUZWeWhvTiK/tzZ88mN9xw&#10;Qy5Eqc542gDb+C/8p1vmh5H3tiJ3f5pc9xos3g4CNzZwvBeYnqYmJ1n6xsOn0VC9e9AwE6lWjmsS&#10;rxM359ckbnUMSVv9vi7mpIYN7xrTxyDFn3rkDC8GJDyf9fFQ1XeaHV4MqOE5UKpTkQ7YYTGNh7de&#10;e2T2rT/+luu3nrYXafGsQdWDWTwufOa+U5d//JY7PzRx8KrXxcJzOD42/pmhcQ2btDuI6eHTZ2lt&#10;c1fZ2hD6MU/p6iuO0hVHD5JAjHJPjfSxkhJ3AiBAmLW185Lq8I2kfHHixvSjixO36l8fjbhxbIjb&#10;wNzP2JIvRdwqbdQ5yuzVsapnNE3ZF00at7E2D7y+R3cL+3f5XFpaMjDEjduXqTyQUeWNJgB1QYoC&#10;IAMzdJvx1mDSSDJBZ5fX6cSDZ2h1o0eO3+QFJWL4HIhUrVmeDCju75KMYwpAyujw85g8B3HQtec9&#10;SBskiunJ+t6crkkXEj+OORwo7l8UFGJRjSdA3Oa83Zog4bnk+1iFy6dWiMAlakUumGQwD5zrZz0A&#10;JjXjdwr1PaR+3BdLazoyy4q0oCzxvCDyfX8oZT7M06yX5rQpPDrpklwexvHmMMk2sjQ724ic00Tp&#10;+g03XNETQlSjuacQUKP/2b3DVxapeK/jhW8sPL/JEePhha69yfHcExMTTN74n8PADANj/t/UwXqM&#10;BI4fo1rW8+LEje1itm4+16pz3IMdUBsNWl5bp/X1dWo0MXDAu1ex7S87dIh8x+GFRxCMBcMtQcW6&#10;TLa+97ds/HKLJwDdk1k8Hty+uzv/mf/5+f8zcVo/EIczYSKxuAUYBAE/VKcI7/Ht3T45fkCDwYBV&#10;eddcfTkdO3SAKItIJpC+Az3VRXfI+muo81HiUzZPTI/RRAsy0sTNatlaeaCKeFYRGG+asI1Ei+sM&#10;OH/s/hVhGgKv1cWqcrUZ8GpKugwAguFzPdUJdZlrOV8PPOrgfN0sVa5SUGoBm9MNESIJtn6kGUlb&#10;tVmpPll1KhF9EouB+CoMKbyOHZ9WtyL62omHaHlpnUN1wtkIgySO804xRb0tksWAPcUhabMNG5HR&#10;2F0M91dTy5hMIemDUDHg0O0xnbtZPpM7fKFinGP6mVoBTC+yod+NkdDNgI9t61yHx3OaEZUL5OSH&#10;ARMyiNkQNKbDYZqUIhZcH5ghDu+Vjb06x31qPwEG2mHen+d5CMAi81zmAiKrQ4VDTkKes+M5zrlB&#10;lJx0CvHpJOuf2NhNTzWjya1XvnIeZD5W65MDSN+//d//cubcSn5zSu47KWxdXxRuA+8d9m88N9Bs&#10;dXjqGLRWHHmQtUvq/WepmvmG9wlVN5sw9POaZy+9zM01ZrUwXc5I3iassPodYgU1pGOuON4zBgFc&#10;HOFslHaNzSpYPChLnXT3P7z6Ja1fvPkVrxjqUhYWXxdMf2jxdeJ2Kf3P/dEn39sd0L+RjcmJPJig&#10;OCO2s6HDxIj//vvv5xWh+J9bS8hHLjtEx44cpoYLaih4fmeWJix94X9bOZlVhFcSZ7lpidt4Z2vi&#10;VrZgdMAVcWNfTv/STl4mfZy4jQ0c4HyzN/2uVhWa88o73UiYnMxAGrpN7A2YyHBeU1sDqg4VCeui&#10;eabD4xrVDxXphrgBQ9xQfStbP9pUDQK483RBZMTmiompKepFOUVxQq1Okx44tUZfu/88bWz3mSTx&#10;7XBfLPKBaV2Yjy0I07pitXHoSwyKqmlHiH2u7muk4lHyBjmYsKwgZKxmhkEBOnfMF8c61WZlLfMO&#10;cAyyxjY9Pc2/LRA22mfSlbMa3o7yhVBErX4DuJ5XiuPlMSsncn5f2inL7GF9vxRMfQDei+J8HXRH&#10;ExmezRUiEg5U7d5p13G+monic1GS3f6SI7MnnippHNL3X5zqXZ72w3enrv89juMddIQjID1DbY3I&#10;bNB84d1hg1YL31hi+jh+d3gEvDcm44sTNw8COKzupYm7roHCxgYTPf1MxRRQ5I3phhyCmPU++GqZ&#10;9JKdLx2cEt/zr7/vplNciYXF1wn1X2nxdQGj/f/88Tu/86Gzqx8KWtMH3MYkDTOHl/3jDtIRvFAI&#10;PEwHUcwdLXq8Q/sP6OAqTUqTmG1doasWyqim8ah/fsB0AhfbTD73C5Co+Dq1uIjKV8QFIqlfA7Ix&#10;5yYNeyWt1++riVrbrU3HVA4ESoJU54b3xyVtM81LXVPdsy4xmw5UtXlsgMFHqiNVaeq8Xqa+Z9U6&#10;jo30rgOxoPWwOfphSDu9lJfbBFedePAsPXDqPK1sZkReyAMpIVLWhsAOmUZdypMhwoCQU6S8FKgr&#10;cqV+Bikb9TaifopAE3Uldat81RSQKAgcbVMaFsnrXLM0iMh5LIErUsa1SJ+dneVNkbBaeAb3M+QB&#10;TgFpOp7+Dlp9rvIKFbITzo24LzAW893sOdTpRWDeq6kTAywQIocc1cTP94VLhh44YPoZbOBCikSK&#10;bEVm8pOZFJ/op9075Fpz+cYbZ7tPtiT+kY/c1vzi5s43ZYX3PuH5r5XkTCMqq5J+YULw9bSxNre1&#10;/D0VCGWasLaE31lNXY5tnLjNdDCgXo4HMSpV/cV704TNW7neNyzmZgEZFfnNL6JuSLvv+vUf/Y4/&#10;1JVYWHxdKH92Fo+Nv3zwwX1f+OwDvxu0Z9+UUsNNpcvTScJmm9eGXtvYoHvuO8GdBTrrOBrSvrlZ&#10;uu5519AsoqAlMY/8EQYR01QgCWQsAaDzVfcwHaZKUx1y/dzkq84XzlHIU8StyqkO5NGIW5VTe0Pc&#10;VV6lPkWHYyRy7FQZc27qVdehS1PX672Wos1m0keIW2sK+JxdgWp18N86xttZlQVK1b+5AVTGaBde&#10;lBfSMMmp2fGpOyS6864TdPrcCnWHCN41xYteUB5RPNwmSnbZa9zNY3KgxuboZnhe1eGyahzOatCX&#10;I10GJBBBTTukGRs3jtE8dmzTBKfIVe05GAsCisDGLTwml7m5OZqZmWHiZokc0izaxm9XEQDfU5M0&#10;Nl6shE0Do28MKlu8A5QxWSAziH/6Denva4gbT6nuo76JGoQorlLp6reB8tCYq0hvKUK5suZHnbNU&#10;qyX10PeKIst2yfEeESRuj4rkM3Jz93PXX3/0YX3TJw2/8B//9kBWpN9VCPnzObmHJWKiC4dV4TBX&#10;qaAtk+QHao41JG9A/XI5zg/DkGyduJFWl7hHtvK1m3P9O+QBkZpGiN+gIW6jAWMSz4fUyLp/dPU3&#10;z/6zdx0/rvT5FhZfB0b/2y0uCSml95v/9W9+pld4v+w2JxvZ/8/emwf7klzlgaf233L3e9/+Xm/q&#10;VksttVpLa0FjA8IMMJ6wwzMxEhHzhwnjYAjCEDPhgRhkg43NAA4bW8aCIGTMIIQNeGwxzFgLkiy1&#10;Wq2WWt1St3pV9+u9377d7bfXOvF9J09V3fvea62ApHdPxO/WrazMrKysrPzOOXnOySCh9TjXnqGw&#10;DgJ55LHHuYEI0BQBOKC0e+2tN8vRg/spZSNIBwKt4MNN05QTtEpglwNS/auB09JaEjKNtwDaTRrT&#10;KQnvLF9LpK3reqLgybz41RbizvimZhw0u9VrBGAAGWBaPQbCyImjuXdZSaRpXaoqR3FIcg019RlZ&#10;3UyzpQWHQlCRW14caWSEydMLJMXGF54vaSny5cefkyeffo5uewhzGXoJ/X7z6VDKbChePpYyG4mf&#10;Z2SyYl8l3fq5Cd7oUL0ftwl1u5I1P5OAlbEBeENirtOCwLn9hRwDB9b2yb59+8jwAVQwJgDYURRI&#10;mkIrg/ej5dsEkAAgWH/giHx4b4pD6qMMgkoYUIV+1mAk4Mwa9bwBM9+w3Q8r/oFqEwhEYBBK7ACG&#10;bVadmhy2APBf597b2kYCH9Z0y5zPVJZlVRV5FQZRFoXhybxI/3R9OPov/tb4y296003b3yopvKoq&#10;/x/83kf/aj4Nfr4Mkr9WBWEEfAYoR5GGS8WSA57Z4iNQj9ACYpO8obFgmmOY7LfbOA0cGfd0d9K4&#10;ko3DQKQIap9wJZeProWZROnomaOr8X/399/19mf0wh7t0VenHVPlHl2dPnLfmdseefr4H2d+93av&#10;P8/Y1VCRY2Lf3hrK2Yvr8sKJk+palOeSpWN5za03yy03OAty7C/i1G7YXQqAP53NpINtGVvACbL/&#10;+XNztQHtDpDFTkWcmHUSwk/zXBm47Rp/wEuTTlvl28ANQnG9tqveesJ3+VsStkvkwdzK6oAqetU9&#10;j9sVyyYz/FdXq20zsLJ67R7UOCCt1P6wtW2mOWmbu1FFsUwLka1hLl98+Al5/uRZSeaXCOxgnmK4&#10;eU22+b4wkXolQpambjlDJVTW79ayAZBoE4wECcJso7azAWf3I9ZVBC/8uNjulZSu962scv2630fU&#10;NreLVan7ZzMvduLIMmeBjr7Q+zYg4jrK3UuNFnVNezbNZJLOJM1y1kEbZgU2Xc/lMkuDlVR9I8gM&#10;xgPUvHiXDqi5WSqCyWCsx2A0sG4cSzeOhdtNI+SYizmAn/ZX855KqKPRRrTBti/1/TwIvFOxF35y&#10;Mtr+k/FNBz9+J9cpvnkCeL/7tz98Q+FF/7yowr/uhXEX24zyucUncAPAYRjINldqA1D3qwPqrwW4&#10;lSmCRI1EsEWaB4Qn1noDvlumk9lsgDtE4Nxssj0Xjn78V/7uj3xQL+zRHn11qqfJPbo6ffHZ9cVP&#10;f+r+X6nmVn5iLGEc9hdkczyTpNOT2BM5dfKMPPnc84LglqUfcm07iQN56xteKyv9WNLRlvQgvYUB&#10;jaQI3HFXplMFdJOG7QcygMakpwkGUDoxMK8D7h1g3r6+y91LyzcAaGBL4HaAred6f5ABd300IK1B&#10;X8nKYdbeUY9jCmrGAT+4uuGZKWZr+yv3DFqFqwsTn5na18Z7zfPxCHUwkuxZ3Np2RSvfUHIvlEtb&#10;I/nsAw/L1jgViXoymGQSJj3JZ9sSppckHV3SncGw/WQK0K64nSqWEQLb+IMaFIAk3KhgwZ0ooPkz&#10;8QMXn5p+1LpObb9ODLW31tHvdmVxcZGAPdfrSwi1bT51wK9r0fZcAAaWc25cOALUm2v8l4FIsqyQ&#10;2WzGHehSSuwaDQ6ggzI4ApwJNNhu040RIwC5rnUDVNB/zRHPA8DFvu/mRgZNQBwmEkbYTCOpjeb4&#10;bhwjhWHH9nNtGEZZytxgCQnpeQqpPa06UbwVBuEHx9P8Dy9sbz30V26/bvNbIYH//H+4ZznbHv24&#10;5yXvlihZgWILXgXoD4B3r9PVvmkxMTgaULe1Ejii75i+C7i5pMH3hHeijEvdf/AvL7ElLFzR3Lfj&#10;bDCwvAHg9oss8/Kt33rb637oH7zr7d6edfkefU3UzJB7dFV635/c/WMbg+o9uddZjuaWZJAWkocx&#10;LYSLyUy+cvwp2dgac5/hwhkXQdpeW5qTrl9IzN2g3JaPiLkMAx8/kjjucE/m3WpsfPj8yCEpY7Ku&#10;5zEHsE51iclCQ5nuBG77H7Q7wAol5pZk1eIL9Gj11IyCptnR8oAIKK00+6Eq9QPXSapmTNx9UDf2&#10;z1bgLpz0rCDdrod12aTKduM/YzaUqI4sCU11Ovqm8CIpvVDOXhrKg088JacvbDB2PPaD5n7LiHs9&#10;3ZJgck6qbChx1GHwknSGHb0Chp/NsLsXjb/U4AwiNGVHP2YQFRiqBX4mflBwSQHvCr67OCI2ub3D&#10;hf4cDc2WF5e41krAILhCJQ71rNtTHHtvIygMRDQHugRuF+gD4JtlOd0L8VPjRud6RMtngIdTm9eb&#10;a6i8rgJ62+a+TW2VuZL2u7KJuKbPos9TAxc1BHoN+2czAMrioszPY2dPX7LZjOML75xL7pRasc6r&#10;4wb2AIht4Ac+dvw87Xnepyfj0f+9edPBT73d++ZB7H3v+2Lv2fLijxd++DOeF72yCmLJoOIvRLg6&#10;IlsAACAASURBVLcKnZ/fYbDG9rlnNOBG3/J5tScav24aB2It3K6gPBgsB/iOgNPqGqaMCxJY3qsY&#10;Ta3jF1Ux3v7SjSv9v/VT73r7KVdsj/boZWnn17pHl9GHHnnxpocfe+aPPK//FvFiKbEmGoQMjznL&#10;c3nuhZdoSY4PGUZnUI3eestN8qqbX8F41pDYIPOoERl+OjGokY+psJ0aGRMkjzpZgnTC1OnWpFwF&#10;1YCMQATjJ4I5L5E4KdZSvJZpAqpoeZ2ssT7e1A/CmbWF7bmMqWjVj8istdRu5dz9apU77t1iLDjL&#10;YTbTSUyfH/Xo7A5JhOXc+qupHCkR8ppKK2gzwKioQi5iJjD6qwq6WCWdOdkY5nJ+ayKfe+grMsp9&#10;yTxVQWOf7NlwXbLxNmNHx17OMKZGbKNjnCizR64f3No0ABp3p7sR7ok+xIYwgQItfqBOFMvcfI+A&#10;Pd+fk16vw2fn2q9zq9P3rgyQTu54fjpl84kBIpCep1nKIB+T6ZTSNUGTy+0I2aWqaKh+g0hDqfLn&#10;mAC0B3nZp613CcL/9IZwUiVACJI1l3ooYWMr8pjpVOU7gzoSJHdIzmwzR5Mm0+1N99DudTvSjSPp&#10;9zrSTSIa0sEok9ug4vmxbEQVugueEoRVEAbwu7tvNB39blBVn7r12NqZb0YChyfIP/ydT9yR5uW/&#10;qMLu9xZeFBdlKAUN90SWF3s0WEN7+G4qfY+AYPQD+lH7RgHfAF1XBcB0KeOFcYf3iXrwXZAnZaaG&#10;ueX11rceSI6tPqswHZ9Ymo//xv/2P//gIy7jHu3Ry1LzFe/RZYRY5O/5yL0/sblV/vMk6M8H2O0r&#10;12hb0u3I9mgkD3/lONdKi5mqveeTjtzx2lfJfL/HXaJAZLSdytUmOFrh8oN2oGxA2Vof1J+bsxyg&#10;4by+VgEAnBT7MsCNYwPcu+7XUpvq+c77W3vt3P434IbU2L4GJsX+BwG0QZZm5yCrRwWSBrjVMldV&#10;4JcDtwZsYT7xZZrqmnGVpQraSU9Gk0zOb8/k059/SKZeR3IP23T6jJzlzYZSTjfFS7dpgEareFt/&#10;N7W4Y2hwDoMrpNF/20mXPHcuXnEEQMppkAawgrQOIAZgHzt2hMFVWCdMmGB0Vq9Vl1x/Tjq63zR4&#10;Bx8BWYKIgJDmBUH6wsVLChwGGE76Rp0YK6tLPT4D2oIfrulP203waPX/bjKApwSJlgO4CzAHHiX4&#10;C5fW1cKajBjeQaOuR7jRKuzQchvnvIfX8imH10MQyNLigiwvzEsnUR92RrWDexneB8awi+2NQClw&#10;kwJTE4fBuvjevcM8+7Xbj6x84ZsJtQrwfvf7P3nnbFr+k8zr/AiizldgwqWQMMD46fLdkVnKC8fo&#10;6HPy3TipG0y3ai403Z4TP3Qgz+FXT14MW/RWVZh4lV9SD4LA6VnlFXlQVbkXeLkv5SgpZpfCKr3r&#10;yPLqv/qx//Gtl7T2Pdqjl6crf817RHrvhz93+/rG9D+Fnflb88yTTjInNHTxIxmmuTx/6pScPHuO&#10;eWl9XKTyule9Wg6sLVGqMOAmeL4McONovzZwW1n9pwFum7hxCRw8peLLgLuVD7/LVMz6P4Db/mc5&#10;y19ft2t63W6DukGQuEFWBvdtkwV6qx/D9QP/vwpw23VK3a6sOmVpP+KeKnULrZ4BNgQUvJdJKevD&#10;qXz2vodkawwf7VjdvapCsslIium2ePlEIkmhUKeGBMxEDYYEVpVUoUZFvHEQ/wdYQ10OuwRI3/SR&#10;hk92wjyg1eVF2b9/P6VsrAVns5RrwagbEztik6MszjHhU+LFNq6wfi9ymYxn3AJ2Mpmp8VynS02B&#10;GoYlztBN7w1VPff9Ng1M673Z/wQVkFv7302Wv5HGVZIWhgmqJIoTSt/KSGQyTXNK//jB+K30EwI3&#10;GAv2oXMvawMbjggwBHBE1Dfs5oXNQBBFrMymEjltBXzlsR5uSx+gKIzOFXn227PZ5P233XT4RSZ+&#10;g/T3f+vuY5nM/qnnd/8n8aK5DHgrhXR7anEehQlQ3rVbGdIY2jW3tzfScd2eCT8wGoEXlJVfTfyy&#10;vFB5xUblecc7VfCC+PL8aHtwwfOLdQm99U5SDFI/zvaVaRp05vMsKbOlI53pnivYHn29ZF/tHu0i&#10;uH/943/7oX8ULq6+u9NbDCfjlP6gWCPFWtmJsxflWewGRGOVQrq+L0vzc3Ln61/P0JhO0cm6dgM3&#10;jl+LxG2gzus71OQuL82ldgK3XTPJ1wB2t6SLH//fFVkNwG0gptctP0+dFbimgUxVbj+zHjeqJe5d&#10;wN3kV6tmFKE0454TRNgunY+6rYm7PjGGAUA2GqcSdeZlWgVy8txAPvP5L3F3tjDqUIqrsI6eTaWA&#10;y1c6kqBMuVc21hhhlGbMkEUwq4HZ+gLLHQF8rk2a1V/gAAddDGvrlZUlObh/v3S7CaV/rl2j/c7a&#10;vIAUBlBy5UEwogMoTCYTAjbWrqGSxXN14piGbGAYcG5hVMHE6TjCxhkwxkZfuPpa66ug5l00wN2k&#10;qeTMdwGNhtuSUl+2qu0JYlSRN+kAaYJWKXLy9HmOcjBPiGVAyR0SulOr587tCgTbDjwrGJB9q2uy&#10;b21ZApmSwaW/c66btdC9kUypUhKEo8Ir/+tkPPpnr77hwAPfTDS2X/rtu24YlOU/rvzkR1Pf71R+&#10;4MG2AksbYCzQNtOOoG913GqgIMcMV2WVFV7plV6RX5TAP5kV6cP5bPbF2XjwyLDKLubh7MIPLsvk&#10;ne98Z/bNqPn3aI+uRs0XvEc76KMPP3frlx89/R+nXnxHkPQ4+RCKq0pmVSjPPHdCLmxsMi8m+nw8&#10;lu95852ytrSE1TFOQrGLamXAzbw1cNs1fQX2fwPcmp/XAY7u828DNwgqXC6JWl531IhqzT3awA2y&#10;dlhkNOYheDVlmO4sou1nk2l9ne1p2mrpu1XkmAztfEe+XcDd1KWTJa4TwPHXXUM+ldJFSgQAiXpU&#10;iV8alfKRu+6TrVEund685OlMEr+QfDKQcrwlQTWlyxekb/QPJWb4INP+QC3wFVTV7xrpyIP74gh7&#10;AgVcB/QA98iX5eVFWV5epSQJK3JKYwis41cEBAA2gADnUJ2jLM5nWSqb20OZZRmlazwnpdJ+34Xp&#10;hLSXabto9F0ooDCQh/aZE3Dr/jQy9zXet3Vt9/+m+rWpACPTIsODPQBh3PMIJgbw5aROADq0GTm+&#10;iTSX8TSVySyVyXTGJQy4igVxIrM0Y5x4GG/CKp1lqY0pZf9KX+b7scz35yXGejwBk2FU+Yz8TtzY&#10;8cvqVFqk/8pL439/883z3/D+4r/+vrvWzuTp/54H8d8pw+6BGZYpqpJ9P9eHhiMQHwwL3NeyFIaK&#10;VRT4aVXkL1V58Ug2m32uyKdPTCv/8aVwuv5zf/uHR3Xle7RHfwG082vfIxLWtn/jP33+p7bH8qte&#10;b3F+VkAdCotx7L8rMhincvzZkwxrWklG6Xo+SeQtd76Jvr9FOpNOFIrnG1hdGbhN6gIhDb82cPPo&#10;yjnMagGbStu6FtuUt2sG3HVeq8Du5SRpUwkyTwu467wOuHGNR+0fl6dlle7KWdk2UNv5juuWHxGp&#10;yHmoqlzhQpkVA23d6Uvvj1pr4HYGbLmXyMbMlz+7+wtyZjsTP+mLh0Ah6USiYizF8JJ40y3pwvo7&#10;UNBBOa4JA5RdWwCCeE6qwwngTvJ2R0jYIFyDZBYnoSzM9eXg4QMy31+QWTohUNq6di1hU82OQC0q&#10;qQKkqWpOU9kaDLmfM6zNsVbf7ya64xpdsBTE2C6n7TANCdTkOMLyHf2BfoJqG12l5yohQ6PA3iPj&#10;efkRhL6Elb/1qYK51s/1XY4lp953Y8HeBzRQcOWGJTwk6qwQGaeZbG9PZTCZCna0hfSNDVzAAKRF&#10;SRU7KIRFdzmWpfke/dqhRu9D4sX7zXIpUgTBCaSCJF7oLnpR5G3kWfafw6r45cOHV05+oxIt9vk+&#10;cyn4sZnf/XtFJdeXvh8kged1Oon0ukmViF8ifF5QFefKPH9cqvIevxjd5fvTZ4/K9ta73vWub1jq&#10;36M9+mZJZ9E92kH3nRwf/fRdX/xI5s3fHnYXZZLlMCjnuiqkijPn1+XcxSEn3ygU6cS+3HbzK2V1&#10;eVm6UcgIaf1Owo0qOMlBrbsLuCFF4QjSCVCPdt3mo0ZytaNeV5V1oya3uhpJXqVCs2q16zbN1YyB&#10;S29vHgJqWAqtW93O9BqAz9KtHjvfLWkbY6DW8kjbeV/Qzv8do0C5T63OFdeBLkhRYMGxZFQ0T2Zl&#10;KJ+89yE5eWkoedClLz0mfQ9xx4cXJIS7VzGh9E21LADIWYDHBEUFI3QXjpCsTb2NH9Zn9VyvQxrW&#10;Hbr6sra6LAWesQIjoGXyWco+wtppOp2pBAcpO9P1a6jDAcpIW1xeVT9oNASPCRU71sK53SZW9sFo&#10;wMbZMUJ0FcM/+hxoF67gfTEHpP3WOeOfEZiByc3ShNkWqCpc+4AADYnaVPJ8f0Rt1khJ2b1708hD&#10;4lZLePzArOLcl8m0JIBPZzm3uB0Mp1wnhzskdmdDvRljwEPVX9GdDIFdlvrzDsBjjpkigyYCPs9s&#10;AftFx4Z8uqqC9+azcx+58cYbp9qar48QrOX/eP+n31IUwd+Vyvte3y8WgsCfdqLwpST0H/C94r4y&#10;Kx982+H8pXe84x3Nbi17tEd/ydTMmHtEggXqb/7JPT+9sRX+y6i/GsG+yYf0HHuSFqmcv7QuTz/7&#10;gvhBn/mDKpX9a8vyhte+jpJhNp3IfK/LOOWYOjGxvhxw2wR5NeA24y7UZfnxU8kYs/HOdNyGRwPa&#10;rwLcAA/QbuCGpK35VOpvMxo2eRM+XXkra5K10W7gxqX2dfu/OerETDDF0WXFdYa5YIhJhp2htfjm&#10;tJR7vvCQnF0fSiahzKAWQd4sldHGOYmLscwFufSCQvwyZft8WIoHqrKOAeTu+Qysbe06hJtXy1Ib&#10;69yQpuH/ixClyyuLjNUN6ReAi/Vb5MeaNFTlOIdUDiAHWIOhA1Bi32xI15CykY/YiC7lmrv2N4CV&#10;0Iv+Q1CT1vhwEM33QCmb75K6dAfZTX82ZFC+84hytBewwDV4t9bpbiwCmA3od5LP9Xgfe80jahst&#10;08EFRGoQ6EUMM5sVnkymmWwORzIaTSTNCg1kgljiiLqGOzmDLwQpWlpYlJWlRVVbg4kosTlHSfW1&#10;VKrhisMAzlsXyqx4Tzbx3v+Nqs7xvf/aB+5fGZbjY/50uhT2g+F8npybe13/0k/eeee4zrhHe/Rt&#10;RJd9itc63XV6e+3uj9zzB73F639kPPNFoq7kXiUFpLUokoefeEy2tkdSeQldf/LJprz1TW+Q/Sur&#10;UiC0KdbxYDQEQKWPjzOqcsCNCRqTYQ3cLUmW5y3gBVjQhYlArUDb/LQ+U623JW0cjQxI1V8bpJO+&#10;1dNe09bfznbUKn4eGiahkaA13Wh3GhkX105Qc93+N6DX/lC1eAPcMCyDYRYigsEdr/BCSYtKAoQy&#10;LUU+eT+Cq2zJ9nBEyRUMyGgwkGy8JSFiQZdTSapUQg9+wnwdGgUtiKhFQGhTrGnDrQvl0V5jNugZ&#10;0NqZC65biCsOq3HknU4n4vkIohJoMBFs1pjrFp4AHJSFJfb21ia1M/BnhjSp91D/fpOk2b949hrF&#10;Qa6/7dTIGeY1hPM2IDdkjBWB2QAaNhO4O+tpyhkw6/tQ6RtE9zzbzrP9Dt1SBVXhVLGrHYhJ4NCX&#10;YK09525dHt8dwrGub23J1va2jNNCvHhOw6a6tgK8CzA8cSi9TiKvuPE6ibFUgWbD+K1IuYxAX3DE&#10;SS/8qR+GnyyHs5+94YZ5bCO6u7f2aI++68h9gXtk9C/+6BPfP0mTDxQydyzuLtH9C0EmCj+X0Wwi&#10;Tx4/LtMUEkMgiCg93wnkjtfeKsvzCzSGglsYzXkAfM51iROdAaDr8t3AbZNhW+Lm0QBwF3DrZIsJ&#10;Tc+vBtxgInBu9zUwAOGogUD0f0ycuMR6CCRNXgb7cPmYd1c77FpDrn1XAW4r2y4D6c8sig3AoVEA&#10;hVEsWeVTqvZCSNYiX3rseXn0+fMyomF1Cu9c8bIZg6uUsyGBu4OlSvjrcvLXDT8A3GgXHh2gYJK1&#10;Sa5wT6LkHCmQdKKI7kKICgbgBYCb5EtDMae+xrPweZyPNgKOmHsRNp2Bih31gsFDGmLXm/r3cmr6&#10;VbXVuN9OUG76jy+rdbwStYEd5VRCx5EueABel7NRqTstiwvQAsK58Ra2E9ZuAMfLBlDzHn6swUpw&#10;HkQMfDIaj2U6ncks9+Xc9kymiAHj3OTQL2B+UB8Ytm4Sy9rKoqwuzhG8wcgGYDhgqAdVe+mBicqr&#10;Ir97Msl/9dbrFz/9zfh879EefSfQ1b7ya5LgAvaL/+7Dv9RdPPRzRRHHnp8wbGYZALwrefHMKTl5&#10;+owGycgLTrivOHJQbrruiHRhTZylXKsTZ8lLGyObQ9ykXkvABrQt4GYZN302qmU9N+BuplclgAyo&#10;Bnr77QJoK9dOw68Bbsvnyl9B0ua5uw+I+ZxkXlML7EG1C1N9753X7bnIsrA+HE1dDuvjkpqOWVZK&#10;0O3LOKskiH15+rl1uffBx+X8BL7GXekElch0INloQ6rptgQFpOyCNgiAKFV1Nz7Y/N8rpEPfbF0r&#10;xjNDQkwid92lL8z3GVBlcXFegRfv1215irZCKwDAwblpSWB4hl8n1sAoarDmIqc5Fyy+u2Kqz+m6&#10;pN03+J+xsC3JMrXyqSKlAeTd4G6A20JbHvGm7cg48W7zERLeGYqZQVrrvqAa2FkWKa12mZSOjnaA&#10;Dk8MpENL4gms0CFVl5L7sZzbSmVjeybD8Ujzh9hNS0PSou3Qfih4L8u+tSXpdQLJ01zKIndRA9V1&#10;K4bxQuU9P5wNf/q2o/s+6XkeAp7s0R59V9LOL/Iap//noeeX7v70I5/orR5808L8sgew0P2cI4Fl&#10;+WPHj8vG5rZ0+j0aP2F99HWvulkOrC5JiHxUkaqrjwGERRbjrM2JTSftes3YAZdKuzoR8cjJuQHJ&#10;NnBbGuhKwA0yKa4+31XO7qdGbto8pJlkbsDdDqjC+l37m3qbOpl2BeAGWZoxIpbX6lcJEPdXSZCM&#10;DYGoFD+JZDwrJEy6kvm+vHBqWx5+7Gk5vT6QzOvSBiEqplIMNyQfXOTWnDBES1pxxmEQhbVo/G9A&#10;DSm8A4duhD11u3Ih4IYxG+iD1eUVWVpaoKSNc/XDVkAEeBCsXd8DvOHcDCkchDcDlTpDsbqAHXh8&#10;swiH1Ihwq2BSAM7tfgPhnODFMzdedgGzgvXVBUztVyXU1b7H7vtpG5r84Ara90Q7wFgZsGPIo0yd&#10;7kjLYEBhvGLPetwbEje0GvrGcSz8WGbSkc0B3OIGMpmmkgLQ3X7YJN9TI9DAl4P799FXHtbl+B6Q&#10;5nGLUfX/pmukeE9Op5Nfv/X6ff/e87yZVrJHe/TdRTu/3Guc/q8PPfr2E1vjjwXdxTlMBPA/xWQu&#10;YSJbw5k88pXjNLLp9jqMQ77Qi+XNt79G5nqJTuiQJ/yAa3Smkv1qEjdmwBq025Kxywf8JGA4cDcA&#10;ZlkCOqremcb/3WRu6VavpQGwUV+TpukmcRsA18BqgVNqCVvrh2ZAy+8+8tA6b0CD9eD/FnArMCF6&#10;Fo7NUgPuM0Ms8v6CbE8yGReRfPreB+TUuU0Jkj7XVLN0ItVkIJIOxc8GVJEj/GzsIpapJKxr1fjf&#10;rMahOk8i9GmpUnGMaF5oW0W1NkJh7l9bo7WzStrwAYdKV+vFuQ/DKa6dQ62usdIB3KgfTADGEQzM&#10;COrcFMZZnuc5l1Y6MYy4GuC1JQkj3GenUdhO4DZG6GpEoKyNCZXsPVyJ+MbdWDBmwfy6md4CbhwL&#10;VxXcydqE++JJIj+khM19rp0UrvVD4sdGMDGjr2V5Qevzja2hbA+nkmOb0SBg1DawQlh6wDo7LPkP&#10;HdgvCwt9NdwsZgykA0KwHbQ3rOTSJJ392ijb/nd3vuIVW65Je7RH3zV09S/4GiO4hvzy737yF9Jk&#10;9ZeqIPTC0KtddKAuP3lmU55+4RR3F4pinxG4Dh9clde/6pXSCUNO2JCioSrHpAzgxoRD6UwtyFiX&#10;ScJXkrh53QGZSXG2k5LlwXXLi7kPDAAAwfLgZ+WZx84NgF0eA26TwtgU3s+VaQF3+7yWyK3+1j1Y&#10;vv6fh/r8Sm0EMBO4UVcFtawCN0jTNW75rNSAKluzSr7w5afk2RfPM5wptlUFSE8HG5JNdE078XMJ&#10;yhnXQSmZObDGs0ZUkbc2BPGEanFcN1cugCx8tNfWVmTf/lUugdBXGhId8sLegdHKdG3cw/8ADrTb&#10;+sjt5QyQ1+d1/tUtZkwlcLVCNyYL1Lh7aZr2FfragaWjug+55tz4bzfH9lr05cf2Np5QR9sI0XoN&#10;sPUI62+QmrQpI4F3BdKxrdbw1h4lN77JFuGeYCZhwc4RzOchYbMPLCOEHQTyluE0l80BAHwsw3Eq&#10;GZYkQmwtKpS80W+wOj9wYJ+sLvclQawE7rznmCME1AkCLNtf8AP//b1q9H/u27dvoDfboz367iD7&#10;yq55+tgzg/333/3IH0TLB38IEl6FWNahzpQwinriyRNyYXOEfb4YWCXyU3nNq26Wo2trEtNHN6e0&#10;DSkAEwiAAbsqEcDRywZabvJWSbkBMp3kMLG6yd0A3SZ7JwkDW3BUFbeBeAsU68lTJ/5agnbnls/c&#10;v+q0GmRcfgccBty11O8YACOTuEHt8q1k0mUSt5Om2Q/AaOepC8cjJd1MBA8MF7BxXsjpiwP55Ge/&#10;JEW4IOMM2g1P/OmmlJNNyVMYpyEmNt4QdnXChh6Quh0wO3cugDZU5QBMDayiLl4AZRB8rhFmdN/q&#10;MqU7BP7IcgA3pHLtMxhFaShTQJEap0EVbAwC3jGBGcwcXaU0mAwAEul4XuTDbl5c865JfddBDu6Y&#10;lwyBY9GM2H1gDRnf/XJgBgPEojXs7zxy85bdhRxpiFO1EMcRAG7peDoWQQtxDHTDlBqI3ftVcMYm&#10;NArY7BwGeVHg1l3ysGM6+q6ixbkXdkWCnkxLTy5tjmV9cySjGSLMwWVMjeRgNwDGGC55+/ctyoGV&#10;vvhY6tDbaUAfLD/wGwlGsR/+5pl09ut3Hl64qDn2aI++86k9F1zT9N4PfPIHLsw6H0iDzpH55RUZ&#10;T7ak0405SczySh589GmZpFifRCzjQvo9T972pjskqRDzWrcABHBDGwjCNovwUTXgJlg5AMXRgFuB&#10;V//nNacixgSJazuBuwFXN5WyfivPX6su0JXcwEzatnujHgN4lm2tU1vs8a8G3HXZ+n/+W1O77SCz&#10;Gse+1SRK2gBuV5DSdiBVEMqsFBmkldx17wNydn0ks8KTTmdBqmIq6aUTdPmCmhrMToTgIp5ThxOg&#10;AdQK0AraWBuFqhyBVbQPIGFTAg88rmUf3L+m8cYR5xyA7foYkjZAgVI8Wg/Niqf3rYnbaKkfNp4V&#10;+anVAPzhfvXWniUNsQD4BqjoIwVs9IT2AetjmhsLKvO6HAi2svN91GQaAEq5YByaQCw47mQDGqI6&#10;m+0xwzN7474zSlO3L94fTINyEI70XapFeQPeEiC0rCvnwNvaF0BaBnNQIVBwyG1zJehI7keSFoG8&#10;ePK0jKaINpfRfx/5GBO9QBsLOXZsVVaWerI0N8exiiA37GttVhUE/rZU3u911rq/uN/zhtqgvzxC&#10;VMaPioTdCxei8OzZKE/XgsD3vGBhxN5e8A963bKqNntVGWdlcft1izCyQ/AXDpo9i/k9Al35673G&#10;CGryX/w3H3x3uHjgF8LuUmdS6Jon1jlh1PT4U8/IqbOXKBVgokSQiGOH1+TmG66TDiJcuUnXQAlH&#10;BSb9X6klFdsPgELppsmL3A3IuQ023PS5o5x7dbVk7gAQAKzkAN+pvg14+WOa5gIIESDs/u6n5Zp2&#10;2X2MtA5IXwbsrrybxy2vGdXZT0FI24lzgBiAE1G1uklHZpMRnzWKsTaKfbQ7MshF7v7iU/LsyTME&#10;OkjR3UBk/fxLEuQjCQWGgmgj/LJ1S06CM4OqeJSmAeDAXwA3wp5iL208OzwE0I5uksjCwhylbQT+&#10;gIGarpkqmOpzNcDK/mU/QDOga/JIs/VkgAf+rxkf9z5ASFcpVfvfyuA92PvTNGgkrM+w37ge2QYH&#10;fLVL1mWkwM6Rg3dka8uotmVcZm0CKYOh+3dreQVwdiyuOxW7a622Eev47pxtxJgw7rVmGh1Qc427&#10;WbPHt8T7G5hjqQQyuActS8w0gPWJ0xfkwvq2FBKLF3RkmhUyhdmZD0k9lUMHVuWGQ/ul4xfSAdNW&#10;FZJOpwxwg0iHc/257eF08o9emJx73zu+wShrXy9hTrn34sV+Nhz2w43qQBLEa17g7ff94ID40ZHC&#10;lzXP81erquipWUfFTsOQwaZpZVVmVVlNy7K4WJXZRll6m3EgW9Fc50QnDk6Vvnf6YFxurq2tjfbA&#10;/Nqjq3311xRVVdX9J+/78Ec6y/u/L/MSD4ARhDAaCrjn8ONPPi0XN4aUAH1YJnuVvOrmG+X6wwcl&#10;wCYQBKoG2DhRO5bfJC9O9C0A0zyc6nYApE3wBAxK3Eo1cDuAtHotP/Ly3M2iVudu4DbAVIWpWjhr&#10;/lbbWX8zHfPcGuII1SPdgBvBMNrpRruBW8GnuQ+WJWF5TeMjGm9h7Vgt82F1XESJPPLsJXngiedk&#10;a5xKAv+ubMLY4+VsWyQbSeAXEgGkfY2pBi9r3X5TVeJUaeMHuwUwQ2ElCdOQJ5YgjmRpfkFWV5el&#10;x32ZVULWCGipun4RBBWsFRABamplznQcHAOEc75+AiaedTeH3OQjXRYxTYnAj3NU4lDXDauvmdjH&#10;O2++g3C99aab/5xxmYGxJjpArkktx1WVbkBvxm0aOpUnrj4+DesyaV6kcKp4LJGYSh5qdYA3WGKk&#10;lV4kG6OZnDm3KVvDTCq/I2UVMhQxHPGzdCw3HFqV6w/uk7lAJIEWxBm0YVvUySytgjA87NIzNgAA&#10;IABJREFUUVTFP7xutfNH38zuYleiqqriT3/pzMLSwuyoeP1b4iR8SyXhfq8qj+R5ub+sqlUvQCxe&#10;iQovCMu8DCuv9BG1DZun1RW5nuA44lIHniMoi6qovKIqC68ofPHTMitmRZldLMtsPc+yF+Nu/JVC&#10;Zg8srh5+9o1HF86IyHgvEM13N7UGzbVLH7zr4aMPPnXivu7CviOZxOLHHYnjjuRFIeNZKo995bgM&#10;xhknE6yBIoDGm1//WgaFiDDB714fxkTlgNImYgP2HT+AsJNsrZypXSFAI43SXgtwTcVu+TnttazS&#10;XfEauNuSP/MZkLs3XwtH7TpbwL3bn9zIJEMgCa/vkrgJZmy33VtTrRzSjNAugBRAEjs0AbQRYMWL&#10;e3J6Yyz3PfQVef7shvhRR7pRxKho061z0g1L8YuZhIhqB8NA2B5ADQwVOa23dXtM1K/AjXkeRwA3&#10;0nT/aKyXrq6u8gisQeAU9CukcqxTN5I2ZlkcAeyu7ZCoayBWRknzuSPO605RQDemDqSGYcyk9Vp/&#10;KyC48YP60YHNfez+KplfmVhrq5/bhHRbwgFpPU5i1hz6P43cNI8ZpIEIvJSi3Yu1TUrQTj6DU7mT&#10;AbAxpKCOvKwb4Myj0wA4BgDwhTRK3nAji7oM1rK+NZYLl4ayPU4lL0Kp/FBSLlOlBOtjB1fk+kNr&#10;0ouxJKE79MEFDeMJIzGOkuem5ejHrluev/ebBTaovD/zwOnD8yvRa2OvepsfRHf6sX+b+NE+Kcs+&#10;VPmwZ8DOaVrAjXEaNxZk1GjvgPZZDHi3pIGmqe88lkr026u/ERrgufwikqZTaAbL8Xg88MU/kRWT&#10;e73Uu3//kaV7D924durbYXlgj771pF/kNU4f+P/u/75Tw/TjZdCNZ1XE0JroGKjJt0ZjeezJJ7m+&#10;jcAQCMWIONhvf9ubZD4OJaYqtXHpMvpqwI38mK0wfdg1kKmkLc2A92rA/XKqchAkWJCVsXp0Wlfg&#10;trosD/M5yfhKwM1zB0BI5fku4Lb24/ZWfud1rRcTEKdq138A2uE0I2hPcpHPfOFhee7URZkUKplL&#10;OpV0PGSQldjLJUZkNL+kgSCOEaRWF6p0B3CHHreNxHq1H5QEbliSJ0lHVvetyuL8ghqUlXntJ4w1&#10;bJS9HLRd36AP3DX0vPWZSdrsY06wTm2OOtjXOMKK3qnMa0kdtbT62TGEbTKNhZFN4LifSbFtYh+3&#10;hHZLM8L/cGDjGviOa05FTtsDpCsw19epelcVeFtdjxEPFTfv6xgBjkoH1HYkEfib+ynAK8toRmyI&#10;mIfQqFCde2GPDPTZc+uysT1lGgLydHpdGW1tSDf25Loj+2VteU4We9C7FDRmSxB1DyFzPb/sxJ37&#10;01H5vx46FN/vbvw1EaTjL6yvz3ubk4NdSd7cifwfrML4bb5fHS4LryNSRnlZeIqr6GxjZPT5CNTc&#10;MGbnOZmUFhA3/a/1uGQSxicCP9V52Y06HiaTmRurQVGWxSzxvYt5kb6Q59NP9brxvW94w02P9kU2&#10;9gLTfHdQM0quYfqNP/7Mz8yk82+GuUfA8KION4ZAoJWz5y7IV55+lutrGaI1YX018uW/ecsbJQFI&#10;QCraLQXj6FTIVwJuAynMpgRAHE1y5XmzG5cBJuY3nNcqcrvXZRJ3M7Ezf+u++Lkpk/+D2hI3qKnf&#10;7mv30udxyXV7cYoJpGEYmnZrfj06Tbqrq3WEBTDXp1V1DVvwaeGJ1w3lqee35L/ecz9sxDmhI+DN&#10;bLgt6XhLg6tkU0koRWPd2knctCBXNTfqA3DjVrQij3SdG/fuhAHd/fbv30frccQqh9sXJkdEO0Ob&#10;snSq26NeBtiuj92aNCEPIOT2Nte8mHjxNOgjTa+XCfASIEnyZeSsxyZjGy88x+Yirp8M3K3/dxOY&#10;iCupxFH+5YAbxHdoxx2SMsjA1w1CJy2DShwr3WDECADP+zkA18SmTpQ1CZxsijWlrlfBHHlYbwCD&#10;NUBwJCV2HpNItkepnLuwKRcujaTwuzQYzYuZlBVCzKZy+OCa3HrTMWxDI36VMaIhxzU6qPLzIOrc&#10;NRjmP/2Ko53j7u4vS08899z1Iv3v8zrxD8RB943iezdURTGPsQLGAO3FN0iq0FYFXLxD9AO8SwDo&#10;lJbRb3zXCtjwU280GtYvDaE8SEFcJW77n+F2mR1hYjEPqLsiwZ1tm0m30ynSyXB9Nh0+5PnlvUf3&#10;Hfgv+W2HH7vT89SncY++I2nnKLkGqaqq5J/+zid+o0zmfnJW+pLMLYkXYhLPpD+3IM+98KI8/9IJ&#10;KTwANySpXI4eWJPbX3WzRAipSYMdA7vWB+jUobuBewfIUuh2gOjyW10AXJ0M3PR5BeDmzwGqTRy7&#10;gftyiXvnBGH3tbR2e0Fm9W3nu4EbFbKsSwdpXe553TnkJ+Zv58G9YZwGLUaBaFkiZZBIFUdyfghp&#10;+3F54fQ5CfxIPIQwrTIpxlsyG29LN4kYdSxmG0uBNxeNzjjXV9zHGfYIjapcDdTQv+iTTsx9l+XI&#10;0YPsY0rP9kzcw1rdvLC2r+wJ8ri+rSVqNR4Dc4KJlJc4ySpQmyaBJtC8qHmsHu17TMROiiIjxxqc&#10;pAXoQg9qOTIKJQy39Egwd0Zqanym53Ydx6AKdpzjDTfGanZsgB3PD7gBI2USM1deyQDo+9P8JpG3&#10;1qbtSKDW9W+2h/Xq/uAc4e5YMxpgYtrXnEod9TJcaoBALaFkUBtjqbgKZXNrKOcvDWVzWEgVdJiv&#10;9ApJ84l0O5HceOygHNy3JFLOJIJKGu+AC8qRhGGcpZPy/VWZvPvoUe+Sa8UOOn++mlufbdwURPLf&#10;B6X/o16QvNILvCTPSx+qbniRAESjBCOwIUR8Q3pJtzQw5KEDW/ew9benz1+aCt0BstaBsqqNwn1M&#10;U8GvE+8B7nOwrK9yMpsc19wqFVoiHUsI/gPN0XQ84vnCXL/KpuP80vaFi1EpHw/C8P233/jaR48c&#10;oRTeTBp79B1B9ulcs/SZJ0aHPvWFB/4wSOa+P/Ui7gbGiQMBN8JQnn3+BTl97iIjPIGTztOJvO7V&#10;N8vRA6vSwbqpTm/6YRkY8fs0INx5Tum0Bd6Y1GvA0KmL/9cSdw3set4At6sXZVif1sEJuKVibSR3&#10;PVr9RnZvAper164zvVWvJjpGon4Gl+7yG9l9AUo4mlua5bF+ClEHp2jsz1xJFfVlIp58/pGT8ujT&#10;L0iKDdZgyV9MJR9tiJ9OJJCMQN/txIxcphuFwM1Lj2EE32y8xoBSdgPcIdfCAeYLc/OyuNCX+X4i&#10;Bbb7hG+1LRsUiEzv4pHTIEzV2TVT1DISY3865gpQgzI4ggiB7Fsr59LdO2I+Stvt8g0gMwIbjI3r&#10;eXUn4Op99KjuXnreBmYaO+Edu3MFjCY/jcJabmIkBsLhS+apsg8OiHHu3MJQm+dBCraCmp9vswZ+&#10;xxi4+5hEz+dzY5K92JLEa1U68sJQ0W0XCj9vL8CmJRq7Pi08eeHERZnmAff+ztHXccR1X+DpLdcf&#10;kaV+In0ETJpOpSoy6SY9biuapdXFznz35/cvhL+rN1OCoeqTJ85/bxJ1/ma313nHeJzfVFVFAkDG&#10;O7M2Y0zhBwYf6XWIViP3DKY6Z+hk9pcBb+Uiyvl0b4PETDCuJWrVlMDjwhgo9KX2l4F7xbEMqV/D&#10;vuoe7xjH2MccIXl7SYd1DrYG9JjAPaChn45nZ/N0ck/YzT/0+qO3ffRqDMwefXvSrtF27dGffv7E&#10;W+975Nk/DntzN8AIBjuBYS9hc1F64smn5MLGJn1L+aHOxvJX3vpGWelH0o1DKTMqct2HdWXgrq/x&#10;ehv0KgKQgSd/u1TltuZ5NeBur0FbeXzQ+B8EtyiWvwpwm6r86wFuzWc/l9yqE/+biv7lgNuHZBAF&#10;MplMaJSGnizDRM5uVvLBj98jA2g+YS1eFbIQFLJ9/iWJsoks9BPubz3fnyNwhwhvGgK08bwAbjBd&#10;ziAN7m5uty9IIUEQEfDXVlZldXmBoWsB9LAO525e6DOqKRCLPCPoKjADjty72AHUDVwZtQGb74LA&#10;iStuUiZTYO8Jdypq4DSNBwjXCZitunEvhd+dxPqaoiTkg6Rs+XFsvycjglELSNkOSNLMqgDig4Fw&#10;wI2j3Q8SrEvU/MyMfxTYKQkynzNMc72njANABgPQnkbXufVfNzBde8pKNx/Bdwjwhoq+KAPZGKby&#10;0qnzkkkkRRDJGAAIfkhyWeh35M233yjFNJXYK+hxQNU2vEbipMrT8oHBYPRT3XD4xKVLyVw8X7xl&#10;YWn+J4Iw+oGylH6WZb7vhx6N5xzDoevUOg5wpOEbmQ29jjQAZV64IDwIXw9gBlDnkJAzmc1mMp2m&#10;Msszmc4yavIMuHVMWFx3j+X4znxd9omiRJJuh/NTFCbsM4xp2N5gr3LYaCBAFL47fPsIDIU6YawJ&#10;ZoHaejB9RSV+5JV5NpiOB5ufW+gE7z1y7Pp7Xnf90gYfZI++rcl9Jdcu/dy//pN3dpeO/NvMj5aC&#10;uMsNRTBBYEei0WQqX3zoy1IFsaRujaoXh/LWN94uC4knMSboGvDcrwXCoLbETcCuJWBc1wAbBLEW&#10;ICNfvWuXk7htbRZleN4Cf6sfP53oQfhCAWQ6odh83WYyQI3VedNu1mMFXD2Uh1rXjfBvO83aQxUy&#10;fqYxsDwO+JUB0XoBqnQHi7qShaF8/qEX5eFnzsgIvnhlRRV5OTgvMlqXXgCDNDVeAhBjDRpbZkYw&#10;PougmoaaHK8Rkclsly+VskFxGMuhAwdkdXmZbkSwSK8kc8Cqk7JJ2WgbpRinKrc1bFzn0ZXBk+tk&#10;7vrK5bNn5zO7vEbGKEHdCcJ1lZRdBkfmx2/1az59j21iG+ozJQImEnf5bWtdSmwDgdkkaFsTN1W4&#10;ArLv/K/tOu6PUauEIwe2ro3zvRoj0KyVW31av9YjAHZXXtvipEqTus3djEd66TPGOQpXCNbihbI+&#10;mMqJcxuyPS25vzel8TSVLmwYlublusMrsjQXSTadUhLFO8U37gVBFmIv76L8QlXKHSLVW6tSDrG/&#10;3HjFGjSI6/OMEteotdkXTvJtS9zM4xiz8Xiq52AEUQ57k7uyXLtn52garmOTFbR9Cg1CnsvW9pDX&#10;cmfvYIAOQjz3wOsRzMGoArs73Uh6/VgixOnn2nfKbwGMaYYIdNjFzoMNB3axKy1efpkNRufHo42P&#10;7lta+v13fM/Nn/1Wu8zt0beWdn791xjBUvTnf/NPfy5aOvbLhRfFiJesG4OIJGEk28ORPPTIo9xk&#10;BMCND2a+m8ibX/8amQ9L8PjsMcCQSdFtiRRUu1UZ0O4Cbk7AzshJ0xW4FfgaAyWE6bQyOO629tb/&#10;Xx6429dZF1WlO+ut63Htr8HI7mvPWdNOwLf8uxmP+vou4MYaMoz+IEVVYUfObWVy130PycVRKaOp&#10;Sg0yG4o3uiD+bFt6cP0KcE8FZbh34V4mcWN9Gy74mLhMPY7QorgnQpsuLy3J6tIyLY09SiiIxwF3&#10;IUy0DpgrTG6AE0zQDYDjqNfdM7tzBfeG8MycnN11g1SFRpB7726SB6E8rmo99l9bJa55UUq7ny2u&#10;jwqszZFgwGcAUOraefscVTLdALaW2HGOVJw7KdK1lrU663K8PwV0VZ1TinOSNoGvHcjFgXBdn4Ey&#10;QBwBaHDO59SxhQAu1i4Sw7rqohS3pYGkXkVU5UM7Ns49WR/M5NylkayPCqcdCyhtesVMrj96SA6u&#10;zkkYwCahpDAPyZRSbl5VQRCUvuf5RVl6WJsGoR38DqOEkjDw28AVPxDGl70/A+763K1xQxpmuRZw&#10;t6lwmoz2tqq5ExJwT7RhOJrI1taWbA2GqhZHTwB4vUjyKV5C6BhwDQYEA1qAd6/XkW63o1oGr6SU&#10;DsI5nikKYimmtLZnXAPfK8rZYOtSkY/ev3/50O+97Y2Hju8B+Lcn7RxF1xghutHPvvfDv5OsHf07&#10;CFxK7h+TkpPSLqxfkse/cpzAnXtq5LS60JM7X/cq6Xmp+CUia6nBSBvQOKk7CbZWQbcA23740Bg5&#10;rQWajRW4HgHcDCRSG6jsAkJ3bvdtgFknEAC+XbPrzN8C0N11MJ8rb/W1GRIrhwkJ862mWf7mHEdj&#10;PEwT0ajk8VO1NNSFfmdOysCTB79yWr7w0Fe41o21yLDKJR9uiDfbkE41VZWn2zIVdcA6HFI3pAqk&#10;c43bbRDDYDkAdWyt6XmMpHV43wGqyrHEgbjmVYlJDYZobuJD+wmsAE00FrMonMqxLqzPWAO4O7L/&#10;9BJJryvM6CTv6rU8rMv97wjXDEDbJ2asBkJ/s/8ULbVt7mhr2PVa9o417GZNe/cR49fuq7dSAMF7&#10;N6Mo9AZuSUnauWup8VpzxFPrO3UStu/qba1tg02w+vg8uB92COMYw3MA2DW0KvI7DsUBN54LAI+g&#10;LKgVAV6wZWgpFYzXgr5c2BjLiTPbMssxEBKZTKZcZF5bnpcjh9ZkcT4WKeEDPuP41G8B4IsuRBQ4&#10;n9Io2+ikaowfaIMQvhj/gxEEAfQhEePcwFoBunHvwg9xAtrn9VIAyDErbXc8JrvntnV1ADjaA7U5&#10;jllZaJuKUi5dWJfJDJoEMCRgZrEhS6MRQHAhjH+E8E0SxOTHPVFPTtV5J+jRg6ZIdWOeTojQwNUs&#10;Hw8fmqST37njphs++IpXrOztsPZtRq1RdO1RVVXhz/72x+/uLBx4u0Di46Sj66MY9CfPnJVnnntR&#10;qriDoEf8cA+tLckbXnOLJOVEQkz6sHiugUh/IAMuBUYVOgzcLQ8mdMQ3ryf2XcDNNMddG3AboFod&#10;TrAl8fouCbrthtW+zsl/lyrffqCrAbc9gxaHJa+VdcCsuetzVMNjfb/mPvgJpFOAcJTIpZHI3fd/&#10;WU6d2ZDKj1QaH29LNlyXuBgz4EpQpqoeT3SChT82XLfgnw0VeYyJB1a2TuJGHlj+Inzt0sK8rC4u&#10;sU+y2ZTPiMlKQ0Er4GLCwxRKBsRJ2jqlAtmcRO76lu8NEz7rAPjpM1seXMckWgO9m+BBuA+o0Wwo&#10;1QZwjrQ9De2+fiWyNuwA5BbZdSMKgQQRJZZz0nEj+ep71+tqnKZGao1RG8ogDwAa1wiNVK1jFLlI&#10;aqhPs6s7GQFaAZv6nxqwtX4S0pyLGILaoi60jIAONXIViB/NyawM5cxFtTaHSyFU63kGwEtl/9qS&#10;XHfssHQTT/IM775g6OIC4i0A1SmG0V77gVA/wJmaOIBmllFaVRCP63Vpe5/oR3UHszQsh+g1TWsk&#10;a5JTnUMSh9sYiOVrv2/tb/aL07qhPAO8MM67rrNDDY7d1La3RjIaTRh1DstD21sDiTpQpcNGICdw&#10;z831uGUtVOz5BOPbo2aOLc9SbpMbBVUVBt4sryafzSbpP/tb73gd1Od7+5t/m1B7CF1z9LGPne1/&#10;8rknvhTNr93KmMuUCop6PfTZF1+QE6fOSxklBG58NNcd2ieve9VN0snHat3s1ovaH7seHXDWQHn5&#10;pICPDoCswO2A0ZXH9MZ8TnVOf2Kk77jHlYDbgF+vN2vjVn7XdbtPfd2uObBxkrVJzFRi8qZuMuJk&#10;0sRUB2n9et2A2xiS5rr+YPkK24KZH8j9j74gTz17WsZpzpkJwVSmWxekmmxLJygZYKPKp5ziYYwD&#10;322sbwPgAdyQtBHtDMDNyZYgHvK3srIiK0uLXCWtSpjBAXFgWKQqbTxjYz3u2l5L3lR01tbhBsTs&#10;I4K5PpuCtabz8Z1/dg3YDvjb5LqpBn/H3+wgqwt0petXIwAq3pcBa5vsXRA0+F8LuJ3qW9+RGZUp&#10;cYRStYsiqlFpS+as14E+gBnnZD2cunsHA+D+V39wvBEwYyp5Q5rmY6N8baimgK3lIt4X7xaSKHbw&#10;q/xEJmkgp86vy8WtCQO2zIpKNra2KXUeOXJIDqwuSq8bcVc3rHfbrnEqqUIKVSC2cYPnA2BTXe6u&#10;GfHduohmPOdjNRI3LL/tHIRRhExNHTDWMIDH6HH1sG4NjENGAJun1Bbn+mVqv+DdYec6WIpjHooZ&#10;632EIDXn1+X8hUuytLgqo+mM5SGR4ztG/d1eh5EC+52EY4ptAJMKYzva3KAd2F9+WuVldjyo8n/5&#10;P/zV1/z+XgCXbw+6wid97dAHPnbv/mdOVg+VncXD8BOF+xC4WAA3Poan4Qp29hKBG3Gz8eHccuyw&#10;3HbzddItJhJ6tEHXNbka8HYClwLzTonb8uATdKHCdbInwGk9JpcY4F8JuPWn+SytDdz4XSZxu/z4&#10;H2T3t/OvBtwm+Rtw01aI923qABEQUVcLuDVd8/Aa24M5pyPnhoV86ON3y0yw/3XOiHReNpbJ5nkJ&#10;qon0aICG2wJ0Ed0scEZpaoCMCRjqcaRhwkWkNDI8sUrbB/atcfOQfDohYHfigD6w2hpVXZsLGAj9&#10;tBu0zRrc+qYG+Vr13QJuHl0sc+bTdKbWE3fDBLA8MlHcbV13/1Jz01KNWx12fYcU5/rXjpbXWgey&#10;60qt9WS7VhujOdAEuf/t3dWg5PywDcDba+OVG/MG3qjPRpbWpcAPf3CUq93LaqDX+6IOGHPxnmCG&#10;Yc3uoy4wZ7GqkaFAj/pyfnMoL569JIMpAuH3ZZpWMstVSl6a68qB/asarhjPx3jg2iJoaADieCYA&#10;HVTho8GQ5fDDvIAf/sdWr1grjqMOy1of41nwv/0g0Levm9GaS6wZMQC1vR+8C+ShGxzAGholL1SD&#10;EK6fqyZH88yoXYIGZJZBcwADtph9lhUim1sjGYwmMhqNqe6HWxqZELBJnkgnCWn30e/3OVbJ1JIx&#10;V8M27A0wnQykl4TTzYvn/uO+wyu//sN33PyYa+oe/SXRrs/92qI/uvv+Y0+/WH45C+dWEOMKH2VW&#10;Zpz4AdzHn3teTp25qKryIOHHcuv1R+VVNx2VbjGiRIivDMCtg72ZENvAjTQD4Muv81CfA7g5UewC&#10;bpOMDVhrYGxNzLxu+UylbfW4vCZxW9plqnLHQNRprekedV4ucWt9bYkbZO0A6fWd5/YDY5B7sTz0&#10;zCm598HHJewsSpamNEKbDS6ITDal48KaAuQpHbl1bkjXBG5GTsP7C2hUaL7bqJ8q8qUlWZyfV2kj&#10;m2osc6+kuxcBEcQ+BAzoczXStxr8IIAH+4aXXZ8AsDEFtiRpXkc5rpkTglqQqWrZNoTa+1FC/Tpp&#10;Gumo0j5rX68n/5ch6+NakmuNE/uZVLeDnEqb93QA7i7sKEsp2al+eU5gRREAblvKxikHcl2HrXPb&#10;EopGYMPbiFTCNv9vxwjwyDK6xq0q9UiyvBI/jOv37UWxjNJSTl/aljPrQxlkUMfAXqKS0XTKDWhW&#10;l+bl4OqqrC71pYNlb+6n7rZrxf7vUInPJgTmC+fOM4798soir0+nUwI6lrggxWOv8N3vAuccSa2l&#10;k91r33gnGCt8fKrq1Ucc10zVDpBle/COoEp3YI33oc8biI8+KHLJue0pgtWoSh1W6LMskwihg9NU&#10;tjYHsrk9kFmKlsG+AS5hEDw0kAuAe//aPkmSLt3VAO7QasE4dLi9JZ0IBqBlOl7fum8l7v/sX/u+&#10;m760F7jlL4/qT/JapD/46MO3ntwsvzSqkj4+iDCOuOey7pNcyfHnXpSXzpyTIJnjWjaB+6br5JU3&#10;HCZwx7BOdZMIJw33kYIMiHUNuwFg/bkJ1IzTWK6RuPFRXgm4QQbcOg8290N7mf4NAHcjxTd57Zzl&#10;eKbpNSPCPJDEFbSsTD3hu+dBlZicMSVbHiuPCRk+rGCKPnHPQ3J2Y0RfbqrJ85GMNs5IVzLpwvsH&#10;wFkWknQigrZK3QhlqjuXQT2eOIkIm4doH3oyNzcn+/avEtAZwhS+3tgOMk8paSEPnoP95wBTJTAH&#10;0rTUVpW4rS+b37V2AZ6/AVpcA0E9jjpr8AdBYnYWyQpb6COMD2MINI9imbuXAwV7R0aWvpvsXuxr&#10;vL/6Tg40KGVePl5t/IDMJUuBsm4pj0jXd6njWgHY5WfdCtjWi5CKca1Wo7cAXAm5cE0jsEHVq5I0&#10;Iui4NjqmmEwAAB7tc+AThj26TsEI0w8DBvEpg1imRSDnB1M5eXZLZl4skxTSKTbZ8WjfgO9uaT6R&#10;uU4o3Y6uB2d5KsPhUGaTMcdPEgVyyy23SBSE1Oqw/1o/qp+9xjjNCOdfC3BD/Cbv30rnrOBeC85g&#10;BIc6mnpcXmbyJS8D/k/1tg+LdESPy6kJww6HU7i/8Tq2SfVksD2RCxfXGQcBjAgIR97b9wjgi4vL&#10;FF6gkcJ8geAumOsQM6GaTSQo8mcmg8F7vv9vvPn3D3reiJXs0V8ouSFybdIf/9mDdxzf9L5QhnMJ&#10;pC+ohiK4DiFmduURuF88fZ4WqnHSIXjcgDXuV98iIdyI8lltAGVACcLRJDmk8+ikB4KhSRmUsFFO&#10;14i1vAG4q8+BpwFfG1ypvuZpM1ljStN8+oMKWf9nFqcq1/ysU6dNfvSYeJVKN/lq+/mvU4e2VfUM&#10;oBJolDFO4HDTgWU+JC0Y3TBsqLqnoBSKQlqBFDybpdyuUZJEnn3pgnz+vkcYZAP1ApA3L5wQvxhK&#10;x1e/7RjuX/RvLwXzTRRhzQ5WsJCSNLQpJlhKTc7qPPI9OXLkCJ8ZUrYyKaoahYqbAIzpcdf6sUrd&#10;KjXTAMi5hLWNy7QXEFJUQdekJe3D0rlkIc3dj32uzAEYAWMS8sypYQN9t1hnBTNgm4/gOQAQkLS5&#10;Run5nMxh8IS+BvFWZAqUucCP9+QFAJx2vq4bQ5J10jIjwyujgH6nFOY29+D/kMRtfbkZHA0TgXVw&#10;bLnmCE9kgK5r1QBzHX8NcKvhGkgZA34YbKdK1tpGjE7Ux/FEZsCxWcjjGA8DcHtGpJfI54X0Asn8&#10;WJ576ZwMpjnV5pmT6vFtY9O3qgQggUUoGAgJEdewsQyMt66/7ogcOXSY/aiAqu8XBAYePwAvAROR&#10;ex2DrFoIGwcoo//UO4C1AFyvN6CtaabzsfuxBS5F6wepqhxjBsCtefEVsm3MD2O3lGpSAAAgAElE&#10;QVQ3xyAwdKzbOtYLJC1y2d7eZtjY8QweGQnHILSNyJ8kMde/e/2OMoJ5RkYX+zLA/TL2gqqYTTen&#10;s9Gv/sDrD75v3759A9e6PfoLouZrvAbpAx/74ltf3A4/m5YdBMvmJB5gK0d8REEix58HcF9Qzj6K&#10;xfdKecWRA3LbLTcyKAilYBcZ7OWAG+f4HGsJdgdwu/w12GoeA+CvFbj12uXA3dSLMjtVt6jTJm3H&#10;X6hLkZOeQABFlm8BN46YQGCRHflZDdx0faEPrjNowsSGCE4hJisXt7soJUwSquOqsCvrs0I+f//D&#10;cubUOtV0mBhm04GMBmck9jL9IXAKIkf5AG/dTzuM1J87wpo2LMojxKBWQ0HcphsnlM73r60pcDvQ&#10;5Fq7s/Q2UFXZBp1qki/ZEE5amAgVbE161qyYKAkllHCRiD5TBMfUqcyATfpNeQB9DeYV2g7bCTQp&#10;100yAFNgPMgEqSsS42FXAd3mkBeqYTWmclIffdl1LMFFEQxmVcw4NqHORQvQDsSz4Vqwi1hGprPI&#10;2T8KliIl3bj0/VLydptcGCDb0MU4QI8CbHWstMZ/7QKGcwXmZv1bwRtkjATDorryuI/2PtK0/hrM&#10;8S3hTTopnoyD3d8tWfGt+KEUDrwRPGlrMJVzGyNZH0xkNMVWm2hDzPFSZmOVKEOfxosH9u2ThYW+&#10;Rs/Dt21ugmBE+f7x5mDSrcFzrD/wvHzXLwPcds7r7ryWoN05n6PO69b/3f/6T3POsYlndOXxMwZB&#10;v3BI4Pqf+aHr94Ewq7mMp7mMJp5sbA8ZvdCPQrpQggmB1grfEMC7A5cyWPWnM/rGg1XjZ5RPh2E5&#10;/b1Dd7z2F9626m27W+7RXwC54XVt0h9+5P7vOzGe+9T2rPIxeUEyBNEtI+rJU88+Ly+dOU/1LT5y&#10;qFlvvf6I3Hz9EYmgqnVGQphEDKBBODZAa4CnwMnru4C7AVf8rgzcjVFYS3XGNdYmDYTzdluuBtxI&#10;QzMwAeu9nBrVtZHBOdxzgQywrV0I9IE6IcGiHZgwaWHO2Nga6xoABRkH0mSeq+0AFNjoDESIQqS0&#10;586ty8fuulfCoCvduCtBlcv25gUp0g2J/Uy6AazLyeXTZQXP83LAjWcDIC3052R+oS/9breWcvGO&#10;wUjQoIxSbQPcyMPnxOO3AJwMnZsMtR69DuIUB1W5BykZEqYaj4GRUVJ1KAhqRhCAG2T3Y4hK9G29&#10;9KHMgvrsQvrp0p8dcmEUJ+KHcE1EP6t2AVIiXeqKjCEvsQKMMQXNBBhNrMmSweByAizt1WMC66UA&#10;fa4nc8ySDVUQ1UFCCc3eP5LYTqib3djCe+bSBs8NePV/EJ6QgA8p240bStuuPBkDH2yZK0fmQCXv&#10;NnCzPtajwI28xlQQ2BxTSS0BgB/+3XwerKXEkpUh45pPM5HRLJfxLGc4YzwfQu7Cv3m+35Uu3KZo&#10;JY7vCnYVqiEiM7UrwA1fdQsw28DdJhd4TUcZ8+4G5p31WOfbOd9LLTnjQgPczI8vrFX+SsDNvoEt&#10;Sa5jjd+JD4lc+2Q4mnH9ezSZqAkG3hEYlLKUbi/hNzTXSdgfZa7jjb0LDdp4OK7K8j2vft2N7739&#10;wNw5d9s9+nMm9wVem/QfPvrlHz4zjj+6MS49WCFjnZSqJkwAYUcee+oZOXH+ovhOBQuV7W233CDX&#10;H16TBKEqMak7kPxagZt5nFQLArC18xmo7laVXwm4d0vcICvXnFvd7v5MdfcgACjYA5G0jPvkHZBY&#10;PbuB254PQTxAzGfW9W6OweRH5ST27Shz9qHvuZjTlS+pH8l9TzwlDz16XHqdedZZZhOZbF+UyJ+J&#10;X46lhyhoXiWxh7Vr3U87sHjk2A0shBSu+27DcA2EtcnFxUVZWVqqQZtTlwNtAqsLqkLYagE1rtfr&#10;xDhv+2Fb39ROv5BNsDsiClsZnVRVEucJwV4ZmRb4k6DyRhAfnaCZ4lTMHqyIvUgms1y6vQUqtSfT&#10;XKJOV9b2HRSvN4cQWBhAUk3GMtreovVvgeUbRNzH+MQGLDCdRnsrjbsO4ruCWh6t8SO12nZPwWst&#10;wpml4e1rTh1jgLcCR7edJAY5A8YAoB0AQdVNCXo3eLNCAK9GQOMpntuBMY7oi93gbe5ivD//1/Cn&#10;tYTfkroJv7BWD+DK2dE0xDznzeBOhmUWrRpDh8OSgK6SNDQZmA/0vel1I6SBLNKaqcrBDLQJfQwy&#10;QLV+qcvvkrht2IA0rZHgeX4ZcON6I8VfDbjRp2DUVErXd4W2FujDAGMrlfWNgWxvD2nY5nuIa6F1&#10;gOHtdxJuypPEvhTY/rZIyZB3vFAm48HUq/IPHXnl9T/59mOL61pqj/48aecou4YIUdN+/88e/9Gz&#10;2/KH40xBGxMKpe0Q2wjG8uCjT8ilrYEEScSJF5td3HHbLXLs4Ip0AVhFyg/CQNt+IAO2RmLFxHI5&#10;cHONlOV2Arjmb+rAdGTnIP7fBm6n8rbfTikeU25b0m+Au1Z9uzTdQQp1aX34aEEG2PasqB8To33c&#10;SCOs8+iM0STn88HfGhMGymKeA3CHQUcujWfy4Xvuk83RjJAAdVw+GUg62pBOkEnizxhLPMa6tw+j&#10;NKiEseOXSBDhnZXq/hV4bgMRndChIl9eXJKlxQU1sCFwq+82QRhRsDj5wbgIrW9J0g7Q8diQtG2N&#10;G6Btq4+uSyhpl4JNHFrhUFk/oQN30Lwttx83A9sJ/XA5RihZITa29k/JONyxRJ0+9kaTIOlKt78o&#10;pRfI+uaQBkaj0UjWVudlrpfI/FyP2ocyn0k2HTKIBrZCxTFBP+EWCDSDXaSKQt3lAuiNAL6qaUDf&#10;1eTGgQEFGAtcV0lX3zOflhK6akIsMItil/YWJUaCdhtw9V4EZQQwwmhx5VmvA2qOLwI5risg4zrA&#10;W8uHZDzwZjQddeCmTmJHOR+BiaHWVhBHdEQ/iLncgPV5rHVjly6AHW0lzJiO7mCp1on3RX917RKQ&#10;AqV7BgNdZxGuJ9pvBtyWZzeAg3BuAF6n1QCuwH35dbuvXrcoa/XPtbsGbrvubov/USfmHZRF36R5&#10;Rfexjc0BXcuiqKOW7IibEAbcSa/Xh+SN9fIM4rfEVUjmvEinsyDMf+vYWv/X77zthjN6lz3686LW&#10;ULw26HNV1T17/3PHnnz8pe9J8+p/Cef2vR2rNpg7ydmDyw6hWvPlwUcela3JlIAAl5HIL+XO22+T&#10;gyvz0gFoYvCalNn6gdrAzXT3kfD/RuSqgZtztyvLcwNOA0qWb+rn/wRuB7RfB3CjHSACN+pvpdka&#10;N+dPxxjw3B0JMk6Sx+SAial+RpdPp1y0QdXM1hegFM3FhBrEcvzFU/KJB74sfpRIlRXS70Qy3V6X&#10;2fCSJN5M+h2v3vPcDM8I3pCyY41NjshpYLow4ULrC8kbqr0FGNckiGyVqZSr07f2V225rSpzAjdO&#10;HWhjIZlAhqnN1OnO6AukoKxUAAwJcgruyhQog8A+c9K5fWiNRIYJFypwqKvRP3jDVECK+AmDh3hB&#10;R5b2HRYJe4yA9ezzJ+T8+qZ0un1ZXtlPNeb21gVIPJxEl5cX5dihQzI/15FsMpThYF2KdCKSTzhW&#10;EekP1sGYePGMZFJd7HH3erQfSPaMeConTVMKhiagAW4raO8faXbkKCDAmnSs34oCK7AN13TNGv2t&#10;AI17qWEcmGJI5CjP/tlVHhuMELhRd7sNPG+YIarTuXauhqd8DmwjWyjjEMZJra2BVIoOMUmbTXFA&#10;a8CHI4jnzgZA81yuMucztPIbcFtP1+Va8ryW1/vxuVlO34eWbcaRtetKwA1CKZxjqZtlnbZD8yHY&#10;CngSlMeohWuZR9X5xuZItodjjtwQvuvUSGSSJKEsLPakm0S0DQjgN17kEke+lOl0Ws5G//nYm+74&#10;e3tr3n++pG/xu5iwv+7HP/fs/LNnL940yIo3njm1/r3zK8uvLYvqyPzC2nyaVwE/bBAAIYplVhQy&#10;nBTy5SeekFmWO7VSIQu9RN72+tdwf9/Yy6le+1qB2yRuUBu4VVWuRiMgk2w517RU0gbsqJ1Hq8uA&#10;e1cbDLjtGmpvAzfqBdl9mzY5RsK1V+vAemlTF+t35TE52zPinpoXO3q5Ouj/rFbeCCgB4A7CDiW9&#10;T3/+i/LUmQs0FOImIWUq443z4uVjicqx9DuBJIw/7qzEAd5uSQPrdDBohpSewLKcS6C+9DpdWVyY&#10;l04nJgxyOYPTtFOPO0hh9+H5Kqi69RzyElTluG5StKnKjSFhH/C69pf1GuqnKt7dC1J+WxJv8mtI&#10;TNQGEKDUC+mpxDPEEkRdiZM5hvCUoCunz5yXjcFExmkhcdKVztwCy3B9uqpkrh9zfRtr3dPJiLYE&#10;3U4sKwt9WV7osv/SybaMBxtSzUbiI8AQLPNpn1HQ2E/b6N67a6/+1fGtPaJrx6piBhgqYHH7WesE&#10;jg9NJ6sJLT1GnltHNwC1PARTAru67tm3hLp5D6Y6v27trPo6j2wTgL3FOJpWgNc1IhquA+DQz56P&#10;iGgx64KfNGIIkHVzkinHlXP9hGEgVf3OUtveIag+hxRfA6F7xwRiA24eGuB3eQDgSgrs7WsgC9TC&#10;53DAC7I8ZCAodTvgNpW7A3RjBGiz4CTvdj1KGqMAbnQI3IKpDjYB+B63tkdy8dKGjKfQOmi4VDDB&#10;+A77c13p93u0D+j4oaTjEbfTxbiajLbHsZS/duNN1733zr0Y539u5IbVdxdVVRV/5HPPH3rm3PnX&#10;nzp9/q9PZ+WbF5aXb/TD3kLpBT64yzjp01gDEhsHPiTDCCrJRLbHE9keTeXxp47rB16WEvqVHFhd&#10;ku950+3gLMUvplQfYZpuTxr4gb424C4l4iTTSNO7gZuSH+txoMmPEXm0DvDJIKTZEfdUEFViWuu+&#10;BtxaT1sDoF81igJ8FdQ1bTdwWxHLp3lBWjflR9fGMi/ocoKJMys9CZKOzDKRP/3ox2V9BjDPZWWu&#10;L6ONczLdPC9Lc6GEVYpI09KNEdLUQlBq/HENawoJHNdKrmkjHc88PzcnK4sLNDQ0X20VNzIHyFRu&#10;sl1c82X0O/fcXN9WlypMhdAWKBCbhE6xhc9oz89wnXwPyhgwr0IBmQbGqYZEbjGsIeFSMlM1MFTi&#10;UdyXbmdO4s6cFKUnG1sTOXduQy5uDmR5ZZ905hal25tnFK7N0UAG2yNJc92KFP7s83PwvV2kkRUi&#10;ek1HQ5mMh4zJvbY8x2hhy3MdibxcZuMtmY0GDD6Dc79KldGw8eQ0EjU5dyy2GxKuA1+T6DjOuLSg&#10;I5GpDjhVi4Bed2ODFutantncdYuuRnaQwKxqbtyDwE1g1rK4bgCOeiu3lm33Uw2ALnvxrZTwQsBu&#10;YcinaSaJYy0XPt8wkGN9RDXdso4j2KEuXakIkHivaNvOXb7wigmaBqovA9z6v843SlcHbiO9thP4&#10;CdwEaieRXwW4sQavfaVUS97sfy0D+xMyIJjrYHCI5QPkk1AuXlqX7dFQZqnbUIX7ehfcaWxpfk66&#10;iGDoi8ymY/ERc6HjSzYabHll8Svv/MHXv8fzYLm5R99qakbfdzhVVRV86PPHDz72zMn/dmMw/EEv&#10;SF6bdBaOFYEsVmUYqKuISQz4eKH+QVjNVPrdhFbOHgAg7spLp07L8y+dcJOHMFjB/pVFefWtN8na&#10;0rx4+ZTWz9ykgEYsjdRpZMZklk7+30STemLE2iMmMVNPa752fZQa+ZE5wKylYE0jWFjZlqRteRpj&#10;Nb2vMgJNnU4YcnmcapxMgubBmjKuYa2XExvcwFyEKYBcJ8TkmHECQD5e06mWbUE6XJKwrzEmBC/u&#10;cUuPc5cG8qGPfVLyoCudXlfKyRaN0kIYpHFdG3UjuIpapUexU5FDXQ63MOevDWkboU7RXPifrq0u&#10;05CGUdGQaH7YjOfsALo2LsPzAAD1WVXaVMCl+5aTmGujLjxXLZm7iRMTtEXdEjxjqmvqTsWK9dMA&#10;Sy851sN9Mi0wBMIYXFk7IL35/ZIVoVy6uCGnTp2R4Xgmvf6izC+ukdlJOn25tLElg9GQwTQwac4t&#10;zMv+/ftlvj8n58+c5lo3rMfhygj/W0SKAx81Hm1JNhkTqPN8TAA/cmBVlhf7kk7GMty6KJIPxCvA&#10;1Gg/wzCrQPx4+M7HGuYXzwHplFIgxgPHprp8gUlrdiHTc0rIABeOKwVK5ifooZfd+HTp7EPkt2/I&#10;0gHEsPJ2wK0AjTu0GQF808ivGgzeAz+OW1zDOWKgN0wDmQ+q4sG06uZCBFiuz7tvy3lHGLAishnl&#10;btof8Mn4hOouhnfNA/OCbK3bhhrb6q5x3LgfRpb+r/dtXwcZgO8GfiMa37WA20il8aZ+pu26H94t&#10;xrPxIOw/FyMdfYimI6DN+YvrsrU91uA4sAvIMOkFDId6cAUGoBnnpcCDZ0MuXjlDjIuzfjr5mZt+&#10;6K3/750eLuzRt5Ka0fIdSl+squi5e1665fiLz/3A2fPr7wz6c2/p9uc7AGaEQ4TaC6TqNnz4juPG&#10;5C+e9KNAckQXwqSTJDIaT+WFk6fkwqV1ftiYKAHsRw7vl+uPHJL5XiwVJLlSw2WCs/96gFsnJgfU&#10;mNQNMHm0fE05TGssw0mwAe46raUqR5ndwF1L8DhtAbflaUvhPHf3M+BGYAoDSb2uoI2Pn2CIoDWQ&#10;gGON4azpKKnqZWA99sPGeiSYI0RJm+aVPPrE0/L4k09LESTSiUPJp5uSDS5KVE2kE1SSeDA8w9o2&#10;GAVITQBuBGcJ63jkCHMacBcwPLcvvW4iq0uLksRwywcY4QEAzABgTFYa8QzTHJ8ZfcfY564PnbRZ&#10;W5KjHNe9m7X+Ji8PBEi6DEEKK3SrR/QDY1hjicXzqcFBjWAKvSCSufkFSXp9mcxK2djO5PylgQy2&#10;BlxrXVhclk6np9qJtKCbDkAZa7MIu4nwm0sri7IwN8/1fGxPevHiRRkMBrI1HMiFCxc4ZpeXl6U/&#10;1+M6P8K8QgKfDrelyKcy3+/I/n2I190XyUdSzCChj6VAONgKAO60EmVKrYVpN/D8BuT4H6AI33AA&#10;OZ4ZP9cr/AtAYJAYfHNIa4E366J9hEr0JFOBox6sEWPQcatdiJd6zi/CMQZ4G6iLAOwAHP8bmDMf&#10;IpthQcoxAVznZn0OrFsMgQK/zhO8F9KgsHEgjOfeDZAYKyBLsmsG3PVaNPtgJ4iyvhrENZ9dsyPf&#10;BM93SuZ1HucOVt/P0h1wsz9a+U3SN8kbxoQ8pwRfuD7QWOZ8L2Ekg+GEBpGjMWIEQPCBK4O2Z74H&#10;V7pIkhhLYfAEyent4Vd5VczGj/eS3k//zbffcjdvskffMmpGy3cYffbChfkH73r0jU+dGPztaH75&#10;r8bducOF5/fKovIwmUAdGYYIHODAxCZcBzy+kyTh/oEJMO52ZHswkmdfeFHWNza47sPrZS7XHzsq&#10;Rw8fkn4vpmsSJTIX39gmLJu0OClcAbh3rBm3gFunNJWy9ZrmwRSl5Vldbf1d12H3+ioStwEOq3ZR&#10;ntrAbSpSS6OG0Z2DANpIx+SlqsTWBI3NOrCNOTh5NIWW4xrzHeXQ7/ifEwTiPOcis1xkYzCWz9xz&#10;n4xm2As7ZJ/m0w3Jx+uSyFS6AGxs3YloZ9iiE2uyDG8KC/JKOnEsSaB+29huEaACQEfEq6WFnrr2&#10;ZBmlRoCPgjaeXcGYUjXHApgLlchBmNbhw8unNWmbE6JairMO5jTghjtXSsPFIHBbPxb6RrEcA/9r&#10;BALpzy3KwtKahElPZlkpFzY25eyZc/L/s/cmwJpmZ33f8+3b3ZfeexbNaEYLUskwhEUQLBmCizg2&#10;i5HtQJCzVVKupJKQhJSduGKoVBy7YlKOsSEESHBMAkIpA8FlAbZFXAKDGKQZafaZnu6+3bdv9923&#10;b99Sv/9znu97+073dM9oJJRyn5m33/u9y3nPe855n/959q29Q5udP2XFasNm6g0F+QGAd3b2rN3t&#10;q+8QSV68eFFhW3lfdPelclHuXzs7O3b69Fldx4KB/scm49q1a3bj5obGrdtp2/zMrIKL4Ks8Gnat&#10;2Ty25vGxDXotW5yt2cryvC0uzKnPWoc71u80tTDNj4dWKbkR5liBWkbiytWvevec0mcyOPEN0Efq&#10;H024AOLgfL1vHChd5K3tJHBzTdor0Iyun3LuHNecTGBI3Q68PNPdy4jKx3NdygY4K6i9u5/pHo/4&#10;Rl2A+p2AW23V6/hzmCWCyAx4ujrFpQv+7lPOmILRGIWdH58CMCUCpEyP+bOmv/1+BYXSdjsQA9zZ&#10;xcRkPwFu/ZyI8/3vVJeucfuBkUIXI1NQ/DXRKNpOUCX67qjVsa3tprWafcthPGklSdoK+aHNztXk&#10;2SBr83HfczhgpDkaDrvto8+cWZz/oe946rE1b8mD8k6UNKz//ylYhX/+H/7h161t3PrB5ij/b9QX&#10;zp1pD3L5DkpTAnVU6yIgmlRMa1Hx0SQABh+8iEZKW1it1qzT6Vmr3bbtPU+Fx8cJwcQd5MzpU/bo&#10;QxdF2IgcRF2eGCRpzKAnCaCj8BvgDjDW+fsAbtURABocXqr2nQJuFgRqe7pmKnr3Y97OzO/UACc8&#10;6R7eC+JJvuxuR8DBMYlAU7AaCkBSLBWs3xtYpVYysnW2eiO7tblj/+IPntabl4kcRvSq9p6N+wcC&#10;7qqyfaGzdivxCXDLb5vUnSWrYY/AokKBywFz17k16oRpHCiBgoJfCYCcSwzQ5m/6RdxzyjbmxRd4&#10;AdqAeOjpQ2YpP/B0P0SO8YA/kQ5VmZcgdlUrlWsynKrV5wUWnf7Qjppd29k9sN39QysUy7a0smrK&#10;A58vKHIVQNw8bisk7OrpUxJ5nzm9qnjr9MOw17XdvR27evl1u3HjhqLPnT59WilLz549b7Pzc2oj&#10;wUWIuU197FkMtDstq1eqtrS0IBE738eg27HtnU2rV6tyJ8P4cqZWtnJ+bKNey4adpsbGhrjUdbXA&#10;yqMXZ9FKSltmLwFh0iKY4npgX/CJm6bfE/frEBcA7MsiADI4cHHNlATOgLdigXNenLbvHVT9Ospk&#10;YcDkJayp6sTiHAM057QF2GQAlEg/ROWccmDXV5h5rnTr1Km1qj9H4xzhTbG0TG9EkS2D3t9/673f&#10;BLjjminHHceiH+NYAuDJsenCQJKAFOFuen267i0AtygZMQnguPNpn+4liQrqGtKm7u93bHfnSNnW&#10;6B998+OekvzgKjYz25B0bNBvW3408gRAw96g12n+9PmVpf/6I3/s0X1vzYPypZaYd1/15eZ43Pjk&#10;rz/9bZcub3w8V258uFBunO6M8sXeiGxQNU95h2gSvSIRgsYjq5bhgNC/OAeHy4eL5lxUhHFKrzcQ&#10;h7O9s6NsQPJjxlp3pm4ry0t2/vQpW16cVUSlXpfgFm4oxXMg2gF8AXAUfp8EbhdBJ5A8ISoHoPKK&#10;Ve3DwZ7nxN9+/xRsY9P55E6WBWxtfvvkN8+Ygv7twD3lujk2vYfi70mqQAfrIEAQEIgO/Yi1c6nk&#10;OjHoGV0BdlMFWTQ3NzcnQNLu9ey41bFucJTETm4d2ri7bflR0ypjjP7oP6Ks5RTuU/Up4MpQ4vNK&#10;vmjVonP1I6LdkRyhVrf52Zr0bloQjR24yfcdnDbHaTv97xoCOCZE6W5d66A+dQnTOAmwgRiXICBa&#10;VB1JHMp8EWciozOMe4rWaCxZY3ZBovFbW/v26mtXFEhFYvDarNXrdV3PQnHj5uZEqgE3vXrmrF24&#10;cE66ahkBkSii27ZLly7Zqy+/Yq3WsSLIMccBbvTQswuz1u3gqlOxD37wg3bx4Ue8jeOc7DPava7t&#10;7+9LpE6MaqmIGg2rN2oSvbfbTaWv7LSOFZsA7unU8rytzs/YeNC2dhNpyKH6qlpClE7XuF2DROVp&#10;vni/TOdWYs0zwM334Jy3c7jO5QJmfCsO4HEd+yT2Bjjp94lUKnHmE0D3YwG4AjLAOXGL/EY/Sxsc&#10;+JMoHpBOoM/zfBnton25oQngpyRSQCl/bqGgjsVciL/55cf8vjek9Uzf9UnReAB4/J5y1n7NdGGQ&#10;DmjZ6cDtHPcU0HVfiOgn9U6BPI7By7BEnRZqHEyvYY7jHpcvWb5Qsf4wb/sHLdvbP7Zed2A5QsYq&#10;brtnEoPzrtVYOCNSx8lWuQTGzeOD3ZlS7ke+51993//+IKPYO1Oyo/ZVWQiU8ivPXPngs5+//BeO&#10;2/0fGtfnTo/z5Rx+1mT7AYj5iMmKg6hMrh76BEeKGqVFOMR46CEee8ORdbpda3e7mnw3btzU/RBB&#10;9rOzDXFtp1ZXxGnj4qBEHUMXRQLaIjJp8sPRZ7lgCn/LrziBOb9PAjdFZjPQFzjVxLnHJrKV6vT7&#10;7x+4ve7MvRng9mMJjOHAJQ6bPitik8e9USCieh+sSoN45Eoy6Ov1zdrdsTi9DsB8fGx7e3vWPDqw&#10;Tqct/SoBUugv4iEPh2NrzMzYsNuzso2sc7ht1t+3cr5jxXFXHF+p4HmOFeYzRUorKeCKWSXnIVDl&#10;6gOKFPI216iLa5R7EnHGWAzJUMa5Z6hU6LbVDgCHtwK4wwo8iQin4nIkFInwJd/eXOJkKEQNQ8zd&#10;I2ZPoSyjslJtVvPy5vaurW9sWbPVVeSzhfklqWN6vb7AlI1+gptmW15esqWVZf3Nc46ODsQp37p1&#10;yzZv3hLowu3LYIzoXmPCoWJU2dXfkjxo/PJ25vQ5e+jCBavUanbmzDktugZ958IPjpsCb8aHPbrw&#10;er2qELH0B89sHe9LqjTXKNuZlUWrFs2qJbwDWtY+2rNO81CmS7VKwWMZKMxqAlVfEWkhpHahQuC4&#10;RNc8YcotT8Ay+bFz3d3Am7/9nuCs/T7n2P2cDMsSB6q6g9MWYLuBGtfp8Xo2kcMA6lQvbQmOnZGP&#10;NqZXctOuRE9SyXLIlJOcdxa4taVP6k7AHX9TkgTdhuLsefa0+DVpEU30swTc03MZUXna7gjchNYN&#10;OqHbfM5nr4OedoiRnyPffU2BWXb3DpUmlO+dtKJ8f3Q9qqzGTEWuYkix+jK+QzcAACAASURBVJ22&#10;4lQ0qiVrHe4+V84P/9zHvv1rX9ADH5QvqUxnz1dZwaXrt55Zf9/vPfvix7uDwvf0rXR2mC+XcZ/p&#10;YqFMtiTAZNiTZTGTVytQZUxyDgoihiETHAeWt8fNth212+J+2l2ygY2sOB5brVYTUYcoXjh7xk6f&#10;WrGZall+iogHMe5BVB2ckX/8Hg0M8e39Anf6OQFK57jheNM1qQ72EM7sseDsJ1uI0hMxue1cOq/7&#10;EpcCkDk4ce0bgZs3OlmH7og2EXFKKgj01PTdwAbjou21hrZ+c1c61eNWO/nJ4gtLfe6nDreLnzZ1&#10;0mcU6cD7favb2NoHtyw3PLB6CbE1IlmPrAYxxbIa2loo4bpHUpOhgBv/UYmnEaWXirY4NyvjNAzR&#10;0MXqfZOFt0TkMjILDto7R4shATcAHqANUea3E2f6ijarCvn6+rii0x7ny5avzFulPi+A2tzatctr&#10;N6zV6dvc/LLNzM1bsVyV7hppw87utvoAyQ867TNnT9m502f0nCjN5pGt39yQnnp3d9clRIOhfIpH&#10;A7cZmJ9dEMcMYc0XybvcmViW+9i5zzvW+qVSxR5++GG7eOFhq9TrKQb6SIaCuI5du/y6xPTUjyQA&#10;8bwWBO22rNLxDScaW61szoUvz8v9h3O95oHVC10rkCAFlyLmW8Jl+hA3qnyKjZ4F7mgjE0Ribl2d&#10;gDqBbnxjrGgB9zgWwE0dAtoTwB2i8KjLuW7/rU1/MzkcqBUGFQNWLQS0lHZ9uET0qQ23FZ8jU4Bz&#10;zp2i32kfpBWvAp1LQBocd7beSV23AXi6fqID1y5T/z2AO9UnSUX8namHemlLHykUtCYd91VKuod+&#10;NFLvMr6e6xsrfOjpwcGRHR61bDhE8lWygbxOhlatFW1+flaSr2EfI96h1SsF6zf3B8NW8/9aee/i&#10;f/Gdjz++mZ72oLzN4qP9VVZ+6+lLDz39xdf/3H578O+Ny3OPjgrF0ihfFtGBtPsHTDLsoeUGXbll&#10;9VMcXqyb4T5CxHn9+nVNtBbiWVhDDNaqNfnMQgRnAOdSweq1mjgPVotYJSuiGYBTyEm3iPETgATX&#10;zgfPSpTnYZBxL+Dmq3COxNMAOuEKHTcBS/yeuJctC9zaTnDcwVFzP7f68SBKHL+9vpPArT2ADdOi&#10;a6a+57EJtOlrFkP5kuEFsnd0ZBu3duzmrU3bP25bdwDH7cZpAuPxWCBQxCq8VBAZRPKBwQrJQrBS&#10;xt8YtUS9XLZcr2Ot/U2JyesV+oNEGWO3yqafZa2OjhtuG+OooVXyeavmXcc9zJesVCkKcGokeUtG&#10;aSTZGHbbvuCBr0iAHVx3cBjiyhNoO1FO1yUKxxiL/rHAsYIsvyvlqpJ/5Et1u7K+Y7sHbWu2W4oD&#10;ML+wYrPzCxJdb+/tWbvTERdLfaunVuzs2dOyl0CPLVe2YlHc7/q163b9xrodHOxZt9/zhVF/lHT8&#10;iN8bVq829DfHivmi9Yd9K5YL1sEanBkyGgnACZQByMNhsyjlWcz5mcacnb1w3i5efMgq1aoAewzX&#10;1UWUfiCVBtGywFLuK5dLtrywaN1eU3HQ++229JfVcsGWlxft9NKM5TsHNuofW6/TntiVoPYBArVQ&#10;8smZgHMaHCXULjI+wzgqgEzccbhzce/tkdOy4M13CLjcZlUu8MX+wjln3Li8TuKVT9vBw4dcizuY&#10;FhNev8tYAG3PCy7AnUgEfF4A3D4vvO4saGr2aO74MQfVN+qcA7i9vunGLPS/78wxTzl6JBH8MRWV&#10;R7ntvmQ1frIetgDu28pEouTg3R8wB5GLJRUk7pjFojXbHVmaHx8PrC/bDl/wwnUT0Q9aCniLcTra&#10;t6oCJQ0PR932j3zft3/wf5k870F5W2U62l8FZTwe13/m157+8EvXbv134+LsBwr1Rq0/Ipayf5w+&#10;oXyVSeHf/NCJMdMPoGQjOMXh/oEdHR+KC4EIzc3O29zcnP6G8PmH4zrmtN4XwZI0WHmf/Qpx2pCO&#10;BGZe/GPgnlw+jMP8mgn4pXqcM55yuLon1cVxcdzpGEULeDjSdEzGdRyP8wG62iHG93q8PidqFHSy&#10;XpzAKPVjyc/BHfGeWoj0u4lDzsmdSXXK/QeCitdM1Tr9ke0cdmzt1o6tb+0ptji5jXnmeJB8OGmv&#10;hI/8PRRws8ffvZhzfVfBerJOJkEBITphY0tahKAy8JCyWKkCvFiU817K/iXDtDBOI3d1cRpT2oo2&#10;tzBr1UrFKsQvh7gOu3oeYlwWNtLbDX2BFYsp3MXQf9fLBYnyOY6/dR9rWNQv+bx1en2FZtXCZVxS&#10;fOuZ2WVx2+s3btrrV65bf1yQ7hqRM3Or0+3LJevg4EDPqc/OiJM9c+aMrawsabHBmEPoAM71tau2&#10;trZm27c2teCk7wFuSqVaV2AVxkJ9jejZktV+cr+DO+4Pe0q3SJ1scNKD7kBx2gFy6mSL74c64cLP&#10;n79ohVLFyuWK6kd8j2QATp/7iMLG8dXVZatVKloQ9Ls929ndUtsXZqp28dyqXIKIxNbFVmHkgV3o&#10;eyzY8cPXHJGLnM9JAIAiaYq5H7VWrwIYrSSTmNpnkwAVgGTsUM9wTB9qAm/minTXADKA7dcFsDuo&#10;pz6Uvpxn+f2yPufbCU5dy0bnvPVMERbqTvM9iZAnwE2bE+fr7fdj8Xf8zIYkjXPaQ9syx+O6Sf3p&#10;e45rJoDuj1PR7xPPlwMkfyeOOxYE2evZTxYW6VwUN71NJQP+fE20DQ6cxda1m7vW7HhwFiQs9BHb&#10;wsKclVlgcke/49828ofW4ednGsXv/1Pf+sHXU+0PytsomdH5oy2ffvpw5dOf/X9/uDUs/fn60sqj&#10;rVHBDltdK9dqmiCaqCl5Q1asgySJScOEAqQ7nZYmGGJvNkJgQiyVEhJRT5qk8WHg3uKTzcHPwVvJ&#10;J/13mogYm1H4m+IcbZqo4qLvBtzZa5xT1u/0TOxc417V74+ZPO/ewB2gzebELnJns1GPpID6mHFb&#10;cl21iHC/L26MPqA40XQXHKQb3cHQvvDcy9buj+2oM7Sj7tC6o7xyHPMZ0n/KS57E0RDtMUFC+h0b&#10;D7pKclEY9aRuKOVxJwLE0T8zhh4alZy/vFpwyewh9ui5eTfAmiQl6LYZG0Cb8Qa4VQpw23NWLZUd&#10;3HNDz1yEAVrKTU0/MW/EiabQlswF6h10mmkh5/pIbCXgAOUuWCpbqYIR15yNxiVb39i0tWsbEoUv&#10;zK/YwtKyfLIBOgAP0KRupAlLS4v25JNPehNJMzo/o/3GxrpduXLFDfWaLet2OtIFai6SVjK5uNWq&#10;DavPEN3Prf00JwG/clXH4cCZ3wHIjKV058fu9+0cEK8+kkGbAzFheokaWPR7SxW5qZ05c1YLCxYB&#10;1MV1uIwhKYAL515JUYrO+SPdoBwd7Fiv21R/swA6vbpkq8uzlhsSvW2fIBxSV8iNfzyS6JT+qZbd&#10;sBDjUIBywm3HPE+6a/52LhuRtmcxk7uWOOgpeAdHD3ZFpLXgmBF5U7+DN3W6bps90x3Rr0CNOgBv&#10;6cIduPU8gbkvBBwbfSlIP1GUm5uSMVqMPWWSPewtAvdkSyR6euzNgTt+3wm441xc79f5c/kusuU2&#10;4Oa+zMIgaCfSz/1mT4mY2q2uDEk5zjxlsTqHlTlsleID9LSYx8K3kBv+96uPzf7Njzz6aCdV/6C8&#10;xXL76PwRlPF4XPwH/+S5b3nhlSv/5bBY+458pVFsdYe5UaFqlUYjGUbQMJ9YAtRkWMTsZSILiMYe&#10;WxguA6IAEYI4BVDKwEyglgU6PskkzuPz5hq44gxwc4bfE0DOAPcEcCUSfOeAm7+jnolhbpzPALfu&#10;O3G9Lyim6TzhNPNkgkJgnCyBIcBOuPMCGYg8BCtfqirhBwum19fWbe3auovI0YeSExrf6pTsg3vE&#10;OSWxIeoEAtkgCsd3mkxq4rwBX+19kQEQw3ghKRBYa3GUjPQE3EgZxgJ73SNOG1G7Sx8AbNpN31LY&#10;Ly8uanWPQYz6W/G4MSgbOHAPPUAK7WajdKUz9njz4lr7fflAl6tV6WVxQ6rNzcpS/MraDVu7dkN9&#10;tLJ82mbnFjTviIAGdw1g0g4WQUh1HnnkEVtZWRFXSlupG6vuq1evSnfdxTsBtcKQ9vn8YPEAxw7B&#10;I6kD9aNbxOitWCkncbeL6bmONsOhS3zJ+CdOkPEMwzesxTuttupm4Uo8cwzSAGIKcyBXqKjtcOHn&#10;z59XRDa1QVKXgnTuGMbRfu5joz5c0OZm6hr/QQ83t01rHR7Y4nzdLp47LcM25gHBiga9jqyMyyni&#10;XswZCmqqKLwH34n/cP1yAHcYmSk0ZwCwOGYuY667Ck2LAOm9HXhd7M1cCSO0pPtOzADW0vcD3PwO&#10;4KYEcCpJTAYgdS7tKVngpnAuNv1OwD05lwAyMpYFic76cet3AtxgYlhsZut5M+CmJO9YD7WS6o1z&#10;lADuybGMrjyOAdx9K9mtnR3b3t7VvKQdGsdcTlEMEZWzsMulBTymrf1O81KtUvs3v++PP/kHXvmD&#10;8lZLmn5/NOXS7nj+F/7Rb39/qzX4y7ly+eGxVQr4+ebKNcsXK3bc7lix4j7BAtYALFJsquWAkZ/V&#10;6lmclHNTTC7ARZ+dRN+Ja+GuNLEoAAYlwDMA1kXo0AS//82AOzhuygRAg5O/B3AXEgCLoNGOk0Ac&#10;zzgB3AHQ0Qb6I+pmMaK/0WHn4Z5d9FpiIUNSgKGLVSn0Va0+Y8NcwTY29+y1qzdsY3vfuniBwM2N&#10;XAoBGUXsTWQkOGkAGqMp7AfgUl1U665VALKSgyiSGxy2c9m0UXvcvRJwY+jkoO2cNjYDCnFK3wi4&#10;yfzl1vuMLQAEqKgQ8KVgtrK0qHjlyDUV6WzMQgEfd7j8FH87CBriZHgypXd04OM4HPbsAuqURTs8&#10;OrYrV6/Zre0dBaBo1OetMTevJCDHRy3bOzgUONI3gPJDD1+wU6tnxI0CgBAwwJlrnnv+C+LI4V55&#10;tkuFOgJeXL4qpbJ0/hVFWkuEmUUK75jH0GdegB1gXSy4Fe9kfkt6kuw7iOIH2IyHAnDahlRqf39X&#10;wDvs930xS2zpblfxC45bLe2pJ/zF2c6dO2cPP3xRbWROAdi0m3o3NjbEiaO24LlEYUPqQf8rTvrx&#10;vvW6LS3UVpcXbWV5werlih0fHyqmNfVXNLdYOEV2tXDXnNppMKOdW3ZQFogzExMAw2mPsEFJrpci&#10;Z3GdjOGSyFtfQ9YdzMXl6LhRg8QzREPkv+26bn1R4sjd2h3wAsgpWeDW7wxHmt0HcPMMjsUW1/gi&#10;Iv3N8QSQzFH6Vu0CeCf3pXrSQo038/NvBG79ndp10mqd437d/QH3nd6Pxc4gX7GDo5YWsFrk0J8s&#10;5AnNO+OeHqjDoBnYmsB1j/utwdjyf/cvfPR9P5LL5Zw4PShvqaTp95Ut4/E49/ljW/mF//NT/22n&#10;a/9WuT4/55pRwkI2FNC+PxxZVVawjKtbX1PgmAWm6cshBra4qEnSeydmHGMfsbYDiLlf+/Q7xMQB&#10;iFOATQCaCEkAqV8bVt0OuF8J4J48N4A8fWO3AzzAOPUtlzhahmV+DZ+5RHG8j/qsKNelnb09u7qx&#10;bRu3tu2wi1td0XJw3xj3EBWMoDMk6Rh2zPpNG5Flqt91gCAAearfn+l6ezc3SqoIOOkE2lpM6O+8&#10;3LxqJcbIOe0QlwP4hN1UchHSeMrKHND2fNxESoNwED+dBcLy0qKMYsSsIbIfDnQt8wHC5vMijVUS&#10;kepvOPByTSBZqzWs2Wnb5dev2M3NLSsVKwLrWr2hezA2293HhepYqww46/nZWXvsscf0Phik8Qy4&#10;UwCOACnPPvus+pkNEBVgl2sSNcPV0l+apyyMckUP35r3KH6AaKMxI06bBQbXQjsFWKmEyNbfy4Px&#10;wMjGN8DW73StP+iJ+28dN5MFubuQxSbuPInS4z4Kcw1xP5w4CwdKLEpwU3Mwdw6fOudn52xpcV4t&#10;67TcSG53Z8vq1ZKdWTklK3og8ejwUHrveo20q0c2HnV8MZ7eM+a42gKQ8X4BuLSLWS/xuYP26DZv&#10;jwBvF607540qxAFfoJ6AO4BGwe6SVfkbgdv9wKVrF1il/k9tCdewAD5NwdSvftx/B+Bm/bV1PgHz&#10;9HrfK8lH5hhfVFznx32MJuczz/dj/vvkgiHLebNFe2KLev3vNwdwAfe4oOAsLHa39/bdKJDnMAyj&#10;sQwxG9WK3AfD9mQ86pkNhjcaRfuLf/rb3vtPckF8H5T7Lj4KX+Hydz7xux+4srX3l60++z2j/Gx1&#10;jE51MJIVLW41EC/5aiqsYgqgIb0oDXYRuYA4WVTygUOMnfNw4hOivnDCDNEx0zKIKddl3X5ENDLA&#10;rfsSUcwCN0Uc7Qng1n0C9LfOcU+O3YXjpsQ92qepTsT1uEb6bp6XaQ/EuFSuitvo9XH9QNQMEc5Z&#10;uz+wZ597ReEMsSbuioMtW65Y1cfHvYoj3mvamOw/w7YVBl3LD9o2ZkGFCLoUxDa1NxnyhZsbGOAi&#10;bwCBcXCaR78B5OiyndM2icP5G9AWh50s0XVO3JgDt8Yb4jDs2my9YnNz+G+7e6AsfslGNgGfNGYy&#10;sCG2Nrr1ouuJZ2fsqN21S5evyrIb/XG5gii6oTnY6XWV+INnMbfgFJdXVwVkcML0c73kemnc4V54&#10;4QXb3HTgBqjjPl8Y1Jx7LlUzMQNm9S4YxKGCwJBtbm7e7Q4wQEv6a1lQi7CmeZDihqsPFGbWf8e7&#10;8v4c51vQWKTPPDhxdOuANbpv7pXUIak+AHYAGbE6dYjLLxYlGkcPTqQ2LMp5NgZ4RIpDCkEENqQK&#10;3MP1cFu8LwspLM6bR4cS2yMZQUKyurJis42y9bs7Nh75QoLFnHjNZBRHPfHFMWZRtHhJBmwD6biZ&#10;gx6IxQGej8gB2HJwzMyM0HkH566ZKtB3wIesUE8yTkt76JE4bYBbrmkUF8frngxwU6accYCj/pwA&#10;6UnOl7qyOnOKXxdj7sdlKJp++7E3Arf+zvxmfxK4Advsb95H+4nbWaonnpsBbh3LqgSw5xjCbFXE&#10;bF1fv6GkJPQbxpPM89k63gwNq5Ww8MceBgE7OQAGg/Gg8/fnZ879Z9/1jcuHqvBBue8S38VXpJDB&#10;68d/6be//uZ+92dHpbn3dMfFPNmiCAWJCA/CCdHjo8XYqNfviJOCe2MKMS0xvPJyO2EOnY/AIYnK&#10;RXhKBGRx4OYYd3EPBMvBw++bAOIJjpva2Ufscb/WAZinimh+mYE7nhn3aI8nisJ2upWyt8ONvqI9&#10;4oSToRmEp1SpKw3i/kHHrqxdt+sbt+y4N5JPvJ4lcbXCjcmQiG3UxwWo45ahOZQZ6KWnxmUaF/k/&#10;ezvRWZP8g3EDbOXLCQjDZRfHOo+o3PsenTkAj392ALRbjwP0PEccd7IXkOg9caiAExzd8gJuUkVR&#10;Nq6hAJri6GUJ7OJwDLHm5xdkqd1stu3GrZvKN9wbjazemBUHzfX7+4e2u7MvLrI3HAqw4JAJkDI3&#10;BxdMTPG8zhMk5cprl8RdI4pmvhHUh+dVaqGLngI255Fi0E425ny1UbdqraZ0pOVKxQk5boaSBnje&#10;bYBa75bGid8xvwF5CCSAzG/AjsUNRSDIuIgTd/GlvoGxW3YPyOPdad+m92YsqY/vUEB+fCSQ57lI&#10;CWgHC46HHnpI4vTV5TO6DsLNfXuHB+LGj46beocaevliyWYaNYWl7XfbdnS4b4Nuz4qFka2u1hQp&#10;r1ItWa1S1VxmzjBj5TGRIhTG/I/C3wCtXL60cPG/+XIAFAG9Qp66btw5cA+wEqArUCP6nr7tAPQp&#10;x0494tbF9cu3RPf48wPsA+ROAKTOTkXlWUCM7Tbu9w66bvYT47EMcMc1Xrw9cU6LDv2dgDu1L+o7&#10;Cdxx7zRm+rSd2mckAtpS/V5ychENGrO7f2D7h00tXvKlsuYFc6BRrSioFR4iGK3Krgj6Meptz41H&#10;P/inPvre30gVPij3WaZfwleg/MSv/Itv2Nhs/fiRFb6pUJ7JYaE8GJfk/wpRYXbKNQXf0sFA7iNk&#10;nHHQ9uI4xmSNCeuWvNMPKGWzSlxIEPS3q+Nmycx9AaSxOQBn7/G/v+LAnUBeTIbehYWCc2niJApF&#10;z5JWqYuD29g8spdfuWSb2/smSYesbpkIQ9cGktax27Ju+1D7CugqQzPnguFTgssAaPM5XL+mCyG3&#10;wg83NzhpkVLLF9xfnXY69xx/IzVIIvFkmMZex5O+W/2fngFo0s/iKgc9O7W6IF0r88XH1626AWHm&#10;QS5fsuWlVavNzdv+zr69+PLLtr6+rsAoK6dWbWl51WozDeW4vnZtXf7MzCMinWGoJVE4WclK+E8X&#10;5D63fnPdXn7hRXv99ddtNPSUns6l9uQrLd11rZqMvJLl98jnTaVS1W/OzS8tTuwOaLvmD51Cx0ov&#10;6UDM8SC8AeI6JqmILx51HxKqBNBpvafC/PTMZQ7u3Muc4f5+D3fAvIAaS/dm60j3cB1ADPfLIiWy&#10;jiHCZ48Ki/d89KHH7YknnrClpRVl1gMoiHaHfQDW852me3nwSrP1hq2uLNtsoy7R/N4ui6cNm6mX&#10;ZMy3vLQgi3Nc9fBQ4Nv0hahgUe/hxd9BACvjM7fEB0zFXQu4HbCV9lKrYU86Eu5eXCM3U8ZG37Jm&#10;aQJwv14gnWKlZ7n0+JsSfEQAJRsl/K3fDLh1Po5lgFvHMdX4CgL3VGT+RuCO38wJdOnZgmcA1yAh&#10;wIj15q1tcd26ruD2F0iPCJBUq5ZtlAwVGdvCeDged49+7lxp7j/6yEceWJi/lXL7KHyZyng8Lv2v&#10;n3r2o194ce0nKourjw2H+RzGT8VqXSs2F2M6VyyuIgH1lNOeArcmUhJ7UoLrm1hZBoCKkHGVE0yA&#10;WwQrA9qUk8AtaRp7PzxxB5twwJl6ea6I6JsAN586JRYEWY6b+7NW5doSd+lg7Ba40+u9nfF8nlXi&#10;g+dDKJV0rwAMrgtRFaqDcUH9jKX45cvrdm1j0zo9ooiV9NHlCVhD7w27Nmy3bNA+slH3WG5cRXNd&#10;MX2cXlvE0jkUbw9uVwJ09a/rtbgeMHVjKcgfoO3JWcR1A9Lk1ubjTXwMemvEqApoE77gBRKKoPbw&#10;fNt6Hu8JcAuc+jJ8QiTMcRG63lCcaqPu7lfNVs9u3ty07d09gRxx1cmohUHe0fGB7R0c2Ob2lvW7&#10;A/linz59xlZXVwX2gFS37brfra1Ne+XVl2zt6iU7PD6wQc+jx8UiEfG6gqQ0GmoLgM05Rgq9dhVx&#10;Ya0mNy9ZiAuw3RsifIQ13pSszUBalAIo2WPTL8LHwQktEinvKP890gInfot/G7p0JM4DjPQfRJlj&#10;XA+I0zcANu8ooO66UR2idPb4inMP81CEeXHZzp2/aGfPX7Tl1VMKVNPtul6/eehuZft7OzYeDMR9&#10;kegELpsQw7u72xKlY/CImmRpYcEW5htSsVQrLOq7WggqfSufRIpcpo9VbmLuXqa+IjStMAOLeY+u&#10;ByBL1J323Me1zGVCnhK6lr4P4J4AtoCfv50DF5ctINOM9n5NpOQkcMd+eA/gDtE5RcczHC6F52Tv&#10;SdVljqUGTJ7p1580ZpvqzFM70m0x7n5u2p7wDptcl95Px1K9Oq4IbDkFYSpWqsonz6KNkBCu7mRR&#10;3VMCIPTdrEhITCSGY9yz8qC7Vhrnf+B7v+PJz6jCB+W+ynTUv4zlf/71Z7/1xUvrf3tm8fSH+kPL&#10;iQMk25GiGklrbbkkBqRMG3UStPkn0vFhdOKfowjUXYAbkSklgJtf7GODIPjfaT8B2HRd2geQ+rWh&#10;Y/6jB25CCgIEiIchWIS5JKOPXJvqDemsb23v2+tr1+3W5q7CxZYrHoGLDwoiiJ9lr31sw86xWb9l&#10;JRtYVXpp5HNw276YkF1KuNkkcKH/EM2Sk5trJEBE9C3jaDdKgwCTXhXQds7J/b6xXajX8B1240Nx&#10;8IxsfqzodSQuwDIcgu1GaQ6SvOtQoJmzlaU5GxLUZYB9BEZjHg50b/fALq9dtStX1mxhccnm55aV&#10;jWtxYdn2jw7typWr4jBzuZGuv3DhIQUlAbwRZwNYiHPR437uc39or77ykvrLcgM7PnauFBH4zMys&#10;+p8c2uKsmXPEDShVtAHUcPRc51bhZfUbxI85i5gx5hV75vhkjvE9pH6mZ7LH7wzczqFGEUHGDiH9&#10;DZGV8d6E6AP0Hq7UCbXfC3gjPYCrRuwNcONBEAAPGB8eJXWCDO4IUkOfudrhsXc/aY89/qSs9FnI&#10;0V768/DgwG6ur9vm1k0FcqGfqrWGbAaYB83WgR3t4RO/qYQmp04tKwQx0holnik6cGProD6TqxH+&#10;4A4gPAdbgTyugUknTnrVEJ9LtJ7cw3w+E9wprM0lPppw3uFOxtI6RObitMVt0/9QCB8vyt2AeQq0&#10;dwb2EFFHOWkMdie/7uzvAOYo8Zw7AbefT/vU7rsB96S9cd1dgDuO9cg2UyxZt0faWiIG9iTtox7G&#10;nlwChELF0BUVDfSzQNTCYadbzQ//+p/94+/56w8szO+/pGH58hR02j/zj7/wbS9f2/lpq8w/Bg9H&#10;qDxZyjIBh323VlJD/EOgTCRiTBhcRRD9RlOJjMSfAPhbAO7gtGMf2/1w3JTQcUe9wXGrnneY42Yf&#10;z4NE+LVB0NO1oeMG8GgL+iM3+7Ac8aGLZUkzXnn1snRP5MDm40MVwXVkRev3WjZWyMqOjQYdicnh&#10;iokH7jG++9I1T58bnIoTTfoixLwCVnHQNFTkTuJ39FpyB0NykKKisYiCk6YrMVhx0ThJDAr6W9bn&#10;em/n3Km/nHzPAVWAA4IBNwYxaDRqqhPr+I0NEnLsKqkGblQAMiI86OP+4XECopGtLJ+yhcU5u3Dh&#10;rPJUI+pFlbC7s2NrV68rmtnW5k1xit0uen4CkOCrXbZqLblniXOuKEUnbQSI0GmzECC9rIvEZwTY&#10;XIdIIgg8/UZfCgwCiGIO0McnuO4Yf0Akfnvxv28nqlMAF1jrDwfshLrgywAAIABJREFU2wg1tgn4&#10;kvP9KAKhn2PsuS42ghqRvzt8w7VIFLc9si6x/9vtpGfvS9dZqTekaqg1ZuzcmbOSYGAnoE9nREyA&#10;rh3s7UsKgk5UGeUY63LJ5ht1q9VL1jk+tK3tDQX0qdWIWFcVdz4705D7HN8p3HWx6IuhiAqo6H/j&#10;qVeJOPJkMS7ulVanb0uynhTYJUTkGp7EYfs9DuAeyMX/lnua3n4KtAGQ2U3tie7PjNPkXMZYLUoW&#10;MLU/EeGM8WYfwBxPDxG27tH5+J3uzwCvH/e9KKfu8Xtprv9O1yfDyABuHQPg6cmJ3p1Mgf6OWJnv&#10;HTVtb//QpR0kJRoSr7ys8auw2FKmPh7UtwL5BIb9L5bKuT/zsW97z2Vv1YNyrxLj/mUp/+AfPf2B&#10;339l/SfL82e+qV+s5ds9E2jDRbWODm2mjvVymv5hNZrE5hRxeEysTCv58BzgPZzovUTlJ4Fbdyad&#10;IL/h9LL33Y3jngDppB7OfHUANx8Gxlf4pSIZhdNu90a2fmvLXnr5VemcBCzFsloNN4XVcG7Ys97B&#10;JmkEtH5SeFEMyRCqErJy4Kk3pS7PvDtEkY0T8iumf1OfyvgMAM8pBISWEojb8deG4xYg8/ErtSai&#10;UNJOpRV4cWzVAtbUztPQvzO1uq6FdYlns2ceoWMtl4oCcvTN6FTRGZ87h9U3LmIY4h3JeIxUooiv&#10;0S0/8sijCpKC3trnoIcfBayfe+45BUrpdbp6Hwwk2WM4haU0zy1IfF/UsxCl0kdsGFfSJjjNKoaA&#10;KbuS9K8QeoFmTklRKsWK3NEgeJpP7yBws8WCkWf6H26gFudjw2tDCtV0LduQcLRDF6FrbuGhAXc6&#10;6kuXTzx1DNoAazhh9oxPbzCQpINzSBuwku+2ujYzP2OPP4ou/HEBeFjcs8jZ2Nyxy2vX7HBvX4u4&#10;Ya+nRBXkIZ/D9uBg1w4O9+zwYFcSllOnVmQUNzuH1AibCjdAFCynBST948aLLN7cjc25Z8DHReSS&#10;GBHjgKVmAm7dR39qwgeHjSid5XXoupORW1rai5NNImHKyf69G3CzUd4KcPt5v27CUce4n1g4BHBr&#10;gcGYfgnAretwn0vzhxLAzY0cxw2sMxgp9nu727ObmztOqwue34G4/MoFUcHNlAUNkRaxMB+YDTqt&#10;Ym70F3/gT7z/l1X5g3LPkqUA72j5xKf+8PHfe+Xq/1Gor35jr1C3I+X3IF9yWZGUICw45DuBAZzD&#10;3WP6USg3tkrsKaHjTr8S8L5d4PZ1c+a+O3Dc/P5yicrRUbOPY3fiuHV/nI8FhlcrqQXpG/tDs/4o&#10;Z6XajB0ct+21y2u2ubPrhErfl0cQQ4846MFBds16HSsa4QhxuZs+I/pHgKke92diaMZxgDg4Go5D&#10;4Djm4mz3t3bsCZ9tLEj51PsuIoer5np046OhVUrot8tWruSthjEXSUnwJuAlh26gRTIOQBdOl4UH&#10;QU0ACIKLABy0AzG3xOR7B3bz5k3r90gz2pWR2crKKZ2H+0N8rfcqmH3hC8/Ytatrimh23DwUEeLd&#10;ENPzfgAxz6R+RH60hWdwDh/mOcTl8wu6Dt9vjrtkAA4Nfb+nHQ0OGzezfBGgYWRZUPlxN66KMb59&#10;o5w8Fl9EhhYngpvm2x047iC8ukaxplPiCFHg6f1Y63OeK3gWHPKw52CrqkYD5abnOP3PeOBOpvO4&#10;TqVkJ1jay46RuY/IuuD9iVuZXOoWl61UqVq5VBFHv729pVSwqDAI3cqiDgnHDKl2q/iPt6V753kl&#10;rNBrNTt/5qwkGpUUu10R9tJ8oe16P/owAbcK4C7DxbINAUZ99JIVTazHPfAK33ZJRmzuBw6Yw8Ez&#10;uf16gFv1J4pBn0Y/akvdH0AYdCr68qSOO/YngR7gjeLHpuf8YNJtTzjzBORpH2M/0c1nnuXH4760&#10;UIi603tyXnU4NzUBbmYiUyxfKEk9Z8WK6BAxIXp9wrt4ffQqkpK5OjYgxIB31YtmMpEWR/1fet/C&#10;e/+dp57KtfSAB+VNy3Q2vIPlcxvj1Z//hV/8scbKw//ucX9cKjYWDW6bychKGLBs1KpKGUgQDk18&#10;JjYfyASUWd0GedKd6W+KXwNd94/GJ5aOnQDuAMq7icrvxHELkFJo1HuJynXtlwjcca9f5/ffN3Cj&#10;LsDlLV9WMpDtvUO7dmPLtvYOJRIWt8Sqedizfqdpg+6xXDIwRhv1u9ZAFB2VUR8tpF+S21X0Ma/t&#10;XLUDM+/tLleu00WkzV7PUnHDJzc48/tlSSrDNAy2SvIaIAALlsRw++LysWSmX+D+S8Qod59gxgF9&#10;M0QdQCAgCm2YX5gVoEOgEWtj/QxHNzsz78ZmZz2iGYZmLu3BbWXPLr36mrj0CFnKIgWQoL8Q2XI9&#10;wODEzMOi8tuD0pieSXIRuGfqxd1Lc4GxQeSQCCbhU33ckhtY0mmrh+S+5TrvtwLcFOldRXi1U+F5&#10;sTHvsr9DVM4mMJc1sN8joo3RGuQ4XcO4s9ijXxFtouNmTOM54mhHfYXRpb/Z8NPGEI17AE7mAwAe&#10;fcyChpYRbY++xJL81GkXpS/OL+h6pHFIUPZ39zxW+q1bmvNcj8seY8mcdyO5tiQicOZw8oRgRTIS&#10;sdBZNTCe/o16yFKpBERuAG90sGFtnnzDA7gBeo7nsS5H8cNxuG7nzmXrIeCN+Z7GdAKAqZ94nn5P&#10;gTXOUe4HuCl34pj5HVvQzXj+hGPmPTILtjcuAHybtsvPBXCHsdyk3jsAN3OHvgSwkU6MckWp5w4O&#10;j111h4Rj0Ne3vzg7JwBnRaN5yP2EQx31Xqla8Xs+9u3vfpCv+z7KdBTfoTIejyt/5e/933+zOHf2&#10;32/28rVBsWK9Qc56AxeTQwD5MAm/CHHG2MdpEB+GEzwnD0wY9KLMJNenBb5MccaJHSUm3kngDuA5&#10;aVUe25sZp1G+Ehz32wZuxH0FslihpyzY9v6RvXJpLSVnaYgYYX1NrOBB50j5k613bKXCyHNbF+Cm&#10;yF/tRFYE7rYFklkZ4CFASjofG78Ri5cLWH97ohcdT+12zts58Ea9Jv0WojIWA6y0AQJcfsosPOTW&#10;5MZQ5EdHh1yvVqTzxrgJ7hnxNcQf4o1vdaPhOX85t5H8qJlbC4mrZosgKbQHovPSSy/Zp//pP1Ow&#10;lLmZWSVFaDU7eheSgChZieZoWVb5zCpxc8QFz3n0s1qtLv04VuTktOYcBIj5Rz2IiOkLZhDEbZLZ&#10;K4EkY6LzAveprlt9Pxnj6UbJ7rPHKRB46qWofgBZBDvtJ1bNCZQzVuVOw92yHXGmxkV1yQTZ74Eo&#10;p48BQIbzhiPnOrWj4D7t3EPCGGwBWkfHyriG5T19Q78QFlcLr919RagDAMTkjofi2i+cO2df93Vf&#10;Z2dPn0vz0A0EuR+vAMKs8hxUEjNzsx4rfW5G7qKH+/ta0PV7HVuYm7HzZ88oyAsLBdpFf3Of7EAQ&#10;+fJu0AdAOF/JgLF7TMiGIwG367ZZBqG/cT13ADfv/2bATRkmq7CQfE2B1a95o6jcf9+N447zcTxu&#10;n9yXAHsiaYsFQwLvk8Ad+2m7/f4A7mhHnFdfpPtEmrGR4De67Jyr6si41u0Nbf3WpvqT8WTeQLsA&#10;7lqtIuDmPhZhCoU67h/nh70f/oGPvv9nc1iMPihvWqaj+A4UQpn+2P/2qX/tsJ//+XFx7vQAsVKx&#10;bK12XxwKA4WYC2LG34hMiH6lexNoT4HbJxSEN2JNT0AsTVaKVnOJKPpvCJtzzfqdAW6OcTRL/AAv&#10;v28K3CIc9+C4de0k2Ik/U+eDQz3JcUfdJzhuuNA4pusywA0nrD6QTzQcQTyLawn5WEBDJGJyfeOm&#10;vX75qnU7AytVazL4kY+xja3XOrJe58jy455VAVriKw89g1SxVBWRpE7oFG3xfkK8GH7EcMpTcI8N&#10;ulstebAUAFrAVShOuNNaBc61nqKm+UJMnD46VBnVja046lkOH/70LHRhpNs8PNy348N9icRpJ/fD&#10;QQPcLPx2dvYUAQzAJ8EIHBfncceKmNudbkvATk72l198yW7d2lBd8R5cs7p6OsUCr+g4BUAHvOkT&#10;gLxYTAlAal4vvQSxpw5KQT7euIC5Fa2IZM714FybBWo4o+i/EEPyt/o/O7cm4zz9HX/DbXNlfBUx&#10;9zVXTgA38599ALc47QnRh0AnogygM+QQVCJYI/pOFun8jSUwRYaQcQzLe75N2sPz5FtPXHqCqAzE&#10;baPGEGfOtYOB9Qdw1D07bJKx7Mg6rWO5+4WefHX1lF24cEEpR1dXTutZLJiwWGfcd/cOFOWOttcb&#10;WPMXbWbWDQFbx8cK7jLqD+SVQNS/s2cRpZc1fmRfUzS66H8AWEauDsLObSeLcoE2tIVjDujsQ1yu&#10;EUD6kgA7ONwsLaIoH3jmPL2rHk8Aeifg9nocIGM7CbhslKmfePp9D+DOAm92f7/AzfwNfTu0Dtoc&#10;15FNr9PtSfo3zpfsyto1GSsSjAW6z9ycn5tRNDVfGLoniIB7NByOhu2fe99c8z996qmnHojL71Gm&#10;s+EdKJ/451ff93tfeOGnSzOr33TQH+WL5ZrEigxsgK+KltouCgeUbi+JwE1KTJ27FFmMpkk6CV+K&#10;LtGJIfdr/Z6IH3s+2vg9Thw9BInfAdwCLhHVtE/3BUDrGAZVqblTouvnFfVpQnC9DVH/5H59VvQB&#10;9yfw5DpEypCGFMRENF4JDly9FpwBCyPsB159/ardvHFD+ZPR8eHfjM6RjDxHe9vuQy2egb50S/xo&#10;hxv3+LPYS/yt6Gi8T+oLqWmTiDeBMBwpIK2Pt2DifiGgywuLNjs7o+hpGLdJFSH9ticAQSym/Nhy&#10;B+tbJQV+mZlp6OM+2Nux55//ovTXZBcCkBV5rFwWiN/c2JSYFGttxKYegnPZxem0q1gUYDzz7Ofs&#10;s5/9rG2s39CigndjHgKws3MztkQUtXpN+lUAG/D1dy2lhUdDhJ7FQIghvX/SPKAX0acSMCSpAjiv&#10;vpREwvsLwq3rQ1QexlQcY/JofmVsHCbzzOcIY67jWiZ5gYjG/KTEFyPCGvsMQWebAvjtG4RfVyK6&#10;5C90j3IR8/ESwRfQ+PXUyzE2ZeRLhm36jFJRznXuBwDID97tiFtmISWufehAzjnSh+7ubVvzuK1v&#10;lmPdTk/jjWvfv/KN3yAgxy6Bexhfxv/GjZu2vbtlra4HeCE6G37CiNzJ+razQ50eEY6F3LlzZ2z1&#10;9CmXnhRzAnJ8+uMrnCQhwRI6BV3RdyaA9oWauO4U0MVjmudT5LAE/Op/Hw3IXYClfqe9AyC0MAA2&#10;tjTe+pfr/XcArxZInD8xjtAl/Z1E2Nx2W30ZIPcx8/uC9Idxmu7VOd/zNN9P51nUw9VxD2d592F4&#10;IRAWdpy37nAk3+6b29vJB35q3HZmdUXunMocBh2AHiEut/5Lpfz4ux5Yl9+7TEflSyxPj8f1T/7U&#10;r//tXmnx4/BA+UrDun2Mkzz5AYAhXnoSPpCPwYFuOl3fvEH6ODKTxsuUyPlxJ4JZ4GYv4aUA2UHW&#10;gdtDAnJNGJ9poZ0AzO/3Z90JuCn4K1M45tudgNvJg35ngJtr8WvkZxa4EQIEkNJ3AvcEFLh6EfGM&#10;FXhvXLLXNnbsxq0dax7sK3xoGZAadm3QPcJY04a9VkpWSH3wDG8EBwFz0lfznvhNkz4TQFOs+CQa&#10;J7ALgCQRPfeOc7YwP2/1ek36RUTh6K1lfAaNxwdbBMfF4VpYjftyE8NQDfezRmFsR3t7IrAbN9fl&#10;3+sGSQ7EEHJAnI3xJTIZQA2nDPdNzHGuc6vwK/bSS6/Y66+/Zps3bykKGEANkXYdd1lhNyHeAAPv&#10;xB7wxcKZkKPsS5WaOG0Mp2TcCDBrnvk4KWY6hBx3tpCsMHcE3t5v6i/6OM1PROKA9lQ0ronmNk8a&#10;a8Z/uvd57dbEXB9SEYoAlvmjPg6ez4sT1ylw31ZOcNsUJ9QBzDwtjNiQyhApa+pGFoRXf+NiBzDT&#10;FrhtDJQAJanPUc9QcQKbgWcqI/0ngVvwaMBqv4df/HhsR7iZ4RPeJwRrz46ax5oHACNjdfGhh+z8&#10;uXPSh+NeJhXHcdN6g77tHuzKTe1gd0/PwKcc9Q5i+1q9YsfSufdtmOZxtVG11VPLMlispch2ktrp&#10;y5hakgeNElfNfFdaT94wuHQAnBBFbqjG2Hif3gu4p8co3v/0fYxtHE+/E/DSz+xPAjdXsRdd5Zjf&#10;5gDL7wT88fskcA8Ts+PXsPnfAdzB+cc1GmW1I94hvW9K1ep9RErasRHnaWtn390xUTNw37Av2wZZ&#10;DSDhGpLBj0UiBmq9ZtX63/v9f+IDv5kqf1DuUtIwf2kFf+2f+OV//mev7bX/Xq/QWBqVGjYY4eri&#10;cbSZbQHc4j31obwzwE1dUfz47cDtxNCBW8cTmCI612ekB77zwC3wzYLjPYE7tTeJ5QO4EV1yTitm&#10;XInQ2xUrdnTcsq2DQ3t1bVM5y7HOLhZHcvEadCB8Teu3m4otDlNHO/HRzkoU2KttGI5NMjNx3PNe&#10;K6Z40n+HaAHAwQ0Kbhdwm5slAAmAV5LYHxcPgCAWCnkBSAJuA7ThxrAu7ys6WnNvz174wjMC0DNn&#10;TtlMva70j8QBh8NuNZuyRJ5fWBJgE/UM/SYW4+hMCaZy6dIle/HFF+3mzRuK1sVzq+WyVDGoaGgn&#10;G5biYTSld8rl9B48Gw67UvN3ArAlEkdvhzW1gBrAdZ01/UU2L9hMzgnYNX7eP1E/myxuE6etPcCd&#10;vgH1D1HhAHwIIGOe9v5x+NyLcZl+JdPCeEbJEljEkhQWPpNyggv3zQl6gPXUQM1DENM2zlGPCDNx&#10;78WNZ7hAgYovMr0+rnX9J+3Gglh6cdy9hgR36Vi307FuvyOARv+NPhwgHvbh1PoC8la7qwUZrSIY&#10;DgsqdOHnLlywhy5csNNnz7pbYd7s+MB99Pd2dq3VPrZuG1VQX9chKkfqQl3YUaycXpkE20GUK/Bh&#10;PAE/ROFaJDuNgpu+N3AzPil7WMpHfb/Azcj7fb5Nl2EBkG8Ebgp1q8S9d+G4tfjQZVOO239He/x+&#10;/a32+rnJdZK8Ta+P+ZKaMXlO2EcEcKPaJ/Pg7uGxaBVKO+a/ssix2E8GhEh1oOpI4lDlFYbdH/3B&#10;b/+aH32QMezNi/f6l1jw1/7C62s/U5s7/dRWq5+vzq1Yq4MPcEU6L7kAJbKjialJ7xMC4sXRKHdr&#10;EB8DZTph/K8scHvxugK4EzbdkePWtE2iyrcjKqcAiPFb92eA25/vDbgXcOsenpt05LLb48Ro7OJY&#10;cj8LuCtKCnJt/YZdurpm3YG/TxmQ6HesfbynKGj4ZtPnxaRLViQzQDz1iy9MktHZRIftYnDOh+U4&#10;wS3E6avtBXGvpLCE2+VvJAs2xjjOjZt4T44B4kANulNGaCpxQVfqnHd+jG5rZAc726qfsKI3rq+J&#10;g8LwiMXAE+9+t4NuxdNvApwA9gvPv2RffOF529zalmW3RPu5sZXw1W7UrF6tWbFcsCq53SXt9Hfj&#10;fcsV18NTH8COeBwuDZ9fAHsi+szh+uZpUfNjABbRJHm8YZRRVyhyiOaP+idt6tP0PHHa7ENEnuar&#10;A3fO8kW/x49N55WII240KULQdL47gDN/2cPBnixcG3jOs28rGa6bwl6ADNFOoJ39HrE3EMFPwJ2w&#10;elJHcGSx+U3T3yx8mBfUE0ZtAeD8brUIpsPfY3HMnAeDuK/d9TgCWJdvbe1Mso/RB9UqBo8z9tTX&#10;f0h5w5fmlwTMADYqF8KrYrDGRhcC3rNzWLIv2blzZwUePKeoJEQOxAJn/paVef62fN1MogB1iVr4&#10;O9mY6N5kvc2XTvvoJ71LAGz0depb/vZ9pi91PsYr9WvaB3ADitnrmTH6e5JExO+eAmzMn7QASPf5&#10;salOPjapTjLATV/cdn0AdZyPBUYGuKkUGWF/lFf2PZL5AM9IN1i04dqHrpu5GcDt9KBHGNRfK+dW&#10;f+BjHzl1nB7woNyhTCnF2yzEIf+Rv/srf2tUrPylcb5aGBZnFNQgVyA7DKEsGcg7AzdH3B1rOrnv&#10;1qAgajFdYjLdCbi5FqDVPgFgcNxfbuCO54eoPAjnmwM37fX7tc6fAGtOHAGgSjjBfKFi7eHQtnYP&#10;ZIxGhDC4SCY/fYxovHm8b7lR3yoluEQ4L6zGAVP62p+h908A7XHAiWhWkhU3hFLvnzhE+DUADqCb&#10;mZ23uYV5qzU8HSVGQISjlOgbD4Bw4+LdJS71wCp5ERhGHv4EEsRxdKADK8BttdsyOHr98iXpysk8&#10;dfH8WS0MiNpFOwluAiASSAULcuaW2orPNH2j8fOgHhiawRG2em0r4D+caCH1+PunOUAAFIyw4JIZ&#10;78Qtu5uQEz0WntAqN8ULwux+ydhoyIUtQwynz/D+ldW+/k4SjURIvb2+OGAfRcZhGULKJuBMhFHX&#10;SnTvezxlY87dsWClmCnZeinMNeoXKE9sRLRTnYx9tEHHAhlSEUeaQGFyLMAIcp1UJjJcS2J3vgVd&#10;j0cBKXx5i0EG5BQ9z8XUgDn9Fxws4wVAA/j9QUcE//TKsmweOMe1zAuM49Cps8jbunXT2s1jm5uv&#10;20MXztv5C+ekNoHDzxeJJAh1mIrIAeUAbqdVWvEmhRM9D9A7cIsDVg7q6AMfz+BkA8DpCO+TKe3S&#10;7wxwUwK4J8CbgDWM0+4kKvfro/5YSJ0Ebj+ftU7XdgK4aYb6ObXnJHBPgDodiwWLpDW6fxpFDeuV&#10;NsFYtnaNiKgalx5uYQUllNF3kaSxLP4Vuzw3fLFcaH33937rh17RAx6UO5a7fO33Xz7x6csf+vyl&#10;q788zOcf76Mjyles3ScjDK4hnoCCAWXa+2fJx8FQYXHrMaqdIHq5U4OyRClNJxXqfTPgdoLpxO5u&#10;wP1OiMrjt+/fCnC7KJw+ENdLGyYcuxMNRK+9EZxX1caFot3a2bPL167bwWFTUcOwEO+1jq3bOVbm&#10;quGg6/mv6dch/rQA6e2grffXu2BU5h8mx/iwINS6BuCWwVbBZucWZCRGYo4cwUNEqDxQB69HbHGy&#10;hEGAeVuep/fQogGpASJ8/IGxIAfoCNgxcPAmlChzZNC3/YM96aAJtNHrtBJXnJfFMUBN24jtDaGg&#10;DRiUQSAADwEuQDiM9JUBmFOjGDbAg/MhSuZ9KBBYjYcSU3jf6/fJ+ZURNzPWAh0kDkiWBVSMtM8X&#10;9qggNI6a2d6eyRZENs01LX6yhDxJRJw7DYnGFLghuj188iURgBGUJlztoz4K96tQZ9qL6OoZod9E&#10;MuLcYLQ79tQS+2jzbSXsVSaE3KVEegcEpOLIXV/umlPK1LXTx8rnvPo96YsZaxF6onGlhQPGaWB7&#10;jOsQQ0fC9Y6wWHeVUiw8CQZUrZVliY54dq5etzNnV2xhblaZ51g0oIfNl6saH8Tf+GwLiNgHx41k&#10;hY9n7OPoHDnHS/LqUBKSewA3Jd49u8ij+FBMj2WB23/7OQCX/Ung1jhlfp8EbhZVUfR7cj5tdwBu&#10;9llROb/j/km70rE7ATcqFPpFbmH9gW3u7lqvO9K3xnfHdRie6ptNwA3MEwiqnOtv9TtHH//B7/za&#10;f6wHPCh3LNNRfRvl8nhc/R//9j/8q6WZ1f+8P8pVKrW6NTsO2jCBfHxwXSKimoSUrzxw+1MTaCXi&#10;8k4ap8Vv3ztwB1AG4XwrwC3inEAbThuOoDcyO2i27PrNLbu1uaUPcqZesVz32FpHO9Ztt8TBirNN&#10;VuSAIWLh0LcrxeZEjJv8sEXFpkQvxMRuoOUuUHDZjZk5icEQQ/JsrkVvKMTCF1/gNdDKGTE7on5I&#10;Oi5psnBPolKMUFzHzZwYKhZ1vVbRQqfdadmp5RWbqdfUJ+ioMVpDVI6InGdDbJlXZJ+inZLcJPHp&#10;BLzTQoQNjs1B73auVH0PgR24mxOkQyXyZSdrew2Mxi8A3IEkChKHSHLCf+JIJXHIqKkBI3CYEU7P&#10;9fbJEmBaX/heU7RAIK53iJXd2ps5wpwFqFkqsVgIII99PIOSrQ8QyO4551wwwMr/WPr7AoA9z0EW&#10;EQsC2hx1A0gS34rwT/tVz8tanvfo34ReklTwR+rD4LjVxhMLglR4po+dn3fw9sWZvCgk9cDF0OmN&#10;Qv+mRQ5ztFqpWKt1ZOV8zmZnPDiLgIK2YNUs967EQTMuuXIKcZp3wGYv0bmL07PALZCUrYP7c/Me&#10;9AVt1n30QaIfMQ4ngZtZwe8QhYcHwxRQ0/lJ/X4XdUfx42k7AcxT4PbjADf38jcl2z7f/G9q9/3t&#10;8yjaE28ATaC+8Brib0/r6QsaDNR2yfd+3NU7YjvDGK6uLGl8WNBpPJT6lbgOw/awefBXit/5ob/z&#10;sVwuY6DxoGTL9It7G+VnfuN3vua5y51P9sszTxSL5RzWg4ib+IBIk6gPM01AB27gS+zYfXPcQYCi&#10;xISZlpMfvBPoLNBSguMO47TguN3o6p0Xlb814IZMeHjQ2whvrmh9YmHX6tIVXV/fSCnzyG9NjO+u&#10;jQHt1oEWSKIXIu5jESpwX1bpJ0CbvXTaBFgpASbuJgUY6t2LZWWzQjSOYRjP4gNFbE+7SqWyiBxE&#10;n2fJUlyGTQOl5dSIDIh13pPOUZblGNkR4pYY5gBC3seeGOZdxOGcL+Ts3OlTNtOoufg/lSBSIW72&#10;J7hxI+31RYSf8+um4t9Cnj4kHvLYmaah2QCUGrjh1W338GcidOK06UM6NXyv05xgDCkiZjnX1XqV&#10;hI6dghuFNgSXyrGYRwAWc4+0q1PimbjPmOSAEsZlWvRMOVNBL0QVIgnhm8zN6Z75rCrSQoYS98Re&#10;CwUlGUGtMSXOca2Xab2x+f3OubuqaXq96k1SD/1NGwKU0rchupAWIBLlYwfAn8R2l6QHW4+89YY9&#10;KxeICIjhkgxXtBDoDlgA8nwCwrSlLqJ+RLTMBYwnqTr6czhw1RHRGoskVmHeam1ctFGhbCO1iWhe&#10;LiaX6xecZhLXA9hhbc53ECCuSGo67/moeRbAxjsGJxpjS1GM2aQ/AAAgAElEQVS/ZcbC9/733YA7&#10;ADfqD6C/00YJtUVsWeCmTNuZtnQ6fk8WEqm+5IaezrFP96djMkZjXqKrTt8d9gpyKkBdOs7bwdGx&#10;oqj1hiO57bEYBbgxChVwM+Fl0Dq08ng47HX3f3ZQnv9P/u0HObrvWmJU31b5nz7x2z98rVn9H3qF&#10;aolxVTQkEQpW5J6rGBcQEaqUjEITC2maIZKEdriOLso9G5QI4rT4hJwWr+teVuUnOe5JgJXEcQeA&#10;IkYUwUr3RX2xhY6ajaJJKHFxOp+AW2JhrkvATZ0UCCcRxtANc41Cwgo88SVF9VC2/shsY2vXrm/c&#10;sB565cSF5Idd6+6uK8OOkkWwLEKfDaApmIrrwLLuXdzLwir+5npZhBcBY4C8anMEOsF3uloT5+kG&#10;JxAx7yMRNn3IivIijtsXHQBAV0A8JHTp0JOXSDOYrNoF3BKpA2gDidnhvtU/iN1pMAQX4M9G6DKT&#10;lTHpM0W44QUTWPM+vEu2v9k72OGa0pMVODrpXqcvdhWRtiQGqUDw4QTQSdMPc7PzChICt08d9Hej&#10;ihi/q2t5Vq/P3zyHRQocnNmgFyJD+rWSdLTe39SBNCKehdhfi7NMHHHuGfV7ahOGabwDU4o9+n7O&#10;0wbeOd4v5gNt4ryPjReOa66kBQ7PjfuRYFRZOemb8Trwt+ZaiCr1My/ieo7pHUolDTvvVsQ1q9NW&#10;P3GO+nH14m/emd/xzqhA/B25n6AuQwXPUbCgwVBuXjFOIgtY7Q89wA0qkGa7pZj2xJ/ner41WSMn&#10;0FPc83LZuv2uOG0MoWjj0sKcLS8uCLhddSR+Wj7YY95FBmcOxtJzC7wduGXvoEUi4M3ch2P3Y3xk&#10;YkAmqg7QNi1skoRA+dYzwBccd/wGsP28dpPjzuowfn4MwL3tPG2f/D2tc7owSAA8Ia2pPfE8J3x3&#10;5bjDiE2Ll1T8vNc7eY/QgUcEtbRYEHCzoLGiHbY6yhYmCpG8HJYWPTaD+g1bA3m+sOjrmA3av1fu&#10;9//0x77ra7fSox+UE2VKud5i+Y3Prl/8zaef/sVuZfWbB4WGBoQPXqI1iT2S/go/vQTcAuw0AeGa&#10;RGz/iIHbOYa7c9z6hBJws+daXZfARMLODJAHsAfH7fe8EbhjC46YGM0QaIyz9B3Igrwmt7qtvX1b&#10;39i041ZTBBQOhvSKo9aRFbr7VsAiMy0a2NwiPbUjcdrKU5w4Jn5DSNkTD5zrqBd3qLm5eeVUJpoY&#10;xEqcp/bpw08cRdQlAtjvKUXooNeyfq8tbps2kDkqn9I/4g7GIkEcOSFUpR4Yep7lwljW2/RZp31k&#10;O5u3bOPGddvd3dEzsTKnU7AAvnjxYUkCaIOAQ9HJnNAft44k0oYYoepgD6Dgw43xUle+xD0lmOh3&#10;u3I5QxQvsb3CWbrkoVqfUcQtADeewbsyn8k0BoCy2FI92BQkUMMOgH4GrAAuCvvt7W0BOgsF9ZkC&#10;1lRtYXnJqvU5y6GXlYTZuRYM9diG/Z5+d5UUZqSxIjMW4Mx8xUgLYOUcua473a4WrCxuAcRcPm+N&#10;et0aKe467adtIrBmtr11SxHqJEFANM+3MMopXSleAwLokS9qeEfuJRIdz405gIEXAU2k4piZ0XcO&#10;QIvrknFi3tbXr+nZ6Jx5NoAKAC+vrmghRv3URR/yLvjfk2WMOOTcr3jo3YEs8E+tnLZSxSV61FMt&#10;uwEb7oDb25uqCxc/oqphpHjx/AUZo108d15JSwgGE4sJPDQQgxOqU0t7Zf5K3HTiugXOmvtJLJ44&#10;cnGmKY75FLjpVwzpkCb493ISGE9y3BNOO3G6k2szwE2Z5tOOa7J/JxA9AdyUk6JynsecfKP7WGz+&#10;m8fp930AN/XBcfPbgZtzbooK49HqdG179yC53nk9WJUzJ+k39+VO+blHXcuPereK+e6f/NhH/tgz&#10;6dEPyokSo/qWCn7bf/Unf/U/PBpV/sagvtIYlerywxSopAGEcLB6x0iEjxK3CkpMZA1YOpIt92zQ&#10;5L4o04nlxeu7X447ROXQLl0fHHG6HuDW/Ym70z2p6PgdgJv3DeCO6+4G3IjtAC3lJh8ljmtk4gbK&#10;lYbtHLZs7fqGbe/uOLiWscxsW/v4wAbNA6sYGb4QO4d+3oHbn+uiZAFLymsdnCoELggyixc+ovkF&#10;QoouWKlclfsGHz338L15e70POOb9PrJuqy1g6XVbyvITRiYCQ1J60kd5VtMJoIuePnQK4J7eD1EZ&#10;Ud84z2IOYCX29Be/+EV77bXXbH9nVykCV1YJnOGuJBQWVPQh/r87e9si9Mwx3hRuRz7g+I3WAO6e&#10;rI3xnWa+4ieO25DPEeIOkGiEtJ1lBejAkt2JlY8pexKZYOzEWInDBgTSIgg/c4DSuWwHerhaQq7C&#10;kQMkFNpbK9dsdmnBFpdOWZEQtX24/a6eQbsAexZzFAAQgomhngKHKNkJ9bvkgOfgv9zuAnTqFH13&#10;9AMAubSyrEUFbY1FBfdcv76mbHG8P7kD4CgRTRMxjgA3Afa8H+PO3yxcAG61C24emwYWLfOuVsF9&#10;kPnAQkjBVjp9ATfPxJJbzx4NJDJtEHN8cVnP4b2Zi+SJx48fjwkZPyLpIb49C5dK0ZYXlq1Sr9gY&#10;M+UcEgKMNAvyNOA+5uT73vc++9AHPyDXL0Ac5QrPZcyYNrwP8xf/cWX+ku4aOsXkm4JzcN0Shyeu&#10;OzhyAW2IzDkfHHESHSeFkd8nAHTACsDTtfzOAKcf0865fB13oIwty3lP73HVhd/nvyfPTe2YcOBp&#10;oRBbAPv0mP8dovKJ7UcqJ4E7ROXBcXP1bcBNjP9Rzja397SwpI8ZC74FvktJMrO+3CPsFvqD3qDz&#10;gx//9g/90uTBD8pt5fZRuc/y6cvHZ37pk7/+ycbKxW/uWC2XK3mqRULYaTBTDl+iXTXIp4xoig9C&#10;E8EnBIQgQDZb7tmgdxC4NS2LSAjQ1Xq9wXGHcZri6d4FuCkB3NzDXnUKrPw5fkyfkf8+AdwyoikU&#10;BW7iemgDOWytaN1hztZu3NKkBwzgGMb9tnWahzbuNc36baugV80l8bpHJE11+55x4JyydKHbTqFL&#10;dbwEl5EXEGKAphjfuMdoBeCEKwCCceUeNgoEljE/PtgX8ca4BGv2QmGoj88BfCQgLhOxqliwMuk6&#10;5VkTBikDWZQPsAxGPEw2JyzitcDg/FBc2OXLl2xj/aZdvrJmW7t76iZARGXkXDIF7pmFTwANBdE3&#10;dVRqVT+G7hSuO5dTIgw4f/pF1ybRMKJYIrRRD8QdUTHzIcTUuM3F8+H+KAAUwKV62231GyCJf7h8&#10;iRNXDhjzPM4zU+uzC1bEshkx82hk9apbQvMcrp/4x45GOuZj66J72orOF7D0HNiRF9yznNFGtSFF&#10;h+NvjrHxLgCd0qpWvf+oF06MfiTePc/gXp9bPme0GE+qFjheuGBvnxuHsSCi/VzPnKU9SExYdKj/&#10;R74Q4B5JM4hwloA7xo32ddvorl1Mz54xo/3x/lxDFje5HKZvktj47373u+yDH3i/PfrwQ1rIxjhF&#10;H8bClS9StKgIlw34MueQUvhvLeQSaAuO9D0kjlwgzpf/RuAOoHs7wO3HE1CfANzYqDf7e1JPBrj9&#10;WACst4fflJMLhSwX7Jv//aUAt5/3pM1qb75km9s7CsSC4TJjgoqJCGq+UnGJHGo2WZbTnf3WX/vz&#10;H/2aH3sQiOXO5fZRuc/yk7/6Bx9+cW3r1wqNxaX2qGg5rMj7ToQpcA8MMB8sEa/iY2PuQJCzJSZa&#10;lHs2KBHkaXlrwM3VEJUA7jtx3H5+CtwiXBNO0+vnHCWM0+J3PO+kqBzg1vlUf1xPfejvAFaO4daC&#10;yBprzGu3duz6xi3r9klEX7JCfmzdgx3rNnfJpmMluB3pjXlmqjfan4KpBDGEWEEAEeXG7xxAXKna&#10;7Pyir37lauVcg4ibOA2Kt1fvQsQs9JjtlogqwMizaRsx0kcjJAB9q9fKNosxEB+lOG7fk5ublbX0&#10;+bjzAGSKTJbOI/NmGwHkGevX/tC++Pzzdun1NSuUw3LYOanZekNgAxDovdA/k3ZyOBTHRR8gKgdY&#10;4LaZlywkj48O5EJHX/GYAG5AglCq9BecOr+JIkdbDvb2HaCkoyYAStL5jkbKSCZAkHrAF034EfM8&#10;zy8O4PRd1J0zucqcv/CIL2wtpwVDAL2eiSg+rOKTiBOJQKQx1bvC+edykgRkx5o918ANsyDjXbiX&#10;YywsANd2pylrfwww+33nxDFMZE+EOgr38XyC2RAAJULP8gzeZQKmYxNXz4KO96YOjnM990USGsY9&#10;Cr9Pnzur6yjcw0afBfjj/82efqDEu9AGzXfxymM7bh5o/nz/9323LS/OazHIdKXt9Df+/QxYHzGx&#10;5rPHJce+wH8jFi/rGsBZxmWAdga4b7MoF3CzSnZ/bpUUeMT/9u8eXpISDEsAXszrqY47AeFEBD6l&#10;a37O51/o0CfXnwB+h06O+fUn3Pgn7eEc5Z0E7gBhrgG4uRfj2lyxYjt7+3ZwcDSx+odmkJdd0jbe&#10;VuJ77BUGMlgd9lo/t9T7mr/0Xd+Ve2OEoQflxKjcRyED2H/1U7/23wyrKz/aHuRyoxwBMJBl+UAj&#10;onPi4GI/9JFpsacSwB0fsERL+svLPRv0DgA3+xCVn9Rx8w1CEPg8naD4/WGcpqmc/mY7KSqP8yeB&#10;+26i8vBTZtHjhIiQonXbP27ZS0rR2RGB0aKo37X+0bZZ98hKo64Vc3CoSRWR3pP6IYgEVuE4RJTC&#10;PoA7jhcg6osrVp2Z9ZSMDATi8eSrzQfGXtcmQyNyLkP44ZAZXwgcGboI+lIoDq1aylmtUrAKUctK&#10;OX2EcOASnUsk3pclNu4jWnBA/mR1nsBaxlh9SSwwXAPAvP1lu3btmr386uvW7vQE1PXZOWsfHyl0&#10;5ebmtksMEtcJ0aB9AAD6WsTe1MW7iYsrVe3mxroMlxghxMS8LxbOvGdjdsbvb/d0nLjX7ImRTX2M&#10;M1xstzc1FlxZOZW4y6L6iUUDz6S/UB0FkLDXrEASUZ2xdqejawEnuE9SWFIH48mY0V6JdZPYmmsB&#10;RJ4rFUkuJ90ziy/GSccZr8RtIsKXnUDKtIURGJnVCB5DP5fly45qgQmQV58tL69KZE+dzVbLFhbn&#10;1C7awJyN9gXY8v3DQSHi5h3Q0bPA4Ln0J9fTZ/41ONGvzXgmN/oHcOUY7UZN4HPas+TxTNpNXzLW&#10;8Uz1h+xmelahf3ND+97v/te1R5JCOlna2usjeUAsju8/qWUrzhFiyYyqKAE3HDXzHVAOjlvfgb5r&#10;dx0TwOeYX+xdrA540VaK3KD0ir6/F3CfBN4AbsCPQr3xW/ecAG7oF3v6Q7/TvKe9/jsBK02SqDzq&#10;S9uJ8xE5DSrqe29HlGhXvEfUh+SGPdJLP4/qCZVfXjEoDg6PbGf/QMwB48Z1ADc0YJTyMWgRL2YE&#10;T4D2r8xVDn7oz3zLtxypwgfltnL7qNxH+f3fv778i5/93CessfrR7hjRkU9aPrRBv+cAMBja7v6h&#10;E9JyNTP4/MWUEFnVkUS60/n7aNCXEbhFLE7ouLPuYF4cgIOwZK3KffP7A7gn212AO+G6Ji11IvZs&#10;94Z249auXd/cScQCcXLX+q1DK/QA7ZZVRm0RLXRIEBeBgf4J4HawJaUm9/MbEOAaNsIOVkiBubSi&#10;2Oe8L2OhNpGDO4wMUz5pRJIQdABJ3GBKEiACKr0UaRaLNluvWgXGZdiz8aBnpQIfNcA9morQIaxu&#10;Q6X3cp7GRefSdwHc6nMXz5P+kXc8PGra9RsbdtRsyXgJQy1CYaL3ffGVl+38+fOTdyW0KO1H7UBs&#10;czhswCS4Y8Bl7eplO7Wy5IQnibbRIXK+3ph1wE1iWurkN3GwAUJJlbCUr5Jhyonc6VNnBXaAy97O&#10;joCMPOLSaZOwpBhAh9+3g/CZMxdse2tX3CpiaMDuypUrNjs/5/2eLLVpn79PXsCNTpf+Z55BPtfX&#10;1/W8uIeCDpr7iMsdYMi7VBt1u3VjQ9ctzs16cBBZ38P9+CKEjFzos3nXGxsbIrKvvvqqFjBuae9g&#10;wcJRuvZcTtdcfv2q3oV7MfDjnvmF2aRmaGuhQbsh3rwHbd64dVPvrQVssah7WRzpGURcSxbq9D9S&#10;DeYh6hSMIufqNdvcumEryws2WyvbN3/TU5LuVDFgG7hqgXvzxaqiOQ4FtMiB+C5YsPBd+gzkW8JA&#10;7SRwj/SRZv25HbiVmISohoBp4rrHI/+gg6ZljdT0PhmQpATHHRIVrWEzwEv72d8LuGPLAj97WX1R&#10;0n0ArZ6Tnn8vHXdiyNUOStQb78Fin98B3JKk8S5ycyRITl5uYc1W27b39tUvPJ9vgMx+2Cfgjy/F&#10;EUa20ncTIKn/z0aN4499/Bu+wS1UH5TbSqDRfZef+tU//JOvbez9/NGoeKpYg7j4QPAB82HxAfJR&#10;wgGtnFqVTjVWm5R3HrgpWKeL9qhuykngFi+r/RS4/UJ+6xNM1ydxeWoJYlTK3YAbWRQAE799c5/s&#10;uE7386ap7ul1OekEG42aiCYfEblrNzf37er6LYlh5UaXG1jr6MD6zT0rjdFr96w49pzDuOXwDIFV&#10;AmU29LAC7iJ7d8eBa6W/2c/MzCkiWr5W8/ERp+26TnELyrHt+nAIaqeJaLytdHz+fnB7ENaB9LIz&#10;jYpVqkWFLRzDySENoG+HiMU9ShppPPEzh8PWx0kf0J8j14frmPRdHvNcCUkg3MyQfFEuJXsHh+KY&#10;4OzmFhfs1s1NAfgzzzxj737yCSjRRGIAIWEhtLC0aKVC2fYPD9QPgBfAfeX1y3b27OlkoOVW6ow8&#10;1wC+uDnBmTK/XSdMDummnTq94sSqUPK0ljlfKF248JBtb26JIK2tXdP+pZdetHqlKotqAFj2FAUW&#10;Qm4HcvbMeVtf3xAgSYpQrwvsALRwJaJdGuNkOAaobW1t6+vBOhqjNsCeBQzvofeGw2XuDkf28Lse&#10;tY3r67qXseTdL1++rPecm3E3LhY2fLf6lnI5e+SRR1Qn7ULSAfg/++znBbboxLlWz0oxssnKdeHi&#10;RXvphZdlLU7fPvrYu+zZzz+j/mfhEhb4WrgkCcXK6mm1BfsAPCU4v3b1qi0vL6q/+K4lJUjGroTD&#10;ZU9pN5s2Pztrh/vbNjtTs0Y1b1//te93tQ0i17RoBVRzcNlGbHHsRwAV/074RtLXOQVuvtmxJxfJ&#10;58vaQygCuJkjYaBmhfIUuAVqzOAEsLJzcSNBfVYJ8NhPfieOm2vYB3AHZxvX3Q24GWP2AcZ3A+6J&#10;+1cSbeucFndxfWz+O4Bb9UybMrkPWuXXp32E5E10mPOAvih9rmTt7kD2KcwbidGlWlq2WrWkxC9u&#10;oOZcN1K3wnhwddDr/Qcz1XO/M9Ne7WMn+ZGP5Fyu/qDcGyezZTweV/7jv/VLf626dOGHu6NiGdFT&#10;cNx+3kV7rJgpfPQQ+TcvU9C+W4n636xMgdtL3MPHyd8BnBP/6tBhB4AE4AaAJ4BlQeL1JSAOkXTU&#10;n14v7neRega4J5x79rp0DODrDySZOMLHlYQexaq9+PLrdnzUlX6vkh/ZoHtovdaWDXuHVsj1RZCK&#10;+dJEagBXXciX1VYCWECMWMkWEVWXiwrJCdFmFVypNrA1tvmFVXFeMB0YihDIg4+pWqlrFT1A715B&#10;ejKQjrJ5fCTQkagdQMYmwIa2UC1ao1JShDYCHaGrUkAW+pUVtCLBuZ82wI0RG9bADt5cy9+e/lMg&#10;Dh8j4HbxOkSeMUSXTn7fTg/ilLfLV9ft/IULdn19zd71rnfZ7/7u79r73v9+9QvECp2mCL8VbOX0&#10;KRsPRra1u2OzM/MCYADo8pVLSjiBODXAkfZBgOAeb21t6TdgR1+0WscCDea1wK5UlAU6kaIgSO96&#10;9DG7ce2GOP9Lly4LZL74xWdteXHJw39KZ43umsnhC8Bzp88JIF16sCUO97kXXhAI0x65IyUOmmAy&#10;WGJz/OioqWOuZhjZyy+7xCFElTwL8Tpz4sJDF+3mjQ1x8bu7+xJ/v/Lyq1atVWxhYUZznWxrfL8y&#10;eONdHnmXra2tiWt++uk/sKeeeso+/el/aqdWVrTQZPEDWaYtiJz5bt79nift+S88b4sry3bl0hV7&#10;4j3vsd/9zGfs/EPnJyFm/Xv0hW5jbt4uXHiXPfvc88rRTMjb+dkZ+8Izn7ML589KBYP9A2NDX/W6&#10;fXvkXY/a4eGxvhlsAci/vXlz3eZnyrY0X7PHHjmrBDvTiIAhzva9QBmATrYewXk7cCNdckO1AG6A&#10;3Pf85i1DB57UMWJM+Lg9uQaqv/gNPeJdA5SnoJsBywzHHOCrkkTtE0BPxG1yX1owScQvTtqPxzXB&#10;Sasd+p2eMaGR6T7px3yxwe/b6uD5Ib1Ji8go0R597qlStSLaJ9UCNiBDK5Qq1h+Y7R8e2cFRa7I4&#10;5rtbXJiVXnvy7sRwIDzueNjPDYcv5Qu5z9ogt1PM5fbG4/52eVS+lFvJXfr+r3vXzVwu53q0fwnL&#10;ZBjvpzz9wvjs3/+t/+dT48byB8g3RW5oonhRNOHThML9BT9KiJADVpqMKtMJ9VYKH9mdSujKo76T&#10;4O2EYgrc0EyOnQTuyXUnRNpc53Wl+k4AN37rft6Px3mRAukyA6hvv4/nCeSJwV0uWZsgHsWq3do9&#10;tOvrWzbo+9q+bB3rHW1av71t+XHLuVjqz5OqEPB2YCsVSKtZEnCTurKCD3UZgzQnIIUy/slztnfQ&#10;sVNnH7KZ2SUR6HwB0Okq2ArSke5gKH9pjJSQoCD6hXBiDa2EJDh5IPrFfaxWtUZprNSh9BcrZT68&#10;XH5oRdGDgURfodMek8qTj/MewI1IHeAWOUlANAAcxwAfgJSztWsbAqpr62v2nvc8YZ/61G/ahz/8&#10;YVmtUgjZCuCWy+520jxuS7y8sLQskTkc3muvvWJPPPG4IrapL9BVk83OTK5ELEABQImXy2UBPj7c&#10;gBkFgtRF2oT4fTCSj/nLL71qjz/+uL388qv26KOP2vNffFbXM/68i/pSi1mM2gq2srQqgASoSUuJ&#10;mJk0pafPntGzg0NiBtO++sysfh8dNn3OSrw9EpcOl4yrFfNDRFDSoYIWBXyTiLibxy1x7FeurAmA&#10;V8+uKGwq7nQQYZ4DEX34wsPihFEzPPPM5+xr3v9++53f+YydPb1qMzP1yTzuo/5I0oonn3zSPvvZ&#10;p7WQev65F+29732vFlRPPPHERE0Qhf5YWFy1+cVT9vwLLyl2NR4KtWrFXn/tJXv4oQse2CZlJ+N9&#10;AIFz5y4ofzfGhhrPuXnb2rxhs/WSzc+U7OFzS1bI426WYmhDF6BNOTc8ixClaj97Yo5Lb+1c9BuB&#10;O3HaSbcdLmE6zlcutztoByFQ6RMHbmayCkFksoAowHXg0/HM+ewWwM2368e8Pp1jZCeR7ryeLHDr&#10;fHDcdwHuCfBquk+BO/o66mLEdPxE/X4Nz6CBsSABsP37EVfNIziP3dPIAygdHrWs2elqLGAqssBN&#10;gSYyrxEdjFC4D9UT4zzivfFoPOqPer3hYG88Gq2VC+PP948OfuuhldMvP/HII1cefTTXUSX/EpQ0&#10;jPdXfvyTn3nq9ZuHv5krzy1aoWJD6Yi8MJEp7VZXojWI1excQx+ol9jHI98acFOCWGTL2wXuOC6w&#10;SICq6xJwi6vkWGr23YAboPTzdwBu/U71pON+rU9m2lRSdKGxjYjFPcrZC69etuMmiUKK0htjiNY+&#10;3LRBZ8cqRSJNpYWEeRKG/4+7NwGyLDvrO7+3b5kv96yqrK1r6b3VakmNhFoLLYQWNsOAwezYE+Eh&#10;PBYxMGFDeBx2BLPYDLaHYAhm7Fm8YTxgMDMKBBowZgCBhEBI6urq7tr3Jatyz3z7OvH7f+e8dzNr&#10;aanBSHAi7rvv3nvuueeee873P993voX+DMcNcEPoc0T54pgZLVw3dmbZjBXLrqmeSiM63mcTkzNW&#10;azS0Fghng7anQEoewLLW6fU0Q0YJijZDJCuFt1RfGvDVyQmbqhQtL9DtCdjx2R2Bm1Vy9gKWhwK3&#10;i84Bbt0b7MBpFfLhwIdBrbU2eZFDtGZ26+aqHVhaspu3rtvJk8ftt37rt+2FF17QhEIp2Ivi2hWQ&#10;RlMZwEY0C0AyqQTsnn76Sc8fvksPb2+ZjAAUThg7aDh3QBbgZjLA+q++cQ5fzAPLoPGf8rX08+cu&#10;2qOPPirgBkhPnz4lMTOTHQGR0NGdkyCdmqxUBaqI1ZkoTM9OCTAPHjysetA3vB+5pjjxAJhkANxc&#10;Z3IHwbx48byeyySDiUhcFydRNu+CGLrd6qg9rl69rtCph48dCdrhQeGr5/3/4P6Ddu7cOYH+qVOf&#10;t0dPnrRPfeqTdvDgAatMlGTlwH0sFZCfdW7e8zN/9Fl74okn7JVXXtH+E5/4hD399NOqC/VmghcB&#10;YHpmzorlKTvz2jmbn522ndqm+hqhXY894vUCuMkPg8A7oe1eq9cVP31ja8emq1VbW122iULKKsWU&#10;LS1MWTaNYx/nFuUaWGA9Bm7qq4H5BoEb7puyJGeQMhtALTVV0SGAm3MkeYFLAKFzp0xiAvi9DnDr&#10;HgHnmLDpGICVo5cwAYjlh/0YuEP+xHE8B+i6dGBcJgCtsoNUAM7L8/qWBHAB9wC6T93idee6aQet&#10;36MEiMIb7Wppq9VbtrG9E8ZUzuZmqqJRfBPOuUc8zVZ0DKsQnxeZLa+ffECgZbXZaGzd6Haa/6E6&#10;Xfzlgx94/tPvS/3FF6mPe8MXkH7i5z/5fWtN+5c7nWEqlSuGjuqJDg4h2drcEQGC62CdlUYO87aY&#10;M+zHHfOLSfqoyRQIRyyPjkXiHNv9gHvX+QQQ63gPxx3XunnE3vykCNzO3fh1yqabkiJwBxo6vlfA&#10;HconUzZva1s1O3cZZSa0aSmya+2tVeu3tsy6dStkcagR6xrWsPGMlvW40YixOYcGs0A9KKgVyiUb&#10;prPWaHXswNIRG6JwlnaTGkSK1LfD+m6aWNVlhc5cWcsjXgMAACAASURBVFu1TttNjqRIptCfQ5so&#10;42xjQsEaAFjM0sQtyy90AGNcoGqxDZen9BJfv0J0fq+o3IE/GSWIGbjMwsiHB/Qw8NP4Ph4QKrBn&#10;qyvbtm/ffru9fEOc9+c+9zkBBNwkfY5gJHCYmDkBwgA30oO5eedso7IV3Dr5I8jxP5fPqpxLly6N&#10;gBtROZ7W2u2uHT6MSNq/G3oBeA8j7jfi95s3bgvALl26YocPH7ZXXnlZAI7fdspGTA5NZwIAwSoX&#10;K5roMhkAwOcX5+zMmTN29OgxtT103vuVAzeSkQjc1LmI+9BuT1z6o4+e2KVIx3uQl3flOu3RqDcl&#10;gaB+09NVO3riEa2RA7ykXtfX3hfnFgXcgD4c95NPPG6/8zv/n7hp1utxlkPZiHoZ4rpncdFePvWK&#10;8nAvwP2pT31KnDd9Da6cd2Js0RZT1RkrlSftlTNnbXFu1nbQQcik7OrVi3byxDHdw9DQcyylNls6&#10;eFii8vJEVd8U4F5duW2l7MCqlaztm50QcOPgRyM0cMgED6F/U46DbwBu/JVH72eKbijxUfBDTuM/&#10;HLhVfnR9CpAFUbmsZQR8Y9BTCtzpIIi6oRt842Qe/Q+scTw/Ki95TkBJv70XvCNQx3NRdJ7Mo413&#10;SpSHSNz/hzyJiYEfJ5/PAfSPPOG+0UTFn0e3YslGjF06a612Xxrm9E/y0UcnJyuacPOd0fnx/u7P&#10;pY8rJGwA6xHdDnQZiwJMOlPDIdL1Wq/X/O3JXOb/PnDoxH948dnZW6kUflT/4iV/+y8w/cOf+8SP&#10;rzfTP9oyAiTktS4aAQngxHlHDHh//PgjEpvQ4H8ugTsCeWC57wfcbLy3zkdO/YEcd8gfxHSjDRxL&#10;56zVG9qla9dsp9aSC0lMpzrNLWts3LV8qmO54IRfYE0QBjU8vq8xFUuLA+I8YABow82xXon5C9x0&#10;o9m1qbl5K09Myafz9s6O1glRNqNM2XNCgNI5W1vftI2NLSl5YVeMRjma4JOlgs1MlxUiEc570KMn&#10;uL9yCQd51wDcKdhimXVx7sHAnZa3NRTUdgN8BG7Eyw6SxCQHRDPWaPZsa6eltebbt28J9ACIt771&#10;rQKnmGiHe4F73jnv+XmtCz/x9DMiGALJYFNK26EkBqDSrpE72Klti2M9BHCH8JLMalAsRPkNhbar&#10;V64LsBFFA2BwqwA5mvc8B8DjowOwTAYmyhOaIBw+eljADfidPn1a9/BMWsn7SgDugjtGYYzxfJS+&#10;8FQGl67nBOcWeLTjfkTnEbgledjYlLTh4sVLNjU9bUeOH3VOJ2iGxzjns1PTKhMFos9+9rP27Jue&#10;sd/8zd+Q2BvgHk1UMZfquYUBUrZTp07r/fF2F0XliNCpKxw0ifugDdXJaelc4K50YX7etrbW5UTl&#10;0kWWG46He/AoB+Dj/KVljxw7YWubGzY9Nevfc3rO7izfsHymZ7NTRVuYLls2FawXhGlBtJ0E5TAG&#10;I+gKvNTOHMOZPwi4PS/A7QpqDuCR494L3P6uuwFvJFbu09OhLY4rSfDelS9uCeBW/ijS1gQied8e&#10;wN8D4NCreIzVAe+zO79vkQFSkQL0ZBnUmv8eJMdPx3tdVB7z0uZIS6gHFhtMEKM5p4N3X3SI8eY0&#10;zempnhkUIEdC20Q9mS1SJyaMvQ4S8oGUdXFRWG9s7WSHvT+s5Iv/29IT07/yvmPH/sKJ0L9g4P7M&#10;cFj+uZ/+2M+30pVvzFdmxLW1W9juOvfK4KURb91a1vHS0n7XFhS4/elx3CQvM6QvgOMmwWnHPefi&#10;NQFFAkgjpzw6Zrzqv+8jMMc88bljoN4N3JAonQ/PZFyNjhlEEIdh1u6ub9qly9flIxxuYThsWnNr&#10;xRpbK1bOZaxAWcTlDi4bMxnvwHDXcNq5PIDtonGuo5zFOnUuX9FkoFCasMV9B2wAQNHxwyoHLiUZ&#10;THByEIdbd9YUzYe66TrVG/RsslKw/fPTNkkoUdY1hyjJMahwWYpWKIAN6PKpid6EpnIMJuJa40PW&#10;rXn2HuAWZ65md7MScewBuCH28o+O2U0KW/OMNVtDa7V7NjU1Y2urd+2RR47axz/+cXvxxRcDcLkr&#10;V+c+c5rNA9yI/QFuFMw4B2A++cybRAT5HtzLHq4YUEVZrEhQC8yPstmRqBzxMQmve9yruOC9oYAL&#10;sS8TievXbwrk4FYBMoCK8uEefDIytFK5aNWJqkzGFhYXbfnObU0yAD2ewQSCViKvQMXMiqWKngnh&#10;AyyRCFAnpFxR253z8qgWRJBz87N6BhKBtZVVifTRep+sVqVAh7g7vnuMe45TG5y6sJ796quv2skT&#10;x+0Tn/gdO3L0kNqOSQ76BPgW5xncz0Tl9OlXw8TlikT3v/d7v2cnTpzQu5CiW1foBoqC+CqPk4rt&#10;zXX56r9y9ZIdOXJI3xFzzD7LEZmc7N0PHjmq7wi3Lo57clocdzbVs+nJvM1OMh6YNHoseiRLSW7a&#10;ARqlMgdl57gdlMVJJ/L3GQISnZM3gnQSuH1SEMGa6GICbMWi5jpj3elJBNcIyDZwXQI4VF2PwB7B&#10;acSRewryAyVdH4GpTwBGeRNA7ZvfN7oegHsE/FG0H/LHvJGORrvuCNxqO/6rvjha2S0qj317VE6Y&#10;wADeIhFo56fcVwBLHoxF+h3fmj5Cf6D/0Z+kDwJtDQ6FVD6Ka7SrNNYpc8yFY1YmT3pYr8BMpHq9&#10;TL/zWynr/vNn3/bsf3x+qYopxl+INO4Nr5P+/R+sHfr0S5//aDdXeWtniFmRe6FifZRGx2MSDQin&#10;AWGYmZnS4KZBnaDHjhMf6R/0jSaVSwrAvXdGyrnkFkXlmjgHxw5+PuSJonFwRff4cQRuOqYf+30a&#10;Sl8AcNPD2N+zcR/mKoiPugO7duW21pQB33Qak4ht21lfNuvWJDYvWk51xfVqRhy3P78Ip42NdgH/&#10;4ymta4vbzhcsm6vYcJizWqNr+w8ctnyxrE7fbDesUq1o8OTzZa1rIvLdqTft9vKqtdqdEaGFZpVL&#10;BZufrtgc9riZoQ3wRY25Dd7EZMaGqJvoXh6sQh6QIM7UMWiYO3CjXb4buFP9thTeBNzSSmfGHvbk&#10;y/mkEAsGdP6H6YJ1utgcIyYuW6uxbfNzc/bSSy+Js2Ow+8TGvY7RNmzM7gHyicnJ0Trw5saW7Vs6&#10;qG9AW8J5kpd6soeoIHFgT5m0FyAJpx+5cAggeTmG4751c1n7zc1tcc/Xr1/VMYSI9hF4B66ENq4U&#10;K9KOlmXBzpbGEICE9jjlxz4NcPMfjpt9s+muQAXS/a6kCJRB4ntA4JiA0M85v7G+rvxbW5sCcLjV&#10;fKGosQqgRTE2EwvawrXomeBgerdqU9VJO3/+rE1MlsUd+diGm3ICTkKsvnp3VaJ43oGy4drdvtwJ&#10;MCaFJP4jHWHbXF/3b1Svqe2pW3XCPd7hX55rChlsZpPTM2IYSpUJfY9ivmj1nU1LDztWyQ9sojC0&#10;agVnLAM5LRKwaKwnOWvfBLyYpyWAW8As7fExcGu5IrhCTQI393E+ArfUSaFDWntWdX0ABRDzbxlA&#10;EvtmASR9YUy3yMJ5rQ9znBCZe4r3RZMtnh1BM9yj8n3P3Tofld1CPkBU9yXoMOdHSm5RpD8q26+L&#10;BQvP0aRS94+Bfy/H3ekj0cupPgj1aHeUYBkHrW7P1jfcnTPjKAI3e8ZBTNzDdUTu9GvalNZ207cx&#10;c8YY5PnQQOk+ibb0h71WfW3Q3P740SMnfvxr33Hktb8IblRj93rd9M8+dvp9p85d/beFuaX9zZ67&#10;evQ1xK6CB7D2x8fCDIYZNxqr6hp8wP8EwE3igwa1SBd5jZ4RwXe8PQy4ScHq6x7gjm5chcEC5lim&#10;PytyQgC19qH8eAxwxxnhrk3AjVcmV9i4fOmm8uGvNz1s2bC3ZRtrN2yikLYUpkoDAoUUpDHOs9MZ&#10;ACNjxYz7pc7lkSTjdS1rWTykFcqWyZas3kB7d9GK5Un56260mobpKrGjIZ6DQVp5N7drdndlzTpd&#10;/2ZYicjsLJO2xYUZm5+etBzeh4cdy+PkZUhYxhDUQvGVvQ1T+MLGi5pm51jMIn6OwO12uWPgxtGC&#10;x+umf7iY3BXUsOskHwXT17p9PF2xnj8hb0z9rq/fQ7aYZZPoi7GtGcSADwSCfDGx7q98uOBEgQ17&#10;9KwTCs7HeyLIshQBgNHXKROwAJjY6/lR6SpwBNha818rRCImPgnSJIAwhsElrROZoUTxTCS4BnEi&#10;n8zFgstazrGXIxC4e2zxFWGrpzrxn+dhqhYnEpQnaQb3d3sC3+EozKZPZpiApAEoJi1Z15znOlId&#10;yoxlSbyNuLc/8CAeqcEIuMVBpSmrG84NBKQu6XCuSXWW8xTeyyf6/j4+/vF4BrEVBzX0ICj6PkBC&#10;iD5G2Wgk823giNXORPZisoj4FfemQ9xlNq2S6dn8TMVySAI1TgoCa7WfANonafpegCrxuKECI+45&#10;AHdwwMJIBsDleEUmZA7UDtxZRYiLDll2c9wBvB4I3BEIQ0cJiSycj8AdyZvfS9oDqHtF5fFZsdh4&#10;bjSTCM8VkDIG/f54fi9wO2ftnK32sXxtiC+hdJ7Xy3COOx5Tnn9rJuCuAEkb8b3BYPoe37bVJFiR&#10;+6OnbvQfxgR9iP84HqIc+hCb6qLlHXfmo8lVGIMRwEW6Jc3rWSGTsk59+8qw1/xnz7z18f/rXceX&#10;rqqCf07T+Gs+JA2Hw/RH/skv/OfZ8r6fTJdmJgBuODR9JNkhQhxzUpi5dP6SPfOmpySm04AU4t0L&#10;3HGWnkzKGzrGg1LMM84bevaeiQAlkCeaF8QJXBRdA9w6H+rDOTYpU+m/7/euacf7kxspcthR9K7u&#10;HL1dhTooXwAROjB+wnuprF27fstW725YmcAOvYbstpu1227+hU9yw27bYxWjDMcaeCbrBBHgzmNH&#10;zfoOSjmYWMzNaU07lS5avdG3pYPHLacQoQ5I9Gg4dtUhV7ZGqyfdBIC7XJmQzTT1ZUK2b3FBHqnK&#10;hYyle0wqOpbNEAIFouKx1vV9RcUHIJU4Z4Fx2jnnYTD3EketKYtrkEujnDB+AmwHbr/mmubifAvu&#10;Me3Oyoa1ewOr1fuydx/0XLQm8pnNyjSIdqbf0S5wlYAg13hPJwgDy+ecAwcc8OY0PTcvHQDORYLD&#10;xnXAjbIoF+LAORKAGbkCJnbiTIsJb2bigofKQwxpQBBJCudFhMLEgvKYGFA2eVlagtuknoiOORef&#10;LzCQ0p1/NxLPR0yP6Bj2A4Cj3wq4FT8jLZE57wN4I3VAYkP919ZWrdFo2szsvHQhSA60HoiEsn0S&#10;w3KYO+EhBCgR2zhPGeRBN4KxzOf19wzOWYKOAdw6+VFe4pgoeJTFu/Ee87Mzqi95CONJHdfWVkbv&#10;zT20E5M3vV+mIAkG7QgYs/a9eve2ra/etFJ+aG97+qQdOjAnawmJTaPoW9wyo9LLZYN2yf1pAGoH&#10;bs+jtfsA3AOWhEbA7Uppe4Gb+0Yct0TLUaQcJXNO83xz0PHrTuvGeZz+0TaxnN3XQ7kC0QCkfknn&#10;QDDtQxoFH4l9O1zXpvuYhCSuh02iftUzlBMBPSzd6JqPXM8Qnx/LCksAbicek5eJsinjnRxyjUoN&#10;+tJH13vTvX3vUwqNlWBdIBPYMGGmTQo5d5XLen304uaKeP58OYbpto1YQMVCdtiqbTX7rcZvHV6Y&#10;/4df/94nPvPn1RZ83OoPScPhMPtD/+gX/t5waunvpAvVXKu7G7hJdHDWBG/fuC3tXhxyuDjt/hz3&#10;GwVuUszH/kHALRaZswE0IxDvBW5VLwHCDwNuL0+70TnKIN0PuOM9u/IlgBvN/PVa3W4tr1qz1rQC&#10;RN+61qytWL+9bulBHS3bYWE46GfTxUE6lc1m0pm09AqItIUWeC4nN7OIlKE95ckJzT6zeYCkKdMv&#10;OG6J+RhQaPTiN5x1dIkfCra2vh10E6i1+wXn22HydWD/opVyac1Y00PFynWXpWFQxO+LaFxgrKAN&#10;+KfivAN2Erh1fgTcrHE/HLibnaail8EJNdpdu3jplq2sblq94RKfltyEusj32Weflf01a9G0M+8L&#10;4T916pREtnr/QV/cMsT/kWPH7bm3Pa+ZP4m8AAJiZ7SiWXtlAgDQ8L14BrbZSJTIy3kBZqUo8e3v&#10;/u7vymc4oEt/BNCRcnzlV36lHTv+iDWCQo6UAuVd8K698vJp1Zdj1Q/nLwcWtS6MEhlEiw1OnnTt&#10;xk0pcwHW1A1OBNA7tHRQ69XywgfQtd3HOp7tPvvZz+hZgDDjgUQdUB47fAStco8ixrvD7QO2rLPj&#10;m5zJG8CKmRzr3UcOHbYDS/v0/vhxzyDqMZMHO9qLtXe+C5Ihng/YsoQxMVHRuyNRob78R8fg2pXL&#10;zu1nfTLDBAONftqYvcThxaI4e9rz0tVrYhAoG/BHYY2gIvsWqrY4XbQjB+a0xo2onLGrQRHsrh8E&#10;3BobEhe5+1IH8r3mYEgnELUHpTSZOzlws2yoER+11oMiluhY8NCk54muMQFT19dx5LjH131PfyOx&#10;QhDpCGkvcKP17fAW6GYCuJPljc4lgFvHiPkT+ePmU68x8EKu/Vos1/d6T2Udc90kXwIYSwxiStaf&#10;jUmQ3iOxJBC5fvJG8FYbBGc1TIrVJzvupEkTYsxZwSQpw8VJqPtKEHj3Wc5DkuMhhNO97ppZ75++&#10;6bkDP/mOQ4f+3LlVHfeIhyQ8pn3kH//ST+Wm9v/1fn4izfoiQKSGD8pefCAUYDDVgCDgBhPiLyL9&#10;nwi4/X/sROHee64HQA4i7KSymMTlAbhJnEsCt86F+/cC/72b54+APQJ8FMoi16RnOMelzmlpu7K8&#10;IleerPEy98xbz3Y2bllm0DDrs8aaHuaHg34ql+/nh9lcKpNJi8Dm01JKA7hZA8+XirLXrkxW5agC&#10;cfJ2rWXHTzzh3HbXI6Exf4AIc88wk7VacyD/31ub2wIctMwpv1gs2NzstM1NVQXUWbzB4QlN4u6u&#10;gBuSwff1eTcDbQzckeN+o8AdReUDNingsI6POBYXlGhL+xKB7ks5h0z9AR4AVdxdIIBOBFwCAqDE&#10;vksQjnypPFrj1mQqMcniONDPURlwuJHbhhhgW8qzARcAOD6P9TwAivIih5CsR+wTnVbbgUvH46Aq&#10;1J+y4n2xDCKKAXqYh+H5DAKFwpdznx4IhvvwmCaRu5nV6tvq6+T19yMsq4vnUTBj7FBGfB75xGkH&#10;5zNqh+DFbm/7QLAL+XHUMc6prqG/j47DOyAO14QH0s5kxRfJVSfud9Mh1tj9/dk45hvRJjH6GG2i&#10;yToiXelUtKRZjh03/g7kKIgcsuN2INaatkCX23zcuijdl63cb2IEagfuEecd79UEIEwEFPvOvafp&#10;PonQ9dR7gHuc+J4uoeB6UlQe+4f/93Pexj7KSOPrEbjDhHzPFoGUd/Rz4/L9uqekmRhb0t6bfWSY&#10;I7DqmaE8Hcv2mxT6t2cbpTipGIne4/PZq53iO40Zr/iMKG0gJctmMkF/U//pugK0vg/uX/lumox4&#10;Zp+Q0kewEfegOigtanLb3NrODjq/OD9b+vFve/GtF/88rX3vaeb7p+FwOPGD/9Mv/Vxm8sBfGuQm&#10;FBjdG8sBSASj624XmQ0xw34jwP2FJp47/h/LDR07HJFiPvYRSOGYtQ+ilmyoB//ZAG4nTIGIh/Nj&#10;IB/n3b2F6wBWeB7lMG4jofN8ToDpZPV2zy7fWJZ5BN7HEIsP2nVrbN217LBt2YEH6ciG+iIWpK0h&#10;YHhCyyP2LLi5Eu4s0SLPEDAkX1Ac76npOVs6eFTrUOThXjYGAU5aEFldub1my3dXVCYcPAMKV6qH&#10;jxy0qcmS5Znlas26p8AOgLg7ShmoXh6KbzdwR1H5OK87YNE+gL1APwHc4tjZh/sjcNNU2GQjUssU&#10;ShLtp9IlXNc4zPc64jzHRN77I5s43gCevDPX+Z5c45wwAz/j2KQHSQj59P1G4DTWauV+rQuGb07e&#10;SvBh7t/HFQNJrY6vt7PR9uSNz4jcAGXInKvtmtZs5OUdVL8Q3Ytvw3/yxfjViFpr9R1xxF42SlPu&#10;wUxljwjiQOc8KIcH3aCOlEd9KBNwipKrWAe5G01Ih1Rg+A+ok0/EknN97+vx3Wl3JoBMZvwZLeu1&#10;UQj0+xXHO/jXJ2gN3wTiyjWAm0QbUO/47hBib/MQRCZMaLSskyJKGI6BunZwcdrysuF2Z0DOcQeF&#10;Mv0HYMP31WB20AW4WaPexX3znXE0I81oXx/XJECmYl6u93yuYVblZmDeuyOQjYHZk5/XerjAy6FN&#10;/8PmyelS7AMRuEnJfP683ff75v0z9lM9MnGdpD4WqhfPJ4Gc9HrAHetHim8qSV5IEbiTHDUbR/F5&#10;YmISzRTz0I4k4tTDwJOPhJQpkn3eHqctLNnIOoIgLzyfZY3QR0ZJTpCYLPoENIe+Sa9h6yt3/+DI&#10;wcUf+Y73P/v7f17svr1lXietDYfVv/+TH/3lbHXh/b1MOZgAQHh8fULBFrp9ifAyqYw99tijmjFL&#10;SYnG/lMGbhIN7/tYrneWxGca5SElgZtBy382gDv+Zxtz3L6NReVhv4fjBpmVL7xXErjZaw4foiGx&#10;lzJU4J7W0Qm4cVf5sD3NDztW37xrqU7D0ig1pVEQoxwIc+DSsg7cuRwhOh24uV4sTQrYCKHX6g3s&#10;1t01O3b8pDxtAUyRmIvAQvgsZduNtr128ao1CHRSLkqRCd/QU9UJO3Z4CW7fUphfuHamjqF3Ej0B&#10;FnR8iZ+cfH0xwO3n4/2Ixvly9wI3AALRQiSbzvB+JRukCpZKA8gQWQDZZ9/iwAOhwoxL7T1wpTXO&#10;A+K8d/wWmN4xKRCRCEBKGbQvHcVBatyjuC6iEZ5BOfhmFwiE2T3ADoDF/k0ZKi8oz7HkyDHP4Zr7&#10;ZQ59KoT99LI91vW4r/rkgQI8D2PIRYGMs8jR8L7cw6b6KSJYK5QR6j3wsqkHEiHycUyK3CzPj/dQ&#10;b5UVYmr7c7ze+CnXs9pBqSw8m7fn3k7H9SDE8VNPxghSH63xt62Qc2U2rsVnkR9pAcexXtRVzwsK&#10;TqrHwEPQyipBJol12XHnstj0ulMigSoctNafg2a4uG0Hbq2BK6iO22FrvfqBwO0AnQ55ZOsdFNUk&#10;Ltf6d8KWWwAUJkQjUuTnUwM4d+iVt2N0Scrmadx/tI+AH4At7mO5Eajj5hrnvMLu7+Wa2N7fSLH8&#10;eL//TwK47yP3yzVtoS+xFBMTWYTPwUTNz+2pdwDw0TF10H53PjaGnurNZ6F/h1sF5GGiHuku1+gP&#10;YinC87mffkKfojz6Nkn9DRog8o3iWqbfqm+/NFtM/9ff+bVv+b0UWrVf5mncig9Jn9sYTv+Lf/3R&#10;X81M7nuhbS5a0o3iuF2MBXDj8Ql1r8cff0xEsj/wkI0PA24aNHaivelh10hci8A9Ki+cjyn+fxhw&#10;x3w6jiL1cN/Yjtufs5fjjsDNZfYAVPK+CNwQIAFJAG6u3VheseX1msA4O2gp8ld9bdnymDQgxmXt&#10;BoWuQFcwA2NNzYHbuZlSLqV1RDjQXLEqjvT67bs2MT1ts4v7NON3TsgHbyZwLP3OwJZXN+zK3VVL&#10;sU7ZpwMjSk7ZscOHbHoSRbmeFTH5Ik4umuNB9CpzIwYCry+Om15AwvUpXISvcQPcWgcP5l04Mbov&#10;cMtfuYvSI3BrD1efh2NzW25iv5cr0wJwFO9QWJG5WAAo3pN2FVAPfH0bTjR+bwFef8wxM7gFdMHD&#10;HOci0RBRVx9wzjACmqK4jTS909ZFbB24bThMtKAdCGO7O2Bzr+qDQxuUzAJnjB226hIIkfgMPTcQ&#10;7JCX/s1zqD99ye3Ti9Im53tgYsN16hvfQ+0QFLxIADjlUVeAUiLrvk8s/F5/novHx+ZusTz+s8wS&#10;z9Em7Z67boU1475Ru3Q6en6emOVw9QGgeC9/357uw/6d92Flk2PWtMnHxIFEXSmXPSkq0lEG5eL0&#10;SXRm0LJibqA1bsLKWh/i3Esoj0Uxt0smGFTsAW69nzhvB2BA2blqtM7jWreHMHYO3fMkgTty3M4l&#10;+jkwKgJ3BDKuKcnWDBzbDdwk9ppYhO+h6/cBbtIIIBP0lC0CdwTEuEXgjonyPY3z6fyoPN8/CLiH&#10;CY7bzztn7Dy1vvb4Gu8VJpgxxf9xnT0mnhvviWWQqK/E6yhp8u68EN9JyOKMpHA93Kf2i8puCdqt&#10;chinbY+yiFRx0K5d7LV2/rsf/s4Xfz6VSrGe82Wbxi3ykARw//N/+f/8embmwNs7g+D7VwpOadnX&#10;8pFZe0Khpd/t25NPPiHgxh1dBO7IC2O+QfrTAG7SCLgToiRSvG+0DwQDjpJ6x/NobMd8uj4Slfu5&#10;ezjuANAaw+yhC4nzEbj3ctzRIxUdi/Pg0vnLV60+wJVnyrKDhg3bW9bbWbccQTwQ4WL+BFeL6VcO&#10;39imiFQQq2zOFYCKaEui4ZspWrYwZVu1tq1s7NjJx59QXpREsoAv4Ep9Bky6sJlt2eWbt22z3bFs&#10;qWRd+S3P2eLMlB09uN8doAz7Am6t3Kmd4yD3FDkdQJ3WxBe5BlKC4x4DNyDipE3lqPwQwnME3MEB&#10;izhwX2aB48ZJBkFDNDnJ+1JNOltyMZ/TcyUGI9+Ovke7kyQVCsQFoOE1AAraIlfwtWpsTUd5gnmd&#10;vqkqHAZ/AM4IIA76SAhcq10gKG6gr+8B8RAgYfKFVrUxRny9mOM4ESC4B/2C9uUaFaQuEdhJkYCR&#10;mBjrPq1D96SYR7hMNVsYV7Gefg8Tlp7q6890kTvXNP0OITZ5HsmtQfx5lBP/87x4jo17xA3TtwKo&#10;kzJDXz/ExzjP4z/5cWXKGjbPp30Ipcp94nbDt6POeIGjPcgXnx0nvbHe1IUlBt5JdER9qGUZa9mB&#10;+aoVcma49Oe5EbhtpFjm0hSAUd84ALccr1BW4KYjcPM/AjdmYhG4fT17N8ct8AvceaRHEZhVzSRw&#10;SWrp19WbAlCNAcz777gP+HEEZJVxn30SKP04AUGQ8wAAIABJREFU1COKuEdr6+E5wcyL5PvwzeN+&#10;9Nxxub7pSMqGuh7LDz7KXUmP9/bnx/uSHDfJl1P9ur5DSLE92MAX7cMkhjIpVev7KVfg41q8Pioj&#10;BOYR1RkM5BNAYz9MbmEdFC+cZ/c7NlnMDtuNjdu19Tt/96vf9OGfe/75lA+KL8O0uxUfkATcP/vR&#10;X89N7n97c+CalCls6DJoYBL0gdCHXXlLajfbAm7W3rRGKYJM5/NYrbFDxg6hRkt8sGR62LWYHgTc&#10;JA3MMDMcASkfXeYdIK+ro0DAYt69ovII+A8C7nQ25Av9ReeS69yY5YiA9RVaE3EOg4bjV89dsHR+&#10;UhxqIdW09vaypbt1S3dxJlG2Yde5kizr3Dk4NsA7bZk89twllYv3ScosVectW6jamYvXJTYnBjPE&#10;T1wyABo4PhGkYUaauRevXrcmnyeftVSP+MVmjx4/KvMv/nvEYd4FCzIG0Zh4652DXTcgz1cCuGkH&#10;KadJma03Am4U2sIQEhlJAjebUgRw5aVMJ1pwuRBWvKgWylM2GObEdWs9NKybUif6FASe9wTVY9/A&#10;Fh0CE7VQZZpF7Yc+a0diJMItGQDE2MtBEY339KoFAjjiirnP7ZspC1BG8gEHqnz9sdiZe3jzpJg9&#10;9m1syXkWyl8AkhMaX7fTcwPnPGr3JEgiBgyuVLkmHYUwDjiOxBZrgX4U2fKcrjvNoVzMxSSW1lX6&#10;71hcT/35z3OoK+0dXaNynWsAt7d9OA6cdwRuCCXPITCN1hYN97DurwA9GMKJEoMecy90LurN1sg7&#10;HG2JxQROW3iG4nkHfY0ctuftrpZQXAejI3OwyHHzHH0bOHTaJQK3wNfjBIiOAdxBIzzJcfsADwpn&#10;wQwsAnfUKqe8aBqmZ6CRrplkWD/3nq5E+6ivCbjHNC1qX0eg0jntx/3Er7PnmwZCE5LaPJGS3Ckp&#10;And8fgTuZLl7nxGPxXUH4CSNwDmxXu3jeXxtlBc6oL9xAjB+DslF336v05Xd9Y7tEfu6pCWJciiK&#10;thBXrQw8x8tJPotjxWFgQkuQpLCEhE9+l/m5h0U89hnSQyRK3doN62z//Wf+ylf/7JdrwJLdrfWA&#10;FIF7WJh9e7pYVaxmBoUIE362OxDetExoEBUSVGFmqjoCbm/a2JjhowcyHpv9jSQnqg+/nwHn+wQY&#10;i6tmnXccNztuI5F6QgkpeZ5PnSwvio9F/MN58kIGBBwBMNWZAG0Ri4yiM9WaXesPMuJqU+1Va+3c&#10;sUy3ZkV0ZbQO7uYpBbR/M32JsbHXJngLBAlQJxa2iFJxytrpkr1y7oodWDpkhw4sSlxI2SLEzD6z&#10;BSDVsrmSnTr1snXovCk4zo5NFAtWzKbt6SdOam2deyG2g8DKidCNvMuFNpd2OSZGfGde3kXl4oCk&#10;Bz5e42bNWpy3vtcYuHPBV7mX59fc2xrrgK7ExWAjlGe90bFWNy2NeTyoQYjkM11KTW5zGgmA4n9b&#10;z/q9tvQEmjsblhp0rJLLWrfTEJDTf1O5rG3W2ra4/7gNUkUbpHxNM53PWaGEgiWlEeiAdoRDZj22&#10;Y0NrC8C7DbzP5QWAAsIAetTJ+0fWdhp1W1zYL10DrqNYSF/QclIARlIkUthzo2/A/dFFKA5U8E+O&#10;klcOSYrsVsfKXCTifmPmxTAT1y9XscHOVdr9cDwsF3Rljx0nBFqHlilt19bXV/VcOCHah+fgzQpu&#10;d6I6bQsL+8StAi6Kww0g8z94XqPe7WZrNEnh/TqtphWJR4uuRK9hja01K6RRdhxYCtfJhJItVK2b&#10;ylq+Mm/ZUlX6Gtu1HS0l0N5IYJgEElBCUKQQqX0rYhUgZ0EDK+bMFmYqWuZBUoVpmfoDEw0mRNIT&#10;8DVuxqdANuGABU19B/nor3zsJIkJr7vddTtuSXIE7n6OxDkHStqHMw5a/lUDgCXWfElMZmKiP8d8&#10;o3PhPyN4zPT4OZUXQFSgnDg/ejYTTdHJBIAHzpQ+4ZNGp1O6LwF8tJ1IWKgzpcbzkXH2e8Z11vUg&#10;XSAPE71RvtH9MDSBMw/nYxrlC5w6dUveG/eaUEXvb6FOAHdcUogb6KP/Ypj8v4IWUUkm90yd5IzG&#10;r5OyTAl6jVvZbvNv/Jff+hW/+uWosBaa/+Hp4vpw6qd/7ld+dViae9cwV7E+WuUB2Jix4BQCcQXA&#10;DSHBZ/O+hXkBt8yAvMm8AfnHUwmbBycXQeANJJ4vEHhISgI3CRDgv++pPQCrS34+cubUNHFPEri1&#10;H10LZUfloVAOa7w6Fofna4WREDDwr1y/YY16W4p+Rfpoe8V6tTuW7dWNJUOICLbyRDXC7SYOBKB9&#10;pYL7I5dWOcEwUITC89fkot3ebNrVW6tSSpuZKMh/M2J3yA6gzRox7lx2ak07e/6i6uQEdmilfMb2&#10;zc/Y4QOLIpKQLcANpbj4Tmy0A20uF6XijMfA7b7IOe/ADaiOABuACSJ0fbN7gJu+4R60KAfPa5IY&#10;WEpglC9WxO0MMiUjaChLNHwXtNo1QBl8uEbtu2gVbXOu5TKYr3VsZ/WWdRpbVsCLG3WGqx0MrNbp&#10;2kR1wY4//lbrpco2SJekld8Z9q3Tawu0GPT9Xlocu8B50LKUofDl/afV6mjC8jM/8zMCV8rlOIJ4&#10;dXrGPvKRj9ihw0ckden2MInqinDRpuSJoI8SF6AJFwDZ4dsBmgQN+dQf/L6d+vxLI/EiHATBV7gX&#10;kP2r3/d9CjQi0fwgZRnsnJtd16YWwXPQxjFJr93Wfd4vXTRPrPHf+PWP240b1/TdJbkIxI52OPno&#10;4/Yt3/KX5TqX4C28B+1ENwe4pYDWde9yJOrJ+3VaDa0+pnp1S3Xq1ti4bblhSxYTUjTKFKyXLlqm&#10;NGP7jz6p/0yi8uWK6tXu1DUBY0I36LStz9o9JHs4tHqtpXbKYTbYbVgxO7TZ6kTweOiR3tAudq1y&#10;ROI+TtXutAsOWAJwi8tmsqx1cLfnFp1ish3GrntOY7xHcTkEINyvJ/oEfjByMeo0YQQoe4BbE6kk&#10;qO0F9nDegZvk5SlvACSSg/74fBKo/fpuQGPjHtohArfyB3LKRNH34XkRjMP7xPp4WE9P8VkqP+T3&#10;osfnR9fD/ygVimmUJ4rY73Mfm8v4vL5j8B63k0/ix+0Ztef7wZERrwdtQimWCUxvmLWe8AwRXt8y&#10;/bZl+s0/Xipn/+a3fvCpP/xyMxXb3WoPSCsrw8kf+7mP/mKuuu9DHcNPeUacqgh/Oi+xSKfn5mB8&#10;BxwnHD18SMAd7Xa/XIBb4BNFvSmPh033iIN5DNzeNOSJ53VfIi+b3k0DeUwQSLnAyQNQzGrpPJqZ&#10;Z7LW7g7s+q3b1mgCWjmZgQ3rd2zQuGuFdFsxtxGhMsNH6QiOG3MxOG6iJ0XghkAX0JTMly09uWCv&#10;XrxhzV5KBDYzaFsJn709XJzCoZetK9OLvF26fM3urq77hAQt9axZpVS0E48ctmqRaE8uOoK7wa2q&#10;t8O4fXjnJHCn5JMcLveLB25EnORFBHw/4GbE4SwlV0ABD0WhvPWGOb0La/2DrocHFLgGLVQBdx/n&#10;KNSvbalB07o7a9oTP9wnJsE0JJ2z/MSsLRw4YZ1BSRMDQ9MZQOLdNZNPWarvIloHbvxtM2Ho2wD7&#10;+IGHEP2RH/kR67Td5AoRb6vra9o4h/jRH/1RO3T4qLQWmSxRbuwXbBG4SSiAYd/N+U6zpXFEu/z6&#10;r39c8a1xVsIzkbog4YKDREz+w//VD8kUk4AxOITpwi2XJiVSpO5MBvimtD2e7uBgMd2iHv78rv2b&#10;n/1XdvbsazYxWVE/w857p1ZXXzv6yHH7wR/8YXmJYzKRIpALRI77W6yz91zy0At1RxkOnwEZM6aM&#10;veaW5a1p1t4Sx42zPyb82WLZiH/QT5VsZv9x62cq1upn5KCI7tLVeribffXbLavtbKtdaFv8F/Q7&#10;7hmr32nYsNuyqWrRJsolidMFTq8D3NFMDLD2//8pgVuHo/NCGB0HwEkAs/bh/+h6oC/x3DjfGJj9&#10;eig/pAjAkctl2wvcujeK7GP5eycAUYQdgJn2iddIuidxrCl5OE7u4/+9wE3S9QDcMUXOO7lFrlv/&#10;E+/FpvfE2cwe4GbJSzQCxlMRCZn0yxmzpJFaOOVav2PZfrM/aG598vjC7Pd+/fuf+rJykXpvq90n&#10;DYfD8t/4R//+/6jsP/odrV46xayFGS3cDcBC2yMuP3v2vIgSA/nRE8cldZLylwgPTauu4p33z5jj&#10;Jo3AJwHcSY47yVnfD7h973ljWfH6gzhuOANxhqxpCozztl1v2O27K4pwlcaZQ69lg/qyWXPdypmu&#10;FfIeDQuRejZTHAE3gF7O56RpDXDnOI9bzPyE1QZ5O33xhk3NH5DXqX5rR8CdCWY2TLA6fZQJc/bS&#10;6TMjRxYovEHID+7bZ4cP7bdCivWfppVzaOu6QlnyfZPAzZo23KvIkgbyboB+OHBTgK9vu1MXTrno&#10;ahdwhzXj9Y0dq7U6khoUilUbpLJWKlW0VCCurN0RFws4ARi9LqDRlPvYyWLaZifztogPa+tZr7Uj&#10;MOGbdAaI4XPWtYpt1QfWz1YsU6qISAMKgC5EEEsmQBpQ6nSa1unW3Kyq48pWtZ2G/eqv/Yo8lgFq&#10;mKOxh2ulBT70oQ/Z8ROPar0+my+q7QnywXUtOQ2H1u54EJNGjXjFgB/r0WhmM4nq2R995tNSAGWN&#10;nuf6xMO1u2mqd737nfbM08+qvxEdLpdHgSvaqSOmdxF5q163em1bGunirFi/7mIi1lEEsLX1VZss&#10;l2QXi5OfTt+91E1Wp+xrP/yNcvJDO1fKk9ZPue06AD3AqQXltxoqr17fsmx6aLk04vJNG7a2bF+1&#10;YPvn+G50O+zS4a6zlipMWqOTsY36wBr9nGWLRCAs4LfVJ2V8ANxidtrWatQ0sQGuduo16/aalmKS&#10;1G/a/tlpe/TkIzY7UxUdkt19AG7EYxDy2JfHwO0a434uOmxx/R0Bou51v+7cwzXy3AvcDvx8y9cD&#10;7hFHnBCV+3XPNzoXz4dzAHf8v+t8KHh8LtCcMIAjBzrilGMZmgM6UOs4AFwSuEd5E8fjchj4u8E9&#10;7knj4sZ1Te73Avfo2usAN0n3gyd7uG4/73ufaLiJmF/z/BG4x/k9j7eb0yskdYVhf9DYWv4n3/Hd&#10;7/+x/alUPVTnS552t9oD0nA4zP/AT/zCP6geOPpD7UExw3ojPo/10ojNM2kBN6JyGpwZzcnjxxS3&#10;dxdwk5/vzFO/hMAtAApKQPdw3My5GOjB41EUmQeJsXOWAuoA5LxeArj1fw/HTXl0CggJ69Er6xu2&#10;trmlNeYsxKBTs8HOHbPOplWyPQG0c9sAa17rfLgcFWdcIPJX1rKFguXZ8mVLZUt2ZWXLbq5u2yOP&#10;PiXRcrrvsbIlQgQn8TaWylu7a/b506+N6pnPYSvbtjc//ZRVKwU9p6842yjxjQeSXvEhwM3MVeRJ&#10;AM1155C+UOBWQoKzB7ir5ZK7ID1/2dY2ts2yBTt06LhNz++z2dk5mwo+yfETTpQt8m5vblh9Z0Og&#10;3evs2NFDc3b8yD7bN1OxdL9tg05dpnbicDM56/SzdusuNvWr1kuX7fDxx2wRl5tT03K32mx2pcy3&#10;ub5p6xs8Y8V2ttetiQg47ZHHiIpHEA4cnUjkrbVSX+PFVhwnMQD3RHXSJqdm5NKU9eIDBz1EaLPe&#10;sI2NNbkbXblz29bXNzUBYSJAUbdv3rKbN6+Lcyb6UTaVkZg5ghNWApOTFXvzm98iBy2T1VnpOjzz&#10;5jer/+EgaadGTPI1W1+9a6t3bqnNttY3fC2y27O19RXb2EASQ7/IWW+A4xasHtDRcO5lfn5RSzE8&#10;Y3Zun73tK77StcS7bWvUa3oHQq1ub67axvqKtWpb1thZtXZ9xeaqeXvy2D577Og+q2CB2O144JvO&#10;0FI4dsqU7cLVFbtye8NS+apNzS/Z8UefssnqtOXxztbpasJB+9y6cdO2t7es1W5Yv9+21s6WDftN&#10;e8szT9nb3vqsFQp5azbrij2/F7gdfKNJGBOHCL5BuzyAs5ZjMoyisPYtLWa/BoD5fb7GDXBz/wig&#10;oRwBKNS1A1DTu3clXwwfnY/547jjd/RfXOb4evL86Pqe+6mXzod17ch5h53T41AWm0+g+R/KCPcr&#10;b+BsSWMt8z31jaL1eByfM6rvnolHrEg4HnHyIY3bK7br7uvRP3ncIsAjx9BepAawDpKC8PyRr/gA&#10;2vJnELh04ZV0daBXXRsOmnesXv/Rv/md7/3XXy4i83GrPSQNh8PMD/yPv/C3JxYP/1jbink6MuEt&#10;dS0AN9z32fPnrdNzZaFDSwc8GAB9W6LQMXDrI4SOzLU3mhx8Hn5/FGH5/8gljzdqEvTLROCkhMW1&#10;oIgVgTty3MItygqAvRe4dS3kh2uPHDcDCu1Zbrx5665t1xrqlHDmeEvr7yxbprdjlRy2vU5c0GpO&#10;Z7IC7mIOxykZqxRzloVLE3CXLJ8rWz+dt5cuXrf2IGuPPf2siEExw6IvTlwAYghjwQaZot1d27YL&#10;ly5rRKHJjMZ6qZC159/ynLQq4dK1bgxHzgRi9E7j96LNI3CjVS6pg4YUwM1gB5B3A7cmMLrP84lF&#10;RMzKenOY5rvAimsO3Ije4azgSvFJvdNo2+3ldfegVqjYxERVEyQIOpwqAMrWadVs2GvaEK9sg7o9&#10;+dhRW1oguhla1DtyVIlolbKbXRSsJqzRzdr6ds9WtzuWLldtYnreSpNVSYha7b7Vdxpav67v1LTm&#10;OpA4uG/FyoRdvnTFrl+/Lo6ZaF8oLLabidCowVzs4OGjduzEcWlNExoUT3cAFwmAbrbqWsvGExug&#10;A/Vk2am2vSUfCVvbmw7C7egilfX1lhXgjllnN5OonLjYxXLV5uYXPQxo8N5Wg5Ov70hZrNuq6V7G&#10;Kgnf5xfOnXPONqz/8yzGLBw945uyGLFvevNbFC8c4MYMsVAqyays22lbvbZp9e0ta7ca1qhtaKKE&#10;7/1qaWCPHV+0/VN5m8gNdd5D0+IRD1F5zjKlKWtbya7frdn15R1LFyYtW56WB0B0PfRtkUjsbNvO&#10;9qaAH65+MGxbtVi0paV5e+z4UZubnZKOg09qsH5hicVD6EY7bvVr0bBCsMmO5xy4EYeTV8AtxVMG&#10;urs7VQoc9/2BWwtqARh8/DwIuEdAOQIsb/OY+Ofl+Lm9wB3Pj64HznKcAuDFLQJYoHle5/H1vcAd&#10;6TRJ990HuDkfrycV1UjJ943lxv/avw5wMyn1FNovcY30IOAmG0AMv+Dv5+CdBG76ONSJBFD75Cbq&#10;HPjzkEJBj2ubK69MLxS/7gc+8Pw1XfgSp3GrPSQNh8PUj/zMr/61dnbip7rZ0kQqU1RHhZsQoIWO&#10;fZ4gA6zJmSkgw8ED+928ahdwe4N8KYCbREeFIMXBC3CTonZ5vBaBGlARoIfjmATwAu1wPgzcuEXg&#10;jhw374sXJlrj0rWb1moHL1MY/re2rV9bsdygbhN5k80rSjKIOAHuYiGKyjM2UUR8OwZugok0+1l7&#10;6ewlEb6Tjz0pu12Ae9hrW052yCjPVgTwr567aCtrRNIiZi2OOwZ28MC8PfHoSeu16lrbBnB7xHsu&#10;jM2h/L3cPp2hMAZuFJAksNL5EXAT4J7zQavcgRtA93wSg2tGy3XnuJWX6+Lk3YSMxwGAiPbXN7bs&#10;pZfPSHpQnpy2qamZEF2ra+1WSzGgt9bXrFHfNus3LZPu2wtf8YwdWpqzcnZg/da2pQBz3LeaewtD&#10;c7/VTVmrn7WOle3ijVXbapkVJ2dsZmG/JlpoL9e264rcRfkALG3hNs8pu3HjxkhET2sh2saxA2vk&#10;EAOICfVn7Xnp0EF77PEnNRaYyM0v7BPAMPnY3tm02ta2OPdeF10HN6davnlLQULCXNkGhBuV7bfb&#10;mBcIr9v2NWzOP3L8uC3uX7LKRFWcN9wxdSEAyM7WmtV2tqyxvSkun8Q4vnPnju1sbait6dPUCesF&#10;liHoi7QTywY8Y3p6xg4dOmRTMws2O3/ACqWKbPmp8/bWmm2srVizXhe33a6vWzHbtqdO7Lfnnz1u&#10;hUFdmuX5VF/9i0lldqIqJbp+umip4rTttDP20tnrdnO1bgtLx21m/oAVCxO+jFCv293bt+zundsK&#10;59npNjRBe+6pp+wr3vasVSdoC6wGBlaZnJAk8H7ALW6bEZrO7+K4o6ic66xXA9wsB4gBCMCtfIHj&#10;joFHksANdRDDJgCBBrgzFtIYoHeneC4C/eg4/B/fM77OFkXWo3PhQaP8TEpC3ng9XhvVKVH+OG8o&#10;I4z/CNDJ+ntZfj0CbrxG0v8A5Lvu25UvVCLmD/vRRCcqye29n9ukmR7qldgYb6xbRw5a58gX6sux&#10;FNIA62BPj0QQnQ+saFQOqBUkK1h2VIq5wertq//rC88893c/8Pzslm76EqZxq71O+h/+7W9/YKM2&#10;+Det9MRiChtjBSboSoQssEtn7cKlK7a1436bEdcePXo4oZzmSjxfDsDNAKOOJD4Nxw8D7uRx3CJn&#10;7iJzFynpOE4OlM9NmiCCtBeEuj8Y2oUr12W3Kq4JzrC1ZYP6quWGbZvMaVlPM3+tTaJRns/JrAtz&#10;rXIJ8TjgnbdcacIsV7Ja2+zVi9csX5m2I4+coEdbHtOs4FRfrv8KE9a1rH36Dz9rrY6bQuWzrMV3&#10;7fHHTtj+hRnrtluWw5d1jhjH49CL8Z1E7+gy4qgZQA7cAmwBumuiA8QAMA5YtFaUAG7OQxIZHM5Z&#10;c51nOJgL2BPATZ+BCNODMGNbvrthM/P7rDo1p/YBqACMzY1tu3Xzul2/etnW1+7asNu0QrZnL77n&#10;7VrjHnR2JPYqwWm365bqoxxFvGeAFb4/b8N81ZY3u1acWrB9h07a1NyiZeEGmx2J4a9euaQoY6t3&#10;l0euPOGEsTOmPQvFnMCQ/yiLCbTjCEtlRmvF3/Xd3yNAeOTEcZuZXtB7tJp1ce0Xz521mzeuWauJ&#10;n/WcNWv1EAPA19LhODXhC1y0SyMaOuZ6s9G2hX2L9qEPfdgeOfG4LR06bEXeod9Tva9fvWJ3lm/Y&#10;BmE96zsCr82tdbtw9pwmHNQdcEYyTP0pn2eTj998rigJ2zvf+YKdePRxO3biKZmJ5QspcbnLt6/b&#10;pQsXbfnGDdtcvSO/BKVc204enbanju+zfmPVFdMAOQJE0NlZxsHPfrFqjV7a0qVZ22qlba0+tP2H&#10;HrPZfYctV67aoNOztZW7dvbMq3blwjlJVpqNHSkiPv/cm+yZJ0/aAKWiNC5Ps9YgjClLSSPgzvu6&#10;dnR5qv9MVFyjXK5QLbg8FeEG5HHA4nbcEbh1fwgqAsc9Au54jt6s8eFgoePQDwLOjZLGQeJ/BMLR&#10;cSKP7/16PBfXckfnIlDGcvUusezdwM0+1msEkKNr4R4d8T+8R+J5OpZuXSL+eKIM/Y/vv7eeYa/v&#10;EFLyfFxyiMcRuOO5EScfwJv6x+tsceKEZEDHEeDhusOaeBK4oQf4AxB4cw9UK5XFU4Xf3+9YJdNd&#10;LrRrf/2/+JZ3fMwf/qVLe7rRg9O/++T1k5/441d/JTMx+wRiLe+sDmgMdNYCb99ZUaQplFomSmV7&#10;7LGTahA4Ewg3jRuDIXgcX3eM8idJAs2HpnHHcPDZvQHY1IME8cM5BOepF+fhWDmO9+8FcH1izcBj&#10;+RBVB24BWhD1SDkI7q3ftyvXbun9mfQU0gOrr92yTHfLSqmegAXghMikibONF7C0CbgJaFEsAFYF&#10;KxRLlipMiNjduLNh1+5s2NTsgs3j5nQ4sELaI3EB3ESUypVnbLPetk99+jPyX646Dfs2PZm3Z59+&#10;woqo+A57Ej0zmYnALXOd8G60FQ5s9gI338DbC8kKgOsTNbgwJAoRuAFifY1o9y2u27W8yZ8EboZj&#10;GgBHZ6LXFfFlsnP95l35eJ+szrgYeNgXB4wjD8SzaBw3tjesUsQdrNm73v6cvGohmgWe0WJHo5q1&#10;ds3Je13ZhaNNjnOhG6tN2+mkbWJuydI598uPotjOzpYmCFsbm7a5uW4FcbwmZTFm5ATVEKeqiU2i&#10;zTIZqyO9KBZERBDvv/9rPmCFYlme7WROwzdqNTQR3lhdEYi3W02rVsq2tblp586dEXiyUR4pEtqo&#10;RElf5Xko1SGKf+97v8pm5vdrjTdXKLhYvNex1ZU71m7V9Rz6VaVYsWvXro3CfmpyDSkMdeeZ1A8l&#10;SiYehXxJ/WL/0gF774vvV/+jjyKubrdqWk6obW5ar9Wx7dU71q2t28J01t7y9EGbKnQtN2xYjpju&#10;0omLCmJZWQlYrmxDPONlyrZWH9jVWzs2LE5bsTJrxcqMIg9izra5sWJrd25bt1OzLlKijNlXv++9&#10;Njc1IR0NpEhyjkO7BE9oTA7EfQqsndsWEzEC5d3AzTgGuD062G6OOwncw6GXy7G+SwAiCL9GUgCu&#10;CLB7gTumSIMiRxhFwvG8vq3/83LiFrRlk+d0fA9gjoGQFAF85NktPDem0X2hwsnryXxRWzumCPBJ&#10;SQBpdG94bgRi94E2vp4EeNLYU9z4vphURnyPANyxnX1tm2PPw3DR/RGInY+UJjnHaJET8tfpEKCe&#10;0TUokfoDtKjXHlhr8+MvHHr7t73wQgrTki9ZSjTDw9PvraxM/tIv/PEv9nKVD1luQp0VwGbdFdtt&#10;TFN2Gk27dPm6Zvdoox46tGQzU9POYYVIYQAYjSzgkpnFni//RaY/KXBHUTkJ4Abo2Md6uTeqhDOW&#10;8F95dHwvcOt65OC1RIBpkU922t2uXbt5x7r40k6ZFYYtq2/csVxvx0ppRNzuZAUJRrZUEMeDcICY&#10;2BG44bjRSEYTd5ibsMs37trt9Zrhm3xubl7vpDXuAUpSKWsTvakwYXdWt+xzL7/moMEExPq2NDtp&#10;Tz1+TPkAXIg5AH0/4IYmubLhGLilYJYEbplYOBAD3JGrFscdAH3MmXPdXZ7yXxMBWnLEifckesce&#10;mH4D4Vxd37FWb6h1T0QT1eqE3b27LE6Q+lYsAAAgAElEQVTx1o3rRPqx7fUVrXHPTJbsq174il3A&#10;7dqiQYkuOGnpYA6SylnTCrZaG9ggV7Xpfce09g1HRoxtvsH1qxet2WjYyp1ltyVOpezq1SsCPHmI&#10;0+QmEprg50C0j34RNJwzBXv3e95jjz/xtGULRY0DRNkrd5fVl69fvmLdbsvqW9tyIALQEucaYkJy&#10;6c2YuGE77c/zc6z5MRa/+ms+ZPsPHLSZuXnLFz3sJmRs/e4dq9e27Oa1q5qIlAvlANzLGpdUPwK3&#10;+q9ExnxTxOZ9OUzhPMD9Ve/7GpteWNI6fSbb17o8vM3y9Ztyfbp85bL16hs2VzV77okDNlloWXbQ&#10;tEwPhyppTTqYzCJVUo8hDny2KHOwnV7Orq80rDRzyHKlWUvlyrazXRPns766bGsrtzRBG3Rblk8P&#10;7X0vvsdmJstyxCIBJ4qVIu5j4EZLXKANCEYwlt12AGr6NnnFPcOl4wQJMzX/fgr3ibkXrlABcfIn&#10;gJty6bUgSpQsRg74fsDt/WNMf/x/AJYRYI2vewoAFs5HgIzHo2v3iKhfH7hH1zgf6isKmbju/8fl&#10;RGU4kp8P9U8wRONru4GbNHaB7dd57u7jPeXuuc63SnLbsZ0dmPeKzHdrlwPccuYUgNtty1xU3h9m&#10;rZPKWHtA/8xrrKT7TSunWo1Cp/0dP/CtX/GxL6WiWqIbvX76b3/2d396rZn+CGtR6bDuKI5VJgXu&#10;1/fCxatWa/ra2Ux10o4dfUREekTYQsANGhJQwvXinyR9scAd9xAkEvWPKQK3rgfOKQI0w1R5Ehy3&#10;A7yf1x2UH+8P5XKfOgrn01lrtFp24/aKCCwEJ9OrWXvzjhWHHSumelZIpzr5QraRyeUnM4VCBg1i&#10;lJ3KBBMp5q2Yd1E5MbZThYp1rGivXbphW42u7T90xKampgRMpSyd1cEFhzn9bNkuXLlpV67ddJep&#10;TFCsbycOztvJY4d1D0DP+9EGcGcSk4aBRTvfD7j1/hyzvx9wSwENj2oOkuKyRfICiAfg1hANCmyu&#10;bU7Z/hyAG84Hwtto4B87L1E5kp3q9KRdunRJDn/OnXnNtjfWtY7bbmzZ4aVFe/OTJy2FH2u8dsk1&#10;pk8aGLVRjM/Es21Za+OcZlC08vSSzR141AapknQMzp8/b3Pz0/ZHf/hJTSTu3LmtNW++6/Wrl3xi&#10;BtmXcqMTEU1Owho0XC++6mnKbj9lb3/HO+wDH/xacZpb2zXpg5w/d0Z+x1956ZSCsWytreu7b22u&#10;Szwfg98ANF5+6McibTzO+zNcMcTs67/xm+3IseN2+OgxSVzwiNZs1GxzdUXgt3b3jrjSTqsr4F69&#10;c1fvwTvE8knxHQAu2hvOm2O04b/mg19rR048YRlCi1rbNjZWNQk5/+pZm63O2OVXX7N+c93mKkN7&#10;9vF5m8i2LD1oKIBOGp/5aG4DhTJbG1oPjXwm9tkJa1pFyxaVuSOWKc9ao0287rYN+x27s3zNdjbv&#10;2OryLavkM7KceO973m1TlaL0GkYTSeqPuZf8jfv6tiZRgcuO7RmBW2BMJw/ArUlFpvAQ4EZKFc3H&#10;AnCHptsL3BHINAkacc9jAIpABl3UPpynrXenMdizZ4JIilrUo2uhHP3XuQDA8TkhL3WJ/9lGa8uB&#10;bnGD9qN7QgFa9twN3KRkXpImMiH5/buvx36rv8nn7GmjCOC7tvCt9p4HqGk357r9PheZxw2O3Jff&#10;sJDimCBLEbh5J7d1YarvTBS+LVJ9VCfb1txc+diJw0f/+re/79jyqJJ/xml3q79O+vGf/+QPrNX6&#10;/7Q5zEqMiBhNTSqRUcoyhaJdvXbD7q65cw+4oMePH5d2skSTiEYCYaBjAeJ/UuCO3PCD07hjkMib&#10;3OIaN4m6AeROgMM5l4CNtMsh0LovAHoEaHqxykkAN/u9wL2907Dl1TWJ1OTysbFh3Z0VK+OvPN23&#10;og1u5grZa5lc8dlcuVTBpSRLDQA3zldKuYKUnPK5kg1yFav1s3b6/BVr9dN2+OgjMjtC6QzgxiEG&#10;dcBOljXcz50+axs7dYFgPsM79u2p4wft6NKCL1YJOF0SgkiS77cXuBUGFeKYBG4NdwdfgBFzLsBY&#10;ZDlwtYinAXhxugG4RVxDdDAnFW4u5qJ1fKAD/t5+cS2r3upboVixytSsNZptm1ucs3Pnz9iRAwft&#10;1dOnxE2yttpt7diRg/vs6UeZODpwOyfvEYU0waAunCfSVCpjDYKvDMs2uXDMFg48aq0e3uuKKn9p&#10;/5z9/u/9tpYU7i7fkZY5ou1LF86qbUY6DZqYqEi1PXVHzA9Bj+LVt7/jK+0bvvGbrNnp2tZ2w/Yt&#10;HbBXTr1k1cmKnfrcZyX1kLi517HtrQ3FAJDCorrZ2DxH/Q23jVhA0NOYcPWxSx/Yt3z7X7HjJx63&#10;A4ePSEudNfpmc8d2NtY1MVq+fVNti/b71atXbWX5jsplshDLj3sAG4mH3gVi1u/JV8AHv+4b7NjJ&#10;py1XKlq7u21rGytWKZXt5c+fsoPzB+3My6cs1dq0uUrfnnl01iZyTXEtAm55UPDlI6wnetABTNzw&#10;q56vWDs1aSs7A6sunrBsZcG2asFrXadtt29ftk5z025euyhtcsjsV73rXTZZKYTlFfqXj0VNdAJw&#10;i+OWUqkr29GWDuLqjf69WGDSOOeeXJCURTF5QsweOPPhYLdW+f2Am3Q/jpvkkyImAn68F7jjfvx/&#10;/H1I0SWx/3oebW8AuEm0A/9HnG2cF8ZyIz1wTHcg9CxKybJUjrBhfJzc63+inqR4be90JQnctNmo&#10;LMoPddZxyEOfVV4BtWvB+zX2MDOUkdISjb6BlNOcBiaBG0kNLnklHe53LNNtWCbVWu1uN/7m3/7e&#10;d/87PfRLkHa32uukv/cv/t/3NHv5j7eH+UoqW3YjdnV2iFZGzvjR/L109ZrlEHsN+3b88GGbrFYU&#10;MpKBR7cH9KLIIq4HvvE0vl+EbE9SvRIdhTwxH/vIcfPfgduvR8IbOewxxx2vjz2pyd3nSCvVgV+t&#10;omDt3jHowJls1lY3t211c0udjZCdw9qa9etrVkn1Adt+tt/9/Vw2ezqTL3xDYbJyBOBmOaJcSAu4&#10;i/goB7izFevnirbRSdtLZy7J29fRY8esiFbwsK9JgHPcEJmcuMlPf/Zla/e83XN4Xxv07C1PHLMD&#10;C9MjbhughbujzvpOYeLzIOCGNopT2wXciMXdO5k4bpTUdN5F1buAm9CcIjvyQTjigl1MzrUwMRum&#10;rTMwa7SHVq5grjVn9Vbb5udntc58YGHeXjv9stZv79y6YtZt2r75SXvTk49aaogmeUfr7c5xIxJm&#10;Dyq1LE3oyHTWaoO0NQYlqy4et/kDj8svOspNly9ftNmZkjjuYj5jd24vWwu/6fWGnTv/msToUach&#10;Arf0HBTow6OEeTAMl0q9+z3vtQ988MPWaHesVm/b/oNLAm5iop999RURj1YwCRsBd9QOhtsTwUWM&#10;OyZUfs6Bp9nu2Ld/5/fY0WMnpJy2Xfe1526rafWtdfWLK5cRvzNxMdmg31m+pTKoczJRJhN0cdrO&#10;w2ocA9wf/vpvsgOHTtjUzLQ1u9tWb2xJ0e7Vl16xfdP77NXPf166GzOljj3z2LRVMg2F38xJ+oLZ&#10;lQM3L6IJPIqUcDfZirVSFbuzPbTZpcctV9kv4KYde52W3b19xfrdml29dNYqRcC6Z+9911faRDlv&#10;aaQf6HfENeuwRg24CogDlxbXtiNwC5TVM93em/4WgTsqoEXgVlvEchIcN+l+wE27Ro47Cdy0bdLX&#10;vFLIn0zx2Pfh+4csCpOTuK7RlbhffW7X/V6vyFGLUoV6sY/UlOmz8o8AL5QZ/1PP+7zT3onHvaL8&#10;3ddZMiElg6eMnsX/UHY8xaRUz4xbaOd4T8QVBRAir0BdAj+djwDuonQAPJQTtckF9i4pEHCjl9QL&#10;tBArndTASpn0cH3t5q/9N9/9nm/6UsXuTjT566f/5WOfOH7peue3upni0WEmr07Pd2L2QgSizoBI&#10;LH07e+GiRMcA977ZeVtYnLGJQklep2gVZi+IMaRsg/vGP1HaDfwi8om0F7hJ5In5AO54zBaBG8Kr&#10;fRghY47b8zO22QerTnV0jpMcNykCNwQbTXC47Y2dhryiIYgZ1O7acGfNJjJGkIRmpt/95WI+/8lU&#10;Jvft+cnyV+FylDXvJHCjXJbLlK2fK9tyrWenL1y2fGnSDh054kpTQzySu7g6AndrmLU/+ONT8slL&#10;uxMSFCL6/NMnbf9sVWCBiJwPAzOxF7h5Q455XwijzL4A13uAmwzYb2PKhRa5h/ccAzeDIwSxZ+Iy&#10;Am7uQ6ROWWx+nmA23tZEoRsIuEuTUzY9syDgnqhM2rUrl212esounn/Nep2m3bl9VeFGZ6oFe9NT&#10;JxRcJA14K1KZKwymo7/9Xlca3u1UyrZ7JuCe3n/SFg8+KdvudDpn165dtupkzl76/B9aIZuS848e&#10;tt31upwOuTKiD3qt18sHgPcPyQ+Irc6yBj79u3376q/5gL34vvfL3efmVs0W9u+zM6++YsV8zi6c&#10;OyMvZM16TRsOR65cuTReyw4di+8qiVXwWx6JFEDTaLbsO7/r+2zpyDE78sgxOVrBTrvZqgm4aVeA&#10;G+cq/U5fHDfmVZShPpwYI07keCcXkQu4+30B99d9/TfZ0sHjVp2etmZny2qY26VSdu61czY/uWgX&#10;4LjbGwG4q1bKNiyD9APlwAHADag6UBJTG/e7/XTOupmiJB/LWwObO/iUZUqLVmviynYgTfLVOzcE&#10;3FcuvGYT5ULguN8pB0JM+uDBpA/LJEdr1W71EjnuvcAtMAwccwTuyHGznBGjgblYnfvcVOh+wB0B&#10;bwQoAchGABboAolyHgTckWbFbxCPR6RM44/y4nnPE0sb5f8CgTty2PcDbhL//djzReBWv0u80+sB&#10;d+T8Y0qF/PG5yWukWK84YQHg2Y+2wNHH+yJwRwlHVFLjMt03yXlT9xF43we4uYYuEjoY+FnAFfFU&#10;uWyN2qZlspnVwoQ9/5EvkSvURJO/fkJB7Rd//tP/Z640/609S6VTOfxG+8vTMD5DydjFK1ethkg2&#10;k7JiJmf7D8zbXHXaNT2DGmL8IHTMP1l6Y8Ad91ECII4yAdzCYA1gJ2aR4/ZrTqgjkJGSwE1ix7Hc&#10;SgfgzhWLdmv5rm3VWwJuOS+prdigvi7gLuWGm9ne4H+eyJc/1s1lvrE0VfjhdDozAXCjJY2Ytpgt&#10;SqM8l61YL1uwa+sNO3vttpUqk7Z06JDlFXO6K+DyQAtpcTG4kfyjz5+2Xt+BJAL3O5593BanJwTc&#10;CrfY7Y2WB6g/HV3vRUlw3JxPADfxzbXGK6UONNl58b6lMCGStjh6EPcHbjZMeR4G3E6X+Mb4xR4Y&#10;fkaKE1WrTi9as9Gy6elZu3H1mlxcnn3tZWvVt2195ZYN2js2O1W0t775CVdOGyIq94kEdU33w7JH&#10;F49uGQE3HHfLKja174QtLD1ljS4WAjm7dOm8zc2W7XOf+5SV8xm7fvWaScG00bIz584qIAf9R6+g&#10;CY7IkwOdFJwEJSL2hKJ8/wc+aF/14ldrUrRZa9jc3JydP3tGwH3+7Gv6Flsb69brYBe94WvcoVtL&#10;dEt/FlhASH1dGiU3nof+QrPVte/6vu+3pYNH7eDhI7a5vSXnJWiq1zbX1D9wtoJIvtvqygwNrXLu&#10;H33rMC4Qi/M8hQZlaSxcP3LkEfvar/tLduTwo1Yql63e3bL17VUtr1w8e9HmJufs4umXzVprNlvp&#10;CrjLubr6HJO7dA8u1jlut3fvWDrHF89YN12w5nDC7uykbPHws2b5WU2iOvhBb9Ztc23ZOs0Nu3rx&#10;rOXycMB9e/Hd77QJ1rhdD3jUhxWYRsCd9zXqALgO1EERLXDceve4Dr4HuEVHlN+Bm/EM7D0UuBMg&#10;vJfjju08BiZPe4FWz+I4lBNF1zEB3Mn8njWhHJbg4H3/RQJ3SFr+pT6xnAcBd6hn8rmkUX1Cipy3&#10;PJQpxXrtzpcEbtLDgNuP/f4I0DgOYs9jksAdOfAR0EcOnTyMXZ0P0iZwru3BjFi2xOqjWpkYNtdu&#10;/933PfHOf/yliNudaPLXT8PhMP2Rf/Tv/kZ1/shPtCxV7g+Zsbojgk4XT1sFKYNgEnbrzrK0kvEE&#10;deDAPltcmJP/Zq0h0EAhrKKI24iru09ClCLt5LC/J917Lg4K///FATc10T6hXc7x/YBb5yNrHQCO&#10;juPXfS/NWQYJPppKJbtxa9nqjZbW3ADXdOOuAzcBRNJ2q2iZH0nNFf5jupt+c6Wc/6lhOvN4oZiR&#10;q9NSLufKaQXsuEvWy5bswt0du3Rz1SYnJ23fvn0Cd8AyJeUyJy64G2n0M/a5U69as+MuUOmABDd5&#10;4bnHbb5a1gwe8TlriFq+07t45+U/CS6G9pHmtETCaKEzMBCJu9WAJjK4DNwF3KwBu+KHK4F4RClx&#10;RT2Am9bxNfAI3HoHVheDbgQDCUWSdm9oxcq0VWfmFaRldnrGrl+5agvzM1rjrm2tWn17zdq1TVuc&#10;m7Dn3nTSgVsSAEzBWMcKa9xAJ0pjBGdL+XJCMzVh1X3HbWbxuDU7GUWoOnPmVTu8NGef+uRvW7VS&#10;tCuXLgvwmIWfOXPW0lm3q+Yd4lo37RGBDr/hrMfniiXrdAf2/q/5oL33vS/qXWrNlk3PzkixbqJc&#10;stdeOa3gGyiPIY2obe/YpcsXRtYNApLQHt7PfF0a4JZfhVzRGq22fc9f/Wu27+ARO3zkqG1sbMkv&#10;OS5JdzbXtERz+eJFWSjUt+tyIIOr1dE40ffx/q9zQ18G6sjkjVZz4P7Qh7/BDh48IZ/uw3TX1tZv&#10;S8fi7GvnbKpctVdf+qxlWus2W+7amx6fsUq+aflBW981PUDxMXoU5J364rilEJQqWDs9YXdrGZtb&#10;eso66ap1Bzn5ou+1mrazuWLN2qpduXDG8gXCcfbtve95p01VSiPgjp4Pk8DNUp5htxuUyyJw41mO&#10;kUrH9z2g5IAMaAPSbxS4oW9J0NoL3CPQ2wOwcdOz9A3CuT3kDlE5KeYfcaYR8F4HuGOK/2PxbwS4&#10;Y/7R9cT9e4GbeiTzIzLfS8k5L0sMtZU/hDycd9wgcd/4mGsCb0zA8KqInwZx1hG4eW+47VBOArh9&#10;H54brqv8oJxJPZCyoUSqKISNzd98cqb8/d/0wSduhcr8maXYbb7g9K8+cfGxU6cufDQzMfdEWyae&#10;il7qL5fJSdFkq96wO3dX5Y+b9UMa4OTJk3KKwFo3HBgBCdQpaezQiZVGWobJPR/F94Gx8QRA6ATb&#10;/V8lCTykvf/j5uA9DlcatcsjcI848sBZizDAOYxEl2FPTeHEw5o3EoksNtwSoWZtZX3NanWPaKWo&#10;YDvLluvVrZTNDNO97ulqJfWRp44vfvrycmZxkKv/98VC/jsK+UKeeMaAdgnQzucslc/aIF+1V65v&#10;2/Lqjpx/HD9ySEQXr2CjCUUmLy6m2UnZH7/0stXx6MWkAV/og46967knbWYiK0mD1pjDgJaCWiQG&#10;0kCnTfwrxPVp2iqsqgVROVrgrmUucbQGelj3FWD6mjXXeZz8lqPwoee4j3O+8Ri4g7Ka7P7pJznb&#10;woZ7elHmYLV222Zmpuzatas2Pz1jr5z+vA27Hbt17ZLs4yfLaXvrmx63jGEKhvie0JBBe55vRf0J&#10;F4mZXipvrUHear28LR59wibnD1tnkLN0oaA19IWFWfv8Zz5tufTAbt24Yd1mSzPvC+cvhf7hm4iG&#10;tMxJId4xxC3EQ8dD2F/65v/Mnnvb2wXC9IXq1IRdvnhBHPfZ115VG+1sbsgDGA5dzl+Aq3fOXc+g&#10;jcM4kRRLhMaXMjo91sEz9t3f+9dsYWnJDh46bGvrm9bCHWy9Zq3GjvXbDbtxFYW3tG3ubAu4sevW&#10;d2cNd0QsvS9HrgVuhcR4PXH8UXvfBz5s+46ctFKlbL1ew9ZXlm2iUrFzr52xyYmyXXjtZevV1my2&#10;1LNnT85ZJd8RcGtZQYSbspwgqp346iyJZEpW75dstWE2u/SYWQFRvPsjGHY6dvf2DX3L82dYXqDB&#10;u+K4pyfKlk7Tx3D+E2yc93LcEoUngduV1FxZjfH7cOCWpX4Abq47cCOCdxrAO5DiftRmEVAiWKmv&#10;E4kqTo7GQKm84X/83snjZJ5dZSbyRY52bAedvMbegZe+CsCNzu+dQIxE/trtKoc0ws89QBxzjCYQ&#10;D7geE1XgXKx38hkxcQ7zLt3P/13tQ9uHa5LkeVkjIB7tHavicZRwxGOP1T3muKNL1ejbXPXgSQOz&#10;Qqp9Z1Db+v6/9d0v/Hqo4p9ZCp/sC08EHPmhn/zov8hNL34Xmsp0dBpQjQAAsh7QG9idtXVx3XDh&#10;rIlNT0/bI0eOyEfyRKEgd4XcA8fu3yr2Hu8oESL2JhHemP4UgHsE2HELRCuufUfOWoCC8trIY5rn&#10;EwAkyozKaxG46RBIFugQvCvavZjLMaPLpTpmOyuW79atnEkNcsPBb1YnSz/8gz/wba/97M/+RrmW&#10;bv7VfCnzY4VsYa6UK8pneblY0OTI4KYLU3bq6qYtrzesXMzascMH3eQJLkzre/iRL1hvmLZmZyjg&#10;xu82a3X4z073uvbu5wFuGXmN1gf5LryrZrFxzV5f2oOtSBSp0l1ygmg8Are4qbi+zveVGN1doSIq&#10;92c4cJMnjeKWZruB494F3BH8WXqnfwHcTZucnrep6QWrtZs2Ozst4J6dmbLXXj6leM0O3EObLGfG&#10;wC0JAbaYjGieQf2YOLREnLvDorWGAbgPP2YTC4esPcCPdsEuXLpoi/ML9tk//kMpp9y+flXA3Wk3&#10;5XFM319rpg7cJOqu/hAU/SDuaJc3Wz37hm/+VnvuLc/LDh2N78mpCbty8ZK4x/OvnlH7ICJvNxvW&#10;a7W0jo4uSOyrmiQDMHqQPwfg5uP0unuB+6itra/LJSxRxwDuQadp169gYpYScN+8eXME3PgWULGx&#10;/sH8K3JgmtqlUnbyxGP24gc/bPOHH5G/dpQBkRIQFAYJxeTEhJ0/85ING6xxD+zZ4/NWyXUF3PQX&#10;koObv5O01hUkNi/TxVo/b2vNoc0ceNRSxSmrd1ISlfd7Xbt786Zlhx0799rpe4A7k/H+xkRUDIE0&#10;yiNwRw1wB27nsIN2OdH4kKvFa+LEc5rUaS/gDuvaIlOB+8bXeXiH8TvdC9wu13E6qX0CuCNoj64l&#10;9rHc5PVdx0FZMV4b/3fa+eUI3KRop55MyXrH90kmf7fxNfa0op+P/dOvOcf8YODm+2hcBqnIvcDt&#10;jMvIF3rgwJNbxrqddHPtx/7Wd777H+ihf4bJe8UXmf7O//5rf7mfmvw3w3yp0OnSmZ1ooYJPx4Yj&#10;XN/esas33LWn1lRzOTtw4IAtzFblCYvgF/ILO6pB+HMPx+1pF6dNCgTLgfthaU85CZAlMdPnXDy/&#10;F7gBKp2/D8ft5z0f1dA+PCMCt0js/0/de4BLkl11nicjIjPSv8yXz5Wv6qouX9VVbaqN1JIaCRBC&#10;Qsh0ISEhEDvQGBkEg9EyOxq07AxiWZjBzaDFfwwD/WGWb6GFJEZCINMtVbuqrury3j9v0mdG7vf/&#10;n3sjI/O9V0ampD3f915khrkZce+N+7vn3HPPxdz1PnCjRwdwxxYmqHFnHLflx5r/bbSQ+ugP//D+&#10;ccSH//2//Yetbsf9jVTS/46kk4hxsRHEKk9gvVSXGvcLZ6bk2nSZc7ypcUODNeCmGzi8agNHqk2A&#10;+yWOf4qLIQ2X4H7FfVullPc1lxDD245ZG0CwcYuAm6ZZJE0LAuxPqikDsNSkLZjx5MuAm5p5BNyc&#10;DsaxOrqEmOsNvM24K3vaS4C7VCrKhQvnpVgoyMsHD3J9bgvubMqRvTs3i4d8xn3BQa0P3OjooEFu&#10;BL4Bty+jazdLurRSGh2P4D515jTB/eyBZzj3HuBuVKoMynACpnJ2Pi0QtL4gn7R+mBcdo/+ux44T&#10;wL1r915xEj69vaPgPvnyMT4/5m8D3EGjEYIb6VshZJjnveDmSIQB99CKFQT31PT0kho3ynp6blYu&#10;X75McKO8NUQxkcL0+WxsEPW3+8FdWr1O/HQGK7bI1MQ1yaWSIbiPv/yCOPU5KSTbsnvDiKTjWCYR&#10;64vDHwJpIX/M+4chADw51uX20lIOfJmoBCG44W9QrzcI7vHLl7nevAU3FsWBqbyYy7BjxbpjOuUE&#10;N7RmrFtvFgTRsjIaM2FtvcsV9lFwO1xMRKePMQ94jZa3OrH53Ge1VlsBvhpw2+P2M4T3FIEFpOez&#10;+d3+47bdU9NwdH/3OK4NNe4lTOrYhumHpuPuFoJqp7K0Rh3VuCH2nK8G3BDsjh7repmbfDIWiFBj&#10;tiA2oLbgDkFvnNRuB9wQbOGjJPW5p79t475X3elxblMstye/99SBjcdPX3+qkyxsDpwU3YgUTm32&#10;dDDmVa815fLVK1zCEuZyZA4corZu3cxGE+N3iBVNOLBwbQ2xoLVblUV8/jqB22ox4d8yGvfy4MZ3&#10;vT9+NvvseYAC8qZJb22XpnLElkYjBc9vWUDUtLJk407Tl/ZHi6ntv/7EE/czgs2ffvKTmXY5+Ak/&#10;mfhI2klmAO5UKmU07piC+/SkXJ0uSzbpy/q1q7rgJrTReGGOrCuVRhCCm6Ec4cTWbsrD99wto4MZ&#10;5lK73RAfC1UbbYsV1UaCM8+DtPGsFt60PKAGoEIbcON6nY8NMJotoQyqWK0a5valwQ2wq9ZtpocR&#10;3GikXII7XxyW/MAQwT08XKLGbcHdblTk8vmznA4HjXvPjrvF431hvjhmNWhHAn+8RwPuegfg9qUS&#10;AbfVuM+cOyvDpSGCG+E1L507Kw2UYdCiWVjLeXlwo45rnGz4gnTkTW95u2zbvku8ZCoE95mTp5YE&#10;t7Ra6rkOlpi6y0YDMGIDabRX5L8BN0zwAHdpbCwENzTu8vxcqHED3ChDgPvKlSshuDl8wbdGGzY1&#10;YeNZUCIoY3XHvGvTZnndd75BCq2TCHgAACAASURBVCtWE9ydepXgztMn4CXJpNMEt9dckAG/JbvW&#10;D0sm0QzBjYYSz6OaLN5DgBsDGlFwixTGNoqTKkq50VFwN1syfuWSJDoNefnIoRDcj77yIRnMZ9mx&#10;oq0J+c9M086rOpqhbpt52hbO9GqnLYkgRs1kZ8LM/47Cnm0UTO/0QbXpYHU3jdXN8gk1Py2rrxXc&#10;kP590e8hWM2+7nna7tnIh1bC6/CbtwBue9/992i3SEdlaXB3zfD6ITyH/7vfu5+77XX0WFd67+PG&#10;4MbbgdgGveDmcQPi7hi3Wsbs9pbADb+e1vy1TD544Ce/c98FHrhDYnP9tuSzZzrJT37qqY82JPtT&#10;jl+IV9sxdTTDxPd2S9xEnBVhdn6OWjcqNMMlxmKM7LV+/Vo6rWG1K2pXPeXTC9oQ5AbU/XJzcFvR&#10;dGzjFxXs0ylHXc0ZHvHYWqc0awLHd55HWqv5nOfbtEx64V/YqVGNGx0ZC+5EDNPBrrFxy7heNR7v&#10;/OSWUe+/79+/X9dohE/B3/zr5qTf+G++m3xVMuG7aT+p+es50vKz8uKZKYY7hfPahnXQuNWLOwpu&#10;jHrXG2058MIhmccqTFj1CKbyoCUP7Ngga8aKvH+E2kwaRyFWdT6jfTINSkNHM0IcexTKql+gyVM4&#10;dxj5zOyLjHMTmGz+delInO/hjaDWjnzWQAjRtCy4MXUKWtnsbFVyxSHJF4alUqtyHncU3DCVIzBH&#10;wm1LJunI3h1bxI01CG9XGvpbhLfePwKwoAFWU7kv1XZSRtZtlszgSga1QYTAcxfOy9BgiaZy+Bpc&#10;OHNS6uUy4RwFN8Q2dP0aN8CNRgHWD4D77s3bxM9kOU3LgttPeiG4Z6YnCW4nCAju0NnKNBoEDX6P&#10;seIxdcXM8UZEMi8u3//uH5LB0VFZuWqtTM/oGLeCuyydZk0unD1FcE/NzjCk68zkFEO3Wp8C+zuo&#10;uypmhSsDbiwwAnDnR1cS3EGt0gPudDotR488r+D2WjSVZ/2WJFH2sZZ2DemHoaCkrwzKGbHC3ayU&#10;g4RM1WKSG7tL3FSR0wBrtTrBjYhpAPeRwwcl5aOzUpNHX/GIlAo5icNUzrdLwY3ZGxjbRuhaOqEB&#10;vPjNcBqYdS7T90XLUY8vB27ODzegx7KgnBpmhuQssKPTwNjg69duw2++38xUHt1GxZ5vQRXdB8Ez&#10;Rr9b6Z6Le7XnqkTTQR5gG3Y4zEnR9PD5dsGtn7vHo+lBoudB9De657CcIvu7INYbRP7zewTc3BpN&#10;Gu2Inm+2XwO44XzrtevNWFB5/Kcff+jveOAOSW8u3Yb87l8//dD5icr/aPnF9QA3X3CERTTRuuCo&#10;hs8ww12bGJdMJsfY5jCbb968md6n8GBW01YUyhYURlCxl4E25GsFNwpA4asNo9UsUT+wtaDuBzeE&#10;+zl+plooOWfSZRoG3Jyfinjh1LinuWoRKijA3SlfN+CWubQ4P7hvz4q/f+yxx8Jwck92OonOp/7l&#10;nUnxfzmd9Fcl44kYvHAB7oDgnpQrU/MMvLJh3RqCD+0JHMkg1GichDRbHYJ7ZqEmzQD3hPG5tuy9&#10;e41sXDfGhg5zoOFACGsI5uDrs3Ubbj4vHX9sBwd7UX5qGufsRxNNjfv7tG5rAseYpGlaxDPH0FlA&#10;ovT6ZkhVBTggi84CNJelwG3HuIfgnHbooLTrNbl84bTEnZZkU24PuB2AG79DTVud6zDHGzUIoWOh&#10;dVfbKRmLgBvhVS9cvChDpSI17lTck/OnTzBACjqex468zNzpBzefm3VAX3bHha8HjnryPW99XNZv&#10;2CTp/ACXIo2C+9TR4yG4YdoGXqIat208WBPxGUMAnAdtPM4xuhFPyDvf9YNSHB6VFatWy8zsLMGN&#10;db0tuC+eO83nh8aNJT1np6YZ4AT3bes4GjALbkKMDwaTscjmzVsJ7uzwmCRS6R6N++WXD9Pz9uXD&#10;qnHn4g3ZtaEkAz4CA6EcFNwoT76XzCdo9qpxB/G0lNsJma66kkXM+FSRQz2Y0gZwY4GReFAPwd1s&#10;VeVVjzwipWJefKxeYjofyBeYuZl5WH6Ti4wYRzLGoMD7qeBWszfeFW3HeD/cZxcn0fFtQBpp8xoC&#10;Gx0COKnpm4/zUC5WgwW4WE6mYeAxiHEe7bS67RHPi4Bhqa2tA3afBXfPPgK3C7h+0XP41vW0vNE0&#10;LIjhVKs7zf32nIOtvf8bgzt6HNJvKu8e623/mVbk+aLgtrC28OY+0wJbr/B+cKMdwXV8fuM0GgV2&#10;P7jZCuG8JcENi2AziDXL/9va/fd/bD/WN75D0q01tymdTsf9D7//T7+94OZ/rBHz9UU3TTY/m5Rh&#10;Cjx7/hyXA8TYruclJJPNyqpVq8VzHYmboBhWluOw1o9oNVPhS3QbQhNZnyANC277nUPEZqwa0jWZ&#10;W4DjXKNxO6qF8to+sEMwgR91zIK7XIElHJ7nDYlVJ8RtlBGNZzztOI9/+P2P/2sMwaoj8vnPfz43&#10;V4n/u4Qff18ykU5j3itadISGfOn8jFwen6VHMpZRRaNrwc3KBW3Gw3Kijnz52YMyOV+ROroFXkLi&#10;Tlu2rhuRrRvX0OegH9ywoqhrGMTkAzs2Cm/s6dW6LbjVWQ0VG6C0WreFPADP/WGIUwNuvO48H024&#10;gbzRuPn7MVfm5msG3CUpVyvGq/y8DBUKPeCGxp1NxeWenTCVG40bZnr8jgm2gN/HNDGkXQ98acSS&#10;BPfw2rslV1wp1XZHYnFfLl66JKXBAsGdTsTl7MljUq1guUqP4Mb92YbSgtvWF+6B5uolpQHX+Fic&#10;4F677i7JDBQI7mw+syy4E46zCNxoSKKWKAU3dqmp1okn5fvf/R4pDI3I2MpVMjM7Tw/4+dkZglta&#10;dTqnoTymZmZkfHyc88YxnYxPQidMY+I39R1w4hZHYjGC+7Wv/27JDA73gHsgkyW4Uyk/BHfWq8uu&#10;DUNS8Dviuw0DbofLg1oYciyZJY5pWxmpdJIyUY1JfmS9eOlBKTcDgptLe167Qo378EvPc+lTOLoi&#10;cpqCG/VelQeCG/frarAXdBRYTkbD1uENgNvu63qL3xDcVttGW9KxUdQsUPR9ASBsIw+xgA0lAm67&#10;P7q1n22Z91wbOcdy0363HQVbPxZdF4Le1KUIKO250S2AZyWaVvecbvsQvc6eGQU3xJ5jwR0etmLr&#10;tRGmZf4gFtwKWW0mcSyEt+k4WU069AoPwWzBrXkQHeOObqPg5vVRr3LzW2jfXCfotFuVP95QXPWB&#10;/Y+NLPCEOyCL8u125Ff+7J+/a6Lu/Hng5QrIAI7jenHtzWIFMPRIHEempqbk/LmLdFrDi4FMzGTz&#10;sm7tanFh2mVjrrI8uBdDG4KKfTtyK+CGWHDr/NnlwI1zdH943GpckbQQ6hQLfUBTnpxUcKNCJDDu&#10;Wp8WtzkvSelcycQTb/nwT77ty0utOvOZz7+wI9aK/Zqf8r+t47iJjtthrPKXL83JpWszEk94sm7d&#10;Opo/EXgFWqrCEGE7k6yIX37uBRmfWZBaM0YgYRGQjSuLsmPLei4b2mzUGWCEYBNdixnRylT0hVFw&#10;m7FubAllHbemtzCX+rRdONWYCQNzXlfr7gc3Hlm1JZ1WptN6cB6eCS8Z6pUFdw6xymtVDr1cuHBO&#10;SgMDBDe9ygFuOKelXdm9YxM7KIjWHos1zTxuwBv3h3niLTYu6pzmSy1IyciauyVbWCFVhM9OJOTS&#10;5csE94GvPM0hCYAbc6LTfkKOG4071HBMvbH1gcMOBtyYzgTNG+BevWa9ZAtFRjWLgvv0sRPMo2ks&#10;CmLAjUVOqDRaRzFqANqgsNMIQKGhIrhdatwA90BpWEZXrORCJkuBG8MX07OzIbitxo37DgMHsfOn&#10;y4USXKb8794CjbsLbjWVj0suk5ZjBtxHXnpeEu2KZNwawT2Q7EgKoXgFwxMOI9ZZM7M+gyttmLLj&#10;OSm3fZmuCePGe+mCVFodqZRrXMMbAXbi7WYIbnQ4McY9XBzgkriYQ6/3TJuOAtquDmagzbKh1mxW&#10;DDPatkLZgJoQR0AWhbRq1tjf1bo1cgF+x77vpoz6NMzlwM1+oxEct+fYLX9niWPhZ/Ozdt+NwI20&#10;0LHUc7+54MZd4T40VLBK9L6jwucKO5Gar3affZ5+cCuUuxpzFNz2Wm6tSZyrEN4euNlGOrFOrFX9&#10;p8FC9j3vvYOLjnRz7auQzz4/XfiHLx74vSCde1tMPBc9W8AbDwvNmg1BTAO+X7lyjfNJMf4GGOCl&#10;HR0Z0pfNVGIUDDrhMKcHLWOq7WNY2MELpb+gewGPDNYCX3ShyXxjAu4Ds9WgQye10ITem14Y0crs&#10;t3djKyQqj66CprGT5+fL1IBQQeJOU2L1KdW4Y53rTqz++C9/8Ac/369xQxD85p+fObgv2fF/Rdz4&#10;KyXecZsIwHJ1Qc5cntA1ksfGOF0M4OaYMjoeriO1RlP8VE4uj0/KZ/71GUnnShLACtCoy2gxKa/c&#10;t4dObQBtKo7Gq8UFSnjfNGVDO9Ens8+N/MD5cX5XzVqng1mv8qXAjeYMNDSatJn3jX1aFtDY9TwF&#10;t15LMQEapmfLUhoak4HiECOCjYyMyOnTJ2W0VJKDLzwv0mrKhbMn2AHx44Hs2bVVknE4wjXpjGc7&#10;NAHjb6PZNYsKmDHuStOXsQ1bJTe4UubrTfESPsFdGMjJC88/x+VVAW50ctCpO3n05ho36jPAjcYB&#10;lo/93/8DMrZitSSzuXCM+/SJk5LJJuXIi4fEj8dkcuI6x6SzyWTPGLdtNAgYiJmWiGcAEl0nweVC&#10;v++d75JsYZDgnl+oMHQqTOXoDMA57eqli1xIZmJqilPSrl25rO+bzW+EouUYrjaEsNrw2UxHdsPG&#10;TfKGN71F/HyJHcNOoyyT49elkM/JS4cPyuBAXp5/9mmuphRvz8t9m1dJIR2I165hFpw2sMgdQJRp&#10;onyhFWMUPMVlPafrMXqVd/ysNFox3icsAdcun5O0I3Lk8AtUfDFL5eGH7pfVY8Manx+R/UwnBx0l&#10;nQYGAAPECloet9+Nho3Gx4IbtZ4AJ/hxj3AuxH0aMzmEvSn1hrd8BBhULLi1XnTbre6rzbIMuu2X&#10;LVv72Yrdb/fZegBBmaDcrYTn9YG7v+NgNWWM+UKidQvvPG2H7Bja54ikHRFjrQ6f1x63GjU7k5Hf&#10;s2JTsXvDdM0Qg747ygLuNsejpnJuzVAU2lNsCWzCXMFtNW5rKqexiqBWcON9tNdHwW33s2OJ5zHg&#10;jv5BVOuuH8y3yo//6FsfPM6dd0B6c/M2BVOWfvfvn3vjxcnGH7XFLWEcab7akEQ6S9MdMh3gxUsy&#10;MzMnV8evS7neoObkwHwlIoOFnAzDxOX7DLcJUfDwY09Fh9wuuKNiK0NU0OBBlgI3tjcHN37f9AZp&#10;MleJglsd9xTc5YW6TM/OGHC3xWnNcMpMUjoTyYa8a/t653/u379/ybESDE988dnTr493Yv+X+LG7&#10;GzHfOTNekRPnrxGyQyPDMpDL6r0AfrEOwQ1vf8znXqg05VOf+4LE4lkuVwev6FyiLQ/s2SFjQ4O0&#10;fDiBjgPDXJ5M+friII9Mg22fm+BWR2YCNgpumm+N1m2d0uitjFCoxmPcgpsuQkYrZdkhHTjXmfCk&#10;qsuoaRgm2qmZBSkOj0mhOEQzswX32NBQBNwnJZ1wJJnoyD07t4gfR7k0RUzwD2jdHfbg4RnaMN0D&#10;ICYpC42ErFyv4J6rtSSeSMqlKxbcB2iZALhbjSanU505oe8qGnW+6EuAGw0BAIIyt+AeHVslqVye&#10;Grcd405n/GXBbbKfop0pUx5mdgOeEA24E4tTA378+955U3Bj6VZo3BjOuhG4ocWho80yojYqctdd&#10;Cu5EblDifkqC+kIX3C+9JIOFvDx34EuSxjBFa0bu37JaCmkRN6gIXDQAQy4wAs0bYGXHzONURQy9&#10;AdwzNVeKKzaG4MZ99oMb7xZM5QD3yhXDYXx8BTNuP0ENGX4enJJnpq6GGjbGvpF/CE1rxsPZqeC9&#10;oRMLj3Q1qdt9FJ6nZnWtu/pe3Aq4baMPAbjt9/6tFXy3fxDcP78bq0ioZUfT6NqoKbZeds/rvV+b&#10;JtJj2vYWIp0E3W8PqHSB/I0Bt00zPG46FOF3MyRop3HZ+7Agtx1a9SzHOaqBW3BDsyaozflW87b7&#10;AW7sj45x2z/eDdu25rmEV97/gTc98GW9qW+89ObmVyGfvNrJfPZvP/UnnWTmrc22EwvQQFlzEzIx&#10;aOmUkiCQ8YkpLrKBXlDMTUi9Xhc/7siKkWEGaEFjh1dFXyyFIW0cFG1Q+so/fDEWy60B3FZoCPZb&#10;QPeDm/vMcp/2+i7EzX3TSc3ss/drvMo5NujEpFJuyNTMNHv0GHf12gvSqc9KqiPXE63Gu3eufedn&#10;9u9f3snhzJkzyamZ1v8SOO5HGm5q+OJMQw6fPM8AFljXGfCGBgKgAty4f9w3YpTH/JR8+nNfktly&#10;iwvEAwbQbzatWyF7d+/gKktBs0IzM9Lwkwlp2y55CG7dKrg1gpo+JcCs4Cac+8zlOs1IzeWMWW4+&#10;Q1/RKWJ4MezYuJqwWQfYEPOXmdrU7FwIbjhdjfaDO2jJ+TMnJZWI8W/Pzs2SjKNc4FGuv0vN3qyG&#10;Bg0NL3cQS0uz48tCMy4r1m2RbHEFwe0n03Lx8qVF4Ea4U3SKzp06yXu3ptEouHnXfV7lgMfb3/Eu&#10;GRldSee06enpENzQuA+/cLAH3LlUapFXOd6lENy2gcP6MAbcCIjy1re/Q7KFQhfc8wuyMA9wzxHc&#10;Vy5eoMYNjR+a7JUrl3vqLZz3UG8sFFxo3Oqowb8N6zfKd735LeJnC6HGPXH9GsF96NAhgpsat9OQ&#10;eHOGGncxExM3qIqHqYzGtA9tGwBEvaJ26/jSiqVkvunJbCMu+ZF1Isl8BNztHnCjwwpwP/TgA7Jy&#10;zIDbaNzMFzO+3fUeN6Zz/uHlNhozo6epeZyANu0XA7QgOIsBN/axzaHp3NRwWwZozENN15ZLt32y&#10;jb2K5nPQjly7xBb3iM/2Lyosc1gnNYnea+19RI5Fj9v7U0tR9x6if9xn0+tLoyt9z2uO3ylwW42b&#10;j0xg63e2PtS6u+DW/bZzgpkqEZP4Mho3WjOmvxy4Ayxo055INGfe/f63P3jHIqiZYv3a5D/90adf&#10;M1Vu/X4snb1LvGwMq4TV2x1J+CldgBwAdF2p1mpy5fq4TM7O0aCK3jIawFw2Q3APZDMM6YkGBRVy&#10;Kc3bVsSudF+MXjENUKTHGBU2UoxsZsBk9t0I3NH9+OM1pkHFa64aN47hVTDpmgaCY2wxYQAOxIWG&#10;0wziKrudBZHarCRjwdVktfXunRve8c83Ajfk5MmTI1OV+Mdaifg7r82If/D4Gf4O4pWvWrOai1Mo&#10;uKEJ61g1YmT72aI8/dxLcvL8VWl0XO73Y03JpeLyqkcelCRWf2hXJZ3AwvE1Og/aDEcDpM+sW5RL&#10;2GExzmhLzeO2JnLAW03fS4AbQDCjA5zTbaCtWjeug+hLGAX37NycDJVKBPeK4WE59OJB1p3zZ45L&#10;KuFKKtGRvbu2SCKhmnXQbqi3PawAAJMbcJ82vgrucqML7tkqOi83Bvf506d4d1ZzsfUzLP+wHiDs&#10;LepLQt72fd8vQ8NjdE4DuPOFXGgqt+CeGMea33MygNjfx46Rl7bOoT6HpnIrWBKTeepJdqAgb3rz&#10;2yRXLMrI6CqZxypj8wsyPzdDcMOr3IIbMET8ZYCbYoZYouBm8pglgg6Yk6BT2foNG+X1b3zzDcEN&#10;jTvjtcSpT8l9W1ZJKYP4+DUOl7OzRFACigpSQtRJSiOWkHLTl7mmJ7nhtQR3vSnGVN6W8UvnWFeP&#10;HH6RdbjeqMgj+x6QVatGdW6tcdijtgcveGYeoqAZgON5aD4HgLvzsi209V6s5q2mdNwnAUeA45MF&#10;twZfCduYZcC9uA1CvXB6xk4hS33GdvH1SMFoh6aMoucvB+7uOXoA7ZAVe5wdNCMhgJe5h6XAzT9+&#10;+9o1boVs9He76WC/XdaUj7wI3DoUisexQFatW03mODcI4FvR1dDDse7bALfrtOYTrZkf/sDbHvor&#10;c2vfcOnNza9Snup0/C99/B8/FPPTH5lvesl4piiz5SrBDY1bG3oEo3e4wMbl6+NcFQnOajoOHmM4&#10;z2JhQIaKBS520cEYN7S6Lrl7pK8eLCtW4+kX3pNx1ohKFMx633ouvaipcXcbUB43pspF4Db7baAM&#10;DA2gYcVoAFdiAvKCuiScqsTqC+K3OxMS1P7NXZlNTz3xxP0Rl5Wl5ZmDFx9ue97/PV3zth86ejpW&#10;b7Ylnc3I2vXrqC0j38KxZnodx8TzM3LiwlXCuxXz2XHyMM4bNOTVjz4kg5mUSFAl9ODARP3COuIY&#10;YFuAa7HwKSTmWEhjq2PYS4NboQzAq7aO7wpxSDcN7Fdw02Rr2haY/5YCN9bLHisNy6GDL/aAG2Pb&#10;9+w2Y9yY9mXCwbLRxBAGGlwGYMEvpmkqrzTjsnLtFskMjMlsrR6Cu1jIy4vPfoXOT0uB245x23pp&#10;6y2sCMgvmt6AjnhK3vL4O6Q4OCz5wRIj6UXBDVM5Fhmx4C5ks0uC29YrlgnqNyIR8nkcKQ4Ny+vf&#10;8D2SHxyU4ZGVBDcWK6HGvTAvAcF9jnkFGCKuAOZyM+wsOkoAKpdT7QV3A46kToLTGwHu7/zu7yG4&#10;E4mktBtVmbh+ZRlwzyi40/DRbogDx0rkGRp1ANE6heGZ3KS0JCXlls/ws5mh1SJ+ThptnaES76jG&#10;HQV3rVaRh/fdJ6tXj7HedVAH6bGuYAWsGfIU9VY0fCm64MgzO3ZNWHMe99Lg1nNQUwH/xeC2oMR7&#10;gvKwwLYSbYN6PhtGLnfcQjS6D6K/oVu0Kz378We7u0uYuvVPCzYKbgtJez73Ra6Nbq10gazPrfu+&#10;GeDW+7YAjoIbW1h5CW573IC7A4fIPlM50wHQsf8WwB2HttOZ+fGffuuDf8Kdd0Bsrn/N8tdPvbj6&#10;6dPnnwySgw8FXirW8ZJSqzcJYYKj2dAK73gygx7+tUmZXygz7CMbtmaLU5GGh0ohvNF40At4CQnr&#10;y02l23u0YhtASH86FtRsvBRX/G6X+7Tgtmnws8PmoQfcVoP03ATHmD0OIajWeOXKVW3og7pOj2mU&#10;JRnrzDq1uQ9uKq74y/e+97EaL76BTE528qcmr/zSdD31E0eOn03MlSvsKK1Zt5arRaEBhuMV2kY0&#10;U+xxukm5PleVz33pWanAs9yNc6UoRHB78L49sm7lkDhtLMgBS4CGP7XCxgxiKIrnhOC5qeHgC0z/&#10;bEbgdIaKjntABTfjytS0VetmfnFsvAtulBVSZYcD48KdFjt+qArIZ2i1U9PzBBPANzc/L8NDQ2oq&#10;Xwbcu3dt4RYm1E6AuAF4kXVMnmPctBBgcQto3EkpNzxGTssPrDDgzsrFyxfobPXCc18RP2Gc0yLg&#10;xktswU0YEBC23tnpWhwE4Lrc3/v27+MiKQOlIXp0LwdujEkXc7me6WBWoqZyNDDQgtnlCUSGx1bI&#10;677jDZIfHJKh4dEbghswrNVqXXDTEqENEtM2P2nBjQ4oOnzr1t8l3/GGNy0B7gE5dOjF0FSecQOJ&#10;1ScJ7sGsIwlpcEU5BbcCUa1SxvM7hrkWvpTbSUZPy5YU3FxJbWFhSXBXq2V58IF7Zc3qMXaYUHfU&#10;eUJrGbzJAWxAmL8TgttESCO01TJmQY1zEBBGIR7xLLcaNNMG5E3nZhlNm58jsIt+hlggRCX63cK0&#10;X7TO6f4bgduKTcMet6C14A6vi0AJ0g/ufjH9ijA9CNMwe79WjbsnTX7u7ud3M8Zt88kCO9wuMy2s&#10;q3Gr9Wc5jRvX8ff6wG3vAYxKuEHdrU9/4IP7H/q4nv2Nl97c/Brlox//zP6y6/9GOfBWJjIDBLfH&#10;6V/qMMKywwshMZmZLcvl69elgQYCoRqhigYtyWcyUsznJJtJSSrhq+l0CQkr5mIH7D7pHo82fLbq&#10;QNvi1hRGFNzYLta4o9A2acZQ/RXcjFhmPkNcRwPRxL0knxsNxaVLl9UbtV2ThFMXt1mRdKxdaS1U&#10;f35D/q4/tCFPbyRwDPzKmYk3VhrJP3j51MXh65NTbFxXrFwlmWyaYSAR3IZe2xjjRoV04jJTF/ni&#10;gYNydabMcUuck3RjsmHtmOzasklSaLdaVYHSrUDV/LPg7m41D6ghG6c8jC0C+DcEN/IZGreFpvFm&#10;1+RuAG4aSTsK7tKIFEtDPeBeMTRCcMPh6tzpYz3ghsmcrlsRcAfwvUC6GNdnFyIVgnts3RbJ5VXj&#10;TqZyIbhffP7AInBfOHOadQedCuaJaagAbuxn5yACbnQE3vy2/ZIfGJTC0DCtLxbc2VyKpvIouAfz&#10;+VsEN6CC9YM7MrpyjTz22m+PgLvCtADuyvwcV0QDuJFX83Nl+ppcH++CG3HR2WlGeig7dk491bg9&#10;tdQA3N/+XW+UeBqOpSlp1SsyOX6V4H7ppYOhxp31OiK1CdW4c24Ibmo7XOvaArAL7gaGLNo+53Lf&#10;CrixZOmDD9wva9es4BKfeA72LwldpwfcPNDBCoUKa4XxzcGN47hPApmOpiwQLWlaOrRsusDWrW1X&#10;rPQ0+tia5qn/PAj22b9+wb7Q7Gs0b7sfAhhFpf9414muF9wWgLauLQXunuPfIuC299+vcS8Hbu5D&#10;dY+Am8C221sAN/e32uJ7nbo0Jj/0obc//F/DA99g6S3dr1EOHOik/+rZT/64kxn6D9MLjayfzTNA&#10;AebbYnEMaIIIokAv65hDZ7WL18f1xSEEtMED/GByGy4N6vrSyCdMe+nmV4/0a81d6VZCW9GiwgKA&#10;uStSGPiNENrUsPESm2hhBLge47ncavo6rxkmTGzNMWiiWHmq2dLxfvTz3bgBt0OTdjxWE6dVl3Ss&#10;2eiU539lpOT/xofe+5YZ/sBN5NixiVWTTvK/Hz175dUXrlxnozM0OiKFwoB02nUCALGufUzBa2Le&#10;ty8LDZEDL70sZy5fExfhcBJrxQAAIABJREFUU2MeV4TKp1zZt3eXDOeS4rRr4nsxepaHIS8JJO24&#10;qKiZHGLBTTM0VvgyHTWMTxOOeDuo5VpwI1800Aodxgz8mZd45RDEBR0OTHKl6RbNi3b4pqZne8Bt&#10;TeVYBOQlaNxNBXcyLvzbu2e7JOGs7KATgDju6IzpmvB0YkJ8fTqw+D3ghql8odaQZCoTmsoPPqfg&#10;PnfqOMGNOdYXzp1h3QkbQmulMJ7yrEN0DlTzKToCmMedyxelODxCcA8A3CdPsMN1+IUXGMM/1LgH&#10;8nLimIIb6TBpYyq3wt9BRiMie7sjK1avk1c/9loOJwyOrCDwoFkvzE9LdX6OzlxXL51XcM/PM6Ih&#10;7oOd2YjGDbEatwU3lqh144kuuJMDEvcT1LgB7oGBnBw+9JJq3AeekWw8kE51UvZuWSVDADemQBKu&#10;2snBbAfAAYDktC1JSrXjSbWl4Mbyqp1ElqZyjNOjY3j9ynku23rk8CFJJDwpl+dl34MPyLrVq2jN&#10;YR3C62eiOaJ9oamc5niYyk1HAWZuZqyFtnq4szZjbBznWY08An0IwI0cCu2B4Ziybm8V3Bjjjkr/&#10;+ainSwn2A9z92rbd6hvZm170eGghgsph7yViKrdtHCPyGYmmZSW0MEQaYaZhP3+NGrd9fnt8uelg&#10;9t4tsEOA3ya4o6Zyex1/ZxlwY71h3+3U263ZD/7M2x74vXD/N1h6c/PrIE9++tTA82eO/2k7lntj&#10;M5502m5K4KyGl4ArZmH8qYWGWZeMnC5X5cp1zCUt0+QG0zIaEkynQhCHUmFA0iksZ4klRAOJtVA0&#10;xuMcehQKgS+eLexIQVuPXlMJ+HL2PbIWAhpVc05Ek4EAbGoKtuA2jXHkHIiac+GogK1mLI+zMTAN&#10;N8fU0NBUZWZunnmA5QnRCLn1WsvrVP+46MR/+d++77vPhQnfQDqdjvfFo/MfG5+pfODQ8TNex0uI&#10;k4jL2OoxibstSeBeWk1JeSmp1/D7vgSJpFydmZKnPvtp8VI5kViGYPeCmhRTnrzhsUcIbqwVTm94&#10;5I/RTCDsmBgog9PwZud+whefTMMZiZ6m5nHUfAU3XT5YPDoWz3NRH8zKTtS4UW5wZGs3mX/oQKGB&#10;vzYxKStXrpZMNsd8HBoelrNnTkmpOCgvHz5IcJ888bJkkoCEyN7d2ySXjosEZoUwrAVvxtuhdaOZ&#10;Rt2stVxpO2mpNhMysmqj5EtjDA+bzqjGPZDPMsQmQH/x7CkJGk2Ju65cunBOGwIAgg2G1k1q2bh3&#10;+znAnNmOZPJFatyJZEpGxlZwgQ8EkQG4s7mMHHnxRYJ7/PpV1bgLA1wP3HZCkd9I39Zr1DkrgE6z&#10;LbJ6zTp5+JFXU6MvDI7wfUIQpLm5GWlUsTpYVa5euSDtZl3mFhakHbTk6iWdDoaOKZ5HZ0eY+X4S&#10;sP4iBgN6yZjatnXrdnnkVa+RTH6I7zGsKdevXZZcLiPHjhyWgXxeXvzKMzKQdKS5MCF7t62WoQFf&#10;3E6Nvg3AJht1A0y8URogJSVtLyVXp+sS8wcIbgzxYBIhPOA91IGrlyQuTTl5/Bhvb35+Vvbtu182&#10;rFvLe0Vd43ARM8WCW2OUq9kbQxlmOhhDnpp53fjOFxjXqObN6UB8+7tj8dhHbQF+BdTC9acgiwBl&#10;wGFPwmd+N9LpGwrsu5w77PnYWi27+10BE01Txew32nj/8XCf8aq2x21HrXvcAt7sW6Td9x1fYn9U&#10;bPpI17afvC5yD9H9FlH2mJXuNdre23zBaTSBRzRuCACMem07SnhPdcKMvpvYDYdoayqHTwqkaaeZ&#10;mXKwf1Zg0Ww36zXfrb3vp95y7x+EB77BYrPx6yr/+S/++YHL09XfDPzCvlrMdzrxDF8KOqK1WhJ3&#10;ELjDjCW4jkzOLsjkxCxNeo6TkHhC53gjBGPSdzk3GRo4tG8CAlqBKdxYXKepsJDgUcqCN05VJpiL&#10;rQiQLri1QVLpgrtboXSrpm9klDbIdrwVe226ep4BOrf6qiudzBg/fsrVHj0ip80ulGlmcYOmJAH0&#10;xkIQl8anU0Hl3/+7D+y/5fmAnz92/Q2TU82PHz5xfhU8xSWRkKEVw5LNYvWvhvjoMHWwTrPOnW9j&#10;rn2rLs+88IxcmZ6TwBng2zTgx8RrV+W1j9wvxawvCRskhVNh6OLWfT7CWLurDtcq1qlhmlXGuxzf&#10;LbzNFuB22XPVxlU9xpFHCnZ1pouCG28UpvdoA4JGEEMCq1atknQmS29omILPnD0lQwUFd9Buyunj&#10;XXDv2bVdsuk4tW10IOBpTzM5p9JwNjt/udaGaTQt1ZYnw6s3ysDgmEwtlCWbKciFS+fpVQ5ww/kJ&#10;4G5D4/Y8uXzxPOuYtRpxzryBNeql1gf1bUCjkM4VCO64n+wB96kTxwluLJQCS8n49eshuE+dggOc&#10;1lXbUUJ9t51V5A9MtQruQNasvcuAe1SKhZJUCe5JKc8jZvm8tGqVENyzC3O8z2uXrxhwa0PO8kPH&#10;lxqTgpvaKOtzQrZu2yGveOWrJZMfZtsexJpy7fpFzmw4euSwFHMG3L4njYVrcs+29TJcTLCDyFXh&#10;7JAT7p1OYHixfHYuO15WrkxVxEkWaConuIOYzC3Ms75gdTC0IcePHWHwJnRIAG5EDsRx3LfLedyo&#10;ZwpoOr5ZzRnPaDqj0LzZccBnRlrDdTRvhFPI2EyG52r+syHHbFWer7tUeoEVaqSmqelv+MMD9lgE&#10;jBR7vdnXBZQFUO9xK2GHoc+iaCXcdxNwo16xnOy+ZcAd7uvb3y9RcEOQNtON3EP0924V3Pa+sPzv&#10;cuDme2qyG+CGdQpleiNwW00d19nfhGCrFuKOSKtW9hPyo+9/044/58E7IDYbv66CKF+/+jdfePXl&#10;ieofe6nSWswZbnXifDFglqX5kz1N+n+yci3M1+Tq9QlZKNfYs8fYFRpYZKIXdxleEuPe+UxWp4yh&#10;p4OC4NiiKXAzrtwFMsTu631UfaGs5t4LboitPGgAIP0aN0yu9rzofjTU+jqb44R1NyQlGj9MiwO4&#10;2w11AvPRgW9VO35Qe9GPtf/XsX0r/+mJ+2/uWQ45cKS84tLs+O8cP3v9e+aqbVcSSckWczI2OigB&#10;nN4Q1xwdBEmy0WohHG3clVMXzshXXjwkbXdAGo1AiilXOo2K7N68QXZt3SQJrODUrHFYA8JnM8MC&#10;qkmbPDcBLTTPMaSA2nxr4NZ0jKaNFyEKbnMdxsaRPtCOMh8fn5TVq1cT3JVKTQZLJTl77jTBffTI&#10;oS64/TicRmT3rm2SSyU4vk1wA9QdmMwV3PRCjrkEd+BkpNJ0Ce58cVSmyxXJpAeocQPcWEYS9fbS&#10;udM0lfuuK9euXGKH1DbgqK+4X/zhs1pgYmHjAHBjdTALbizCs1jjxhj3OMFdKhbk9OnTzF88vwW3&#10;5r2WB/IPDSyOAdxr120kuAdKIzKQL0qt2QzBXa3MUeO+cllN5cuBWxVWnWqE36HGbSAHcG/Zuv2G&#10;4B7KDcgLX3lacgbcu7cbcHfqXECG7wc6BdRawUmA1Jc2TNpuVq5PV7m4SLq4kuBudnQe983Abe8b&#10;z6Ki08IYaCUCbhvClYChxQ6w1g7qcuDWzpmp733gtg16P7CYZzjWp7HZ85EF/G63ETDwepNev6Zt&#10;PwPc0e9W2BmK7FvqM7dhaM++6+19GtIa/lF6rr8JuJFX9hhkKXCj/kXPYf6G6UQ/dwXfdZ/ut/lj&#10;Td5oPSBUmCLgtmFBcA7Ajfu0pvKlwG3bnSi47Z8Ft9Opzkgz+KGffnz3HVshLFIcX18BvH/hv376&#10;x4NU7peaTmIw6HgxLEwPIdsYaSuQZqshCd/nWAtiKo9PzspCpczC8/wEX8BWC6uKNbkCVj6fl2wm&#10;z+ljrBxmupmC1ZQKGjIWahfMUXDrMVQcPQ6QLNa4VQBufCePDKBxT/b1xGf9fU3LalgEEn7VgBsN&#10;gpodHak3GjJfqUqjWqPGhylZsWZVkm7rjNssf+S+PcP/z5tf+cp58xM3lAOdTvzal09/57FzE38y&#10;sxAMYhwb5vL1G1ZzoXd0DAC/hIPOji6cELieTC/MyOeeeVaqzTjHc+ANDpN9MZuUVz/ygORTcWnX&#10;K5LwYB5k86RQNi+WmlL1eXQfC1XzwVFtvWdaGM3j5jPy35SPgl01bDqtGbM64A2NngDnkIe+QBMT&#10;U7Jq5WpJZ3OcxlQcHCS4h4ulJcDdkd27thLc0lGNG+nhHLbrjFuOhTVcqQdYVjK9LLgxxh3VuAnu&#10;uCfXrl6mZQhPjnzBy8/8iYAbgsYBTwNwv/F738ZQqjcDN2KLw88D4NY8UK3XigV3VONGw2PBjelm&#10;2fxgaCq34I5q3POVBaYLcCMtOm2h3vMVsHOE4ayD39MpbaGp/BWvklS2FIL7+vglgvvYy0eklM2H&#10;4K7PXZfdO9bKaClJcGtd0HeHwDIaL8zYbdRTLyPXp2ripouSKoxJG0FZjKkc92XBfeL4y4gVzbXL&#10;9+3bJxs2QOOG6DuqnQ78i0CYc8VhOtffpNEeoU55TOGMtkAhD6DrmDe+8xxTzgTxLYIbslTDjz/r&#10;EgHw8DyTjt1aYi4H9lsBd/82/Ewrln5fdqz8Gwxufuy7f+ZvmE70c1e61+j+KLjtFvK1gBvpcKiE&#10;+aDp4hi/U9HQDm4sqF1rV6vv+Nl3PvDPmvo3XiLF8fWX3/jb5wtXL1/9906q8P5OIu1VmwEDs8DT&#10;mk5PdFLSsUbNQJFqrSUzc+pM02g1GYM7MJ7jKBy8CHHPl3Q6I+lkigEqOFeWhaiZagGOBs2yPCo2&#10;4yH9Fcs2wFZgksd3C25rKrd/jnnzLLBpMsax0LSpLy6dXHguliFsUVuEqRcNO5c2bTYk6bavua3a&#10;r6zOZf/yR9/96LWlYpYvJf9y4OyKly6M/4/J2farmy6Wp+zI+vVrJJ12JWhUxHcB5pi0mgGn36Fy&#10;NjuBHD5+Wl4+e5WNGhpALDoC0O/ZsUW2bVxHdzDM8cZWtWMDCjZsNl/sC4jnxoNG5mKH4Ma8beN4&#10;RhsLvMz1OzVx7sdfxExuVhljeuz1ajmNT6jGjWVi4XRlwT0yONQD7lQyzghwiFWeT/vGYU6XHG23&#10;6xy2p6kf8HZcqbfQqUkR3EOr7loS3McOH+J9WnCjUwMnMi5XC5cNYx6HMI9Qr8J53NAuXYL7u9/8&#10;Vjp4IarZpUuXlgU3NG6A+8yZMz3gtvUVnQ/u03VheAwN0Lr1m+Shhx+VXLEkmVxR6s2GzExNy8Lc&#10;FBcbAbihcTebdalUtZMMcEMsuG1Z6m/aBlC7WYi7vmXLNnnola+SZGaQbTTHuPvA/SKc0xJuCO6x&#10;UgZdJDodMnkDV9DLiWE+tUZOC9y0XJ+pi5MqSmpgVNqYkQFTuQE31uOOgnt6ZlIefEDBbfMdZcE7&#10;xjYy7UwjGFooqwUBxzUAiwF2n7YdBTc+Y58FsgW3FVs2FlxWlgI3JdJAda/FF000CnR7PHreYlO5&#10;/u5yGroFJkCt+7rtXzeN7uflwG2PW1N0v9ghApQHpF+jvxVwQ+zu6HFIeI15ByB491D/CV7zXPb+&#10;ouC21/aDW2GuIYoXgdtC25YjFRC03RjTrZ6WSv3xD/3A/c/xx+6ALJ3rX0f5k795pnR8euHX5uvy&#10;jngyn5R4SmotjDW44sahuTbN9ByUmI4BN1sB41DPzM9xjileKHqImikZqGyAf9zzpJTP6/KgcZdm&#10;XTgModoyk9Fo8i56+YeMt9veSqLemNF9dizdmr6XAjc/A+ycz43vdiS9a7IDuHEeTS8iUqs1+Iw4&#10;jMKPteCk1pmON2q/NVSUP8uvjF9472M3n88NgXXjzz/x0hMXJhY+VomlcvV2wNCnxcGsxNp1Sfsx&#10;6bSaNOn6iQzzF8FvphZq8o+fe1pqjQ7XR282apKIe1LMpeUV++6VoXxanGZZHdVo3lSzMsU+V2ih&#10;iFg3CNt+c7lq2tbrF3ltYW61bgKd1+Ec6FgRkzz/SwjuVCpDcNNUfvasjJR6TeVJ3yO4Eco1m4mH&#10;acLD3WrcMBA61OodabQ9CVwL7g2SG1wh0/MY486H08GQPkB88ewZadZrBPfU5DinU1lwsw6ZesV6&#10;RsuS6RC6nqSyA/KG73nLDcGNyGl2jHt0eCgEN4TwMHmiv9cONW40MmiY1m+4Wx58+FFOOcvkBrgq&#10;2czUpMzNz0ijUpZm3YC7XpNqDX4ljly/clXTDOu/liN+C45eMJUjfeQVwL156zZ56JFHJZEqSMxF&#10;ne4Fd9RUXp69Knt3rJMVQ1kusUp/g45aohDxE1uY31HiIr4EHsBdFTc9SHC3EAMh6JrKuR43wH3s&#10;KGMNTE9Pyr4HHpC77lrPtKAIMG+s05mBNgqd8dD7oI3v4Xnh+eq0xoadeWLBbWsi9pvysLtMG6Ki&#10;74f93g/u8NhSmgXEJBqN7Bi91n7HvdnPKvr9dsHdvV4l3GfOt89oz7Pb5cCN+8A5Wpe+ceCGV3n0&#10;++2DG+tIdK+DUoMplbiO6UXyh3894EZtwr7Gs43KzP4Pv+tRjGndEVku17+u8tt//YV1Jy/PftT3&#10;C+92M1mn0uxwTWg37uk4ahwvioamQ4HCdAXIVBt1mZmZosaAyGBo+DD3GJUNHoHQ2pJxjyZLTDfD&#10;En8JL853EYIMBkgJUFMZsE/FaufLZUG3YkHs+C7+8JLb6zx+tjC3TnPdqVJsENj44cVXcGNfvdHi&#10;AhOo0OyOtBuSdToLQav8BznP+8Ohgc65J/Z/+ywTuQX55OfObnjh4tXfqQXJ19cCJwYwDw0XJJ12&#10;JAGvdc6JxhrbcWpniOCFhvLp51+Ss5fHNWa0WckMhoFtG9fKxjUrZTCbkATGJc18awgaNmtO5DgP&#10;M0CPMdf6tG4AnAuYIO85no3a312nm+Vj4M4cstq22c8kTbFhWVQ4p6WSGTbkQyNRcB9moJ/TJyy4&#10;27Jn9w7JpX2aZ2EW52gengXlBic75Aum7LU9aWE97pYjI6s2SLY4FoL70pWLBDec33CPmLvdqFUJ&#10;7rnZaXYuATaUMZay7dY7ZFYX3OJ5ks4MyHe96Xu5/O1S4LbOaVbjBrjxfOxosL72gruFVdQIK+5i&#10;w7Thrs2y76FXcsqZgrvB0KqYx92oLEijtiBXLl8kuBcqC+zwXr92jde7BtwoR+QVGjOAGx0TC27U&#10;HYD7wYdfyelgAHdgwJ3vA3c+GSe492xfK2PDWcR1ptOkjskb6MEBEiWNKVhoSN2UXJ+tSTxTEj8/&#10;wmhq/Ro3hkEsuKemJuQBgHujBbd2mPEcFtoc1rHLcHJMG8d01a/od5wDjZzlRRO+eqPzOLfIGW0b&#10;bI1XNvS2F1ZwLxDb4POzgQCEybHcbLtkOnxGotdAltKwmZ4xpfM+I9f0XweJHr8ZuFVR6krvtTcG&#10;N8SaxvvTDzsEkd/GFvePPyv2sv7r7XVdcOu+cNUvc3oUwFFwo1j0XC1rdJAsuHEM9d1ex9/p+4Og&#10;jUMg406z/ved9pUf+un9r5/SX/3Gy3K5/nUXaN5Hrs79n/VO/B1eZiAVeAlqAnjxkBFosukBajOG&#10;jlw6vj1fKdPjvFqvc7EMatwIHuJhjjdeK81INARoTLHSGEzsXpyzsLUymNfMCjQVCH5Dv/dWjP4X&#10;MQru6B/ADUFdQ1rqnIYGEPdpx9B1hTB8RkXA52ajzcVGGlzsIiZuqyEZz21IZeHJbD7+W8OD7dNP&#10;vOmxCSZ2C/LZTsf7yp//648sNNK/0fGSfqXRlNJwQUqlnDidmiQ9HU/rtAFR3GeC0/Rmak058OJh&#10;GZ+ek1Q6QwAhRjy8/ndsvkvu2bxO4gGmh2GRDgNRPIfRvC2grGOgzTUFLkoVIU67i4YowrrwZipG&#10;m9epZHizbIQ1vFjwBIfpXBtPhAgFuJN+muAeHlWwDQ8WCQyA++TxI5JOxsVzAtm7a5tkM77pECi8&#10;22blK94H5pHTG1vBDY0b4M4NjsrU3ILksmoqXw7ciEhWrZVDcKMjRtjZfIH1B3Wa46ouwY0Y3wB3&#10;/xh3DlPO+kzlK0ZHqHEDnqhHADfSR17w/UC+cjxd8x2r0G24axPBnc7nJZcbkEazHYK7VpmXZlXB&#10;jZj2cwtzrI/Q8CEeIafgRuAk/Jbn6awIToOKORL3uuD2/Pyy4MY8bniVA9y7t6+VVSMD4jlNzhTA&#10;s9Dsj0ppLG0wT6JGANzjM3WJZ4uShKncUY17IaJxW3AD5KgTDzxwn2zatEnzAp0Zmt0Vtuj16HfV&#10;pAlsvrA6v1uHfQzYYRrFNYyIpu+JAlvbHeS/FdZmQ15rGu6XKLi5Ne2M3Vpw4xv22WbIHu//3A9u&#10;+7vWpG5F01p8HaT32LcGuO39IJ81r1XsbUafBWKfIQpu5LVGQ1uscVtwY3lPiILbdjwMuNs6b5vp&#10;cNJMZHUw8/vRz9S4O82OtBq/tTl56efe8IY31HngDkg3h+6A/N6TB9aemJz5qMSzPyB+ymm1RZpw&#10;5nE9E1BCe8s2Y6jOoUo6MToAzXKhhLLU4SXteNQOoa3jfJyKLQodjRwitqEhxfxvbC04rQYUFa0s&#10;3YLhPnMLNs3+P4socBvf0QHR/fiumje+244D0sEf7iXmuaxEtXpTZjDFBefR7BJ0Es3Gp7xY8z8W&#10;0smjP/ueV2hreovyp588uuHg8QufTeVH1tUCET+VkHVrV0inUyW4ETEL+YJpaIlESlqBQy/e8Zl5&#10;+fzTX5Y2grH4aVo7PKcjxUxCXvPw/VJIuYxUBWc1PAvKSNdnjjjh2Q4L86BPkyakMQUL+y2kkcdm&#10;jNmcD01bYa/zrdGEMnKa50jQ1GugdQ0NDUk+X+D8XQT8wJQqRNsDMBA05sSxwyG479mxTQaLOS6a&#10;wlvDfG5MRTRT0fD7aIxbnQTHuRG1qzS2WgaGVsjEzJzkcwVq3Ej/xLEjXDSH8clxXSeQWqUqC1i4&#10;w9QHWlCgSbbsNEQzbEMtLibFwRF57Ntfv8hUDggNlopy6LnnJOW7cvXKFS7BOTJU4jl2qmN3nXvz&#10;6iLUKRoYAtbjYjKb7t4ie+69X4rDo5JMptkoIbRqvYpVwuakOj8j01MTUlmYp8aN+0VHAR0BdOog&#10;+M+xc4JHGzJqHxKTpJ+Vrdt3yP37HqapHI1nzA3k8pVzUhocZCCckYGifOXpL0jBatw776LGHQtq&#10;4jpYGQ8mhJh0sC4BV9CDR3xMBBY1LyOXx2cJ7fTAsDQ6MEi6HBppN+qyMDMlsaDBKXTUwCcmZO/e&#10;vbJ9+3ZjkkUbgs49/AFQ0brj2roFiPFm2gAsFuxoH6CR6z1BWyeojcZuzdIqCnPUViu27ej5bDQ+&#10;K7YdCL93L6fYY1FNlX+hV1dkH/5sJ2SJY5B+YEe3+nnxNRSTpvUt0c/dLZLl70Y056hY4PVLuK/P&#10;VL6U8HfMoWWfEY6RRlPWY3qeNX2zzKmJW6DrdYA2zlXNGls9bqd/WY0b9QX70V7b37ZbKCNu0Aqc&#10;9sJPfeCt+347ZhvBOyDd3LhDQoe1yelfbQbe/lg8PYCgC5ijyQw34162rjHjufqWZjZWJ2o221Kv&#10;NaVardNEyQrkxcT3fDZAuB6FbIECWKBBw5/ViHGcn0NtGT+o51vpBzf39cBbNRPcG7a94LbTwlQj&#10;tb+D58Fn3CdMqo0mwF1m5cRE/jj0jXb7qNus/ULeH376F39kl9ovb0N+6Y8+89F2bODnawFWg4jR&#10;XF4YSHNsMY7VsJoNSQHaDV0j2k2lBN7+n/vSl+XaxAyn3XhxOHO1dWlMpyOveWQfzeWFXJqwQ74D&#10;PJB+cONJmS94KBMKFuOfbPJhMgeQaVk3ZvO2HQNHGUPTVg0d4Mb5vMa8nLgGWnapVCK4MQ0Iq8pd&#10;uXKJYH356BFx2m05fvQlBu1BGrt3bJWhwTw1cTpC4mWjVgytTEJwI3JatSXSCHwZGl0rA0NjMjkz&#10;K7l8QS5fucg4AgA3xsexlCc6CMyLSlXKlfkecLO8TchQdhIMuPHIg6VRghud1bGVq+TixYtLgvva&#10;1asEK0zlNwI3tUqjZaBeAdx3b95KcBeGhyWJiH0dWRbclVqlB9yOaahZjhg7Z+MI0yN+D08co5/E&#10;lm3b5b77H5FEOk9Uxry2AXdBXjp4SIbzBTnwzBcJ7oU5C+68OIFduQ4NOwLp45csuPEiJAV+MJfH&#10;5yVVGJFUfojghiUB4Eb9nZ+ejIA7JhMT43LvvffK1h3beb+4H+ZHHKFOe6GN+7fQRs8E4AO8WWbU&#10;ptV0quPdel4HbYoJzNQVbWe6GrfWf/6++UwxjVn0eM9WD1Oix/pNzEuBGxLtOFiJHr8ZuDHvGRLd&#10;x+vDb10A95xjk71NcEO4/wbgZr6aZ8AhW9ch9lx7HBUVW4BZj6E1wWfAGG0TbHe6rCc6sPa6fnC3&#10;2nqsH9z2O/6ivw8BuL1Yvdyuzb7mp9/+ygPhgTsgi0v9DsjH/u7zK2fH6z/RiPnvD5x4PugYcxVf&#10;Du3ZomIgkyy0OYZqgIvyqFdrUq03pAJ4Y3WqQCsCCtnCkS+jadCghbNh6gM3Pts/Xm9tWpEKFP1u&#10;x8PCP2iNkXSgAdhz+YenoSZjNNWwwxAwKg/AjUoDJynMSY132uOdWvXDpYHgkz/3rtdcut1e3Mf/&#10;9vk9p65O/4WXLmyptTqSyaY4pzvpdySOcKTttiTjCWliAZg44nNrdKBaM5AvPHNAyg2FjON6XPIy&#10;m3Bl9UhJHrj3HvGdNuNzY2wU+YI21+aXlhUeXoGl+YBmpat1Q5Om1k3NGyBX5zA6idkyZnQ1nW2A&#10;a9VUjqS0HlTLZSkWi3SCArixBvnly2YMOgLuVBLgDmT39i1SKualjZXBHGimqs2jB42Q3Og4QJtq&#10;I4p24Em9nZCh0dWSL43KxPSM5AeKy4IbzwTvcqtx27YV5cuOBi0uet9qgo0xKMqrX/sd1PpWrloj&#10;Fy9cuCG4x0aGaU5fDtz4TaYf0bgB7nv23icDQ0PiJ5IshfHxa1KvVaU8NxuCu7wAM3+NlisLbhaB&#10;ATe+sCmE5k1Qaed4z+h0AAAgAElEQVQjEU8T3Pfe97DEU7nF4D70ogznBkNwz89ck7277pIVowpu&#10;vIMwjbPxxnKk6Cx6Hs3h4qUECxRdmZgjuP3MkDQxjbET4yyMFqawTU+igyunTsJUDnBPyJ5776XG&#10;jXtH20Fwe4kQ2rh3QtaMXyP/FM4KaZrtzRi2glu9yvnddNItpK1oGRjLQaRhj3625RTd17M1dUYt&#10;BUscN5Wq3xQOwTns/ERE96nTmk3DSn/akDYIhX197V33HH1m+/v9aaIMo/vsO9B/X1Zwpp5v2msD&#10;RivR/NL9i5+vZ2vKWlf6UgsEtmCE+g1gOEm9wRXcqG+mM23AjXOtxs0BOmjmpkzRNtp8if4hRwDu&#10;lDSPzdeuPfgLt+GP9PWQpXP3Dgg8oT/yJ//0lko98TOdRGKfE0tgQiW1b/Z2+MJ1b886ykAIYs6v&#10;FFmoV9kIY0oOzOmcPkxzuZrK1XkMEFVNyIIbx2wl0eNdEFuxx7WgjBhws5Ez50evB2TsddzH8Ivq&#10;xIV0sE+vVceH+WpNGvUmw04mYojIHdQ7tYXf8pPNP9qbfe2xm63N3S9YYvXzv/sPvxjPjXy4Fnge&#10;GuX8QEaGS1mJSUPi0J6aLUnHk6zUnMOKoB5uQq6OT8kXnnlWAozB05cAbTc0b0dGSkV5YO9urh7m&#10;x5H/UMobHA9nax6KBTfyQ8d4uY/hTfGLOh9coYzKjzfHms+RSU0CQ+f6oiLg8aGpI3Z6Wxq1GkGH&#10;+fzwyh8cLBDcmK519OUjvN/jMJUn4GQXyM7tm6U0iNjtGMvGCwxQowduwY3xbsxij0sjcAnu0siq&#10;HnBfwnQwxgyHKT6Qs6eP0xQewNmt1ZYFBDGJaBgob9RV5oNp8Nhzl5iURlfKo4+9jg3FqtVr5dIy&#10;GjdM5RbcunKXxj6HZor6jjqE77bBx+/hd5utNsG9e++9kh8cloSfZMM0MXE9BHdlbroH3PAHmZyY&#10;0PfDNLgW3NBaouDGM8QTaU4HA7i9ZJZ3sDy4fZmbvkxwrxwtSCzWNDqtghQddnQsCG74MWDM2YA7&#10;XRyVRLqEZUkIMAtumMoV3NC4EZRnXO4xpnLePiwoyKN4wkzDpN1LwRtayszvo+bxnVYTOmsoP2PB&#10;E1jOzBAbMqFPuN8E6kBZ2D/73Z7Tv89u+Vmzm+W41PX94OZvGtHzu+nbfZCopm1lUdoEmPnM/yrR&#10;9CxgbwbuME285DxP7yt6vxCcpecuDW6IzTO9vvte9W8huC8C1+a/Od9qzPa9xPvGLeIpmKElC27d&#10;ajpWwwa4ma4Z6oSgTmGf/eV4LOh4rdqffeB773mP2XnHZHHp3kF58smOe3T+8zvr0vo/JOa+ttnx&#10;km0EYeCUDU/axkTqGMh2TIajsKnBIvpVpOFixrd0PAL5iwLAdfrXhSb+rAYOW0z3nAi4zflWQp4b&#10;cINKPN+ASmGM67XihQBHeFZGpLKVzWjgZhyt2lTvecAb5vZ4J2gF9co/+n7z19bvzn/xViOoReU/&#10;/dUX987PND7hxPOjyEuYPFevLEk2m5BYuyatZkNy6ayuyIZlHZJJmavUJZXNyQuHjsrxs+c5n9Y6&#10;oOE5cilfxkoDcu+urQwlmvI6nFakAUaQOfoiQthJQoWHgmO8y214U8CUYOZ+jBMp2Al/epyrJmtN&#10;5hokpc1peChfaLjZbFYGBwoyOzcjxeIAwY3IZseOvsx0jx09Imn0A6Utu3ZsU3BjjXIMFSBgDwAO&#10;KwfKGOBmNC2McXvS6MQJ7tzgSA+4oXGfPP5yCG4sQwtww3xvwQ1BnbPgZl0zHTvGPJaYDK9YLa94&#10;9bcRsIgpfivgvkaPb63fALdNmw1RpP5bcG/esk127dkr2UKJ4IamMTk+sQjcCwB3VRcAmpqcNPdr&#10;6zzSVfMhmIUGz2rcADcCsOy9/2HxEhmeuRS4dYy7C+5VY0VxHFgLMGKt1jVAEo0mwQ1IYujM8eXq&#10;5LzkBsckkS6G4OYYd6sRgvv0qRO8P4B7z549IbgBa+QHOqTomPaDG7ULkdpwrkI6Cm54tut5oYnc&#10;gj0ieAZKBNx2G/3MNqDveM8WTYSxmkSP9QM7KkjTnms5El5rrwstlv0dBwNF7olcF/l9K3pt7330&#10;n2M1e7u/+7y94MbR3mt7wR0914ru6wV3bxp6X10NOqJxR8CL7/3g5jlsdvCu4ri+X93z9ffwXuO+&#10;eIxcUcdW7POCZsVplT/0wbfcd8eW87TSm1PfJPmzp57OH708995m2/2wuOnhwEs4LYTnRC+oz/mC&#10;kcxslJtWi3PBocrZMSj2niLgxjkqWsORlv5pRfFMp8D+xnLgtl1jVAzut+cbENs07HxvC+4uyG3F&#10;1nQV3PCjdgnuWrXOcWHHcTqd1sIVv9363fuLwX/Zv/+xBV54G4IlP3/x9z/7X1wv/2PNjhtHxS4N&#10;pmX1qhFpNuYlAW97NERtrGzjcR5yJpeXuUpVsgND8q/PPCvnLl+n5lNnYA9HEogA167LiqGCPLpv&#10;j7Rr85KK4znwiwpu5ovJYzyd3eI4Ac3lPDWPqWEbr3Jq5TSVYMhDz2O+Grgzpji8qttNtRak01Iq&#10;FGVmdjrUuLvgFjkGU7mPlZxasnv7NimVCjRxx128rAA3Au6ZBUCovcJ6g/WmNYJaFNwDhUG5iFjl&#10;xlQOcJ87cyIEN5AAcOOFN3lPgGLL5+8D9+iqtfLwo6+ReqMpa9aul8tLOKclE04IboxxY+Uu1Bs0&#10;HkuBG+ljHwKaYIrL3Vu2yT337JXMQEG8OEzlnR5wY5Ww6clxKc8ruJGf01NTWo9N9UdTyzniqMNm&#10;jBvdMZQWwL1563a5/4FHxIFpG3sNuAeLA4s07tmpS7Jn5wZZtaokcUTVY9lq7HB42vN54uq9jQ57&#10;M5ZQcJdWSCI7KE0uiepIZb4Lbi8IqHFD0LEBuLdu30bg4jkwhukg3C9Dm6Juqp6PdPhMBuLWlG7P&#10;IYgwO5edejWt6/lGeQgBhe1iM3l02y/9xy0MLWTtMX42Y8D9wMQ9WNFze38/Cu6odM/R793pZyoo&#10;g/7f0OfV9NnJ6bsGYjX7xce6wIXYT919veBeSrCf5dRz/90tfhr3iDqP++f+Po2b791NwI0ko+DG&#10;1prKoYHbcgdX2JbZFROD5guJyvS7PrD/oSO6485JX/F+8+TJJ7+YOlIuv6XWjr+/42b2NVw3hqnb&#10;gik2JhPRKOOlBGzR9WdG0vMcf7YCW7CaF7hlemKmV6aQ6QoKAecTHqxIulXgdE0//eDWRqy7iAQb&#10;vQioUd94vyaL2WRAo4l2CLB1MC2uIeVqjc8D4DtBs+G2qn9fdJo/8Ys/8rrbdlCD/Ob/e3jf+Hjl&#10;T4NYcgt+x4sHMjKSl3TSlXQKy3zCbO4y+EsLi7kkk1JttMVL5uT6zII8/dyLMok1QONpxo6HCTpo&#10;VGUo68nq4YLs3b4Jy9mFpmyb7/bZ9LkDjolznNqAm2PbfFs1Dnnc5D2n54EaaMSpoWOLNbMxo6Au&#10;cUxJajRpdcG9DhULBHe/xg2QEtwJLCzSlHt2bpVBaNxYWARrQ3PREvRZmnSQguYWmsrbLgOxlEZW&#10;S25wiOAuFEsEdz6bIbhR75YCd7+pHJ+ZH0Gb3zETAjBYuXq9PPTKV0u1Vpe16zbcVONG5DRolFFw&#10;810w4+jo2qA3xLF7A25AdffuPZLOD9wU3AgbC3AjpgA7Mqae94NbgYZnVI0bv3Hf/Q9LDOCmJXlp&#10;cA/4CZmZvCh7d22S1asHQ3DDexswhC8FGkesCshGF0uTxhI0leeHVhLcLUwT68QWgRsaNwRDCbv3&#10;3CPbtnXBjfPhQGnzRzVqBbOFNuAG7Zxw5v4uuGEmt9o2arOCHXmjZQzB946dMIwjpvyjEt1nP4db&#10;A8N+cHPbD77IZxU9Hr0Of7j/qESPQ+yolv3OZ+g7JyrMvyXSscL8WuI6q6nr56izm4o9bvSZMA3b&#10;fnTT7KYDYVrhs+p7EAW3vd9bBTfL2mjc2Bc1ldvvuCdcg/YZ76EBdyeoln89Vr78kZ99z3eW+aN3&#10;UHpz5VtAfvPJfxm+MFN/oiPJdwZ+fEuzHXOxZi/ggwwOKwTGVkyQDjYuYYEDDRB90VCwKADtOWpD&#10;xIbDiln9Bo1Tt/fXrf72TL1O0+QtmB4xrzMw5u+ZLEXbYJoDpqljvt1xdt4/TvUAjJZUKzV6zOMa&#10;zC2Wdvmi79Tfd9/A6z6xf3+swURvQw4c6MQ/8dIX3td2M7/acXyv0W6I6wWyYd1KSbgIQtLiIhlY&#10;YjWXTcvs7Lwk4WHuxqXaEHHSOfn0v3xJZsp1at2CyG+4xgngxiV535VXvWKfpBMRvwHz7JwKB/Ci&#10;QY4jBxTSagoHwDWPAW90HOiYZjsAYWAWjZzmxWN0hsPLgvFNFDkC7WDaEYLzDA0OcE4ypoUpuDs0&#10;ladgiekEsnMnvMoLhDiGRzS2PV5UXSEMfQ/cOYZo6i14l3oyCOe04pBMTM1JYbBIz+98LkW4It/O&#10;nz1J72ZMKcO0JkxLWwrc6htpncZougjBXak2ZN369QQ3xuux5jasBwdfeJbj81evXOoBN9Jixy4C&#10;bjrdmFkLS4E7lYPGDXgpuGu1qlTmZmV+bkpmYCqfm6P5GUMPADesQDYAiwU33jGmzzdCwWrHuGEq&#10;hxc46rGC+wLBjbnopQH1Ks/5rsxOXJY9uzfJmpUjEvdQxhofHlDEtE40jnQkY4m70ox5cnViQQYM&#10;uDETEJEWdYy7KuXZWToGAdyoSlevX5Ndu3bJ1m3bVDOGVQL5EoclRTvx2E+zOLuO5j0GlM3qdhba&#10;uCd9Vr1O33lrRof0AsaOEfOVpjWpdwtSYmvrRv/WDnWE7ZltF4xoeweo6JadiCXSwRZ/VgOG8BnN&#10;fgg/hwrO8tJzfkTjXXRdRx0yF+2PwDzc8n/0XNN+hm3uYtH93bbd7kN9huULj4ocYQcW4DXvIPe3&#10;kbf6rBbaALUdC6e2jXQCHf4J08D55jrA21rS7HGCG/Nkmu1Zp1l9zc/t3/uCubU7KpEq8q0j0L6P&#10;z5fvm6m2fjLmp14njj/YisUceHq2WMF1zjcFWlykYK0JG8e7lcpqhKq1W3sgKo3G2ta0cKx7vkpP&#10;2valsVo4pdtxwJ96TXePA1v42n8OjtAxx0WnwSW0K/N1aTebGls81mx0GrN/Pphz//evNpTeH33i&#10;+fXnrlY+4STzWyqtdgzmscHBrIyWBiSJZbpauu45zLnQaK24PiKIiVyfXpCnXzhMT/NmAK0Hz6FA&#10;SjiODOaSsnPzOllRynN+OMzRaSxygte00RA/4XFsGdZKmro7COLfDCEDMzsDwnCaGJsUNshqNrcO&#10;a7BUaLuJ6UxoRJFuIZenpjs4kJWpiXFJp3w5ffKYdJo1mlCTvkdNfdeuHVIaKtKJDOFpEW4zjoAh&#10;ALgpH5oX3YTU2zGp1WMyPLpGMAcaC97kBvKcjgVwnzl5Qtqtupw5dYzz3OEMmXA9TlELx5qNpm2B&#10;h8944TGOjkZjzdq7Zde994rr+TI8MkYzOMB54vhROsAdPnRQMn5CLpw/LY1GTQoD6oTXqjd0xTxT&#10;p21d0l+NNH6OI1u27SBYMcYNjRagQkz1arXCkKdTk9e44Mjs9Ayns4XghvUpbEQV3OAr0lZvdnS6&#10;NOTpzp27Zec990osnpY6OnRxV65fuySZdEpOHjsqA5mkPP/slyXjezI/dVW2bd4gGzesYohjxMRH&#10;B47WK9QWaNsYd/awmAjiHCTl3OVJGRpZI5mBISlXG1yfAAGLoHFXKgsSNGpcCx1DJ+jYbNmyRXbd&#10;s5sdTIzpuwkEbcE4twK766SmbQfKhvHtsBoZQdPNz+7YNvbpWHjYUY+AUT9qLcVRu0U52+8gBLa2&#10;fBZtTXJRMNtjep2+N72/oILz2J7hSJiOgsmmEe6LADt6zEp4rOd+IucaJzT7Oyrde7HC803nA5+R&#10;pz3Hwq1J38yPtufZ32cHa5n7RP6innILHwkzzctq2XoeoKvTwDjgBu3ZHFdAI1APVqfU4CuxFszj&#10;6gAKgaMkwK2dyjidn3GLiLPvOp1O0Gx+Knut9qYnnrh9H6Svh/QUw7eaPPXUU/6/XA0elUbyfW0v&#10;+Wg75g0C2nCa4ssG31QdZurp2WrWK7jR6EeFcKamruCGjvHVSFjRUNCI8oZGgEBWuNkXLY4V0dBQ&#10;saHlUa0ABHeHsZrpQANoQNVt4anQpMDxqTLvtiu/urfg/OevZqwb8h//8LM/WHeSv96MpwaRMgA9&#10;WMzK8AAWfAAccZsw0au2C4GGGLgJqbVjUm7G5DNfeFpmyg2JxX1pmFC1MDVnE54E1Rl5YM8O2bpp&#10;EwHcqtfoGJYEqFsYm0aygHWLVkekjbzA9QAf4szzec24t8MpYkb7tvDGUKV0pN7Q0O1YGW4A4C7P&#10;STGXlenJ65JJJeXsyWMhWAH3dqsp27Zvl6HhQXVGY0cBlocYx7jRWVCLCDpPcE6LSbXZoam8NLRC&#10;rk9MyUABzmkXpZDNyKlTxxjEBluAG2BNeUmZnZ/TegeTtTVjY744NW/1REX68NlYB3DvvY9mXAX3&#10;hGSzaWrcxUJWDh88xAVSLp07K41mRYrGCe9G4LaNjdUSt2zfJls275BssahjyJ2YTE5cD8GNz5X5&#10;Oa6qBXAjTj0C2+C+I1hQjdvM5Qa4EcMZ4PbcpGzfuYvgFs+XRtCRhOfI+PWrkgW4jx6RgVyK4E4n&#10;YjI3PSFbN62TjXetYZ3DtDyGoGUpw1weZ42H9akFsLopuUBwr5J0tiTVWkPceEpmZ6fps1KpznFe&#10;/sXz51i3AO67775bduzeRc0dlghs0bAD5NScTVhVxiDnO6padCeGlQnNWDXy1sZjoLaNQ2Z7E3Bb&#10;6ZaFaYssSEIlon8byfHItVZzju6zEt1nwW07jjjWm75Kv4l8qXQh0EJV9L7C8w2xu+BWkPe0g/zQ&#10;1Xqjsvj3DJipxXZP7l7XC277GWWK98nus1q2NW3bP2rNZildfg9N5BFTeQfDMiYddCCohqtGD3Cj&#10;dbC+KbgvTI+F60zKlanK1ORP/Mw7H/5L3sg3Qfqy91tP4Gj1q3/x6RULc/5rqk7sPY4kHmq6nazE&#10;MLEpFkPm0yymTb1WKDyVefFspbAVTrVqbTQg6lylggK8HWHDGWiPXDsAegcMXIEfhPc0p63Z30Ml&#10;VcCz4YCnMMJ88h4dCTgeH9OgIJzbXBM/aLyUjrWf2Pzeb3tmf+z2poZBnnzqueFD1+Z/JeZkf8hJ&#10;+Q4c0VKpuIwNlSSd9LXzYkKSAmRYpCWsuB5WakrJ1clZOXDwiFyZnGScaj4aNPWgLVnfxTrysmp0&#10;RHbu2CrDxZxIu8qFSbDqGcANZR6vAV4OrFCGfAYIsDAMIprhJgBuaGEcC0fISualzufuIJALNO56&#10;leZ4TnHLYXWweY5tT09ek0wqJWcB1nZLzpw6TnBD4966dasMD5f0NzFnGFYGWtEV3CgdlpUT55BA&#10;vaHgLg4OE9zFkgZAiYL79OnjBDfuB+CeW5jXl58hNjVvlgP32jWbZPe99zPk6c3AXW+UZbBQlPmF&#10;OYKbHap+TSZiymR9FKcH3DgeBXe9vCBYGMWCu1quUONmHHDrdGOcK3nvZqGRpcC9Y/deghuL2kDj&#10;7gf3C899RVJxIbg3371O7t6g4GZwndAyhTEleHKjovjSRuQyNyUXr07I8PAqSaaLBLeXwHDONIcL&#10;ypVZdrwuXTjPOgVwb9y4Ubbv3MnlUgExWBqgSYXgRgcaEGbo3K4zGsFtoA1RczpuyzijhQDT3VZg&#10;qbPXWHAjn/qlC8Lu8eh5VrO1ws6GET2vF+x9p4dE7k8bG57Pbyr95/BzpEOh0tX4IWqNWP64lZ40&#10;8bnPuW6x2AdZfFzTMiBGGRgY9//xXFO/7b7QzN02303yVtu2WjnPQSuLvoNpm/Ce4q4JfF2SSLXu&#10;AL46OlSX9GKScIN/rFy4+GP/9t+89pymfuelvxp8S8vvPPnZ7NkZeY3T6bxVXO/RVsxf1+5InGNV&#10;Jpa1Ln6BxzIvVuQFWyzQ6vDaLa48tyYKboWwvsAADjkAPyi89maLaUNoBNlxwBKa1I7QKCqgFOi4&#10;UZ2vjGqDdbpTXqsVq9f/ajTZ/vcffNd3qDfObcrv/e2BjZfman/n+akdiKmNxgIBTLKZlOQzaYnD&#10;bAjPbcQPgxYdBFxStQMzouvLQq0tbceTQ8dPyqnTZ6jN4ByCpNWhFg+QJX1XVq8YlC2b1lGjD5oV&#10;QpjGWnQKYnGOo2JlKDTADGLiKbDRRFqtm+FR0fvlMAiyRDs3WL0Mmjdi1OP+4VyVL+QIomw6KWfP&#10;nOQ4/OlTxzXITLMumzdvktHRUb6oqCaMoIYXFSZb/iY6SJjVg8hdrlTrWFltZR+4LxDcJ+HF3G7I&#10;mTMn2KGo1yqSMYudsIwJbLNFI2AYoOA2a2Wv2USNe1lwHzooKT+xCNxwzANYLbihHVP6wK0a9w7Z&#10;fPdWghvaggU3HNEalYqayudmQ3AjL/EM/eCGoM7CWtIP7m07dspOgDuelEZLA/OMT1yTfColx48d&#10;kXw2KS8+f4Dgnpkaly2bNsjdm9ayg4i8i4IbeQMrGnxZaAMCuK9MSWl0laRSA1xJD+BGwJ2oxg2n&#10;xKDV5hrt69atk207tksiqc5yyAfkFbbqOQ6N24x1m3FTDL1hERH7XZtt3JLeF8WC3ADBigX3UtDu&#10;+WzyEWL3957bPQH7F6dn7sNIPwhhSYoKrtNrzf0a8EWP92zNz3fP6dYnSJgn4b7e41GJ7gs19GXb&#10;VvvckWvsPXGrx6PgxnsUPcdCO/xuwI3z1ESubR332+2y4Na09U/fGfqt8BzNBSyOk3CDuWq58taf&#10;f/ze/8kf/iZJt9b8/0SggX/s4/+UryX/P/beBNq2qywT/Ve/dnf65va5uU0aCAmQAIpYlZQNgqLW&#10;k6RAEcRBGR12KI0gWlY5tNRRWuXz2Txq+Aq1Bj5foiI+H5ToMKAMIZKQFkh3b25/7+mb3a52vvF9&#10;c8691zn3JiQhQALnT85da69mrrnmmnN+8++LKwcD95tLr/E9hee/SJTbcDzPBwZQbAQdBT+85oip&#10;s9pO4IwR2MWIuJ82sdOYCFDmJ4pCR8C2+puifER4M8chotXDgrXUYG8mY5ur2veU+EUuocrWHUl+&#10;7cA1E7976w039HjR0yC02W/+2ad+uJ+V/1m54RwmLABVHAaye3aKluYAvCLrS4DECiZGNUSY1AE5&#10;8G92xA1r8oWHHpV777/PiG0DyZ1IgqhG4FdlIo3YlVY9kH27Z+Xo5QdkcqymARni7xzvr9uCIj5M&#10;3m52EXBT2gDRlQFugCzaK0OsdVg4uK6MNZvUcbcmxmVlZUlajZqcPHGMzzlGjjukKBu6z7m5ObYD&#10;puycWc5QByOyNRHJwJEhgQ057tndMjU9JwtLKzIxNU2AGG/U5bFjD7OdTpx4jAsRWGk3azrZiV3Z&#10;81sbQzJ8TtgQoC0BAAgudGD/oScF7s8/+AC/ixWVT4yNS7eHGN0auK1IVIMecHTUrwlG5Lg1cDcm&#10;JobAjcho/X6XwL2yfGHIcfd6XbMI6hrgRh/Et7cTouZEqB6BGsf1CNyIVf7CF10nTlhnsqAqcD/8&#10;0OfIccPQDilK15cXCdxXHLmMC1JtB2L7O3bAces45bAgFz+WcxCV70L61nHpDhKGWYURINQr4Ljz&#10;ImMOcei4V1fXZN/+/XLF1VdJXNd+5QBrtAXLHebbxgJfG6WhrRzRIvohl41eRkDX++yiZmFkcIiL&#10;Tkzuliyw2WPDc8NAJBoMLNn9iwF6exm6XEuo06WuHRZkjuEot+a8ZSpAPG7ew57fvt3+PtV68P5t&#10;5zEORteOAHt7fUH6t6nAkAyI2usNwFri9zAga49ja/s/GBHUEeMCx8EHob/isP6t430QjAHoFVE5&#10;6kiXYxPEBdfqZ5gUR2C6kEMCXgp5KjXPLfL+xl9dVbvwA1/JhCKXou2t+Lyj33z/HTOrjrq+cMJ/&#10;VYp6uev4Lyp8Z0YUYA8DFytj/Zq2U47IBJ2/BHAPJ8ZtK9athB4BY5eq7mfUYbG15WwtA6NNG8vB&#10;qhm/0YnMpcP7IB6Gu5JX5hKr/OHJyHnzz3z/N37m6YZBBd12x2Lz+On7f3ZQxu9zwmYIK2o8Z7wV&#10;y9R4XRoQmyPdYpFy0YBJlRweREVoNz+gPy2Swpw6c04eeughQXrWXu5LfWyShmlZ1pd6GHJyDj2R&#10;6cmWXHX0sIzVI5loxFJD7Giae0KaAM4NYNyj2xeAHD7cSP9Jy3MYqfGL4QtpS3DFeOPg3B2KZGkR&#10;PTnOtI6tRiynTj5Oju7x48cohodBiRaVz/JdMZUj9KkFbpQFC2e2N0TZhcggLWVmdrdMTs/J8tKq&#10;jE/qkKrkuA1wnzx5jN8GoDfeaA6BG9+QwA2RJ4FbexUQuI1vMYD7mhe/9GLgNsZpAO5a7MvZE6ck&#10;zQYy3mpKr9+l+xn6hJ3g8H24heWfIfZVA9xHj1xJjhsxviEFuBRwr6+tUHwOq3YANyQolgPUmIp3&#10;0da08IkeArcfylVXv0hecM21BO5BCh95V5ZXFrcA9wP3fZbAvbqyKFcfPSRHDx8yU6xJ9WoWCuS4&#10;8TjquKHzrsnZC8uUfMSNCen3MgnDmN8bUhTEhoeNBNzA0C7wiNi9d78cueIogZt6UJRHtY+WQtBX&#10;nyAMPYkVlwO0tbEa286OYRw343U7cDuVga4xcwRk9h6SAW5++wrZa7YDd/Vevb91rqoC4ZZr7YrR&#10;EH7hvL3mqQK33a/Okfrc1t/oX9V72EVGzv9Pymnr+0btp39vc4fb2lwk/e76vuqzOb8bDtqm0yVw&#10;E4i12mF0n45dji2v47ua5CM0YtPX8LjhtLGPcRyGAV1ho9B5NNtY+vc/e8srP2Gq8FWjUSs+z+kD&#10;H7gjPpcX491SXpC7wSsdz/1mV/yrCtebclwvQoiHsuIroT+cFXcZg5RL0KWBt0pbBxiIHcN0Rk4I&#10;7PAVoiGY5rVV3PIAACAASURBVLndwriskQXFQsIaa2ifcHLAeSGxWyahZL/9mhe9/JdvuMF52lw3&#10;6IN/c//kqaXV92d+67tzP45geCFOxrSXcONpxoisltJIbTTcMaH6khal+GFM7gocCgKI/Mtn75ML&#10;qx1xPO1yBL/oKKoxShpETwFSrHrCcuenJ2Tf7hmZn5lk5i7oi5BeEolMALZ4V8KODX9qLMsxwdNf&#10;mmFKDcctQmM0TOQUla8tS6tZkzMnT1Bkf+LYYwzjaTluZBPDBMpvAbEvOWKIbDHAc9Yd6Rvxbkla&#10;yvTcbpmempGllVWZnADHfW4I3KjfqVPHDXD3ZKKpxczaEEqHUMT3tcCN97LAjSQa24EbwUOgY37s&#10;0Ye3APe5k6cJ3PAfR5AUcJi2L/GbgKOsisxtX3U8ueLqFzwhcCddY1VuReX9Hv3IOx0N3BahKMpm&#10;0fpdaOzFTH7guEO56qpryHEjSI8F7pXVpSFwT4zV5cH775HI97hQuOqKw3LlFUf0lA6LfrQJwu3i&#10;ITQ2dejGhUUirNbPnF+Uufn9EtfHpddPhsANUXm325ZSpbTIR3eFceDevfvl8sOHKCoHl4RFElU6&#10;6FVGn43nWCCDBE4HWTGcuH5pvTXTItUflZGg234rkKH90X84xitzhJ03LHBvB2pLFlj0vj7HskaH&#10;SRbQ7DV4pt7ZdqG5ZnjeSAMtDe83tz1RfezRi+tXZWRG99pjF5ent5fA4yHhHv5teRVd79HCR0tA&#10;7LUgvYVVuL6Of6Z+WEBoLlyrr6qATSt0U6wFfC1CH4nHq8+Aascvi6IYbP7S/jL5r7fc8sq+vvur&#10;Rxd/9a8R+i9/8reN1X64P6hFL8qVe5Wj5LpSyb7SUTNO4TSVclq5qyLH0Zx5leyg2072Y1apeqw6&#10;sdpVpC0LR6vnQcwxnes4zWA5C8I2XHCwqkU8V8X45QBut0ilHpYPTLrO63/iLa/QIaOeAUHffWa1&#10;/5tONPa9OTmdjMA43mowUUdMfTXcszBZGLctZp1ClLqQ6TyzAmAHi0uRzz16Qs6cX2C6VUyuLjl5&#10;vFPIyZxcLQzBVE6R/NREQ+amxplqs14LZRxZvIyemZw+DfNsBDUMqsIYkhWi8lT7fUspTQL3poxP&#10;NMlxj7fqFC/ja554/Dh13IMMwI3IaZPUz1JQUSCoC2ZlXX5uXUAcly55/aQgoE5Pz1B3CuA+f+Gs&#10;TDQA3I+yfqdPP05dPQAE1u0Abk6UdDfT35vAjTmfgYLyIce9f9/lFJUjOxieA65xrNnSHPfkuHzh&#10;gQekVg+2cNwAbvidg2z/GUYcqwA3F4DiPiPg7nZ1lrAtwM2FgF7cQG2i30mnyb3acNywgRikiQSe&#10;LyurCzLRbDK9KoD7gfvvkTDwGOzlyisOy1VHj7D+MNyjusTUF8/BV2cwFkAlgXtZZnftlVq9Jb0u&#10;XAtHwA0JBNQnBO7ckXanK7t375XLDl0uYVRjXAR8Xj8MaGQJQKYuGxKQEotk7e6FIaZ13Njqelii&#10;SuIi0BudH34HjlUDPNvmApA9VjU6q5IFlNFvvY9HDY+b51afUQXu7c8a3rtNrA8a3j96FdLoOgOY&#10;234PyzYiaEt6f/vvrdcDI6ttC6rWecu7Dsn0C9jCVOow+tPATHdC9KlhEhF93uq0ITG019sFFsaN&#10;BW6UQcBnLngwWCNpC7YQnKhsoPwy+3ThL3/3O19307K+86tL2z7f1x5Bv/vf//vdfq93utGN5xvd&#10;Vm/cL1rjvpPOFKW/T5XertJ155RScyJOy3GcVlkWNZEyUkpiF7EYwfiqwitd1ylLKE0QXVKx7+Vl&#10;idDXbEecty2IzojjXJG7ej5nh7AdVCnlY9AhM5oH4Xfu5H4ByzQHGAPduY/yikDFbqFUlhd+0X1s&#10;rOb82M+85cZP6UKePqE9fusv7r5ysyd/VPj+DQgwhVUnfLnjwJeJsYaMjzUldBW5Ys9zGWGNFtMY&#10;AOSMdDznAqtT15OltQ05dfKcnDm3IGlaShjVtX4815HTAGABgAAGdy6My6C/1wuEyFEyVq/L1OQk&#10;Fw71Ws2EiwUHr8EVVshlnrCO8D0H110PUX4i42N12VhbkmYjlqXz5yhiP33mJEXxEKsCuMcmx3Q2&#10;KnLZ+ESwUtcuaeDcOJgLoZEVts1mS+bnd8vq6iqzj9GqvNGQEycflzJNCNxxFHHBMD05RUChWwrb&#10;FzpU5D63AWdEh91l6lBHLj94WA5febVEtbpMz8zI0sIyI5cBuGdmpuTBe++VsfG6PP7IYxQpQyWA&#10;iQVgBWLAEmQHM+4Q6IR2EsQWE1XVOA3VgIgQwK39n1M5d/Yk3fYQrxxBWaDjThJY2yNijDHcYuhW&#10;yED0DIdwqmwnk3r3hS96iRy98irxwob0Bn266C0swvq+KSeOH5NWI5L77wNw+7K5vkx3LYjKUTak&#10;B5iQuWA14muqs9BRaAugZHm9KxOTM9KoQ8efUJIDCcdg0OMiBmoQ+J5naSndQV92ze+RPfv2ihdE&#10;LIsTNoajAWzEFMeYZBZB45+tuXD04WrI5CqAjAxb9djdCuRVsvcR8Ctkj9tvBMKxYblG1GuJ5yq/&#10;NUBfGoDxxwXItnMgHAP3iHYGVZ+/haxEcPjc0TvinqGuuHJeb0EaKEGjY1sJbTxcZDwBbQdu7lu7&#10;IT7XgLC5jn9DIzMDyEY/jT8CsAVsC+xW8mW+kb0WYwkLUcjxkDaaGeoMgXEBw1Hz/ZNpd/Fn3/76&#10;b/jQM1FTfjnoCb7m1xchU9ntt38qutBcDzpL00Fn4IVhuRQlUVB3u0m9j7yjXlgLVOHneeY6yveV&#10;UwauUzoFbLI9ZEZxXc8tXdhiK6MIo3eT4zkuTHPhPorEV36hcqVU4Pmlm4OfjADtQemWvhvkQe74&#10;oe+WgeMAvnxxc1X6rgyiUjqeyh4/OhXc+Ux9uqv0ax/87Ld28+y3Sy94IcVFJulGrRbJxFhTWrWa&#10;hIhFbjhcjHsMZA8BPRj0QJhP3I9CCWp1gvSZsxfk8RNnZGVtU1IAgNFQY1LH/FykCefmOAyGvwHe&#10;iJmO4QCXiyjwJa6F0qw3JK4hgAs4ZABgLoEvEihF/XkzjuhKNjFWk/b6KnWqCDKCBcKZM6doeZ7n&#10;qezes08mANwOcjprkTxqhUh2RYn48DkBnBbTIjIxMSkT41MyPzdHNyOI2c+dOS3jzZacOHlM8hRu&#10;SCcljgICN62+u50hVwBwJvABMbG8MT7rBCQlBO5DV14pUdyQmdlZWbywJPVGLI898rDMzE7Lg/fc&#10;R+A+8egxAjdUAphgANwo1zWZr6wOFWQnZT7XcNwE7okpguB24D5/7hSBG9b4AG7ouKvAzcWmSVqC&#10;ugO8AdyUiWCl53lD4HaDOoE7DiMGYIGE4PHjj0ir3pD77odxWsAFwuWXX07Lb06i1DUCuGFXoCdQ&#10;9BOKzRGhz/VlozuQ6Zl5CYOGtHvQL9YoeRgkPf290kzWNjfIcSNcMAwQ53fv0RHYKKwyCwG6gY3C&#10;lzLeAqMX6sBHzIxnbBE0bQXnIeg8BdAGbQduCxb2G4EIGvanARh7vLrVPXX7MU0sYzvbXLkOoM3t&#10;UNR8MeFKWy/9TTTgVcmq0Kt1qpIufwTg+jyO6UUP+2Sl7tjXz8R5Xbft50egresyBFrzKtw3gG2l&#10;CqiHbXueIxeN37oNh+5h5ppqu2CXRmt83Kg8qA3rYdhPO8v/YaLT/d23vvUmHUjiOUAXf/kd+pII&#10;HO3wx1MjXn/77bdzOzs7e9H9S0s3qptvRvjkZ2+19/677goWHsr/XSnxb6WON6uKAtIEcrrQD0O3&#10;2qqF9CmGeBqDkaJs1zfZ2sBBan207yPqVUguEIC9urYhj504IafOnOVxjhETOxqTDZ6DckIESWEk&#10;tZyDBZMnhqyNpgSrcutqBqOmeuRL7AL4fWnEMQ1GxpsBs11NMILaooSeQ9F2BGO6LJHpuXmGQ0V9&#10;ARbg2jF8oY+HIV7k5tS5ok6ow/79+2V8fFLmZ2ZleXFJ5uY1cCNSmwVucPS1MJCVlRVmw0IoTr2y&#10;17mlgRcUK9NaXk8SAAvYFBy87JBcfsUVEteaBBuIymu12hbgHp9oyMnHjpNjh689CNwmCEZi4BIo&#10;QTCT2BZQIHBftQW4MSnBxxqicnLcZ05LngK4FyRJBgTuNEXaU5/fh5MtQsLCd7XUxnsUa2PCBPR5&#10;nrzgmhcTuB03ln4y0MC9dI7AffzYwwTu+++/Vxr1WFZXV2Tfvn2ye/fuYf5ntomn1QecXO17eOhf&#10;AUPCzu7aLZ4bS6fblyiKpN9P6DuPtoWV78bmJnqfdHo9mZmek7ld8waIdTYx5DlgwBUAM+IpuI74&#10;4LIZmRDAoblwLBZs+t/tAI131qTb2HJ9Vdr+2xLKY/S2yvcBVa+v4irbt1K+Bebh74rNjK7HE5c7&#10;vHfrJaTqdaxjRYRcXUiAbP1G5ej20e+k9cqg0T0V4DZHQNUyNSFA1vZ77b4BbvtsAjWXj6PfhsPW&#10;9R9ZioNG4nG8E/p/FdgtB67PQ+XF/kSzIy2JwbWIkBa6MvBV8Vfdsxd+8p23PjdE5JYu8Vl36OuF&#10;blMqfOSPP/3uRIKfKR13CmJvdGBwphBxw594ZqxJ8K5FyG9tBjdFtgGTdoSUOejVag5RExgdP6AY&#10;PVNKzp1fktNnF+T8hSXJUiVBWOPkzAkSgwbR40zwAwwiiOUhokUQG9oOMaobLMBLRmSreY7Evk+O&#10;F37i062a9NrrNOxaXb5A0ezC+dPUuSJ5y/T0NIFJT3gQX2uLcjxLyoGotMeyyWVmOQN5gNvfs2uO&#10;wDw3DVH5CLjhfnTq9IkhcM9MT0q32x9x3ABuvBfizWOAldDR69S0AO4D+w9q4I4aBBoAN0XlDz/E&#10;uOT333ufTI435MTxx9kG+AaoO7hNTlSenmieCLgxaSFW+RVXALgnhsANaQTAv0wSOXf2FIF7bXWR&#10;meHGxlqSptqeoQrc/E0/bmPYZ4AbxwHcR664khbg4LhrcShLSwsyTluAhwjcDzxwH+MCQKQN4J7f&#10;tUd/a/jfWg6PkdLMRE1A0Dniu/2M13tuKJudgdSiSHqDgeRJJhkWekUmGwh8Ix6BfWpqRqZm5nRG&#10;MHDtSGcLlQ5F5rrO4Lq5peRIAzrE6mhLLEZ4fNuUiDpqGln0V2n7b0v2m4x0xSMa3aPbwe7TnsMA&#10;C6i6rd4DulRdQMNjVr9tJDPVsrZsrQrM/tnqGKoCt75nqy0A79E7+vuZd95+Dd8VcwOGX6WJ9TkL&#10;uqN3tysFlr+Nu9bHdb1tO9g/fG8Q2nU7p63v3QrcqDf7tjmur4Fqr1ROkXyo01571zMNOf3lpEoT&#10;7tDXI/3+B/9pclHCdyrx3qnEDxEIA5MrBhP0wDVXZKxVl8lWnWBJ6242lMvgJXUHLloFxxkmTT+E&#10;AVsggzyT/iAXL6qJ68fS7iRy/ORZOXtugVnIysKhpTqA3lp2Iu43JlYQFg+YyOIopBsX9OO1IXC7&#10;Wsed9Ogn3m+vM6a3Bm5PFhYucAEAsSq42karpT8tIrBhMMNqHgO+hG+mDg6DwYtc30cOHZR6XJPd&#10;8wDuJZmfMX7czZacPHV8yHHDHgDAPTszM+S4OYkYUTPakAlokFXNSBigQ7PAHYV1mZ2fo1U5gJsc&#10;99Sk3HfPvUPgtmoFlDcYDNhGADVO9tbNx048ZouJC2k9AdyN8XFtcQuOe2FR+oPuFuAmx52lBO4s&#10;0VnMLKeG+iM07JCrMhM8Jk8L3IePXiFeENPqG8C9vLxI4H7k0c/LWKMpDz54P/3919bWKMnYtWsP&#10;OWz9DloESp2i0dNbMSY4bgRdmQPH7UWy2e5KFGgjuCzJKQVAAVBR4P52ty+Tk9MyNT1LVY7Ow60j&#10;prHKJmMYGhTPwT44cLaXp9UPFri1DcSIEFMBZN2kOLlXLzHnq8TvYcTEtG/YRrYMfrOh1TqAA+Ou&#10;Al5D4NIApQ9U6nEJgLTljo4Nd3n84shsW/ctF2/f0QKk3q+IsSttwE/IAFOj7UVkwBfr5tG9GjjN&#10;3rCu+nmj97SATQC3QG0eoo9X/sxYsMCMvqtB2yxQeNfovtLYWnD8mgVq4ORZMuj/oypWfuKdr7/p&#10;IXPLc4ou1cQ79HVGf/yXd04vdNb/KC+CV2dgRYAYsPqVXFSWSOQ70qTeGX81Ag0nOvBLpXYFwj0I&#10;DUigQPuBe8ek5ATihrEoCWWQw01Hi4w77b6sbGzK0tq6tAc96W52CE4YPBhI8J3EpM8QpYxZXjDj&#10;V+w6EgeONKKI4UfHmw3pddZlanycbkcQoy8tLpBrR3kauOscpJx+4f4HMTDmBWthDkt2juhSDl52&#10;mUyOtWR+bkaWFxdk7/y8nDt/agtwg+MGcC8vL8vc7Kx0ujAc08BtgU0vfhCBDBIFBE/RWeAuO3BY&#10;Dh49TOCemZslxw0O/9gjD5u0nvdSVF4FbrQ1OGNOLAa4mTSDk9oIuPkG24G71EkUIPbv9TsE7vPn&#10;RqJygOH4+JjkqdZpV4Eb7wFeBe1lgRtAg+uufuF1muP2oy3ADUNDC9yf//yDTMEKWwG4a83v3mv6&#10;h/Vt96jjplsmJ130HJdZvdIkk1179jJIyuYmcsjHbAMYpeFe1AvtrkXlfdolTExPUxKEhSPap5qa&#10;E+9CftoCN96Nxmuaw4fqBOe2T4j00tQ9x9RR/x7SkwA3yPaDKtlytHRju7vZaGv38WefX/3W9rcl&#10;XrsNuG32MpAu5+Lyt+5vBeYhkJt6DAHTAug2jn77Pi4clVU5btuJ3h0A1NF7gexzq6CN7ZYF1KX+&#10;tgG35bRteVYCgmNmh/WwnDrmA5UPPrq50nnXL77lZZ9/NtWTzyaZ1tmhr2e644474pMnT761n6p3&#10;p6530BrswIc69JQ4AJ4ykVrgyVirIWNjTU7IpRuIckIpBOJcnQPZdUNm00FAE50MBj7g4KpdEURb&#10;U+C0c2OdjuhrvvSSgfS6A4pye+0uOVhYCsONCiJniMqdEmlIRZCwEfGCW7WYQV8mETyksymT4y1Z&#10;Xrog9SCgPhfA3U/6FJUjiQaBwoTaxH2W88akjkEMnSf8zudmp2V2alJ275pj1rFdME6rADe48ipw&#10;w4itCtxalIxQsNrvWgO3TicLjhvAffkVRyTwY5menZGF8xdYv+OPPiLTM1Ny/933aB334ycI3DDW&#10;wwLGAje+C7bgSvl722Rogfvo0SsJ3IgGB5irAndVVA79NIC7yBCPfKTjtnVGmxF8TLKRKnCD4wZw&#10;d3uDSwL3F77wOZYJ4N532UHZv+8yWt/TYK5A8JhAMjOx60kWkK5BlRz3PDjuUNY32rS7SCAmz2BI&#10;CDVEKb3egPnsISqfmJiQ8akpLQ73kdhHez5QpWDCCRPIt/35genr5rcFYp018GIa4gmaBpduA257&#10;3tIQIAzZd+U+QRDPGXHZ27cWaLcVM7rO4MroPm4uWU71twXogoGORr9B+ppRnUDoV/hdPQbCF9vy&#10;TtvO23Jx3NZhSBiPw/bb+jy7QIBahc8dRjXTx3mMZVpg3vp82BZwaxYEI5WFLg/F49lW/Ydx6yhJ&#10;y3RwR6/dfcdzGbRBO8D9dUxK3eYd+9vk8nXV/qa0l76xO0hvyJQ7DQ84ciQIVsKhichmCI2hmHIU&#10;+bAZScsJJfca9OVFABOHFryhuF4sIiGjYOGcQgxqN5CU4I77GCtNW6x6kcmzbrkH4zuHQUiQ4pUi&#10;RcKoal6RClJtA7ih58SE3m1vyvhYQ5YWznNxoYHbk26/QxFtXK9zcCIwDKYaZPmxAxacGcEbiwSI&#10;NYtcmo2G7JqdkdWVZdm1axetsMHZwx0sTxM5eeoY/cQRKWz3/B66g0Hci0nGctyMN08w0Ok/sc/I&#10;aQcvlyPIpBaEMjUzK+fPnmMAFgD37My03H/vZ2VirCWPnzhGcT6Msi4CbkwzACYCt+boyJGYLYD7&#10;CIzTxqHj1i5uAM9Bvyt52pfzZ89IkfaoCoBUAn7cAFK6Z5mY/+S4waxSepCNJme+ny9Xv/BFBG4E&#10;3+n2ezROW11alGZDAzcWOgBu1B0qhSNHrpDDR6/UBopKSYZ0roGxKjdcp52E0S/a7a7MzM5LHDeo&#10;I7ccN4Hb2A/0oPd3oiFwjyGpCurPaHIweIN9GpZ6xq3LgLHpXnqxyTZlFnL9fkPS11rRLhaxVVBG&#10;XRmqF3XHNwBneInZFGVWgQ0EcbUNnao57ouBG5W35ekIYHofVC1Pb6vANQL77cTyTLn2vdiHSCOA&#10;1VvdHugLGvQMgBrQcyn6NmVWzm2nEQBfXCeOD9t/7UcZ1sEshFHuELRBhoM3Ec/0c6Fq02f522yr&#10;oD26v/qecPvREjjXDUulsr/Ok/Z73/F91z/8XOW0LY1aa4e+ponW7nffXevJF8Y3Nlf3SD54mUo7&#10;L8vT/stLJz/gFdJQHmOhsE/QOEw7S9IVDNbjPG5EcxRJ0QAN0akw+UA0CfAORby6SFCT3K+JhE3J&#10;3Lokbk0yN5LUaQjin5Wicy8j9KoFOPxxwkBye8MpAjiY3lMBbBNtDAfvOuojATYuk33UwlDWlhZp&#10;NLa4dIEg1O31ZH73Lmk0aiwH/sN4Jxq7ccLSOnbIxwoYZ4kj6WBA0fX83C76cUPUvrS8SJH10sJZ&#10;aW+uyanTxyX0HVlfXZOZmVnqMbkIMACEiQbvpEFPT5RYSCBy2r4D++kaBa5wcnJSVlbWKL1AtLep&#10;yQm5757PyOTEmDx+7DE+E+8BjhyGWHRa8lxJ0px+zYgMB8M6PflqcZ8fxbJv/2Vy+OhVMju/i0AH&#10;8fLK0rL0O236uZ86cZxtBwBH3QF6aHeU48MPGpOayQoGvSvqjqQzWEQkg4xuXNdd9xLZd+AgXaog&#10;HYEV/9r6Ko3pvvDQ52RqfEIefvgL9ESABGXfvgNy3YtfzOdAfMnFAaqNoCvUMwZ8ryCIuMBptzsy&#10;OTVD4O30BpxucQ/8uFm/UslGt8fc3b0B9PRjvB7vwPfwNWCzv5q45bwNJVG8qy3aETAIS1MLZBbc&#10;+R0rAMfeaCZ7ngPgjFCdW+xuBwiUNwQgc07fYhYGFrAM5zm8v5KmGONgaFFNVzecw/3ajXM74RpL&#10;I2C276GBjJcMuWhsRzfx2DagttfyPH4DTFmeCVxiz5ntcJ6oVuYSZK+/aN+Uz31zGOdxXC+asFxB&#10;8CS8n87tbg3r4HaJazEeUA+0AX5jX88xetGOYEowSG1EUUeJ+pvl5dO/8Is/9C3HdCnPbXryVt2h&#10;5z2pu+4KzngPH/Q2N16Wtlde6pada6O8c9iTbFfgZLWCDq96WqBjBROcICQlJm9t2W1JD0YN4djX&#10;4I145uA69BYgXriR5C4sy2MZSCB50JQynJAibErhj0nu1iVXoSQSikRjUkAAbpLWI8AHkqBQVwmw&#10;hesTY5UjxjigPpcAkd1QE3KEwqxhketJZ32N8c/hn4yxDm5y157dEjegk3cIYjCogykKpAkY+jBd&#10;ATjCSAX6zHSQkQOem52XtbUNitoXFy9IvRZTZJ70O3Li8YfJ2YPjnpsFOMIXXHMOo/zuo4As0DFD&#10;LYD3OXDwMvozI/0kyj53TruDAbjnZqfknrs1cD/y0BcI3KEfSHMMwN3lhIPIZfCfh1QE+c5DiB8A&#10;siVbiSE89x86JIcPHWFmM9QL772xvCydbnsYax3f9/z5szwH4B66wUBNYtqWv3XgMcaoR6hTRJfD&#10;tS+65jrZs3+/RI06gRnvAJsALDIevP8+xgIAcMOfHpHl9uzdKy996UtpkMhJFPpm6OsBRCW0KHiv&#10;QgIs+GAD0enJ+MSUDnXaQzx7TeC6OYErJZudrogbSzdJGUQGwXJAcDmjvp5gauKUa+il6oaTuQEi&#10;cN3Y6n492udLV4Fv6LpkddYjQAShbE2mDAvMdJvU5wiYTH6kgQcEzhWEf+17EZSwD2DEGNOXshz9&#10;DnbEYmekQ7f32DpwZFeB2yAgjmCfNbSW2rhei4v5DByjRMyQLk+/k77e2HQM20xTdZ+0TeVw0XlD&#10;1eO6LfX72ePYYk8vMuxCYdQa+vvpBQjO2e+bIHNdENDzBZIjGgvCLdR1dehkL1jq9TY/4Be93/mx&#10;W155lg97HpD5+jv0tULgrNfu/vuxJH3syv7q6iuCsvNaVw2OuFmy13cGgadSz1Glg8AnmBSyVFs/&#10;wzgHkcowcAHcIMYcrw5KA9x2JcwJEHGnzXEaAoGbhmsVReKeKL8mSelLv/QJ1KXXEDdqMeJWHk7K&#10;pjslqTfB45nUJFWBzhBFfXRBzhZZwwA0NhWqC30rLLZdgDDGIQBZyQABRopcOhub9OHup8kQuOGO&#10;Rd02YlhzZsSEB//NjAlJmNYP+cLTTMYaYwTVjY0NcsVwc2rUa3L2zAmKmo899hD17MvQge/ZQ/BD&#10;ekndJiOuG8R0mIi3Li4XCAcuOygHDhyQII4INOcuLDBAzeOPPUqO+97P3iUz0+Ny/LFHhz7cANbN&#10;rg736fmRZJh8YD1dIr/5gJMQAQjBcUpPjr7gBQTu1viEpEnOrGoWuG3kNwSIWVg4zyhkE+OTGtzw&#10;rY0+GBblmPRpk2u4FSymoA7AFhz33n37JUVwmF6PBouLF87T/x/APdasyyOPPMIyCNz7Dsg3vPIb&#10;pZ9mOkwlyqGftfbDxaIAxo0oGws42Dy0xsd5HP7bNpzl0DhNKXLi6BX9JJNGo8VvhbbA5K1DwoKj&#10;1m5h6LQaQDVwE7AYEUnryy1nyIm/Oi0atzvQCJyrNFLtgGw5IAJ0BdjwfOsOBVE5aMv4MoBkgRuk&#10;v4HhEg0Q4wx+ozzYZvC6Clc/BHU8g0aFGtqGgG7rhLGEsnEH7A50Yjsjmh+Vw2v5PlWQtgvTUf2r&#10;dPHxi9+3StXj1Xau+nLbbZXDr5Jtew3aGrjt4p8uoL4+hgWv4zl56Pv3J+3lX26s+n93661PP+vi&#10;V5MqPXSHnu+kFu9onn7w0W+SwYXvVf2V73DT1fmJmhs7ZeqA04ROjitr82cJ4iPNRxvXKBMvHDS0&#10;qrU95i+kSAAAIABJREFUxeojjajOcuSjiWg0aApMkDBSE08QqBTh41KAt8BwLZCB25K0cUDSeFbK&#10;cJoAnrhNScCB030Hs1FOPZQLYybDBWm1oBat+xBJY4opcuqfUxi69Tr0e4YoeWJmSmrNBkETdaLQ&#10;FOUAJDhDWuDG/Rmt2KGfRUQ0cJIQwW6ur/KaxYVzDPaCvN9SprK5sSZTM9Nb29LEBkeDYR6hoRq5&#10;QMXUmJcfPESOO6zF0mqN09UJkwsym8WhJw99/nP0mT9/5rSEvp50JicnaMAHS2tw6uCiyR0hLCwy&#10;yCHCGQNIYOsy5eahQ0ek1qgTVBDzfHNlTdqddRn0unL+7GlKKWB8l6Q6AAv8pUFWvOgHUC0gM1JI&#10;1zzUMUVaVoG1fyTXXnud7N5/gM8EF4z2haQj9D26tvmuI6dOnSJ4bm5uyq7de+QVr3oVuWpEM8tQ&#10;lg9DN0hb0DahFLl2mwM4gbOvNVp8Vn+QsP3A9TMsrRGHwyIescghgYDqAO+B67WIXAMqyuNiitbG&#10;uv+4BkQAieKkVMWA9PDAtzSdugJUQ7AzY8ECMCQdo+uBhVYHDBsOc2+lf4z2tRjfLoyq56pbvSgG&#10;6cVKFbQAcFqaUAFUYy8CwkIbGd3wW49XK4K216NnaqNNqzO2HDj+9EKn2gaabDtyA46fhqz6t+XY&#10;q1t9XC/4Lz6+9T5L9pk4afer7z48z3rBtmTEkfOY2WKswMAT6XyzQZ9xHmqNRmfQ7fzV8ubi7/zy&#10;D/zrux3HiFOeR2R7xQ49T0n98221M/nG0WSw+T3eYPW1Qbb5olh14igYuL7KHAdW2VilQ+wJwx1M&#10;zORdIWfGQEhESUogoxESEQAic63DwwRJsgMCMlTzEwOGEwe4JxPcwsd5TBIAXqAKOFkMLMdnXm+I&#10;xQEuMHsbqEDScEoSf0L64ZT0g2np+tOSBJOS+2MiQYPcFyZJGscxnoSezPAs1IAmKBj1OfKB55L0&#10;epImfQ3cecaoaRSVQ6RM9yy9JQePCadIxeMsnNMSHGAOUfXEGCytE14LHTpW6Zsb67J47rRcOH9G&#10;Br1NGns1W5AeaNc11EvlOsUgjY+MJALn8rygBTOsvQ8ePkTRMnTbsMhGGyPFZtrvyZnTp6SzuSoL&#10;F85JiokmDCkGxgSEPwAcgcuEHoUUgXpGw9UjTvxVL7xGDh48yIQbuB8cN4B7s70mnc0NWbxwju+0&#10;sbEmg36PumsANxc3ZqJmgg66sWlRL4E704FfxsYm5AVXv0jm9+6jqx8M4GAb0OtsStLryoWzZ6im&#10;WFxakGSQynq7IxOTs3LtS18qXlRnEB52M2tEBqBDZDNOxrqf4Z3q9SZl9shEl2QFRehYPKAd8qLk&#10;94V/AhY3SAkKrh86ei31AEeoyyJ4AyAMEEI2BELPLJj6E10dzzYSJwMK2Le65yqNAAcl2Xpr0sex&#10;1RwpaMv54R6ug24WAWn0GMN1Q3G0WSlDIsR6W9bT2B6A8K2gcrILB1yDPfuu7NZDUXll4WGu528G&#10;TzIctwFqe84apdnfZgrgC/I8vhv4dcZH0D7WdsGCu+wWNbBbtC1/G59s3m9+6+ebR9h3rLQd64Bn&#10;bzsONsMyGBawrQoBfQXZAOmx6jqJKtM72+327/rp+kfe9eZX6wQAz0Oq9qMdeh4RROKr//iBff2N&#10;82/2ytV/J+XgaOhkcSAD8VRPPEkYtg9sBDo1BjM5DYwWcMfYOrmkg3VmByMXh6xfxvractw4Thrq&#10;qkaicliH6+xLno565mgAg17TD4wCGn/mBl0qkj7Aaj0U5UbSTUtJvKb0/ZZseOOyJlOyLpOyqSZk&#10;IE3J3Zh6c3Ie4DAZC9wVV+ljQcwpQw/UMpcsSejqBC4Qscox0UX1SDwmtOBSg3XBwIeBWyNClC0M&#10;7lIQbwQpR6fHm9Jq1jnJEIyLjEAH/fa5U6dkbWVBOuvrkhcDunghvnsc1wluaC+rdsS9AJEwjiQH&#10;B1mryeErrtSW7nFMfTKAGKJ2cMLra0vkgiFy3lhboZsbRPAIDQtQhU54KIo3HBsXWuC0WVdP5ub3&#10;yOErjsrefQd4D/7AbbQ3NqXbXpfN9TVZWl6QfqfL8jfWVukWByMtAB/9n2HchQA3SI8JGwNfL/Yw&#10;KUL0v3vvPrn84FGZnJ0VN4hp/d9tb7DtuxvrzDoGNQM4bYjq1zfb9CKYmd8nYa1JT4IB+pryTFIQ&#10;3Vbaslso/qU1fVSj9TmM+tKsJJeeIXBPqeuFyHx4bwA6COF14Ypo+ygXqCgXXdFYGHMc6DUrbQJy&#10;hOQFWBpwRO/AFlIekFYhAQmtTlcTytVb/T3sbwsgltAnqiCDorilfQhSmAG8KzcBmIYcsZam2AUF&#10;/hk+l1bu8LeIdF8AHNuFLce6Hr9cSJPs+DVkOGBGTsPvijEYCM8nB1w9qC8zpKEYxmFQtQ3pEiqA&#10;KunjuhB+j6FEYes9dn/7Mbzr1nP6u2DhYY9teX/PkSIrysArTzlF/lera90/eO+bX/7Y85HLrtLW&#10;r7JDz3lS6rbw2Mc2rwjT87e46eYbJtzeQSdv+3mROTo0KDJRYUqC7rrQMZkxuJBaMtfJGaDnRMxq&#10;cFQMrlGxIEan19m5tPhLc7YYEGYMVyYw/jY6SljHciCZgWsHJJKQwHUMAIVJXtwIMKn1bqVIgxNn&#10;IP0glq43JmtqQhazliwkE7KWtySL5yRxG5LBeMrkVWY4S+RRxmKghLESAqm4WndVaJ0uXL4A3Kh+&#10;XItofc4J0Ey0oJBpHjORIpMIQV3iQFr1SFqNmCJf3IIMaUWWSZZ0ycmvLS3JxsoiASrLUsRGJHDX&#10;ag22FUBvuOrnwl9RJAxRL3TVhy4/Qt02rgUQY/KF3jbp9wh47fU1WVleIBAytrgJBwtQBdjbCbf6&#10;HjgGbgVudZcfOiJzu/bIxNQkvweAG6Lufrcng16bQI282d3NtvS6bcmgWkDmMcenjjjw4Z4nEkRQ&#10;cZi0rr5P0TUmeQD85YePyMT4jPhxLBmkOODGe122FRYgcM/bXN+g7rvd7UkvzSXJHQnjMZnapcG7&#10;pAoBfQnfBQsccEUuFyroO1jkwDIcAXwgXehnEJOX9PtPwHGD84YdRYF443oyhyEaDd7Q+wHCvg1x&#10;qgEN3DNVJRAKAfBhGOfFWqVjOFTAGK8xeKG35AmHwUYscYwQUUf9XS8siST8bbl7S5QDmGv5Ww8X&#10;fk99hzlX/b6GGImPjxuVofuCfh7OUe3F9zBgv50skA/HqYnXDglI5T00KIK2Llgs8SyfOXoIQdNI&#10;DC5F1TLt/sXP++L71S3ut1by+G2/F76jL14vS/qPxTXnzyUZ/Kksyqlbb71B+xI+z+kSn2SHnqu0&#10;8Pd/Or/efvxNXrr8/TXVe0HdSeNIBiIFktaUTMgBwy0IoiH4wvDC5A+9LbjQIh0QvCEQ5bRpgAYD&#10;005UltPGBLSVzICsiLTAKVgxn9Zxm0mLe0gFqv11MXOW4BwQnCWIxQtqEkQRc407OA8A9mJJg4YM&#10;vEnpuJOyWk7LmpqSU21Pev6k9N2GJG4suWCijWjFDkKiECw4sLKGawdEYnkKTlvHsy7yROLYp76Y&#10;fKqZKTHBIOCKj/fPBxIHnrTqvozVY2ZFYw5xgAmiMiCxRZ4QnFLms15mmNUk7UuGiG4VjhvtyPYs&#10;q6I/zYnPz88TuAHAnGR8DTowysJiCgFSAKxrK8uyvrpCYzvo3RG6daw1QWt3WqhTVaCDpaAcG1gE&#10;TYkc2Vgg1JsNPlMbgJUMHANXKnDcKLu9oRcG3c46uWPUERbyeA88A6FrwXGhf3ihJylctcKYAVGu&#10;vOoFDCDDBVtY47MB2hCTo69BHA8OH+qKdqdPXwAA96BwZM+Bw+JGDQIwp1cTt94aSGJhiXci908w&#10;0yqHQa4YyAdAnlBMjjC7CHQDa30sBA3nGMC7QYfRZdxyuumZ2PdoO/Z7SBC0uqH09TMs3JDbNotW&#10;kO0vdi1mfc4JmOQ20ffNM2zfx/exgG67gCHLCfJ6LJLRhrpn8hgXB1yc6d/VMglIBGdTGS649cIb&#10;ZOvBU/zXAKwhvfCwtiPagtwCLyTx1WdZcMS+Bm60g12U4nn697Aq20TglIOZecVuqXIxi0x7vHqd&#10;PV49P7IZuPi8fr6uK03pjGRRHOn7Kv+U+OpvCsf52KHy5GOvfe1rtd7ra4Ts992h5zCd/8fbZtc3&#10;j/1bv7fykw13cFXD63tOPnAQaxvcNMDFd+DoAl1VKkXSl6zfkSztU3ysB5qetDC90XHI6swI42YQ&#10;69HAwcIBsIU0pzecwUC4SGE82JW2nf44S2gdHtkbx4jVAeR6LQw/ZohdW62GDlHp1AnsmYokcevS&#10;98YI2KtqXM73a3K2W5e2Oy15PCMDvymJ0jplcMwAb3K2mEWQ6CRLRRWJ9nEuElqmMyVo6DGGOa4D&#10;KID7Ad8OzXvoi9QiX+qhy7ShAG60L8AZQVkKcsVdSbodAtOg0+G5XKUSkeOuU5+M5CacGEsEXNEc&#10;a7+X0E1qz5493OK6etxgnHAYrA3SVLJ+j8ANbhXldzbbBNo+wnqWOTl66LpxL8oEgGDCgusT7RVA&#10;riPXXPticqvgmNk+9F9H3QfS7bZZ9vr6KstPBz3q6aFWAEDHNUTFm5AwrrM4RNWC6gOR7mBEBmO1&#10;VmuCqVIRshXpXJENDl2Cxn0A725P2u0NWvZ3Bwnj1feTXNLcFQnrUh+flvrYpHghVCDwQMCCzkh3&#10;zGQM40HovF18KxdfB5M7HAHRpjpkbporGl6VMEBj3HFdDkBe93SI0EumFdVSEP0trCiZBpg07DPW&#10;8wbgQdhiwcN3ZjY5dHt9jsJ0BsEBsII7NzYW9j4zpVrgtjpycst4rwrw4pIA0gKzeKXNAiDIqFp0&#10;8Bh9n/4zfZwEXh6uTdpdEqQF/bof8HrkbgcnrQUKBECMdfZPBNJB/fFtORdUxu424v24hOMd5eqD&#10;2KIP8llGIme3NJLjVi8esFvdokLYUsqCyhmdevU8jRaZsIdWg5xHquVgAYaForhlHip31fW8hbIs&#10;PlYkyV/PFS/59C23wPLwa5Pw/jv0HCVENjvx0dMv8/KVn/HL7r/x042ZUPXFV5n4TiYlBjI4Buin&#10;k744MKYCV51BFN6n4RL8F0EYtOzyXJ3bPwO2VmxGrsQMRo4eS6NBvcVVhmI5OzbMNaYsvasnJAw4&#10;ADg4HOgjsWp3vUiLigFEXiiBXyMXh+MQo6ZuKAO3KYNwRpazllxIp2W5mIQOXHXclgwCcm0OcnoD&#10;jPF86JthIOwicQTeVSWSJx0wYRq4PYQgHXEyeuJ0pBZ50qgF0qiFEjNZFVQLmcnfjakTMVszcvL5&#10;oE9OGNxliqQX5UCnOaXYHgsFuJhB567FtZiUAbaIlgaOG5MzfnuOT9AGVwjQwGIDANrvdWg01l7f&#10;kD7Ez0lK0T8XQq5ioBgAqWlYgrZOFDJGa/Xde/cTbFE29MQg1B8iaFjZQ7e9sbnO4DEA8jKHygSi&#10;ZyTv0OoL1Jv30fcVnC2kOZFMTk/L3Owepj0N4xqXPQNyvnqixiSamgVCr9uV/iAlV5ykpfSSkuoO&#10;x6+JFzVoTAbgxoKO4AQA9hwGcqFunhHtHIIYXM7gbZeWAGNwbGhb1NDleYjNYSfAeiPuOKUMRnxu&#10;OEcCMY0oja4bCzZaXQ+4oMN5Xm8WIugfFOVrGNGgNxRLVzhhjiN9HP3JHqdeHGSB29yL0TG8l7pY&#10;XR97vLoIwEKDi4oKZ2q3BF7UEJIhkyAFhpzsg0BUs4DRi4GR/lrPA6Z8qFKwYDHvoGkkxgbZumpD&#10;NU3D+mNcG+O3Lccq11ojuy9G/CamDPsbxP5nzvm+z4NskzzPXbdcCTznnixL7ux2+3cqNzs51y8f&#10;fy7lzf5y0VNr1R36ipJSd/grn37saPvCsbfHZft7w7IzF6hEfJWIp0wgEox0t5QkhXgyIaCUSU/8&#10;rOBgpO8zujlAjXppM+CHk5AeGLAyB5ETsNhbGXgkO+qflAwgDoFbu5lQv14dkJyo9G9wW31MsF4g&#10;vhdLEEYMuAGDJYg/cwdhUhvS9yal58/Lhbwlp7vxmWXVujeJpt3UiSYdL5xJc5nOUjem02wQuk6u&#10;nNzJXbconVqEWX7gOArW10aH74HzDmi4g7asxaE0GzHThiL3N1zEEFUJqwBOimxLRXAtUgB3l9wq&#10;fMXRZlAXwC96kKUaaLGAAMcN4C8VOeXrrruOoUUB5ABUTEjgjIcgCSMsGKn1u+RYAdzQEYP7hC4d&#10;+us0T6XX6UmSprqtTdAUAD4ivF37khcT9FA+FkXYkjvH92R8cB1FDX7Vm2vr0u20pT9o83yeoZyM&#10;zxwkejHmUvSgORxwv5ddflDm5/bStzkMIxkkhbgh3K9G5WcpRPIDAjgswZFXO8uFOuoEkWthnOhh&#10;sWbSbjoBRZ++gzJDhk7VIKrTxKLvFuTKaLSloGovikIlZQm3ezVQSakct3SUW7puyWykJRXLpcsc&#10;27lXOE5ZIpcdQK9wPEcVZemWXun7MOpwXDgEAL+0axbAJ8ASxi3K0gkCjwOJ+MZhhB6cl67yCseF&#10;HBfWZWD8YS6p0P0dhMv0sRYpXQc2hTAj42+YNSBaAkIQwAsAfR8Layw0wf1TGqDASALxVFmkpe8x&#10;KKe4DmCWnC/ZTtfxFJ9ZhMp1XIducq7joO3ED5CWTPraK4CDmZI2rGYREN4rSq9QaATlui5aDsPC&#10;KZVCl3JKVJwxP7UTOGMy6TliOJCVXWHQJkAfpgKCK2YQ1Q9oapbtltqGXp+jbp/7APaC5udu6WFS&#10;ciDjcApHlblyVOa7PpwEU9eVTVGyVKTFyX6ePC5p/74yrz3002+8Zun5bmj2TGjYkDv03KClpU+2&#10;+p/5h5u9ZPVtTem+1Cu6kVfCUlxz2RRnw3UpTSQvYAy0Tu4QhlkAG52J2AwbcoFcl3PIYNxp0MYZ&#10;Pb62ADcA1oQEtETedTuQYygaXdbIiEY/zwK31uVp1zL9LKsH1JnHiCWOKwlCXnLN71BkDs4O3BzS&#10;OCIdKKzQB6omWTQtGzIu55N4ed2b/IOOU//TlZVGL5jZNZM70Z7ccSbSzIkykVrhuXW3UHFe5EE6&#10;2GhKmU/4Zb5P3HK/p/J9Sjm1wI1czD1YAEWhx6xivqcYyMVhPnJwK2YxYoyCAP5oZwI4wNSkHsVk&#10;qQESIleICPX1aDcAdBj5sn/PXgITjkPHjeOWM8Z1AG5yvjDwIvBhYaCTauA8FxCOQ3DFdXgeftuA&#10;JI2xFq3VAeJYENgpksZplABofTUM9mgM14OfO0BVu6PhM2WM115y4cE6IWIak3rk4niezM/tlvGp&#10;ac3tuR6tvPHtsBBDnfiH8hH0BXUvCnLbsArXHDMMiVwjHtcx4pO0YHIa+45RVENnAcBkpahl3w/O&#10;Kc9b9IJooXS9lVA5Se77iRROkrhFkitnoFSeKLfI3LQsvMAFE+oEUe56Aitz4FNZOFlQ+mHgOYXy&#10;IZzx3HgQKCcvvMyj5MZ4T2RuqFy4bHiulyalh6JhpOc4vqNUomIFrXJZOAqC+qBwvDiX0MmCJC2z&#10;KKTU2vWUKh3H8dLCjaLQLbLSU2HhOrnroZzSSR1XhSiJiiaJIokkEfzve5lXhzQqyIDLpRoMOPgc&#10;J3WUCpXrli7uCXM/d0OvlLxW+H5MA8LSyZ0OBG6e4yrHcUPPU5nKVVDAXyIR5XkqLrSvZ4mYYmiY&#10;JObKsXBypyhyR0Wu66jSK4rAUWXilkXNCYLCSZ3cCVMECMbskkuK7ENUM1nSx7F1lbXJxxhPnCB1&#10;HKwuUod5Ykkellecd1BHpZwS65CsLIqoFG+QlXmQIq3M2fPruS/9zKs7vXKz7O6qNfo/9EM3Js/1&#10;WOJfbtoB7ucIKXVXcOETd76qt/joO2r5+reMhWnslT1tRAZnGi5wIQuDuLYraa8t2aDLcCaMKa6d&#10;pipvQ002J0ecxSSsjTpMwAVApRl6MBjBEQI3rq0C9yXEV7x/izsJrqkCtxYy8lZGX0MccM4PGghZ&#10;jOaiYGWubeALySFmcwLxg1jCqCFh0JCg1pQ0KSRFqM+wKV1nXAbexPLipv+Lm1Mv/cBTNTq54447&#10;/E+dWhuP0vIVZVF8Z1E4363cYnfguh5E49rXU4vYAdqwQoe+GlUEgCPqEoKK6Os04GMaAvgCkPGH&#10;oCXUt/JaDeR4X6tbxRbfiKJguKnYDFyVtrWAb/9wLYjlMzSrPo/7sKU43yy2UD64VJwjWFdoWKbR&#10;n4J4n/0uDMChvyPLBciXOokLMoiBAFUMS1uI9PuIWgY/Yi26tMCNpCEUu+dQGeAul8Cd5bBv0NG5&#10;eA0WNaVIkuE49ONcLCDMznlx/X90JfqwM1b/zFzsrsqhyd6tN3xtWAPv0A49GzSalXfoq0JYbHZP&#10;3D6//sijb8zai7e2pH246ad+UPYk728wLzVnyrKkdXM66Gp3LmTLgvUvXFwIEHritxw1JlXsg7vR&#10;wGpAlyBKPknHSaZb1RMAN9w9YPhkgJpCP57D1VomRpDgbRq4Launf+mwpLwH72AIwVo04SptQQsu&#10;NVOlFNAxutA51ug+Fkd1EcT5jhtS+DXpl6Gk0pSBio8vJOEvfS676s/f+ta3amR5CoT2/uBHP9q6&#10;cHb9FSqTN4nKvlukHKOnkzX0ww+TsxkiZwIuth5CctJwmTnIAb6QIFi9LAyddDQw/cfFFHgU+FJD&#10;rG6MlwB0YQBXJs1147j9s+5D9lugHLQfQoHafevSwwApENWXAErN5cJnHOJuXAfQxTFbNsFcf6zh&#10;+7EMeCMMjd00aEP+i99JNmDZKAuSABgXQiqSJCmjlCEoCxaEeBcCOHTkkB6UEHVr/TMWExr0tQ4Z&#10;v3kcCVhciIDdsiicxVzJ37uu/JnXUne+981vXns2RKD43h//+Me9EydO+Hu8Zc+Nx/w4K9xB4JXl&#10;eC0/d64oDh48mN94443Fc4mLU0q5t99+uz/bPVsXKXbl5WDG8dVEkammhyg/YbCivGAhCueQ0b1z&#10;8803gwv9kttrh54fpEfxDn1VaO3xD02sPfbAt8vaqXc4Knlxw3PDyMnEKxLx3Uwit5Ay6UuZDehv&#10;i0ha8CkGCGquDW46Kf1ONRcNTkyDLnVnMO4xQMqIaRT36uASI6vyIdbqyR1YboGbXLMGIA2yW4Gb&#10;wGQv5XUaiFGgxgdzsjKfWGMV6+9J/bGxlkXZ+GMdUDrEscqTqD4pQWNaCg8JKBAvOxQniKUfzKyc&#10;6U/8nxc2gt9+3a3vXGaBT4M+8IEPxOdX838jbvoWp5Rv89xyoswxf4+AGyCJDdYtWgcJ7rxEqHAC&#10;d+CFQ1DFe2qQ1/fjvRALHGANgMW74VvxPctSg7Ztogp4488eQ6xuACL0wSiT+8aeAGVDH8/EFybK&#10;XcC81VoIgTpBdL+Fqv72sLpHQFqK+rVIfRgiEwJhAvjIOIjgXOhvTDc/s3jD+SHnvQ24KUaHkZ55&#10;Lh4NLSauVaWTZ0V5xvWij/iR/OmR+enP3HLLLV+yJfCHf+M3Wt50flkjKHfNjsuVZZ5cHbnF1XHg&#10;ToS+FztOgViyRamcges3NwqJHlrv53cvd/IT3b6c7Exeee6WW27pDwv8ChEWGf/zf/7m7Fh/8/I9&#10;43L9fDO8yXfTw36R71EqG3OVikopodWCHj4txW2HQbyQFHKuOyg/di6Ru1Z6g0enjrzmwk033WQt&#10;GHfoa5B2gPurQFhNr95z+1UnHrnzXXuC9VfX1OYuPRWX4tL3FmknMykHHUn7HVEMApJQEwzLWD2B&#10;a4tLBL/gZE8wpZ2M3horVuvqBcLHZsxvAiaOVM1FtgO3Blsc20oWvDVMM7qYXjLwCP23rZUbuEIz&#10;6dtyUCrvN+4oOmUnTujrcAxmLPo/R3IHAVpiyZ2a+NGYxM0xhrWEZXWnjGVQO7TRVhO3L6y6v/It&#10;b3vnSfPYp0yYLP/3P/zDuayQ1zpZ8SZXFTd4rt9wfc+DuxpBy/MoBocVMvTggado/wPjNrjsYIuF&#10;lH1PiNUB9tiHyB36cBjAgfuFeB3X9ns9+mVXgVuDvXVF0npzK6iA9TkWUfjm+oDDEK1MnIKFgnFr&#10;Ands3WaYRcxw5yCWbYLYWLLATJA2vrz4o44ayVPM94NPNuoNIEbSDywk4NsNi3q6a20DbSsWRxna&#10;AInPUcDLosgSpdRZpdx/yD3nL3Kn/Jef+5Ef2fxSON7bbrvNGx+cnJ4d979vPCz+lVt0r5NsYypy&#10;05afpXFZ9CBf0AtW2qShvaF68MSPWmWqgl6vDDpBfeKsisbuPr+ef9hZaX78hltv/bInn8B88Mk/&#10;+bUjU7Pe62JX3eT2l68Jyv50PSgaTgbzzUznra5YcGu3N7hKYUUZS+HW+6VfW8uDsUd6ZfBPjy+n&#10;H/j2H/yFkztc+NcmbZ+Vd+jLTEr9c+3xv/7L7ys7S28fj8rrY5WIUw44oQQuHGxgvQy3nQ3J+l3t&#10;ZQ1wqwCmLmf7HGd/68ENwgCvEkHI7NN4Gvpn4y72RLS9jCqhPArZh5bkemuYatLw/uE1lnBcc3fW&#10;fxykd7ULjOboqOEXpcBlIwxmg8FbGM3Li6RbxJJE00nfn/jQ+c3gP77qB3/lYVPU06bf/+AHJ4t+&#10;8a2+I69T4rzKcYI9Ds11tGjZ6rfh8x3SeA0R4bS/sQZbHasdWEkFhQVxFA5uHFJuq+s2C7AQ0eTM&#10;eQ0mGrztgsr+5iWX+BboN7b50Jb4g+gaOmvaNEBWv41MjUgMbGnuA6aBO7bichyD77ZdJNpEHwRn&#10;ArGjxd0m6hf2Ed0MLn9WFw/u3xW3KPO8XUh5SpT7oFO6/6CUc+fYmPvIl8ph33bbbeHs2j2H5mdq&#10;3zHeKL/TV9mrJFmPnbyDhLJMAwuDQ+Rfp1ufaSe9oxcxMGMb0E8cAXR8CfxQKWku5GHrz890gg8c&#10;d4/ed8stt1SsA54dohj/gz+1d1dZfGtzvPnDYZC/XJJOJEWPdQ/hllimxhvCjmtjLAqpFr4eVWH0&#10;WnYoAAAgAElEQVQwTItp3w0XO3HjUrzmJ/re+P84t+J89BVv+fkVc/MOfY3QxaN6h74shFX1qc/8&#10;3tVy/sRbvO7CW6fickqlG5xXCcyY7PKEGWzypEcjNMx+1F9rPnVYFmg4+VgyE/8T01bgf6r05GVW&#10;aTswb6OLgFvTiOM33IT5ZUlz8BC3aukB/Lx9RF2Dy1MATjxgQJaivjtZLlp/98ha6x3f+Zaff2RY&#10;wNMkfKf/6/bbJ7qd4iql8hvdvPhmcf1rXFHTnqMCzy3gTwTbYIIqA50AiI1oHTIHNJn24y2pzgAj&#10;qcPIGut0EyUMbQuA430A+wqnzSAZ29pf748WZiBIUJ6I8L0zRNZ6ErLl41pI1S1gA5RRMrhq/AZo&#10;M8KbsU6n2JzW4B6BGqCNqiiHMJkpVWaqcJZLV05KKfcWkn62zN27WpFzoVarrX+pQAgOe3Lt+N49&#10;s/0fG5fua2thcShws4ZkXUeyrrgqERcW/1ANQZJg+j5aD5w22hfvDh0/fMkTBjvBEsMRr3TER3rZ&#10;oJmsu42Hz2fx76+743/2bbe8ByHmnhX65Id/ozVWpK+floU31t3+DV6pxpVkUA6JIymT6iABDpUR&#10;jJegvzu+iyY9K8ATg14jzGkPjw2dfc1RjTL1JtbbMvax473gDy+ERz/+pbb5Dj13aPs8uUNfBlLq&#10;bxvnP/HQt6+ff/hXJ6PiqJ+3/ZpfSt5fl3qA6F+5qCyXhKJxZKJKtMUyLLbhmHoJbtqCsA3BWNUj&#10;PxHpe7Zfd2lAtfTFgduW9+TlfHHg1qSnI815g+u2wK3FgniaI44XSBTFOtNUvUmDtSQYlySYltWy&#10;+f8sDmq/ctMb3vegKfJLog9/+JOtc0vHjmRleYMncr2jyivEKXc5jhr3RbUKVUau6yKzBfDbpB41&#10;6VFt3OghUAPQcR5vo4HD/lU5aw2cF0sjLvUtkPnNEs5XpR0gLARAo/7CzfB39Zkois/lb32c3DbP&#10;jcTp4MIJ3Ihp7kWIOdPN8mIzV+5y4IVnvNC7VwX+Q05WfG5srHby5ptvXn82RbYf+sB/m9hTG7x+&#10;z2T5g/Wy901u0faw0KXbpCDeQUr3SfDQ7JcAM3Yemtyxl/FjYRWlMm1L4SJaXMhQtQj3j3ZInUjS&#10;5qR03cnlBdX643ZffvOmW959YViRZ0BYGP7tn/zcDXN1/027mvKGRr4+6+YdHWffySSE1A2u44gG&#10;CBdP9CPqS/hxuHjVpKUFjCFAA1Idc12/IXxRwLM3pIzmZFM1P38hUT+/2njp/3qqXhg79Nymi2eC&#10;HXrWCKIwuf8v9z722L/8vAxWXzdVL/bGfuH0NlelFroSIUxzd5NBPchpZyl1WRB+Me6wWUtfDLZ6&#10;YgHhCtIX4bjt9ReXdWlAvRRdqnwaRpEuXc7wnmcA3CAYOBHUoEuFoRPmL4iZHViH+VJrTTD9Z+Y2&#10;pevWJAmm0kE49amlTviT33jzzz34pehNqwQOL9qzp775+EIzUdm052QzjuseaMThASXFvON4k4Hr&#10;zjiOP+0HasZRbtNxVeSrEkHAqPX2fddF0hdYCgJQNSeuLdcpYreW7JV2hgFb9dtu/wYUuRtuzIK2&#10;/dbYWp04AXmL4aE5ZsGAHLcGb8t1o721oZujkNOjLIq8yIoszctemWdLeSmnks7gdJk7nxmUxbGw&#10;Hp4NgmB9dna2feONN6bPJliD4NKnTn/q+r1j6kfHo+S7Y+lMFoOOA8BmXnW3kBAJY4G8iN8PG4BE&#10;J9IpESK1zBhZDO/GRSF8+APoL0JRXktcryY+I5JRPCK5F0nfr0svaKiuM9HfLOu/e7bj/fp3/cB7&#10;14aVehp01/vfX1f1s9+za7p4j6eSq8r+UtgCWMPxnIJ6jHkYn2aisgHtF3rdDoHbfiuMM6q3TN70&#10;OAgZhc71a+IEoY7VjlCxggBGNemlgfj1ubIf1h+9MAj+j83xV71/x3Dt+U/bps0derZIKeW1P/sH&#10;r1x47HPvajiD7xwLc1fSTVHFgFbJSNWY9nqSbaySw6bbDiyW4UMMjMMEU8C4yBhxWTIAiJW13m4D&#10;xG1zJQa3HvDbyV53aUC9FG0HDdCzAdyYRC1QW+CGjhbEuhvRps4CpcGb5wB6gS/NiRnxwikZwFXM&#10;A3i3ZL1o/H9L6cR/+qY3vPcz+uovH9F1R8Sf/fjHw36/X3Njd84vZUqpYrfve3OeV+4u83JWOcUe&#10;J3fGHVfGlKPGPOWOhb4fla74AVDdUZ7jUCntaBA378/W3cqhk5AHuWIICOIEXwHo6jfjOQL16DeM&#10;2Rw/gPq3UC6QGQ71yJyZDwrH6UjpbYoUq2Upp9Ky+IJIcT7L/Atp2j8XRa1z37r2rX3nKxAT+n/d&#10;9l+nJvrnv3d+vHz7dCAvlLTnFoNNqdcRujMRVSIAEbLDIUhOT4oEBp0p84SD49YSBO3mxi2lH0YN&#10;hXBhbks8r86UtHDvE+Rv92MZeDXpO3XJA7gjTi8sZ7X3XZNd+UfO0xQ733Xbrx8YcwZva0Xrb/GK&#10;9gEp+xK6mdTLXHx6ByAsLVLSJpImXdq5ALgheUPN7bfjOKIaRS/wEPIXMcmRF50JX6JA3AiRCBE9&#10;DxH6AindWBI3kk23eWo5a/x0e/rb/2YHvJ/fNBrVO/SskVr62J5z9332Tb2lYz8yFaWX+UXPD6Fz&#10;K3o6eIdTyKDXl7XVJUE0aXDYWCPrCF2QrWqDIwzUIZBVANBOzOTHt4FyVbT65PTsAPdTLucpAHf1&#10;fe1rAMCG78rHGzmEBSgIOOOmhNGYeGFLJGpJz4mkq2pZP5q5aymJf/yG7/vF+55t7u+pkPUh7vf7&#10;Xq3WCep1P9rYaEb1etGSzGuFDRnPezLmOWqskDIu3Dz2crempIzdwAs8z0d0msCVzEcuMdq6+QjK&#10;WnqqdB3XVY4yVku6dRUiZiIGTuEwbRt16tpMrUQ8rFIhAqXrlnmZ+2nhlgMpVV/coOc70s0dSbyi&#10;7KlSummhOnEUbKy2e+0gaLb7/X5vbm6uf/3118Nf7ivWlne9//1Bv7l67YFG8hN1b+O7/HR5GpbW&#10;kQuAxdcfcDHMSIJZX0pkwUPiiVy7TQ7bxsR6N63EMYZFJ9PdKqQ+RZYzBCRF0Bu9ICwBfvGUOGGT&#10;+6k3Ua7L2D0LgwP/9uVv/PHTLOyL0Ec+8pFofv3ub5qu997R8jZvjIrNmsq7CLxKUzIPdU76ktDt&#10;M2XSECzYAdpI3BKECJCkx4aGcL1Yx1jEcURLRATCHClO4f4Hn/woYPhghBGuRU3EeZPUQy+aKBdl&#10;8p6lZP5HvvEN7/usqeIOPQ/pUjPxDj1DQvSz9l0Pvnz11APv9PLlV7f8ohY7mai0Q64AUQLhk725&#10;usTsXWHAQMYEJ6sDBXBzQjG6UYgtWbYZrJiGcMQCNsHukoBq6IvMsU96b+U5li6+3pZ/aWAe0hMC&#10;ty3P6HQvAm69JaetkXt40D6ZIC6+RI1xicdmpfDq0i0DScMJ2XTH71jq13/+G97wHz9tLn9eEdUt&#10;IlgAuK1Wiw1w/fXHt38EufvuQ8oex3673d764Sp0441LSuRmnFfPlirhy0F33HZbc9Z/+I1jXvun&#10;x4r21X7RdpFgJ3BzipPLoi9Jb4PctkLo13xAmxCY1WEhbIPZgBA3AJHs4GoIoYIdF6ETELhVqfOW&#10;O2qgQd1DjPRYnGBWavVJxlYfuDXpBVOD8+7M26793371g6boJ6RPfvLDrebiXT8wE3XeNeZ0D0p/&#10;2fWLVGqwO0hLeo6UWUeKXMe91x4HmqHWqjI93oZjcDiGRlIXJMnB+Uw5OoARxhFEdn7ERDYNRB+E&#10;uqUWiArGZEVNlBey6f/73MR1t7761W/umgJ36HlGF00AO/TMSKk7mif/7tNvyFbPvGPC7RytuYkn&#10;WZvZs2pRIEXSlR4Gar+rxeVFxuhZsAQFINEfmmJQvQV4A7Rh7GQNUqwhWhWKrbVslargal1gnogu&#10;BuKt9MWA+0sXldvyLg3cFles77GNaw2i0ZoJZJJB3IiJamxWvHhSMqcmWdiULB7LV5LoE4uDmbd9&#10;wxvec+oryS3u0DMjLFY+dfuv7qkX7R+drbV/tKY602E6cLwcmeAQ2hdR4pCOtM3wv0zRSf2wtQ2x&#10;/Wdrn0PPAnBzQWykWmUO80etE0ZMAcfpi3JynbXMqUuSxVKPJ6UexyJxUwbxrJwtZn7r9Mxr3/Nk&#10;4uY7//KPp8fk9I9PRas/5ucLu/yyLaFKJUT62SSXvN2TbNBhdjlYwwGwEY2P4x6x6OHmZxPEkOy7&#10;6C3ekpy4CXHLceZCU64EEcULJxBHAqYNrUWxuLHHtKqb/oS0vb0rK9meH7725vf+zc54eH7Sk8/a&#10;O/SUaP3+Dx5aPP65t9fc7psaRXsyLtoSOvDPTkRynaoxGfTFyXPxkT9XpdRrwVAJDh9VS2ALWCDq&#10;4YxoGGRBbqTXRrxxG3P8CajCcW8BdDMhbAfip0+2/EsD85AqwL1lMWC4Z3BDIPsu1djm22nYXhB/&#10;0hcXoTO1W494dfHCcQnr0+LFY9JTriR+Q7XVxF9vuK3/9OLv+Q/3mLt36DlIsBf4/F/8+nUtb+OX&#10;msHmq9VgPQ4k1clzwE2nPcl665In61wA0yfdWu9vWfSZ/makNLrP6OA+ekzgD0YEvkm0A6O0rcBd&#10;SCSqbIkqHIk9R8LmhOSt3bIS7vnwuYkXvu2Gm269ZLS++//8/Vc1vcX31crF1wfOahx5sGtBFpe+&#10;qM2O5JttCQcpbV0y9Fsz6Ef119utZMfP1vdCsi8coYSO/5TDumtJgo4/gIRnfqMlamxeNtVkuZTN&#10;fTScuvaHj7z6zYu6wGeP8A3v/OhHm2VxsjUVNsKk7IR5oVzfc8ogDAftZtB5+ctrbcf50nz4v57p&#10;4llxh54ywQAt/ewfvnB14eFfL7rr39IIssDPu05gAihAPA6rUG0xnjCYCgOq5Jneuq5k21x4yAVU&#10;v4rRaVf1WzxMsTr+IFa/GLmHwFxZCTyfgXsL2LNZoOB2mSsR3FOBmOjUlyNQS13icEK8oCFurS6D&#10;0pee18o3yuYdxfjMrVd++05Eqeci3XXX++tTJ1deW3NW392Q9ksk3/DjUOfMhtEWjDhl0KXqycs7&#10;tMQmOJmxANAadXcLcEZKxeEDUTkusOCN84jVb/oSRpeDsPcAVOMbXcJFzJVQMvGipuT1WWnXD3+6&#10;U7/+zYdf96OP6kI0AbDu+9DvHZksF3+/Ua5/s1+uhlGQilIIVTygmkx6XXH6XYmyAUXihaeEUWQN&#10;PTlog0bAjXdifEGkqmVub6O7514kpdK+3YgRUCKzIAzXWpOShjPSdXavrKjLvu/aW979CV3gMyel&#10;PhKd/Zel5uZ6b7ebDq5SzuBf+yq5InSc6UIlETzckC8NK4tMOalTOL1MqQviRw+INP4p9+rH9roH&#10;l6de85rOjgTgqdEOcD9Dgj77+B0fe11j89i7o3TzBlG5B/cuGKM6xUBycNn9TSnTPg1lYEQCH176&#10;8RqLaQA3htmlhiqoCtggsx7nv1uBm0f08W0AVwVr7psJawjsw4QflWOX4HIvSUPOBVSdXC5BT8Bx&#10;25jlluOuUrW+oK336TpyoQNeCeFAEWMKDeM6TIDhuaE0xqYRg0oSpyaDYKJsexP/b+rv+qUrX/eO&#10;+0xRO/QcoLv+8f27W+tn/v2ku/YjcdHdG8BQC+okz2fO+cFgXYq0LVA/+XkiIXLOu+A4dfa0Ue/S&#10;/WUklRr1bxA5bmNZDtKADs7bY19CL+JCEDpxOGfliGjoSCSpwNmsqM1LOfWCY/2xl3z/7u/4qX/R&#10;pWr63Md+41ua7ZX31Yv1m2Lpi68SCZxSUsZn2BSV9sQt+uKVSBCEcMXaFa+6UEcfv2j8bVEzbT0H&#10;0ThqCuBG6BuOFyz2kfccuQNVJIVbUiKVQ21Wr0s4vkfEmy/Pl7vfc8Ut//m/DAt7mqT++bbaw50T&#10;L43L/muCUl3nSXa1l/enXUnHpUjhUCch5sPKDEefc27BkPhFz4k2ShWdz936XalX+7jjj//D4W+7&#10;9ZS5fIeegJ7iDL1DVVLtj8we/9QnfzjfOPv23dKeazp9l9MBkkg4IvmgL93NNYYshUGaV+S0VtWu&#10;Oy7DSpIT8C4NWCAN2qDRJ8KVKKF6B3XjxDPr57mVvvzADbI1exJ6msBt620lBpd6NxAs8hHmEaJB&#10;BoaFla2bUwwJX+96bYLW5ipqycBtyKZTzzdl7BNedNmPHfqunzq2s8L/6hL02Z//2997QZwv/0Ko&#10;Fr+3Wa5HQd53EAjWE1f67Z7kiHOQtaVEmtuyL06ZS4BkK3DjYrhVCMxt/9D9iGDIPoedSt+7CLjB&#10;hUNyA+AembPhCs0JY4GgJCgHkqYiA39Kysmrzw7mX/aGy17znk/yWnWHf+yOz7zC31z4H61s9XBN&#10;+h7DrZaZZINE8l5XskFb4ALmO3DxhGoH6VidLWlWL1qYXtIuZDQfYI6w92AO0LIDSCEAisj2FjJt&#10;LmPIe5mkkkuJ2AdjcxLGu2SxmP+9A2/8nZ8wxT1lOvP/s/cd4LZU5dnf9F3PPuX2y710QVDBiBix&#10;oqgBExM1EhONLbHEgmIDCxHFBmosGLH3/BqNQaMhNsAIAhokggUk0i5cLreettv0/3m/NWvv2WvP&#10;7L1PAeWc8z7PObNnZvVZa72rfOv7fvqFqfr0zMO1uPmccjT7+FLkbTB0Hwa8NSOGLgoowBH2FnC+&#10;vvttAOjRh+IYPNUpwKojmeRHTujp5barT9wQGbWvOOUN39zy2GfvXGuf2ejWgjUMBTqZ+g2fOXb/&#10;nTeeaYUHnlWK56old55sA4qZcabSo3azQW6zxSpLbRiGiFCJxagYQCcDTVQQpGJSgtR4albZQUaj&#10;lbPsLql3+p8O8ghQ/S2F1uSMWyXGtNtcdNKNa396e5BL3Kk0yU4IHZoSvZo+jhNLo6wT3KI4KqOL&#10;pZjnIC4RZAxwZMYokONMkFGapMCoErS/u1SMArvyX1ph/TlbT1vb8/59Ae3pru+86+G6N/suW2s8&#10;ztDalklNMsIGGUGbjNCn+uwM6WyoRGgRw1FKlg7HjJXrrzguFYnRa/8qUIe805BLyinihuKVGOpO&#10;RT3lmgVjN6hjmk+QZo8ik9pUJbd88I7Stkf+Ve00cVJh94/e83R3evdbnXjmocWoqeHop+a7FHst&#10;Chpt3ts2/DZpmkc4po8ZcICkYXASSvv0WXU8dWa/g143XT9CoQ92twERJp4VyA0jis2IQhOS57Dt&#10;PkaFwgY6YG79/NbnfOqFwv9wYEn81h/+5uFxc/bFhuY9pWwFG8zA06CeFUfvNGir0zBohhlaMZyG&#10;8By+lUinzvrwBVDOEUWxzxb4eOCtldhkr6dXmy2q/KRFxQ8eUz3+B9oAIcDVCrVWrCEHcRzbu6/6&#10;4Kne7tvfWYxnjrajhlnS2yxsFrl1ClyP9+Ew2w4SK1CQGo8DLImJMNAJoCNBl4EGyY0yPeROIyE6&#10;rvCJvzTBi85Kukt/RrXxd9FDkn+gxC3TKIkb+U93aN3fQpsYSxNj5kV2p4xidCSax0vmUWiSbpXI&#10;cCZJL9WIrCJ5ukVBrIdzNPYzrXzUGdtOO+h/NW1hCjXWsDTsvfJb1T0z1z9rytt/ZjE48EBNiwxY&#10;XjM1j49IBfVp8prTQiANUtaRkAnB3BokLRUQQbCsQ9w9pC0hyTuFVDuCBLYEL5Vj1p3oxRd7yBgI&#10;+mRxO4SY3Bj5hQ2/NQ5+wF+Pn/CE/5u++md/EfrNC7SgvtHUW7qjtUnzG+Q353mmrQcBWWwIBpLj&#10;GJBG5HGoyZZOYm4XSNfz/sEG0Nu2WdMaD+RB1yBpjOyFhD1M82AwAslyF+ppIaFmGeSFyJtDRWuK&#10;GtXDv7D5uZ97QSfAHGBF4aYf/uqBmrf7FUW38bRi3NxgUWCYbPwI/UqYDKrgGjkLKAqFFkgIz3bz&#10;BUFSkU7WfIgCh1laLmeTwtimILbJj0vkxaWoZZb2NvzCF8bWHXvhQSc/864kkDXk1I41KABp7/jx&#10;ec825g6cYzZ3H1GJXSprIYXtBhmOQXOzB8TvCNLiHp+txF52y3XJsGzWISw6AhxFSQRQ8Jsrteh4&#10;xAg0D+ho8L7b4eDDwVuMc6jJZ+xt+L2NHMgj7l5/XaTdZ6LTAcr0DUCq80zHp8bRPR4m3slz7JCe&#10;BURZpRALuXuM9NmKEj9DeaNjgD1vHI/RKTZKZBaqZJdrpJs2d/yNuBbN6tsvsyYPe922U158gwxy&#10;Dfcu9l9zydjefTe+yGzsesuUuXvKDur81Q0MuAKPQneOvBba1BwVWOMrCIBNtAllKbxKJPQaCA17&#10;mBmniVvWSwnUPVH/0vUHxIx2ycBsGDuwkKFCXCz0plFsiOOHUNQSRgb5YZH8QvUXVN36qrhU/GOb&#10;zDOsyDsohuEZwycK6xS0pylqTVPkt8hKlrN13U5s1gsTp4hZCMOJPXpAtIu8NicSLlIr8ocsw4gK&#10;aNrXHYog7cbtAAMNqFGF/lq2U0cehO10qEM1KQgdsjAAqR356Q0v+PKLObAcgLR/95Nfndbac9ub&#10;CtHMCRPkm2N6RJYf8okZzU4SgvTxBCNMNEG6rERG2oZHOTNhQ8ubbpIBbYiGTkahzGfPBTDQwLE8&#10;i8/QQ3/8rGu2wuL6/zdR3f76iZNfOJM4XPXIqyVrSLD/l1/ZNr/nxjPjmZ3PHzObE47X1AqBTwY6&#10;jNCn+eY8tdrz3FAs6Bn2XCqYsMNssw1j3S5mEzcvvaELksIzg4gPDRXvux0SPhzCFGe7+z+jumQO&#10;3HvEPQJGJm5xFXvfoiOTeelPJ3pFHBSC+UbYK/d5nxJkHmsORYnEvgvVnsipUSS7VCWnWGLjG65e&#10;phlaH7bMLddYUxvP3Pa4l/98bU/t3gMvjX/vy4e7zdvPsYLZP6/QTM2J9lFBh8CWTm67SW4DZ7Pr&#10;pFNbaEaLhB16nqnpQlEK9NfzDjhm4JnEDcirrHfiqhK3qCvwK4lbzOIFcWPemsz0YVwlAtmUSKtM&#10;7I5KpevCyHp0RY8rOsyk4Wx46LEQnd+eJiNqkmNqbDwEw0kWygJ5Q7YljAjW5VD3edsswWjE3W1z&#10;PcQNrWkw8amhXUe8EogtOtzqpk5uDE22SEKZwtAhLapRu3LkhZv/7otndAJUsO+3V23dc9sVLzXC&#10;fS8u+bMbCuGcXgja5EQ+WdhSgGRP1KbYd8llOQSfwhDW5LoKbjCsZqUwWDljwXL8JbbmYQ/dsAkK&#10;Am3bJss2yDJs0Vdyi7YpNKo041mBZ2+8YHL7sRdMnnD6sllouz8jr5asAU3l1v88+He/uPRdVWP6&#10;GU5UL1phg4pY9oo0iufbND83TRE1BHGwyUZR5bpEKxojGhYqrCAloVRFdixCMdYIwLJXqtfBT4QL&#10;q01AHscifm4sUKeaOOJG1EeCw6GSLMDhJKQs36fdpeNR4+S09U2hEyBMHsF3twj64udz3ElnnCwR&#10;dsACOhAEjIWBEijU4E7aJMsuUKlUIr1YJdes0LSnh7658dKJDcecWX3sy37TCWMNy4p7fnDhg736&#10;zvNsd/dpVjhtlQ2XHDBls0kNLC27Xs9eNtR/Yr4o6wETrSRieUyyU/+TupHUFYlOnUP7UeuPBPvh&#10;1iRuk/qM1oxTCropBgt+AOIrUGlsgnSnyDNnBwNM7OOGIbmteXLbDdboZkHfiQWjZbD6hQFkesle&#10;pqO/bahtJJ1mtV0hNAOrS3wcUvyJeHA23eBBiI3totilgFq8ymQWazTfMMi0NtFM+QHnH/6iz5zd&#10;CTSF+d99ccP0jbe+3fQPPFePGhU7qpMduQQdvFgZYVWxFND8/nuEQFxP2pNvkJyvF98tA8nKmM9t&#10;3CTDtqhcKJNVcFjzG3Ssw/4ABtgtcvYYxc1v2XjaOZ9dG1znD+9WNXA+u/7jf37U7Mxt5zrB7GPN&#10;eNZwqEkFzFI9j/xGg/yWx+dLNWqSrnQWg6B2HmpD7UOnsff7BUDc4vngcFSCHBpvBrLiT6dvGLLi&#10;VNM1CtLh6FGyYsHLdUDvt5CDJjxlrWtkkmHaVCgUSCsUKTBsouI4NaNaNBNWrjYnjz57+ynHXKNp&#10;awIxywUcndz5g2seG8zfeWE52HNUgaZ1J64Tdoyp5bGOAw/S17A/DYVCrLOffXbIVO38OzUgeZFZ&#10;N5W6kukmabu556d1ExZX2Na4MOZRJMspkF0okmGYRL5Lodfm9ENHutgGC3lAgVUtzDh7IdqL0O8G&#10;iPTJdKptJJ3m9G+4Q0hQG4ONJEiNhyxMh6MqNmlRkcsQkt2G7pFheeSGAUVagQKqkmFtiudKR79+&#10;+/Mv+qdOoCJcff/VF55Q33XHm8qGd6rpzzsFzSUb58AjIXCHwQnMD0d+kxy9q0eiJ+25fWL6OZbG&#10;oT0SKxswTWqQaZpkWTYZlkORVSC9OIG1FwoNJ54Lyzut2lGnbXrSq37ZCWKVQq1Vqx68n/2D9/55&#10;XL/nrWYwc0zFiE0H5y6jFulBk7zGrNCPDPWL4AwIYGR1CBnIcqc21D4MIG7hVz4bHI5KkEPjzYAa&#10;PyOHuGX4amejQk2XCulf+u0LI1GwoR4HkoCiFizR4SmIG6uammGSaUBRi0NOZZJip0QuFWg+tEPP&#10;nvyf8qZjztrwqJf9uBPIGhYNLI/fc9UnT3N33Xye5e59aNloUskACbQohMrPuTnew2ZTojjQN4y4&#10;k/rWWahSZ9wK0vUl002HuJP7Tv2R8UAlsTBxSqg3dols2IK3LaadoNUiPyFupN82dNJhkwBm1rCk&#10;DO0nKWAgKdDJkPifU7/TaVbbEkISxA0lLh5rYMN+NoibYoe3H3RIbWsumVZIbhSQC2FNZ4pa4WQ7&#10;rBz57O0v+vS3UmGau370kVP86bvfOV7wHxLM77MqVshnz+Mg+V4eLK+1KIIhl9AjxzIyFUCNRtxY&#10;SmdTKxRqpjDZi386rOnYFNtFMoo1PhFiOmN0oK3TfDzxgcNP/4e3atqh0JSzapFRk1cv4pw/ckgA&#10;ACAASURBVPjywm+/8/0zdO/AG2tGe7KihZrmeoQxKipre/4A+e1Z0sklFkSBMA0TR5e80LiGdhYJ&#10;8E4KX+Uig7h7G3dvB5CHNEGqnUMeBqVdAqQoMch9XpzDiFuFGg4LswwgbiQPfkDY8IqOE10en//V&#10;TSpUpyjWC2SWikTOGNVDI56jyq8n1x/zmtpjXvEjDSKza1gU4jh29l35+Se7+276mOXds7WsNTWL&#10;z2G3eVm81ZgjHRrEIIHAdScSe9YsuCm+J7aggMUQd19dyXDTT9yAEBoFsEQOXfiQUwmimGynTMVq&#10;jZtdu9HkUyRskpPtfLMmAd62kqZ40+FyHjrtuZMh8T9J66A0p3/DHRM3NL9BUFb3eK8ech1M3JHD&#10;7/lIFuTYdV8YIdGLFOo1mp5zbps6+vFPXfeMC24U4V1VvPN7V7xcd2feWKD6etOva2NOTOQ3KGjP&#10;Urs+Q15znskaLciCsilsQfm+TFIvRiBulE2M8/iwh65bQrQ0jERZYokfFtk0i6qTm5m4PaNKc3Ft&#10;Z3nTg543/qgXXdYJaBUioyavTrAmtO9cfLoV7v+wFU1PjZsBxc15sgKNYt8nv9UU2o/iFjkmtKB5&#10;bE0IagWF6oNuw0o3vszOIgW1ofZBIe5+970dQB5AkP1+8zEs3RJp4gay/A2MN7eBC2SF14Nkxt3J&#10;fyc8eU1MgPJVhMezJ+5IheIWp1imyliVNKdITT+mZlwI4+KWn9LEA9604XGvXJt5LxK7r/zSc7wD&#10;N77Zau88ZkyvU1FvU9iAxHibfC8mz4VCEo/P/MolZXTk4tuJ75n//RP3mKFnuMmqc1nuJEQrSx9d&#10;EkByDMtiCXPUG6dQIqtUpsj3aX5+nlcLeB+eUyyWyPELE23E1wkvRdioftxuWA+BgHSXjl9Nb/pe&#10;ujO474mYmIVyGbHHTbElzqZD9bIRkxc22exnbFao3jajul/5r6NPes4LtceesRerjHt/+N7nzk3v&#10;fMe4HW21wwbF7RkaKxoUNKYpaM+T326IrcE4IlMXxzBFQrr9E2NIe05DCOlijUAMonkokpz5RhnB&#10;VGmgWWQVx4igj2F8M7nmumBnq/yRY/76/Nf/IVu2u7eRX5NXETDavO2/Lnm94c281vLuGZ8qxhQ3&#10;p8mOAvLqWB6HnV+PTANLOBBEwSoNlCmgnmG02LscNqjxqUi7zYTaMFKAX6l5LI+4ZfxSijwN4b8/&#10;fVnP0ujJX0cqXiD9Li/8HiygoWeGNYS4O8J/iXUxQCYR3WYYW6RbJhVth+xSicgqENZY6lqFWvH4&#10;TZVDHvzq2iNefunazHt0xPuvGbvtF//7V9r8nRdU4n3jpXiGSvE8kVcnd26ObdHju4nv6YlzwKjn&#10;PNOW9aYTXA6EgyziTtfBNFR3aXQJtLedGIbF0tIQdCyUirz3GoQxeZ5HAc5oswZjKCARaWYJdD5F&#10;ImbhnThZkBKE1L0XxN09NcGPk7RnpTX9TLhD64MWMrGvDuMoyIk4zmZxmcKmt2HjvIXHApo4YjXX&#10;MmYKlS0v2vyy73+Tbv+8c9f1v35J7M29Y8ymGgi7YgRkmiHV9+7k43k49hWFLs+0oWYWAxVsA0A4&#10;TzcLvX3UAtoziNuAdHkUkZ/IquAsuLQIGGD9wrDJDTQynRKNTW2jhlaj3X7ltxNPec7D169/9Dw7&#10;XIXorx2rDJhp7/r2N57tNfd+eMwJJkpxi4L5PVS2QiJ3ntr1OV4OQ0NxLJtH0tyQ45AMC8dT0HB6&#10;Cy2v41gUlkDceI+OhH+niDudvmEdRBZ6/OcQt7wOC2uhS+USnTQk52A7+2x9xC0HD0k5wJ0sU8wc&#10;DJM86JIng4qlCo/uY7NIbSpR2yiHs1Hl2rGDjz136qRXf1d4WsMgxLddXrjlxmvfoDd3vmTCah/k&#10;hLNk0zzP4CAfErZaRL44l22YmMWCbLCnjW/UO9Drfrs0eu+XTtziGUhJ+BP1JuEObuMgaWytQCAN&#10;7ant+kzaOFKIJXEm3oSkBXHHFCSKR2T74Fk2h48fSf3LIe7sdGYTN9LFaU6OgQnoLLSJMuYBBJbv&#10;LVgi1KgV2dQK7P+pTR72zMkHnDQzvfvGv/WC6GzyG9scLaSqjSNxbfLrmGljTxtbGazvUcgfsPKU&#10;bvmGbORH/M5Ldx4kcYcs/IdjqSBunLoR4fNJEM1kaX4TA+vyOgoKG6hpbm54mx/yRwc95iU3J0Gt&#10;OiyspFcYIEF588Wv+bsJo3Ge4bY2wpBAMfZYGKM9s4va8/vJMSMyE27CSBuNBQoEoJEIjTHMmcku&#10;G3KIW8aRR9zyvUrcWWlTG5x6r6InjJz0jYphxI20pONT04+OEbOYPOKWQAcHv1KmAP4QN4gD/rFX&#10;iAVb26lSoTxO5JSoSThL4FBLr/6utu3YM8b++DXfWzuKko/41m9t/N0N/3umE+57zbjecKxgjqyo&#10;ySdyW3Mz5DbmWKMgFkUj9MbooHtsTneBZ/gDOfait24OIm5c0+9UdwLiWRZxs39MMZP6A//Y58ZM&#10;E7+ZpJP48Qf3EezCI25dvJdbSYK4+QXfM5IVBrXt5iGdfpFWSdz4ib1mkXbWuY6VqFgn09Kp3m6R&#10;AeOosUbt0KJAq32ptnHrl2bn/Gc5Bf05RUcvFXRita4UNMidm2bDKHwkL8LSOFYexAABWxnII6eb&#10;j5olR92U9I0KbDUAkW6zfza+wlsW2JuH8SCTB9e+D+E6kyrrDyO3uIWMyaP+unbK2V9Ngll1WHhJ&#10;ryDsvuIzx7l7r/7GuDZ3mB2SZgYeRa06Ra1Zitx5ioN5MqCHHOcUE3N5WIKC1R1c0Uw0XbwDZIex&#10;rEidP0X4ahx5xN2HnCUs7pyUBqfeA2q8HSySuGUcQphnAfGl0CvskyBjxp0GL8kmgH8dZ19ZfzyI&#10;3SJNd8i0C2SXy3xW14tNaumlsKlXrx3fftxbyg8/47LVvLeWh3jX19bvvP7Gt8Rzdz2vqs9NVDSX&#10;dY7juJTbnCcXM+1IqMbkM8DQhobfiZKcDpTv2a0b/XVEYHg9GQRZP1K1gv/LSaWMX+64pF1KsAbE&#10;zoxaAHnittWZcYsAelaoUFeTPfGFQqQLf0gP0iyE+jAOFmmXhC4UoLDiVpC8VSazMHFrqNdwlvUQ&#10;S/dLtiH0irPp0VadAq9JWuglKkwBte8Qe9MAy45AY1u6LOVkYYQ2DGFElFVIkBXCufREwI9PnaM6&#10;GCxtjjBxlC10piisHkTN0kGv3/70D3wgCWbVofNpVht2X/fV41p33vDBkn/byVWcKcVIst2moD7P&#10;usexXKRrmI3B1juuopIKwraE5CYqno7jFvmz2WGQfrLIC8+ktiEAbtNxdBsvMCTuHOLOQlZacvOm&#10;EucCgHjkcZ8sIM6stKTRFe9JsADiBoSRCfSfkGrF7N0iw7RYkxP2vi27RL5RoLZeoYa+7rflzUe9&#10;pXbSq7+labyhuAYiql/31eN23nbdubZ/4GkTdlMvxvNk+rOsn9udneGjUpEfcedrQIUor/7EYkkU&#10;vXKCrIFY9/tn1YOcOrkAyPrRjVWkZ1TiBmkDWcTNSPLTs7edgFebhp0qyUBvm+hEJAiPkyDjwIwY&#10;lsg0Cg2NIt2i2CyRblWI9AqHU7BgOgzaz9oUtJsU+i0m7eTsBbvp5l2im2YMCjplJMtyAcTNRZCY&#10;5QWgCQ6a1yVx8684JhP2BaCsxaqRX9hEjfJBFxz2Vxe9abWugPV9ktWAeP8lYzdf/uMvluOZU8f1&#10;/bbtz1DE5veaFLkNFsawIOmK4xUxjlmIhskkAVWIPJoVlRPkLslilIqqIu1HNoB0w5RLbdyA7gPi&#10;TsedRm7elkDcwCDiBvLS04WInwV0RoC6Mg/hNfgM0LlhT42lfjUyQTKaTmO1SSLoTaYSzcSlsGVt&#10;/O34Ece/fuyhL/ruap9544x24xefP66+48Z/mpu581EV07MnSxFBKjloHiBqNylotlirGApZNywm&#10;Ecz+IAGNiZoeCsKR6BuIjTowXSRgCGMQhtU/SfAAt8/EuUrcXajhLSxfanoQn0wDYkqnB8CEPsJg&#10;yTD5TzOLZFplltKGe1P3KXSb5LfbHdLGTBukzcBHSjLV1SmeiiRR3Zrum2Qaca+mt788xKAGc36A&#10;99GFgd5E6A4rYWJf3Y8slj1pmVNUd7Z+7NgXv+Y1mnZCznm0lQ21Fq144OjD3T9850ut+u4P2sGs&#10;UY5nKW5NU7s+S5HX5iUjC0enoGUoErMESdp9o2Z53jSDNNRKnIc8QuxU/lVG3LITkBhWft3ZBRp6&#10;8nNA+fcSt/DLC3NM3GJJEX6hlhZHlEp2iazyBJFWZvWoLXOSZrXSDeVtB7913cPPvGQ1S5vvufJz&#10;j5m/4yfvKYeNR5qGpxds2MluUeTOUtCYpdhrk43Om2VDdFY9yyYwWL82OvWYrETftiQ8uEu3JlkV&#10;ej5jur1lEMFCMGzgmAdZvyTB4b6bh/ueuGUp9AwkuN9Kjp9By5tp8QqSaRdZRoeludtzFAUu61Sn&#10;MEh0qAsFOCwVb0D2AxlDDLKsEpJOvoNss/IvPeNW21/290LbyyJuvBKyKaB2SJ77VKVZrUZNe/On&#10;HvzyF7xK004TVkxWGZRSXfnY8aP3P1zb+7vPjGnNB2OmrbkzbIUoaDfYdjYE0Uzse8L4DUuOOqLy&#10;d5qG6DjyCHsp4MagIqnoaULrbRDymuE3jSFp7WtgCjLTBmQ2xC4yG28KsuMc5GYQ0MGkO8zOrCBV&#10;bmmoqWWpXpwZxQIud3TCPy8TYibu+jQ+sYm0whiFZpkCe4xmQy0MrNotpW2HnTX+sNf9x2pbroNQ&#10;56/+652nxHtuf/dme/44oz1tQhbEsTSKvCa156d56dWxdNI8HOoR3wDfAvsLKGNoJEP/bkDQi5eb&#10;E93jCQRZdL+tFD6UwoxyANY/Q18YRP1Lt43B4antgOtPD2kPHgqooQ9yq0Kty4ykXXe2gLoFxmFj&#10;soE/3cQWkM3yGzjiFoYRBa5LzVaddY3jG2B5HOuJkvy57TJxc4CpPAoilalHurgMuGx6ZXI6ac7p&#10;J8SKBxbHLSZqlbh5D50H0tgLtynQxmivX6RZe/NFD3/Vm169NuNeBYAO8hu/+qqLNlqNF1SjGUtr&#10;76fGgb1kaDgOBKMGuEKiERUSFRWSmRBGg2CEqHhQaCAqrtzizK6Qi4Wo/N3fPcIsCXoaxBKJO7Mz&#10;yEA6XT3IaZASaX9ZcUnNWEDW+9x4E6gzDLjnkXpOutSn6KwiHJmB6U90RUkSkBbMuNGvQJeyXR7n&#10;mbdvFik0oeO8SLNR8dflbce/ffLEf/j31TTznr7ywyfffcsv/2mq2DquHExrRXIpjjzym01yoUks&#10;cPm8L6SRedaWKL7Bt5F/vN+N78XGKgDxZSQ5DCduUZ/lEuuikAhzLYW4OyTXSXevf5lvCTX07FbZ&#10;i6x2weA2LUIQxI2tPOEW1tLwE4sdONJmg7BNk4894pt4rkuu22I3krRBxpDyxmoTpzshYbHayMEm&#10;wNcR8SJvMn0in3rmjFtV1MR1gMsPqy2CuAERrrDzzfInSRrEc5uaUYl21jWaoQ3/9LhzXvxGTTt9&#10;8F7HCkVOjViZ2H/NZ4+p3339D2v+PZtr0QHy53ZTfX6aLNiF1VE9cdRBaO7RcWBbt1l2RnQiXJW4&#10;gosnmEmIJ/3NcfFIN3IgLZwmkW4Qw4i74y6HuEeFmq4OcghSIu1PzQewnMQtZssiPTK33Y6/N2zu&#10;sKH4AwKIIG7kgyX4hZYshhax0YN62yXNsKlYnSTdqRLZJTbv2Igq0Z54YsfGwx9y5vjDXvDtlU7e&#10;mGnP/fSiE/fu+OVHizR/fDGqG3FjD405RHoQUGMWq1fQLGiRZhrkBziAi/IULQWjIB2axiBsFImZ&#10;OJbOAeFGDIkB2c93v1/yoZOl3O6Me7mJW0AO1NNQ6yL8dom7t95JqHW6Mx+HERLePu4fmI+MEYnb&#10;LsBsZoGfh35AIQyj+AEFEZSzWKI/wRIjvg9O6CXS/mK2K6T+Zc6lZUOZD2iTk3kU/ZIw2SnvJfKI&#10;W4d6U6QT7Y5rBMIWXCz3uBE+noehQY3IobvmdGrbW979qLd8/62rVc6ktzRXMOL42tLN3/zGeRu1&#10;/Wfq83doVmsvefN7yTLFUow8T4gRPSqKJGQ+pyiLKekwxOhPVF4cI1Ib50IgK3deGEiW+k40EPlM&#10;Xns7FYmOuz8A4u5JTwKUoXymvgPSjT8Lg4gbfrsdvxIvnGohGbqwHRzDvjB3HOJ8PoCOw/N9KlbK&#10;5HohuSHR2Ng6MgtliqBWsjhFM3GVmlr111MHP+htlRNedPFKXTYHaR+4+hNP3nPrz99WDuZPLBt1&#10;PWjuIxihcOszrKQIe9WODnWbEOrEyodOAQhNRxsRMzosxWLx1U50jEMgUJIe0Cl7cREz9p7TB+Ie&#10;zhDCKMSd/vTp+pIOU8UoxI17rMogzDziZhmZlL9unBL9T0ZGiri53rOK0+4T5Bt86dgF1reOrT+P&#10;hdB8Xg3B4Ar9WxAHpEfIi+hXRP+Gvk8QcS/nJkfOxIinh7gFxIwbz7j9JXnPJu6ITJzmwTombIl3&#10;iBvL9Qmhs1lVgwc6fmxQKy7S3rZDtO7I1z7kpV/9YCfAVYbe0lzBuP3SD/6RvefGf5nS9x1FrT3a&#10;/IE7yDZwHAVVDYqFu82nUxGT2WRmw18iEeZB7RxkWtTnEmLc2g/VX2/j6j6XWook0vFw41ManEQn&#10;3KQB50FNt5qO9L36Dn51zeRrJ76UG37fuRMdlhrfIMAvr6Dwkpx80gWyzsdpYpzzRtw4540jYkXW&#10;skaFKhFZ1KRytN+q7Rjbevwbao844Vsrbd8NKoF//ZWL/yKavvWdNaN1iBnN6GbQooIR0vSeu3mm&#10;hr1KVCV8H7H9AGhk2kIICn8AShhuQOCikwd5wC67UPKB42IcRnIP1Zq4Imy57M7L7Jito/nqWGJF&#10;nZB1oatvnKuuJB42MgM3gh4MXg4WylTinjrcrQNw36lvqZWldB0D+aTv4V76wfN08+mElUBE21vn&#10;JNTeJd0H9aLXpeqsWCzy4B/5xB+On0G5CTd7KFBJeUB6RF4QZjddarrZb9Jm5BluuFfdAZ2ykX1p&#10;qqww0ANxI2+uYbIhF5zjRrfM+t9jnbwwJqdUpjZOKGg2zYcO7Wk7UWH7o0598Asu/H4nsFWG/pJe&#10;odjxjbNfPt7a8QEn2FMIm3up2dxHtqWRhqVoZbk3qwLmYpkJPF2xgXQnkIV7m7izGlyPmwUQt5oG&#10;IP0s/bubvl7iBtS8pZH1bBC4A+cZU+937BwvQ8fPP0VZ4FypoeOcd4HNO1KpSrFepLpVo1mrdqs5&#10;edQ7N530ys+vlCU8rFTd+vWvnOHuufm1Y3pzvR3OUkEL2Dbz/PQ+1qTV/33wG/WmS9j4Zup3wz0G&#10;RbgHUYslVkGmrP+biBzHYnemJmZyhmYmBI8lWZP8ZFUFy+8cplQfmpASb3UhWowMsJebSLEjiQgX&#10;8g1d8gG67Qnpkmkehbil23Q+BxE3oOoVkFB7lVGJW0I6x7YFp0MOnrBEn+RLhok0pptxOn+dPKXe&#10;d/LHM3oZ/8KJOz3j9g2c5Ua6xaoMyFtjdaqGaHOGRm5s012zAe3zq3s3Pfxpxx/95+fe3QlslaG/&#10;pFcgIJR2x9df9fV14a6/oPldWtDYRxFUMRpY+k6U8ifIqnwDsYzEna7UEp1GkvEOuC+JO6tBD8s/&#10;/AwqU/Wdmt+O5ikl7tzyyHmeB3x5EWdvPmSHxKpSIyGZi84HfR/IBkebdKtIdm0dWeUatUOiOVeP&#10;wurkXbVND3xF6cRX/0DTtPv1UZV475XVX/7wy3+v77/trbZ7YHLC9NkAheY3qTk/T23YoIZSj0gc&#10;2RHlJWayKCNZpiBcuWQMeQLpFmXKs2ocD0sIHiTCYSR+hF0A3ngV4ST1Af4sw2RJdgwesWAOf5hR&#10;czwQeEpIXRIzWyCLfSZuI/ncPurSHxBxD25NWQTe60N93bG6lgyuesbpsFWvDC4APJNELtujvKpY&#10;KHHzz1QbFRsFIG2xQC+0tXU2J3ngjjpg2w61QofumI5pR7t4zZ+d+sqTtZNfuGptcveX9ApEfO2X&#10;Nt/zuyuuqEW7DvcO3EVhe4ZsaC1NjEukkVX5BmIIcQ1DuhJnQaYnz90fOnGPgkFlDuLOy7uKUd2l&#10;0e1OunvtfJfqkABeYIWCFrHayG5js0C+U6VSdYJsyEoYFnlGifa65h3G2JEfOOjUt370/jrzjuPL&#10;K1d/+etnavWdr5sw2rVyME920CIj8MlrNtjCl2naYkUiVfbp+orTGSBkMZPGs0SOJJl9o6tmvde8&#10;XQGtaqItBomAKAjFxvljJmOUe2Jxi12J2XXJMcgEcZvdmbhMA4ib22dyz0JXLCCXLAvj7D5S0VP9&#10;ujWiBwOJRzyT+ZKQeZBIv5NQZ9zDepOFEjfbN09BEjfSgrC6SlV6IZfN1TSr92o7kZDuOmWVU35S&#10;ELQzoEicyXB5kEUGeW5M9aBAd7sV/9Z26YJnnX/FOffXtrUcUL/zisQdP3z/kwr7//ebpfadJffA&#10;btLDJpWLBWq1GqxKD1Ar5Mj4PRN3ukGkoTYcNX+d58pSd7pRsZ8kfDxX3+EvbXVsVKTTgjDVtKUh&#10;ibuT3px8LBe65dHtkGVvItKCZyLvMDnYik0+Hzs+PkZGuUKtlk+N2In9wuYDbmHjGw458cn/pt3P&#10;zA9CI9qlX3n3g6d33fCqzUU6XPem46mCCZHk+MDefXEYxKZlO0bQbpNNoR7H/Acm1nTSWBka7mMt&#10;1EzD0uI4wEK4SVps6ZphmhrZQRSYse9bY45uGVFgh1psGLGGiTDkiIXkuK6zzW4IkHJVDDHQjtmq&#10;GPZAYxB56PIyOqTXDcsmwyokJA7td5hR+omwlfiuorokO928/z2MKhUk5jklJHFLqHV7VOJeYCpS&#10;BK7E3/klIIlbjRtEKYm7m5t+/yqU7iIlH5DdD3WQQdwgbQgnAlgyx2wbw7JQR7nhF1ZGArJ1h2Zn&#10;PJr1S7TDG98Rrnvw85/0hs//iD2uUgz7Tvd7QBr2/y4+63Xjzd+8x5zfYYSNGbK1mAqFArVB3IbQ&#10;Ob5oLLThKxhGPLLB5bq7D4i709CSa08nsID8q50HkBlmGkpHqbrLLZdFIou4RRxiKZCXzZP9UQiq&#10;QeMTk4BpkFOuklMeo9AoUjMqUiOu7m0Wt37ssD997Ds17eT7lW5ztBv6+c8L9LBbY7q9EdMhG2O6&#10;fbdGu8oaHXaHTjcerO2zbtPWzRW1aaupaabT+TBaY7dWWz/GPXJ9/y5dK04Z7fqs4QeOFcaerTvx&#10;WLvtlfwDc5U9d944RVF7AxFNaETb9CA+iOJwq0nxlKFF5WrJLGhRpOmRS1rkkxa6icIQcXzJgjpP&#10;ECSIA0erDJ0lqG1DZ2VKjo2hBFKC7wlJaUiyJ2qLsU2GgWdSh2XdGlinlPqI44zp+3T95HSlqqta&#10;d4F7m7hVopUYlbhl3mTa1fAWQ9wSIG4MqxC2A6Mz/G0EcfNQjwIqRAHB4Np8w6Bpv0a3e+u/duKz&#10;XvGSyRNOn+0EtAqhfqcVB9gHvumqL7x/yr3lH7T5u3STz5ES2abFeydyGW/RWABxZWFgJ5FqMLnu&#10;MhoEoPpTO43Oc6UlpuOBnzyp8g5GyL8adxp56etA6SiBtFv13UKhdoC4FeF384U4UEy8381ELjzB&#10;He/JmRbNtwPS7BJNbt5GpFvU9CJyxjbE+5p2w61sPGf7Ix75WW3qtLkkyDUkwOxeFPvPsU5uzf7y&#10;t054113l3XffNj43N70lbO472vAbh+th67Ci5h5sau76OHDHnDgoWrbYEeUleBa8Ehq3sCQOQoVZ&#10;ylKpRLAlqmMJ3RBGZHBmXxwjg5AaluqTb6+0mTyk37OSHqXNSOD5MOLOa78jY0j7Szdvmc50OpA+&#10;SPXnISPFHfS2kyH5yMgniDuA2U6KyAmFynHMwEHaqBUazCxTSM2GT3W/THuDdWF7/Ji/e+Rr/+UL&#10;SRCrFoO+y4pAfNdPp2687IOf2Rjc8jSavVuDlCUFIZmJblzeB1sKhjScYeA9u6wGnWBoZ5LRIADV&#10;nxpH5/kQ4s46R96DIfkf6HdA+jpIiBt/0k3abTq9i0EWcfM1JcWDOMTyLd5CQE1IEvOeaRDwXmlk&#10;lfi4SmQWqFipkV0okwdTofYYHWgZ+/Wx7R/b9NST3q9pa+S9UDC5X/31Qsu/ft2Bu247Ysdtdxzb&#10;qh94gqNrRxX0+GBL88q8ikY+2VCMFLmkwzgQjj2ZBmsO022HTMsiPdka43ajqC6W9WpYnUq/Twt/&#10;AWrd/EMg7qz8IJ0ybXib5Qbo5ia7jQpBRPjN7ofwjv1l9FO8VE6CuO1YyHGCyCFdjm+C/W0r8mmu&#10;7tM+r0y73Kk7tp7wl4866vS37kyCWLXo/xIrDPHO7227/dJP/6s1c/0jx/Q6xR6kXDQqF8rkui5E&#10;XvtyrDa+PHClVNeORoQMt1OxM4B3XcGebjxqmvL8qxjmLivcrBl3T/mk9rjVvLD/jDAXgqz4lxN5&#10;xC3vZccsgbt0nsSZZXT+FkW6yfa7Qd6F8hiVquPUhvKw4hhNt6NWYK/70uaHPuFD2iHPuLETwBoW&#10;DF7G3/uj0h033Vw9cNu1x87efcej9cbek8eM9jGTWmtSD1q6GXlshTpCHUwsY1m2QSXLYSNCOGSE&#10;vXAvFDqxUS9lfZXfN6/+yme4qvVDRZ7wF8BtIYvQUnEObS/KoEOFlNYXK0a9bnjAKSQtO8/SQDqE&#10;prR8SNWz3BIyyqqL/nxiF1usYsGgrs+JDGKDApzv1nSydY3ajTodqEd0wJxq7g+3XHDKef/9zpWu&#10;oXAUDP4qKwDxjosP/78ffOrrY43fPrSqNSjwcWTEIMd0KPB80gxVvGSBGDLjVBth+h6/1cakQr5X&#10;G4W8H+Y/jWFu1Tg4vQOIk98PEE7j9xlhLgSD4l8OLJW40emJ7wjpauzK4ay3QXqhF5OhSQAAIABJ&#10;REFUQoVimSzHJt0uUKwXqB477py27ifjBx//2vJDX3TDapaKXW7UL79g06+uvfQR3q7bX7i+rJ9Y&#10;ceLNgVvnI5+8x41lWb9FsLo+VatSwTZYxiU27T4taYPqaLpO46rWDxWSuHPDXCbiViH9pYkbSIeH&#10;psVx5cSBd3nELcMBcYv09uejF9nvodEQQUXkUwjVw7o4n69hQOVHNDc7T01tjPYXNl1XWH/i845/&#10;yT//uuN5FSP7q6wgtK//0lE3/egz/7ZFu+tBpbhBUWiwEgeo+GNg1Dkgv7KCphtTD3IajkSeP/lc&#10;hq82UPV9Vjh4pvobhGFu1TjYfcYecw8G5B/+035HiV91c28Td176szo6gIV6kjyB9DFr4XSjC+ez&#10;wxEFmMToJmsNK9fG+KxzoBcoLoxTiyaivZ5xU3Xjke/Y+NhH/oemndRKgl7DEsFL6ru/VLrj29ds&#10;37frVy8yteapFa1xdOw1DD2CpjfsbEdsuazgWFSbmCAX5/IT2QUx+4w6x9Ik6aWRrtO4Dltw6z0j&#10;3guEBZWj/DsVjgwfUOufhKRBkB2Q5y4dlgTcIt2yacGFdCdDkeGp4fbnV5SRlPvIRz9xc1sKUd6Q&#10;Lg/JwwkAA4KFNoVuQK1mQNPNiNzyJv+uaPKNTznnnI/e34Q87y0MK+37PUDc1/3nR/7tiMrsg0rh&#10;PEWxRaZuUiwF035PxA2gsaBhqI1DQr6Xv5eKvHgk1DjYfWpGoL5n5BAfAP9pP4Piz3WXMSNJIzNN&#10;I4LjyUl/fwcl0NPBSqlc9IBQDsKCNujwEwtyWPojjcY2bCKySqxnWStNUSuwqelbO43a1vdsetKL&#10;P69pmxqdQNewLIjjy83rLvrUcdM7fnXOppL+uJrZGjfCJmlRm0K3xd8e6kALpSLpZiLvAvWnsEyV&#10;6NrGvVpncS/rHK559URiEHEDUg/DYol72HG2vPYhiZvzk3InY5PxqvHL/HbcD9nj7qL/PfKswTqc&#10;rlNgSBvtQpNl2A5prhlT25yk2xvGzeMP+5MnnXD6+Ts6nlc5smvFCkJ8w78cdvnXPvD1Y6Yaf4QZ&#10;d6zZ4tyn7/L2dtfebDbyKn4HQxpOFtQw1cYhAXfynepHYljHkUZWPOkJrRoHux9C3HKPP/PdCMSd&#10;56+De4G40+GPvlHS6SqTqwDihyEEPl5kmGLpFOZhY4+PGgXo3EsVcmqbKbQr5EY2mU6VLMOID8zR&#10;bDC25Wubjzni3XTo3+1YWzpffsT3fLH8q2/8+6Pqu25+w6TtPkrzWkUTRiQtizy3SZWySQXb5nt8&#10;S8yyUT9Qr3Gv1tkuUYlvD+Ugg5C1x50OU1WglF7R4Xsl/v7WIOpj3sJUOqwsyPBVd3ILAO/Vd70Q&#10;8efNuLvp7085D1agbAdL5WyIBj8C8ryAFa7MhwWaNzfO3zJn/uMz3nflhWt7211kl/YKQuOmb225&#10;5kvnfuWBk/XHlKmtke5w7iwsy0BnsULcgytp//ulCqdJqA1Uvs9rWBLpPbY8NxJqHMAoxK0+T2MY&#10;cQ/DUH/LTNxqmtJmRbPQXS6VKh17iRveMVMIYC0scWPgiJEGVZ0hWY5Fsy2XYrtM5clNZDpjFMcG&#10;WbpFkVWmfZ7ttozS9yfWHfLR8ce9cdUaTbi3ceAHZ22/7r+/97Kq1n5pzQwmo3aDSo5GetgixzZY&#10;rwOE1TqAyU9dnCBIYzmIuweKWU+VuFWorUHK1g6NZ4EY1K2l07eUGTdaDucX3QxWq7B10Hap1WpT&#10;K9Coro3TXcHUZYc/8ekvPPxJZ6/NtlMY3rPezxHvv2Tsh+9/y8ePHm88u6q7mmaVKAp8KlkRX2Fy&#10;sLdpDm44acAdzHYPAtyoZDFq+GmoYUioDWxQ2FlhDCPuQXvMHF5qxUH1D2TFmcZQP0OIexjU8NX0&#10;iBk3/tR4xH3av+o3TeKYcUgBW7hDscVaTH7kk12weBYRhDHVJjeTXZ0giqBzzCaXTArNatSg0n7X&#10;Wf+pjUc//JPFw556hwhpDcsJLJ/f8smLHnP3rde9c9J2T6zovqmFbTL0mBzH4aVzkDfIWi6ZLzdx&#10;q3VInXEDCFcdT/a7EkB6siDjVeNTId+r/YiKvAGFNM6TN+PuIisHXYn+OHYohq3wVoPbSj3U6QBN&#10;7ou2nfSiE1/x+W93vKyBMay07/eI40uc77/1vPceXTxwxrjt6TjP6fltqhXRmbYFcSnkMKizVivv&#10;KMSdhUFxSHADTt7luVEbXF58QFYYiyHuTjjKNoHqH8iKUyLLPdDjZxmJOystrIErE/3x9vsX+cdz&#10;2bFxBwYhNT0ZDphQ29lgXeaQPHf9mIrlcSqMbyQyHF5i9/UCNeMCNeJi0y9t+sHkIUe8Z+yYv/2f&#10;lWrb+/cJHCW7/euveMiu3/z0baXwwGlVatqYdduWQZVKhWzbpjAMxJI5dKArnxzfWpIivrXa/lQM&#10;2+PmFS1UmWTmmUeQ/bVRQBK36kc227SCKdUNIOs08iF/Z7aZlM7z9Pu0Vb00eWeFlQWUJaztQWjY&#10;a3kUuB65kU5zmt3e5Y1d+MTzP3uupp3Q7HhYA6Nb0isYP/rQn798YvevPnzYOJmFqkOzUHsKlYgY&#10;XcNGbYJhlaxTiQdUzLSbLKjul0pMKnlmYVia0uhLXw5685+dhtHiFflX480rXxWqkYaFIjvlo2+B&#10;yPSltyyw5w2IS0pZC46M8T4qsU5tu1ghq7KByTs0LIqcKjUiPZ5pW3uK67d9YtPxD/skTf3p3Wt7&#10;38uPuWs/se6K73zufVvd3X9dM5oODvHZtknFgs2mRDEXZt3oGsyQiG/Mtsc0oeccGD7LHA5sp4Bk&#10;Ud1A8nztqfOLrd/ZNbvbJsV7OeOV9bcbd2+83Yl99zlIG8JxyIPwp3cGMgiN631q1QK/8VrYQNfI&#10;0g2KQwxodXLbPs02PPJCkzxjjO6Jypcd9yd/84Kpx73uThHiGtJYes27H+CGL/zDKfbtP/vW1sJc&#10;KdRaZBellSeoR+wWQW+D6YdKRLhX/ahuVKju7wviBoalS6IvfTlIdwB5fkaLM38PPat8VdxbxI0B&#10;0eD0C5/ovFV3apq5niVmKvFb3ht2kQqTW4hwVCyKyEde7BL5ZpHaUWF+LnR+PLnt2I/UHvGIyzXt&#10;BKETcg3LhpkrPnbYLVd8/Wy7ftvf1hwqeO15sk2iDeunyA891nWuBx6fzOez3jG2QBJZBv7EERP5&#10;UsDqWhPIetRbfxYbfnbNTrdb/p8ibhkvrhhkyt9AHnFDV3kWcbM7PI+EoB9OXOAl3EHBiowzdGMq&#10;lyu0e88+ascONalEB4LyntaGI19yyplf//baqlM2BvVMKwa/+cabN9d/+u9XbS+1DimXIrKKJvmB&#10;6ECNVMPrbTD9UDtoRsaMN9NdXvhLJJ6s+LOQlyYVmWnMQDq8QX6GxZu1FL8QLLH0crq33nLNzoN4&#10;Pwpx4x5u5LIlZhwMw6b5kKg6PkmV8jjfE5nUjoiC2KbQLlMzNOaaUeGywoaDLtj6uCdfu0bgy4v4&#10;nveVr/3E186vxvUX29GsbVFAlmVQsVIkUycyojbPuHFSP4qhb83iugGbB9AAwbPvAftlal3oR389&#10;6/Wz2BreX7N766l4L5vf6DNuCbwX9lHZxjoHpHe33mLYTkcfC9vpXQ1pCF8OFnh5PtSo2WzR9GyL&#10;5iOb4olD53ZR8W2nnvOOtTPbA5D+kisW8SWXONdc/sZLN5szj9q8sUiej2NhwugA6ypOMLyRqZUf&#10;D/obyIJwHxE3oKZdEkr6flRkhbUoLDH/S/Od1b0lyPiuWR1fXgpkeahLhQgD99yB6Qa5WCi3imTb&#10;JXIKZTLtMksa+xFm3w65mkUuWWFTK/1WK234+vrDj/yKc+hzf7d2NGb5MHPpeYf/5rJvfHhjKXyK&#10;7h0wHT0i3dJprFIgA+eMsSQcwyaZME4CbWFmYi4UxC1n3WqbAIa3i249k/7TfgThDQsjC2JW2xtW&#10;f/3FHjOeL5a45bE5oUhGiHqKeOEGhl7EgBV1npfIEVei4CYOQ3IbLZiOIFcv04HAim5vFf/9qMc8&#10;49VH//m5d4t41pCF/pq2QnHDu07+SKV+yys3TGJxHBp6TLFf1dG1O0ojE0g3APjpbRD3MTIIJg01&#10;faJRjZbPQVDzvOgwf8/EDSMzal4YOeXadSvfj07c8Cv94z1cYKkRdRGqeDGjK1Vq5FRqbGHMhdRy&#10;sUx1N2QBNnJwDtzZ6fqFS9ZtOPhfa0cd+ytt4ym7OcA1LAl3/tsZR9567aUf2FJyTzO9OaPoGFQu&#10;2WQY4vuyQYxkTxvGL/RIWBVLEzeg1qXh7aJbz9J1Q0Jdsh4FIhwRbm9Y6bSJ95K40yId8CPjlegn&#10;bgHIbsA9iJv7U/5DINjPDsmUwnGpLSJWuBKE5Lddas7PUyPQqGVPBfvjie8e/vhnnnHIU865TXha&#10;Qx56a9kKxpXnPuHvJ9u3XrixHBZqVZNavk+GZVOEze4EC2kcg6A23nsVOQQjIfO03GlSw1ts2fEe&#10;WE7aRAeS/U4imzZHR9o6XE9cOeXadSPfZ6cgXR7p39K/vIaey0KSbG4SbslhRS5WpUqF2iQFfkRa&#10;oUSxblLb18iPsPFa8CNd3zsfln4VTRz8X+vXH/zd6oOfiVn4/crm9x8afv3plz20fceVnyu6ex6y&#10;rmpqph6RU67w0i4IGkQN0mb9D4mObnWPW62vw9tFt55Jv731pUugw8PKqp95EO8XP+MWgGVzhIFB&#10;Jwgb57E7ThPra1LJEeKBnYggCqnV9KjptpngfasS76Gpm8rbHvb3D3rhJ69eE8Ycjt5atoLxs/P/&#10;8onG7uu+srXmrV8/BuIOWJd0kDqnOUrDWCjUhrzsyCEYCZmn5U5HJ7zUjHkx5Se9qOkbNd1CTnXx&#10;WChxA8KdfD+YuHFNh5u+xyynaBUp9HzyYSfeMinSdWr5EYW6RcXqBBVKNfJDWLiyyLQc3lP3goAM&#10;2JguVmjaNcNGZN1JhdJXJ6a2XDlx8GHX09bJe9Z0Oi8ccRwbN3zo6aeXmrd+uNi4e71jRTx4wpYG&#10;VCPrccDmJ0HaMCSDGXjW11e/92B065n0l/ZzbxO3NLDST9y9GIW4hTlOM9nnhskdSAYEpEXCWAmv&#10;PvkxtVyPWm2f2kFMgWbRrDa+f6+z9Y2nnnPZ59eE0UZDt4atcMxf8u5jrv/vL39tuzN37EQxIqdY&#10;II8VsCyNeEZBuiEvOwYQDCDztNxp6IS3goi7J19DyrWr+CKr6xZIlz3+5D2u/CzSKPaIig60+YXk&#10;BjAzqxGZFoV8dMziGXalOkl2uQYpn0RFpFAQgl1WsovkxtA6ZXuu4cy2QusmN3J+ZdWmfj629dCf&#10;TRx99C1ED3PX9sRHQxx/sfyb8z/+rlrzrldq/rRRXbcpUceJM90+OVGbv59PJu95p3St9UDWo+F9&#10;yuKJW9YjifTvUYgb/uNEsE4SNyDj6Qk7Jxu8XQC1v5QosgI58wvMtAMmdiyTIyTsSvpeTI2WS20/&#10;Jo8KVLcr7X1B7ZNPeu1552hTa7bqR0X6S69oxNd+ovbDf/3nj20z9vz19nWOphmJXmJD6CgG0lf5&#10;e6HobTz9GPY+D2p6OuFkEEza7WLjk0BYeWHw84S41fRJ5D2XwBnOhUANj5MwIA6Z9kFu0hhUrr0Q&#10;79W9wAUhNkiPIEmOhgghKHFumO8hlAStapFBkWaRZpbJLBXJLBRJcyxB3MgSDOZIXekaZj0mq1/1&#10;Iz30NGd/W7OvdZzqVeX1G3/t1NbvLVob76TDzANEj2+sLUlmA+pR77n84s+uL7RODijUq9WyGN+H&#10;HqtIxcwxNgvkhhBVy24bowKS1rLOpduZrK9q/RpUj3v99x8z620LvcSd3uNOo5OOnPdSOA12tDHo&#10;xPlsxKPFPsVhQI5hkOe2qGDZ1PZCarsxzdZdpnSvsN6/tW5+8+FPfdEbtjzx9WvaAheApdW6+xGg&#10;Memy8x57xibvzg9sKfm6U8BYGecQ+8lHvS4E6cajYtC7YVDT0gkrh2A6DW4JcabR2+hT4Q7RZT7o&#10;HbBQ4gbSYarZU+NT0z0IPWWVU65diPewHZwXNsLLe8fgemfwFbMT6OQCgRtJMrAQC2oIsDyOY0gY&#10;ZNo22cUSEzhkNHA+lpVahdTZ9oEgFRuwhP5nx4mDyPJ8zW76mt3wI7rbi4y7Dbu4o1gdv0dzar8l&#10;x7plQ2F8D5U3tGn7UT7RepwZx355tBrJHX3FTR968vPonps/UrTd6njJ5CNiUI1qaRGFkDLHUjmJ&#10;VZOlQQ4Ae8OR9WYpM+5uGFlpXB7iRjvBKwwYARQHpO5RA3H+3dI11oZWGKvRzrt2U90j0u0aRWY5&#10;2FnXf7z9xCe/6sjTL/xNEtoaRkTWF12xuPHLL3mwd8vVV2w052qVIrpFocEnq0EMQs/7hPSzG0cX&#10;w96PgsyGmEMwmW4XCTUMhC2fLaisMgCxmIUiHaaaNiDr/bB0AKOUaxeyw114+rtAGOjgkMCkHvHi&#10;e5JmJohYdIFQoyrEo4hMh0yrQKZVJsMskaZbZOJoY3LcjP2yshAiz8fSukG6aZGmGzw88KOYFRBp&#10;ph43Q8ONKa5Hpjln2eaMpju7/Cja4bvxjkjT9lUnp+ZLxfG2Xa6EhmUFpOuBqRstIq3t+bEX2yXX&#10;0Wou+c2gYVfCskMBtQKfxooRrSuEdPt8RIc8PiL6UUSEK8YVuTTwB4PGj9+8+bpvX/zFrYXGKZNF&#10;nwq2yXIFmFX6AfTOezxowsBt0HbJMOBUgYqeupraipJIv8dxK4netrDMxJ3UdxXQBMiTH83ivW64&#10;5+NyEOfTIrI0Itf1qd4KaLoVUGjVqBGZka9Vr5nc9qBXH/XSr/z8/lAf/tCQ9UVXLG67/HOFm/7t&#10;HT8+cqx1wvqpklZyiFzscw9ATyPKQkbDSiO70SwjcghmcKNdGNJhqOEOK59h7xdD3BIIe1g6hr0H&#10;Mssop1y76CVuNfzMMPsQkK4JK3VYFhez70QzFxsqiViDFyuwMIWoTxhqFEYoN5sl0XWtSKZlk20X&#10;yLAsJmi2OIVjTHzcMTF4kmz/IJWd8+Swokgx+bEYIGDZXYgbUehDQl2zgmY7CO2SE+qmHYchpLKg&#10;fURn02dBgLV9x43IdOMo9sMwCCjWvTiMvAgLpVoU6JEWRBoFYRAEYRhAAi8sFpywVCz5hm6HsV7w&#10;fN93DdLndTveHxvGblcz9jil9XsmNjhz5UMPaxE9wiUi/74WXPr1x/7qVPf2qz+90W5trlVMzbGg&#10;mhYzbezbeuRYNvkBynaUb52NNHGn65D8ndU+0u4kcffXt9HqrxROyyNuiSzihheuU5j8sPIVGVYi&#10;fR+FHO7e/bPQRUC+UaU5rRI1terPyxsPee3DXv61q+7rb7pSoH7tFY8fn/PH52+xZ86ccAKrYHiZ&#10;I948pBvMMPQ3pBwMIf6hGEAwSO/I6RgChCPzv5zhLjX/ed9EPpfpXHB6B5SrgHzfTb8ap/pbBS+P&#10;ay0+MhOTxXvTGgnDI0y2TLjY+xZnhvlQErRNsbY22KUyKMRxMU0nTbcphOY1mK11CqxOVTMd0qyC&#10;IPFY52M4ck8VUr74DTKCrAeW2VmECO7wLjmfbFkODxTEgijSo3WW5BEOZlT8O5l99cw+IYmN2X4i&#10;AApVl4LkxBXxYx0hDH1hyxzH4sjw3ShoRbEzR5ZzwNWtO5ue9ru2bv1ubGrjrdu3HP3rwqGn3XVf&#10;CNvBsuCV73/zh9ZFu563ZdwwipaG0YOYYUYeG8cQ+RX5y6uLgyBUhnb9qWFkEXcasrT761l//e2t&#10;n+K9UOUqtJwNQh5xY48b0vU4x43VB4SN9ZTY9ygKQpqdnSejUKEDLaKWUaOGteHm9timlzzpzK9d&#10;sUbai4f6tVc8Lv3HJzx9rPm7T22b0Kcmygb5EOtdINTGlUZ/AxqCEYgrL0xOxwCCwfs8v4tFOu8I&#10;u7czWARGyP8gDPoWaSw4fQPKVUC+76Y/qywGx4tFcLHig2VwCKth5g0iThbQ2Y2YkYuZOWuiknql&#10;ccwGl8TwBSTRsdeImTiZBXGMybTJsgtkOcJkpSYVisA/DFww8SdS7xgAsFCcSI/IDZRlBEzCFmb0&#10;EMxK8gk+9tsNIUGMzlvmlwWUIImtked5pJuG0FWdQG5PwTIb9IFDiIlJ3oRksk5+EJIXaZyXUNdj&#10;w6xGvl7yGl7cbPp0S6k09r3Nhx7yr5VjjrxF005udwJeZsRxrP3Ph571dO3uaz+zpdweX1/RePAB&#10;XahegHIzyGY1tV2MWh8l0sSd5Xe5iFsNW+5WYFEbWCxxo4oFGNglxM3bPNC733LJ83xqND2KrCrN&#10;+mZct9ff065sffsTz/rmp++LgddKhvq1Vzx2fPGMB91zw39+ZXM1fNB4JSZNR4XMqJSdzinV0aXQ&#10;vRfv+xuOAHeIGQ1SYljDhN+8sDncFMGocQ3yuxCkw0CY6XCzpFcXglH2iNN56sMQ4pd+F5y2xMhI&#10;ftyi3JeyVC5UU4AohUEG3sXGijXTF/xLYxZJWYMTQaqxMDuJq2bZTITqNwpDcWrCKRTFcjlmuHCH&#10;5XAoeLEsMkyHbLvC+5Ms5Ye/GBrChJYrnHE3TXnqQnxzXh1I6Zw2sYSPqCMoI4Ezoa9apof3gBOi&#10;ZpWXKDaQtDyGGYK5RZhcpmxFLcmPprMAHkyhQi2mUE5jURSZkRcHN7e1ync2H/foz9lHPOume2v2&#10;Fl/y5bFLf/zeb23073z8ERscsqyYDNOmFoQFdYti308N3frrwTDIFT/VX+d7DqnfUmVz+vsL9BZH&#10;f/jivkvcEtnFmEfcaCeorajD3BagZ98NWJUp9rY1o8Cz7XBs676wvO1tD3vjOZ9fM9O5dKhfe8Uj&#10;vuaSsZ9846x/3lycf+5EKaCig44m2ePjhoC6mFRy9AW87yeAyi9X1nmfiyH2C8XMR+wVpa84H8kd&#10;GQSCMt4vhLjlVTZCvib91bB48q7DoHYI6Q4A79DBi8aOpi9mIen7wdf+8POgdjwSeeXXU0YLiEdC&#10;mvXMi1fkYWlS5WzOkzBjwywWp7IDfoI9Qj2S9QrvhKlQhMXpYq2ROkVGzMJmLCAUBfxN2RKTGApw&#10;DPCLb8QCaobF3wezRq7imkVBKPbFTcMmzcQM0uQrEyuIHjMpWNtAXvCtsdTO7zDYwBJ/YjQi6nbt&#10;XNaJHeooilk3NSTdRVmIfAG8bB4bZCZ7oxDDg9Qc51G6wRI+tgZYSl6nMBKW/cjQYk+v+ne69g3r&#10;D3nwRRsf/Zf/qmmbGuxpmfGT9z31LYVd1779qA26UTACinSNmrHJSnFslv3vxaBv3gcetwj3/H2T&#10;fHfKaEgjBXFLt72QX0NATZP0w8HzUjnfJQNFBQPGRGGixhSrPKwW1o/Yrnar3qa2G1BsVeK2OTFz&#10;wFr30ce9/ax3adppkFdYwxKR9cVXNLD8dd2HT3+Ffc/PLtxQaNJYtUCBFlKQzAD0MCYTS5I4460T&#10;BTqW7NBAYLJOJ56gY7/OSDruZESMCo9+SF55OTN1n3dVBVuyG2EXeQ1QDXfUqxre4oCyQIeMsEA0&#10;6FlRLuL5oGtev9TpuIakb6FmPfvLV3zHNNJxppeGsyD1V2dBjUuGk36Ozo5nVdw5YvkYJSPKh4uz&#10;A+kntdqRfD9ZmgIiP71+4QB+uq6Exjgsh8uBqYy1WyIIHyoqMSJAnCJeQbydvGAAwQPUlGWoVB7T&#10;eVV/Y3hhGNgnFvc8WEB0JlYF+AcSmkztxHCEVYzy6oHB2uVa5FAjtmfqbuXDW48/7uOVY194j4hh&#10;+XDZR1/4iPItl198SKW9eWLSIi9wSXdKFARiZUSWqlpPcJ/O81KRFVbfd14AcGqBtZ0hHIwhxIJH&#10;D1EjTuiJA7jfkGlAnWV1phqFQUxWuUL1RouaTY98N6AQpO1UaE4rzk0H1X864rHP+sjBf/qmaeF5&#10;DUtFf01YBbjuyy88xrzpqqs26LO1sTGbQj2iIFGOb4YhmSH6D6H2OTAlccMqEJHJgjpEMN6EmTpm&#10;GunGk9W4BkHVdbxQLKXhAgN4ZyQM6pzUjiwLqnAOkBdeFhZK3CrSS/1pyDR1lnQTqGnt7kULLCTt&#10;gyBDleGp8S7ku+elicPMqX9SQlisqHAgSTjiuUwP3gviFis+ciUnbwWox50MSxKCVN5hYMZvctpw&#10;Zh3fAMJ3YhUAKyySxCEEb1Hd1cjVqvV5c+Lb6w954hljJ/zZPg54mbDvqou23vwfF33xMHv25PEJ&#10;Q4POLz7Djdwk5aB+H/U+D3nfRkKGk+duIfVABcoPfRiCMHjAKPoyyB7gDu+EOzB675YQVm6Ee2Fn&#10;fq5eJ9sp0r4Dc+THGhXL4/HO+WimpU995kF/dvo71j/6rHn2uIZlQXZtWOHAsbA7vvX2qw8qNI/f&#10;MFEg3YgpxHIgqmsYkxGGXJFRYT0sZfHsRywngdR5aZ2JW3RAS2s82R1nXkNVO4SlxA0slbjTkGlW&#10;0zgY3dG9irwySENdsRgFveF2419YuiWyv9+oUHOvhqaWQafjTJKqvl8wkiXtDpTyZGEsRm/K0oSC&#10;X+wLpIt3yf0oV95/xw177/xgYmBikfFqJi+5m06BHMchA9Lylkm+75FRqNG8a9FMUPHbzroPH/Xk&#10;J5+vjZ28bOQdx5ebN7z77a8oN+44f8OU7phmwJatbBtGijrOGIurQ/lAeIO+8dLbv8gA4hCknTxn&#10;a1/irDc4G99DntMGTD7DrlMYRBSFIYVtj6anZ6k0VqV9jYBmqDbTLm06/4RHvfiTtT/5+wMi1DUs&#10;F/JrxArH9854wLu3VbzXrS+FdsGKKbbEEqCBpbmIZXt57xDEHWIFLxL72Dzj1mBLWRD4GnELqJ3L&#10;6B2YSl0Canh5WAhxZ4WJ5f3R09qPQfEjvmFhq7kfRNw9YSVyGFl5yoLqrhPWEOIGBLF2U9ZNh0x9&#10;IlWeSJdjEUTeY14Wgn5T77tX+E2Fm1qiZYEnLMUaFgu18Yo52qBukG5J4TrEEzpgAAAgAElEQVST&#10;jIJNdnWSQqpQPSxR3ZyYaVnrP3zEaWe/czmtpe2++CWH3/PTS3940JRxSMH0KPQTq25JeQ37zotF&#10;Olz1GwJLJW75DWXYmKAgS4hXXrmNyHoS63yyQWwQsAorcpstas/V+eRAIwhjv7RxX2ty+3sf+prX&#10;/fPanva9g/6asEpw6XlPerI9c/MXDi6Hm6p2RJYjRpAahC2SxhBpGu99Y6mcl5IgNNR5JwgcO4NL&#10;aTxC/X4XWY1zEIbFPbRDUTvuETqL5UVXw5PEwuJUqW6h6JKFmg4gKy3pZ+kZV5ZbCTVs6VZ6HzkX&#10;UnAyCXNQnKNgkH/ZcXdussAVEG0AHb64opHIezQU+bz/msQvw04qM/bfO/EmWxVYlhbPBFngN65j&#10;UzUKYovKk1vI9QvkWuO0LyjutaeOfta2J7z8v0UgSwdm3f/z1td8Z/tU9JQCzVERtg7CUEjr55XN&#10;fYBh7X8YsOnQBb6JyAt/1SRwlDX3cyyHYLLAIgQEsU0y22jTzMwMlR2TDKdC+1uWuz+ufugJf/Oa&#10;92gnvHSWA1jDsuP3V+N+z5j/3vs2XHf5Fz++RZt9+kTBp0LBZj0VOoTSePkPe9s6EzdIGpqAVOIG&#10;xEJhqvdOIDueQR0jcG8T9zBk9TmdTnOB6ZFu0/6HQ5TdYuNcAOXloP/bpTEsXelOO+v9MCyUuPG9&#10;F1a+gzEszTgaxkjyKd3zlQeug9MyLPx+0oMEPC5ixofZNkoH4fBfUlJof3jvaxHZpRIZepmKtc0U&#10;2hM0HxfjfWHlBwc96KEvKx79vNuSgJeM69598ts3OPNvLsb7TQz2A9iTZmnq/q+3nN8oDbU8Zftf&#10;XHzSSApO1eD8P54lPRr/ToQSk+N/LIiHUxRhTL4XkheENNd0ySwUyHP9uKmXZ+b1dV8+6U9f81bt&#10;j587l0SyhnsBaqtZNYDt3Wve8+RXl2Zv/sCmQkBlGBJARxSFotJqJmtJghKLNHEzpbOgjSg6Uc0X&#10;23CyiTMNtaGq8aAxDYLqvg+pGbfqFvdq/CqGvVfDHBUy3GH+h8WvQg1PFT6TkO5U9wvBQtOWhfTA&#10;bDFpQRrUvMh0iXfZwnnDhhLwi79oiMrgrDJIP+sIv6WANgFZZlx5HzmZ3fGxtqTBcNq1iFpRQJXa&#10;ODXrbZrasI2otI48KlPdHJ/dT5UzH/AXF3wuCXbJuP7CZz2t1L7tSxP69FhFdyny2kRGIZO4JRbz&#10;zYahp0xTKzALB1STiiuf52bVpTB1g4fY8BZaBnBFPeRBY2RQ6IXkugG1PWjc06ilWdQwK95dbfMj&#10;jzjl5RdsPu2MvTKGNdw76G9Vqwj/9+WXHjPzy8uu2lJo12olk2yYVIw8bhg+m0fUKDbEcRmcscXs&#10;AtqrAHksRRK3xEIbah5xZ3V4WUh37IuBGr+a/lHTAUi3ahjDoLpPx6m+U7GQ9KlA2IP8Z71X79PE&#10;o74DsvKS5S4XS+qYRVwyXjV+8W4wcafLP10e3TyI/HOnLibhPVc5c+Z6yufCu1f5Phc4rhQKFa0Q&#10;TMNVnttHWiAPrRdsmm+2qFwoke9pVKpNkTm+mZr2WLy7Xbri0BP/6inaocujXe0XX3jZQ82dP//W&#10;1mJ9mx3O4GQ57F8NJO6sgclC0C3nbHB5Kkh/s8EQhMzHv3jlgJ8gBDYbyxMV1gsArbl6x542SNtr&#10;BtT0YzLK47S7Fe+bL2z88vGn/uU/rkmP3zcYXCtWOPZeeX71pv/40pWbzJmHrCsbVHU0oqDFOp0D&#10;02YVkuKcqzTi15V1kedfsxrOQtBR/JJqoOnfwxqhkeo0stwOI5asPe400mFm+r+XkUUWeCb/8mbM&#10;alqzygbI+n5Z5Z8XHpNPDuAnL14JNVwg7WfYisow4Ptn5QcQz4cQSwaxyvBE3pO96hzijqHoXCHs&#10;POLuL6tu2tkf/0ilF8pk2GAKBKZMVt+KmWNhYgPRxGaaM6bm2uPb/+Sgx7/56o6fJWD2fz935M3f&#10;uejiwyqtY53wAJl6CC1uA4m7P08qhpT/ECDfnbqYEZf6/YHuPUzBRHzCjnXdx0JnPcIx9UhYQwt9&#10;iqKASk6JWm5A9fk2uSBvaIp2xmguKjVmrPFzj3jkMz6zdk77vkPvF11lgN3d7519/PsOL/uvnLI9&#10;uxC3SQuaZMDwgl0k1M0Y4uMwiMR2EFXi7irJUBtNp3PLaExpDCPuYVA7djW+9H1WuDL+YcjyOwqG&#10;+RtlRsJCgwkJyvzgHn/qwETGJ92m77Mgv590pyKr/NLPBHl1kRfOYtEhrCUC6cougyHln0HcEiLv&#10;griHQZZLunx6ylaJRr4T7pOZoURC3pgLhlgRg6Qz3mN2j1WwYoWM2kZql7ZEt/vV8x/y7AvP1TRt&#10;4UYJFMTXf+Oga771vq8ePd4+yfD2axb53A8MIu7h6JZ/1vcZVp+gIKenPiphqPe94SVx81luYSAE&#10;wmkQRANZUxyQbWlk6QbNNdq0d980xXqRdKtCzXZMrjE2M61PfPSU9551rqadnrd0s4Z7AYNrxSrA&#10;d97+mKeWZ+78zCartXFrzaJq2aQgaFMritnIga5ZvN9mxj6RJhWdYoEcHQbUSfQ3mrzOKQtZxC2R&#10;9UwFiHtQHFnv0uGOStzAKOlZMAYQA4D0g7jxh99CWEmkBcunSH+63GUa8Qx/6fssqIShIh12GnnP&#10;1fthUMtfHYjloTNgHM05p0stg1HSKpfSEZ/qv0PcA9KcjkP+VsMZCHYrv2PvIAOEGbHxEmg0TATl&#10;ophckHdlnIz1B8e3t6vfP/bRf/J87bC/2d3xuEjEs9+dvPKDb/vEMRPeM8xgv27GrtDzPkAeYFhe&#10;VdPkqvth34il+BOofoH0s/6wxGxcaEbDAERLzIQK1bYgbkvXqNF2qdnyKCCHmr5BLhXIcMa9HXX9&#10;ogc8+W/ffcRT3rCnE+Qa7hOoX3LVYe7y96+74fL/99mat//PNjgeTVUNcrFcDs1AdpElKFlPU+zx&#10;lZWvQCNBbPN+kJE+uqIAjSLvnUS64+5vWMMhO/q8ePKedzDCUvli0iUxLP5hRKXGjxm2nGXjuWGJ&#10;LQsZj3Qv/9LPMzFk4DBK3kdxk4dhxJ0XtuzvVf8qZL7TZSGR9UwFdiK4THOcgTwHEXcW0nHK/OWl&#10;oxuyfN9d+kXcIWaIGGDjjHcE62kxtfyAArtI+uQ22m9uvKV66AnP3PiY112fBLBoxLddXvjxp88+&#10;/5j1wSuMYJ8BCoNp1UHEPRxDVjyGYBhxZyFdp0DauJfn5ln3eYw9beggJ7YMt+/ANIVageq+QXFx&#10;iqYb2sxcUPjU055/xrnaCS9tdgJbw32GhbW4FQgsl3/3zSe8+SCzcV4tnqOpKvZ7oLvcJDeMyIbG&#10;pjgmI/ZY3hLKWJi4I4fVQkLanIU5MjpFQH2uImvGlG5Yw/wPI+5hyIp/OTEsXSpRqUBZpMPAb/yh&#10;QwGBW45QhSn3uvEM7+UzSfJ56cgjpMUg/d1GhSRemQ41jL57Jb3DiBv5z6tPXLZq+ScR5KVHEo38&#10;bupxxlHQ8y2SgWPnWVIhZajd+NV8Cqlz6IqHBTNMGrUwJssg8qOQPBzlLK+jRvmQPe3qEc8++pkX&#10;XN7xukjE8bXWj972srcdMxaeZdKMqcdtXqpeCm0vVQGQJO5Rw1C/J5+159IUsgJ83BVh8QA5oGaz&#10;Ta2AqBFoFBQmaSauuNOB8/GTjvuL92z8m7cseRVjDYvDwlvdCsR1n3nucdHtv7hsPJienKqEZJkh&#10;xXaBwljH6jgZsBvMdrsT4oZJv9hhQRgdy2V9ncroWCpxqh25CrWhAulGPix+6TYrnOXAsPTLJXL8&#10;yTSAjEDcaTvR0GKVdpt2L/OQhfTAYZC7xWJYuanELSH9qf5Vd51z1jlIl4NET9moXYBC3Crk0q4s&#10;t278IBD87r3mWYvrPdaVBAFIK2jJbTftSbr4vptnCJKapi3MhYYRmWAeXeejnHWtQOb6B87v1TY/&#10;/5jnfvzijqdFAkdIr/jHR5x1ZNV9u6nPmzpm3JC967joh1r2/ejmJQ1ZF4f5Z0U26facU4fVcOQ9&#10;Pg9MwEIzHWyLW4ZJURCS22pQo90i14vI1wvkWVWap8r0Xhq76MGn/P15h578wmWR1F/D4jC4VqwS&#10;3PGdsyd+fclXL3vgBB03NRZphuGTC4nyCDs/BgumWSBuLSQfszgsj0XlZMbt8dGJLKBx5DUkiTiv&#10;hxwR6oxVjS/dYNV3wDDizsKwMBcCaGEahHQZynhxj71uELjru0zYIG7sectjQ3CDv2FplQYNgaz3&#10;aajpEBjsp9dtP2T2h1WDvPdDiq+vDID0M1Ak9BRIxUIq1OOOXSQzeWw1YNaGmd8Cr9lpF99Dfopu&#10;2mU6BNHxczbHCxvf2BaxOC1GHHAdCA2N5iOHtA1HNmaiLS9+wAs+95UkgEUDq3M/e/dj3rDdaZyn&#10;07xlxu1ERHUpyCbuUTFsxp31/Xvu2ciP0GaDQRbCCzyf2o0mNaFgxrCpGRqxPn5w6/a58GPHn3jq&#10;BZtPf8/aOe3fMzKbzmoDRtLfO+shbzvYar+xSAec/8/ed8BbUlTpn+p4w0vzZpgIDEERkSCCAUQF&#10;UUFUUFbZXXcNYHZFxQAYUERFdF11RUXUXXYVUME/RkRFARGF1cFBkSAZhskz780LN3Ss/+871XVv&#10;377d974J6AD3+82bvt1dqaurz6lz6tQ5o0NY3y7xoMeM2kIMYoKjiZgiZtxK4gbx4S1iiTP+NFqE&#10;seCD0tjRjDuLdP15bcknnm1oFfS2Iq/ODrTWmPMa0ma+UONxSsOKYmnViWRFxrHZqE2xARWbC1oG&#10;2W6JmThsYzmCU/IeBO8K0HUlkl/LXSWeUVkuZydhWooH9LFVZtolaAppwph3Pw0Bd304Jsmy6bPn&#10;3MbUdiv1fpLnyTmq51OSb1e4VTjcQPl6EGQLh69x9HurDe3yNNpRuPOh83YwiwR8j9uVfkbVH93j&#10;od0GBpg/UpsmBUHA+4z5Wwgi7lPDNakmSzQl5jemh5/4lqe+8dJvqYzbDjDulecd9f6FzuTHrXja&#10;tsgju2Pq14285+5Eu/+y73ouaJWvvyPt0jGBfrUKaQ2IAm8Hs2wShs1hSv1GQM1mk6IwZI2jb1Zo&#10;VlQfrrtLPvOcj/3bhUKctN3W+QNsP/qNqscNHvz2vx29duXPv7m4PLt0tAT+YJMMI7KZIITMuPER&#10;KDcs8NdrkogNkhygWzEYjV4f69Z+nOmy8srFOlTe9SxQbzodzlVb2mQnr66isvV1vYa8bUjnRTuS&#10;/b3cLvxBkRyRgJtFMBDDJi+2a5KsH0lyF3t+84iKbNpefZItYKPYo1K5yu/OLY1Q04vIdBwy+NnV&#10;UoeKOp24eETEN1GiOILDCazyhWTisRJPURIOKDoYFwhhuh/VhK2zjzrJeFH/tVAk6uaA6+JwmOrY&#10;Jsp4JqxR6vepzvsfgXTc7+z9zIQ0LTHrS4lDlG2HakdHPTnn7fGoruMcz89GVVFAZtwkm9do4X/B&#10;oMjCdqUSTRvzm+ujRW995nuu/F/OuB3ABP+PXzjmzMXR2rNFuMGqOogmCCm1lWSrwc/R+hbbSI+b&#10;ojGE54+SiSbCp/IqQSKBayBEKmunYGCL/dpkUizVtlb2ARFEVK4M0eSMR9J0aHp6mjWNmBDWfCnr&#10;pQUzzepu5xzxwU9dIMShA0O0nQT5I+JxCFiX//6nX/3G7uXGCVXRpLHhEfZdLgOsYUOqlhSyRyEQ&#10;KmXFCqQlZv3xFX1oGtmPtBf6fcB5nq+y6dL14Z4+V8fMh57Jmz3X0NfTZW/NcynAY1PCBJjgIMgL&#10;qAvcy0IaC9nQCAZoQRhTMyAy3NGgEdnfDsj9uiuMfzOk9zKvNlENG1M0NlSmicmNzGzHd1lCll1m&#10;942wNLagMZF4gyowRGxgqx/cabLZNL9jzdQhvaNf8TwcFzr1mWQZNySdzj7q3Z9ZaOOgbUdxftTd&#10;+52ocLUK+eW0yihqZ4ZRbD0682fbq8/Tfa5/a6tyGI06YZO3hAkqqRgDlqSmVaKHp0S9VtrzTUec&#10;+ctLkwK2GTBOu/lzZ521UK76gBVusJTDJkw2i9959nmyaD1Linnra62+LwBPXFjbBy9nSveGsMT8&#10;XpMyYLyHMcaaGfaCphg3ykUOuKaAFiWIBc3UPWr4AUVkUj0yyLPGNkzIsS+/5LMf//QgytfOhfYI&#10;e5wDarDrP3n4e4amH/rM7gtKwsTaqQzJReg+CigylBUr+/SFw4dYzbS1xA1kP7y5oNeHCWxNWWmk&#10;CUIa6etF99LIu9YL2TJ7Q7lUBLBOyURcKsaNbSna4Q33uwR5tskqj9JMM1pDxsjrlx5yyK133nLL&#10;W6Kmf2o4sXa8JAPhSp8sM6KGXyfLtml0dJRsyySXnwOWssSOdUJWD1okYp93DSjGpdqj+0atnart&#10;Ptp6Wkm5Kswhms4+7FOfEfqrdx9kGFURQ+yB9DvpVVfeu8um78e4u5Bt7w5m3Ol26PeQRsezYx83&#10;B74QZMYea8h4CcuwKDQjqgubHthizDSry1///A9ee0Ur4zZCymtLf/riZ89dGK96p/DXm1UL3dHJ&#10;uLN9nm1/Fjq9ToejvoZjL42WZtyAaoe63lr3TkwQDFMtGakwxEozw7QLTB3LfrGk6YmNXPdsMyBR&#10;Hpc1d9H0urD6iSc9/4Sv7/3CMwdRvnYydH/Zj2Pc9rU3PWXq/l//eoxm5u8xf5gcEZLve2rvtoH9&#10;2yDZkFJMMuFRDeAPp/3RaWQ/4CL0+7Dnil716TrSaXrV26usHQ9NmNCf6GClimXGjWmSbVDT98i0&#10;HAqlRcKq0jT2pxiV7+72vOefTIftK26+4BevClbf/x5v80P7jQnPGh/CpMojA+60TGKr87JTJsuA&#10;C1sDQhKFwlB+mLHUwK5skz4C48aRjacEB1XQjJv7jLcvqbQssUDa6cG4u/uyk1FtC+PeGuj6dZuy&#10;730ujLsjT6a92EO9fWj3h6qnXX62rVmoibTa9of3EIdQFzskbJMCGdJUJOiejfHm+vDyfz7hnN9e&#10;3cq4jZATK0bvvuycC8a8h/4xbqwzSmYi6SZ92P2utw554ybbB13n/D70ck7SjlSfsuEh20Eog078&#10;tk0Y10rCPCeILZqemqKoNkWW41BglGmSRjY87FXPP/HE931WDKzHd0ps30h7jGHzT7848tufnf/z&#10;5eXmM5eNmMKOGmTbFg/+0NQbd3g/WPLBKkLPElgfIrOt6Fcu1MJAUbo0I8kSFnW9nS97f0egX5lt&#10;VT+eo5tx43cQheSWKlRrRiTsCjnlEZpuxGu8oaVvfMLbr7pKysvM2s/v3P/m679/+og3+coxUXfM&#10;YJJcR5AP9antEDkuWbZLNgzYBJHNjw0DHEzIUE/qHUL9Cq4A462EcbfV5em+7HQGkwdFNIuhJPhi&#10;FJULqPb2Lh/502MjO07Skw6FTsZcmDdh4P2erx/acbYV9G99LHr+Vh68I0PFh6ZIkCVcMiyTalGT&#10;NnuCHm64D9mLDv2Ho97znRUqw7ZDPnD9kgd/+cVLy/W7n0eNTcIRQYsOaBS1dy7o6N85AnnUGFLG&#10;lnwNi9kaiI2ONmkf5HAsZRhsfAYbkMmaR1EoqWwKaoYkI3f+5g3m6MePevZp/yOOG4Tm3Fmx7aPs&#10;MQgYn/z49KefsbTU+NCCaHNl13ll8kNfMW54EULYTzBrNgJRH4fBBF8RsX4f3rZ81FkHGkC6Hs24&#10;s9Bp0oQbv3VZ/MGzWo5PC5HOn4d0eXnItj2Ldj6Vjo2dUowba9J+GFClPER+jHfgUGV4nPyQ4nVB&#10;9conveAVbxIHvJsdQcjrv7jLb355yfudqY3/vKQaL/NnNgrHVWt7EaQMyyTbsqhsGFRlFSLTeoo5&#10;nKGaQKBG1S9QhYOpoF3tZ1Br78p4jcvlNcTi5yy6rjEXxl3Ut4Bq39YhXV46SI1CMePuwBw1Bf2e&#10;X6va0/Wkf/fND20YllFQjkRoXvZzSNOeR5t8Qz4UjNzwnBe99l/HX3jmQ60824jpFRftO/HHH3zf&#10;mr5nXyee4miCIuz+Ph9p5L0TZXsDCTvx64+uAbFiG4xk6skTUuzbVtbjdS+kGS8io1Qhz5MU2sOr&#10;Zt2xzx15yr9/dUdFVBvgkcHfdsQ9CnDnDz/w7E2///Eli6OJ5eO2R+VKiY3SwLiZQEM5h68CVuWJ&#10;dJiWuLMfVb+Put/9bHka+noe484SvnbaTsatrvFhq5AtXyOvrXN7voTQpNKqKzFLyF6AdWuHDcoa&#10;AdQdLpnOENWcec2N1sJzD3nzKz+tt6lI+fPqXRf/8mkbb7vhA6Nm/bBKsHFUiLqQIiQJ1bg0yDFs&#10;KkmbJQ/DtUmaMEJT9aaN/dAaZtAsVan2oF1YI4QFOiZ0MYdDbBsDzZnxaczB5WwWnX2qwi1uK/pU&#10;3/U8Gq12zZGBF6Klqp8r0ukxzcI2TVxzlBezWFLT92mLH9GG0I0eFrt+6pXnffQTO8K4avUvPvPs&#10;+KHffI823724LBpkCX8HMO7ez4+ys2MgfY4ww6BLmnFraVu1CRPMUAkaydZIbPkKmj41GyH5saA6&#10;xk95JF43a91bWbLvRw4/42M/GliP7/zYnhH3mMTEigtHb77swm8uNzYev+sovgiwbSIf7skFjJGw&#10;JoovRFsbFzPtPGQ/8uz5XNDx4Wa2K/VDuj7k61d9Nv1cMde0LVV/cq6hGErMXpzgjxwaaaxEx4bN&#10;1uKGXaKZ2KEpc+ye8T2f+prFx33mJp0XkD+9eGTl/Ve9yF9z6zkj8fQ+ptEw4W+e10FjSXasmK1d&#10;cklCfW5Bhdg2TgPY+CzVv2rSJtklrmZoEaTyHoy73/vtJzCn+1GX1S6zrR7VmGu/A1xOH66vt19p&#10;ZMtXS0XFyKbPQhkldj+bPnYbZ6nxou7HJGNfOQ4xXKUhCT22jp70iTYZo5ND+774+Qef/JVbkszb&#10;hft/+MF/qmz+8zeiDXdVHcMjUwYqKlnB5AZt7Pf8yvixE3nvPH2t4z6/v8QeIykPXQprDjiMwhGT&#10;URivQTvjNQNqIGBIQBSYJWpYFdrkWX8d2f3p7zzktO/8Sgj4ihxgZ4caFQO0AOvyKz90xNm7eas+&#10;vLQSiYorybAM8kVMoQw5Ti1omQxhFGP1dDmJD6zfGqD+CJFOf6RA0Qfffb33K9Tp02UD+jxzuQvd&#10;9eWjKF22XqDzOZOjOjDRwX3lbkVtt0LZTOCwzUfFaiNh2Rx6tSlK/iTN+/oB/3baGUIcU0uKYeBd&#10;/u4rJx9CWx54e6mx6RXDZnPYDDwj9pskec1PTQqaQZPKjkNDwyWuE8wIBm2oO71UgXbw3m5I7lC2&#10;4HoEaRz328/f7ts04e4eJ3wvvR6pr+Ug3WdppA2RgKL8WbTa2DVl6iwjzbhzy+4jcWfbrcvQx7Rx&#10;W2f5aQbdCZVO9bkhAuWnnByKgpBMimjzbJNmRUU+FI/99Jh/v/DlQhzVjse7HVj3/XefK9b95Qyr&#10;vtqgoMa+HRTjLka6/fr58p6pF7Lp0/2kX49m3KrfEs0QhWzPEUXY/oU+smnDxi0UxvA0WKG6cOMp&#10;a+xemrf32Yed8Z7LdlQ/DfDIY+tG0OMEKy485Qjvr9f8aKndnDe/apFlSwpFRBHcKYJg8zIntqFY&#10;FMInBQSXDqLTRvajyyL9MWfT4l7etTTyVOVpFBELfa7X54uQzZcFys+2qQh5ZemsOOC+EsCgik7a&#10;1fKsho5X3tBwV5oWG52Z5QpNhkPTtereb92/wK2llD91/3LhxS/Zct9tJ5fj5jFDVmCL2FNBY3yP&#10;JWhsKWLpzYhobGSYSqUSeZ5HjuOwRM3l8HtmJ5sqFGIsqMxhX3U/tPtSP2tbYlQTAH29db/PJ1j0&#10;/lroI3HriWNeOdyehNxn87Wh2l94vw/jTk988p5BS9zd7VMTWX3eWb9Oo5gTnI84ZoUaDY/8Zp1m&#10;QoOmrXmTU5Wlb33eR357WZJ4uyDltda67/zvj8O1fzm2HE6RSQHXjYhkvZDf/vb1PBuWPBSVo9aw&#10;2XScT9GfsNdAfAUDwnMUsWc5yynTmg0TZDkjFIsSBeTQBs9ZObrvU9934Fvffv2AaT+60H/EPA5x&#10;/7WfH7vr+1++YjerceQuw0KUHVgeR/yn1jeV4wJm3CB9qV7Mflj9Pkqk12myHyeOWcKbhsrbm3Gn&#10;kdeWHcG4tw/JMyeiQ6s1vOcUF3TfKEKu9nNj5mSSgHrbKlHozqPV9ZGfH/jSE94gnvS21UkJHZBS&#10;itqv/nPhyht+9G5/YtXx47b3BDOsO1VI3PVpMg1JrmNQHDYpiiMaqjg0PDzMwRfY8tmCOhbe2wQb&#10;tEHTAneRDts6JHVoL1YdDJoPjM6+ShhizvtL93k6T/Zd8L05Mu48cDtbZypfNn83eo+XLHR57f4o&#10;am9nO3U6GFJlgffB94UK4xn5EYU+UaPpc0Q/c2wXeefm+MoDjv/ndyw9+pMPtjJuB+Sd5y9d9/tr&#10;f+mvufPJVeGx5k3GYSs6YBHQzqI+xb30UkC2b/pBlQvGj/5QSzr4gz0GvE+gb+BZ0XFKdOd9q8kd&#10;GqPYHKaJBkXNqHTr/L2ecsb+p33/l0L0mX0NsNNh60bK4wSwLv/VWYe/Y3h29SeXVuPqiBuRYUas&#10;KocfZBBqI1LEOcbe4O3sxewHqz90/ghzPuZOQtB9vxe6y8snKn8rpOl2i3qk6Aj6GWhNUCRkccRF&#10;V0wJzN0eXkQTxujMOmPBuYe8+Tv/3mudDu/24Uvftdd9f7rxDWZz00mlyNvTMQKyTUm2wJ7sgEwc&#10;45AllWq1qvrMgP96l0xsLbNMtQgPNX4UtBg30vG7SdqP3/Cbnp4ctd+tamKacaffTfd7ykefeVer&#10;nM4x077eriV/HHS3o0+FGfQbw+32dafBPc248Vu7V221XQgKQo/XbUMP48IhzzRpi6yuq+x+yPFP&#10;efvFK0R2kX4bgEnfpqvOfKlYd9sl3oZ7hsvC47VleCADgyzqu21FXpSvA2UAACAASURBVH/lQfWt&#10;qhvuewGcmlhASSa+0Bqt2zRBZnUeNWSJGmJYbgncmxc+8cBTD3zbxX/o9a0MsPNibiPkcYj7Lzr1&#10;WavvuO6SxebUXuOlkGwzpkgEFAsrkbiVigsSmKY5eR9c3rVeSBPYNNHLEt65oIho5l17JFBUfyeS&#10;54N0wKdqv7zOpSdI8Bivd9Ljf2bcUJFGkszKGE2X58mHverdez31uJeMHvWee5LshZD3X1u6++rL&#10;933g9hvfWqX6C22KdrWihu2YkShZEVlxQCarQpXrUzAN7A82bZcsx2ZpH+I01rvRvvRzgilDkmI/&#10;65nnz3aHtpHQ6bLpgbxreeNhrunS6I7OptLnlQW0r2sGXizRA1qi1PnS7UmPj/Z1da6v6zVwnLOn&#10;r0Sq5P6Fp6/6DPmhQdXyfGpENk3Gbu1hv/SlE/7j/z64oyRJKW8aefDiC84b91a9yZtcZVlxk/eN&#10;o00YI3Nh3OnnBtr9ODdk07fK08aU0iSD24M4ChGv98PhypbpGUIMM+mOUd0Yi9bVzRWjex38/mef&#10;etENO2JSM8DfB1s3eh5HgHX5iu9+7aJltOkVCysRuS6IMbYUWeojgkouYSBdtC+FXqpKjexHrVF0&#10;PY3CDzqDbDp9XpR+e5AuM1tvFpw06SL2u5zQ2pY3KtgSsAlWogpMjNdiZJSSSlKQTxbFo/MpGl0k&#10;14ajFzzlhcd9ROz6us1cQB/IFSvstXdfctBfbr3pxHBq4iVjZbGvGzccJ2pS1YrJitU6pl6L5D9W&#10;0UPTkjBuk1ohRdvvO8WwUvxD9U27f/LGTrrPdF/mXQPS1/OA+73ecT/GXZx3box769E5CWLHKtwO&#10;pVYGM2r9yZhtTGJpkWmP04apSDbmLfrmgYe//MPzjzvjYZVz+zHzx8v2m/jT5VfMCx7aJ9iyUVix&#10;RwGcvSAKXYxdiEV91B/o337vMI3se9HfiwFbC0xwY4OiIKBmHbG0Q4qERZ7h0rQsxVPG6J8qyw56&#10;62Gn/i80ETtkUjPA3wdzHzGPM0A99rMzjnjfomj1eUvKvlEpY5YfUGQ6LH1ZMZwtwkRJ7aME8j7A&#10;vGtpFBPGuSE7ae5VXl5b8lSUaeTl6YdebciDbkKacfPeaRYowLIRfCRh3IYKmMASeiTJtYao3vTI&#10;qpYpdodoXdOaDBfs/eUDXnfJx4UKCTYnwIBtzS9+u/CBO+84Mty05pVGY/LwYaMxXpKh4cQBhwXl&#10;0KAJoOEG4+ZIS5B0EsZtWjBa1DsE4lZ8cJUpxcw1toPvZYl+3rvS14reSZZxt8tIGENBvk7G3V1v&#10;Fig3XVbebxyzxmrYd8zXdQx22AQm0jZ0GqZbolA6VPertRlj5MqDXvhPpw4f8/4NnHkH4a4rzz15&#10;bMut51ubb6/K2ia21A6hCcJETWIfeVEf9Ue6e/PeH54z77oCJrIxa/1MiSUZSbEfk+cFFDQ98gI4&#10;HnKoaZXDzWHlmoXLn/Hhp7xrxywfDPD3RdGIGICIVlx48jP9O6776a4Vf3zIhQ/rgCLMsoVJNuLY&#10;Yp8xPKdlerH4Q+uGJlD691zydqcBEQVjA2MBIVVENVtedz5gOzhHTpnp58lD0X0QoIRmt8tkpo0W&#10;JnupsaaMPaompF3FuAOJpQuTLEHkVKoUloZofeBOjD7xmS9feOy//0YVtHWAtuWu315z5OTqe141&#10;ajSfXZL+ruXYs2xYnScOLQDQPyacLSYGRtgOnMLnSTQxMHO0G1Ka/o10nDJFR7P9k+1fDZ2u7bIU&#10;R1xTR2UT0D5XydvnRcy2XZ8qPzuGupHc086IkiMmWrzsgZeaHLF00Dom2hO420QPwtCPr0VKu8G/&#10;pVTvGtI20iAvh3dVUnlkWOxAxJNDjSAe+8a+T3/upxec9Plc48RthZTSuvWSt31zn9LEP3sP30px&#10;bZJ9fTcT2wvYQ2jL/H7Q76zdn2qHBL/+xFugGlO4hw2RanmAz5IxgjSa3uAIp0IoT0SQtGPy4FjF&#10;Q4hbQSHC4FrD0doG/d+Cpz7zTQeffPEdA6b92IAeQQPkQK78/tj1F3/wsl3CdUcvGhs2YJc0g7i/&#10;piA3iMkSBgUZHxhZIqc/VgD39Hn3R9wbRel0mVnCzB9zymq1nb9z+4kmDPpaur39kC5fn88F2T7R&#10;QFPS7cCfdsmZbRffx05a9gplst8sp+RSbFk0LSzZGN71V6VlTz1z6THn3dzKtBWAxoXoF5U7/usX&#10;C2r1h54uNtxzrJjd9FyXomVV2ypHwhRRHBBhHzEYdxyyXtfGfkFM6GC0hmeBpK5V7HhX/HhqvR7P&#10;YNvq/aXT6L80tIczfb111O8vcRWrGadmmJBQoQXAfQ7niChSIPZJevX+2n3b7ufOevT17HtA+epa&#10;e+KIIzQlYNC4r+NA84QmxphRYSXZOh/lYyKT7N3HvmjJ+46RFnHTUSQmaibHY0d6hO0Ew2vYbrgx&#10;dP9UWrzXRc897HXfEs/a8b61N/zuUwdP37vie8tpYq/m2nsoatbZi18DEQJth4zY628hmCDbdyTg&#10;B8ImgyPMeWQgbp2I2PtZTDb0NURQgSdR6LCfQgkL+DOSiS5SmRR4EUnPoAZ8j0cWBXaZZmkoWBOJ&#10;Hyw46JlnP+uUi27X1Q7w6If6KgfIBfZu3nDWme8ann7onPklqgwNWeRZIZkiJjcAkYk5yhRCOmcJ&#10;bZrgZe8BXR9xAYrya+htIIA+qvQqX+c1oJORF6nKs+0rakM6XVGaLLJlp9FuV7bd3eCmGyZFMFAL&#10;lQU3DMcahk3TZtWfLS36+VNecfKrxcKTZluZthFSXuY8cPl1+62/deULZiY3vsA1zX2GKmKJ8GdL&#10;Dk+GwAxjEhEkMDgCgXW52jqIPsfzqD8wKiWB4y+OvI5nVWp2nGvNiWKEWirrkGxb/dTpvAfQZcKR&#10;TLPZZAaNPemQYMNQGS6ZplLx8za2TLkaal6G9qvnUHXp9vWz4cCUqr02jTbpZ8QfJOcQ3YS2x2Dy&#10;YPjEbm65byTU0Tb5kaR6BF8KJsWWA8YWe9J4eDZ2b5i/76GfOfiU4/8ixEk73DpaSuncddkb3jfm&#10;rf1ItbbGlVs2kohCbpdvYiIkyIakvJUStwa+3Ti2ud+hcleMWya+8zFJQe8ljBtGcMnyHKRsMHf0&#10;n4U17KbPKvLpyVkyhEuhWaWmMx4+PCtv2uXAw19/6Fu+dm+r0gEeEyimigMw7v3Om54+++fffLfi&#10;b9lzrGpRhK1hFJEbYhZMXRI3kCWiQPpa9gPuBRC9vPLaKLqn6kjn7SxHMfDtkbiLUNTevLKz17Lt&#10;KG6/Agh8GCqmAAtk0yoRlarUIJs2BU5I40s/sd/L3/h5Mf+4HSKNYTsZbby8vOqWFSMTf73tAFq3&#10;5un1yU2HxNLfa9gtLzKMaEiGQckypcl7jANYp4usg7QWbKh9E8t1AJbBeHc4ZS9ticobDC3LYCF5&#10;YdLYZaqe6j8cwbzRd2DY3E/JGjyn0f1fwLgNbnhbo5NVwUProBi5hvJ5p96VQWGkxi98HmCSwAxb&#10;SvIhVYeR8jDORYKJQcKGVkKwqtcng5pBJK3KPD8ou7VaIDc3InFHpTp+3R57PflHu+1/yFpx6Fvq&#10;rap3MOQ933rCX6659NLdq/6h3uoHhB3Mko0Ng0FAwrE4ap1tzi2sqX4fWaS7Dp8i/nh6hB+Y+OmJ&#10;UcsRUdK3/B4MCv2IarMNCgOPHLdMs6Egzxhurg+rl+x9yLM/vfe/XHh3K+MAjxl0f/EDdEDedPHI&#10;dd8779IF0cRL5lck2VWTpSRYM8NtJs+Ok17MYyxzQVE+fOxFH3wbKm+2DL13uPXhJ2in62TcWfSq&#10;N1vX9iBbjy5bP3u2/UBH/TEidCmDNdA2Gdtkl4fJdCo0Exu0KbI2hPOWn3PwG77z5VaeHQhWqV91&#10;/vD07P0LN61bvceadat2b9ZnD3BFsF/oNZ40f6g8HkX+MLaVwZMVllcS7T+rSC29D5z7oVO7Ao9g&#10;/PxgqDhvdZWSfMHNPWw9S+7nAUzb932WePGb+ymxkkcZaA+XlaCjb6XRkpTzANW3leJb7BgnWQaA&#10;bMjl2w42YHA5kK5ZhY+iccDzMbeC/3eLpWtsQG4G1AzInAykvSay7Ltip3yLMTx2z/ji3R46cN9n&#10;PECHvWHLI20VDW3bvVdccaY9cfcHxq3ZytTD91EZamz0WxyTbZs8aTFMt5UHyPYV+jN7TQP2EHDi&#10;C0TC4UAhqt8SCRuqccRI4GUhGGQqRytYhoAPf2iagqakphdQ029Q5LjUdEeaU3HlB89/7cmniaec&#10;vo4LG+Axh9RXOkAR/t+7nvLhpdHE2UuGYnN0xGHG7WB9OwgI4kIB72OkGZFGB3FMkL2W97HnXQPj&#10;1nk76ypmfBpInyfR59eTj2zerUW2rs5n6EReXZDvQjBFMCSseTclWWaJyqUhJmR1x5Cb4soGZ9eD&#10;3vjEV5z8cyEOxaL0Iwa1Nk4mPXCddf+NV49OzNw/r75l877e5KYnhvWpJ9hxuNQ05BLboDFLyJIb&#10;h44ppGNGZAoTQrowJJvSx8KC1h269lhxO/A3rkRLxmyF3+6nvD7D+4WKHH2H8Yo0vI0J51BP81p0&#10;N1Rfd44dVi6xOy4IxRxyBVFgwGu4iAAzCCFlyBvYjQjzg2YQxZbpRGQ6kTRlFMcmFtobQorp0LIn&#10;I7cyNdsINkXS2FitDm2slEfW2MOlNZUFy9fvP7rHFL34VISXDB9pRp0G3uFDv/rE0bP3/v6/dqt4&#10;uweTq6ixZYLKtsXW2o4pyDKU9kIm0eG2BewyNfG2FwqXYmkTkaUmdNIjuGfE5xsQluQwscF7tImC&#10;iKJGg0IvpNka1OYWGUNVmiXXW+UZFx994ikfqR5xxpqkmgEeg+imhAN04foLXvds467rr1hkzi4c&#10;q+Lj8jgoBRO+XLLXRh6zAfR1TWyz6fKIsEb6nlJd6t/pMvPLzQJps2nS5efdL8Jc03W2P28dXiGd&#10;Lo10OjDsIIC/caUqh40Y9n6DeZPtUlwt0xZpyZq7yx+c5Qe8+4kv/uyNrcx/Y8gVF9pbZupVUVs/&#10;vmW2OSbieuW+P68cElEwHMGBtBAlw4jcIApcjl0qoxLFsStiaUcUO0IS/qw4CiwpqSxI2qYhLCFi&#10;hITCpmIsfFpYGmZbJvSPpWZuIpZSxhEWtbHEHuNU7bQyotA0IyEQN00EhhC+IBFIEQckrZCiENZ1&#10;oWGIMCJqOoYZSsMIDDjut8kzpe0HhgzNUESBZYS4HtlWMw5j3zJcPxAUuEMj3qJ5i/yRhfMC13AC&#10;MTLadE1nxvDkzOj43k06bJeA6MhoZ7F4lhtvGL7rym98ajRY9+Yxe9aeWH0fr207tk2RH5BjGyTC&#10;Bo9DHda1H7JjXgGT5iCxHnc5eA7P2RATgbDmHVLMMeMF+QZ85jskIkGx71Fcn6XAi8mpLqI1k3Wi&#10;sfn1Db797X2ecew5e5/06e2OPT7Azo25UdrHOSZWXDa68ttn/c+u5pbjR2xhOMInp+QgRAX7su4F&#10;/ZHmfbj84acce6SB9PhLX89jZNl8WfS7X4S8uuaKojrnUqbOO5e0LNviP0idISK3sQKELZnhjJKM&#10;EsVWieJShWqGJev22C0jux78j7u+9DP37CxMIo1EWtco+H1d6vdw6vch6fQpXM7/aGhI0ItnJdGr&#10;2tdbv4GbUx0+k/p9ZPpFZF9K9pyxM/bt1mDdVece31y98muLSlMLw8k1oja1nocY7AygrWAr8tBj&#10;477usK6dKBrHrXEOC3FseExevcXrPQgSEqotj4ZBkWlTYGLJwaCwGZL06iS8JgXSoCm/TDS6rLY5&#10;rnz16OPfc644/KQJLmiAxzTyR9sAHYBB0o/etd879q7Uzt3FjiolE3tcYgpgmLMNxin6o8UR13HM&#10;fvi4XvTRA/peL1U4kC13ruhVdz8U1TmXMnVe/fz6+bJ5+T5vkBHkWjYRrLPDJhkG1ryJ/Mgg06qS&#10;6QyTYZepaYQUV0ej1bPiB8v3P+oDC1/0iYHRzgBdkHdetudt1/7ggiXl2WOqNEW1DatIwMVpGLCt&#10;wHB1iP1/Q6UBm4EwazSWQXbcaiAt70PgrW16uxd2qig3u5gTxcnWN2G5FAuHHao0a3UKfJ8MeI6z&#10;KzRjzpta23AveNar3nz+LkecOlCPP07QPdIGyMXGn5x5yL3XfPvyRUZjz0UjNnmxx9syEo1kIYo+&#10;XI3sx55mXL2g72fzZ9HvfhbMEFNlz7U9WWxtvVuDdtkgdcpjFLueFD5WvBObgxLF0iXTKJFbrrB2&#10;JEAkMLMcbw4rv97tic987fzjPrPD3GIO8OiHfPAn826//sfnjRtTrx+Opx2a3UzTmx4mW/rJli8s&#10;4UNKBrNVY1Dvr98W8MRTOFwuGDamoSxpM1XBrgFsF4SBX4k9yCH6WcMLiSyXt8hNxZXpWmXJJ1/4&#10;iS99SYhDHzHr+gF2PmzHsHt8YeLq80ZXXvmNb+/l+i+uiFkybUmWi3jcvRlamoGlmV8e480yO2ZI&#10;jyAD1Mi2Ma9tQLr9Gtk0aeBeXp4dB1gkJxoPBIAhOESBlTUUIi4HXogDQU6prLYslUvsFnUiEF5g&#10;j393yd5HnD12zFn3qwIGeDwDi/13fP89J80Lt3zRbW7cZdSKaPOaByn2asy42bUpjAFZ02PxnnKY&#10;6ymGu21jnJm/UeIysYcbjBsGafxNwQgNVvnSpvrsLM1M1yiMDTKH59G0Lyguj27eFDhfOPYVH/rK&#10;QD3++EMx1R2gCz87/aB3LPTXf36+6Vmj81wKQ6/v+lZWlV3EyIrKyMPWpG3XV5Snuz3I06uO9DP0&#10;Srcj0Kst8BpmxJbyJGVGFEEdnlhCW6FyfQIXmliXRMhHibCc5REKDZOavhfPWKO/KT/piLfu8aJz&#10;//poX5cdYNuBpbC7fnDWy7yNd312jzG5txtO0cymjRTWZ4iioMW42VgM+6yFRYFweWtbWxrfFiD8&#10;psNjHO6UMXR5eyk7YDHZy1w026DYC8gik5rSpJnYlZvFyIaGM3basZ86/3uP9C6JAXZO5FPEAXKx&#10;8muvfurUyut/stuQv2yX8TLNwm9x4twiD/xBZhiP/q2PmgkWlZHdrlWUrj/y88W8nlbcnn716fRF&#10;6Jd/ewAh2oQhtYjJNyXFJgggCJ4kK8IeYUgy2FIDCcmlCF6onCo5ZYcsM6CasIN10cjVu+x39OlL&#10;nv+R21oFD/C4wtpbvvaUDX+66auL3ZnDRmjWdMIarbn/fnIRSz2MyET8Od6ehV0kWJdWjBtb8raP&#10;cUOIV555EDwHTDuGJ0DI3jDUCImaU1Pkmi41vZCM8rhcF5U3b4qHzz3hc+/7shAnzTmIzgCPLTxy&#10;VPUxCLnyorFfX3zeRQvFluPHh21DxPVEou6WCjVDK2KE+phmfHllZPNnf2tHKtk9txrt8jvL1tCO&#10;WrLtybalCEjfK22ve9sKXSZvYUZwCrjO1NG6IJvAsUUcqvVC7GrCs9vDhB1XsAJ2HIvK5ZB8ism3&#10;h+P1QeXG8b2e9e4lx31upRBih7vOHGDnReNP39xz1a03nT9kTb3EDjfTsGiQv2UT+bVZipq+8qEO&#10;gzFIxOwnXEnc8CUOxo2J4bYyboxfONnBeI5Ng5k2SguDmALs1fbhnEeQFxkkzGG5tk4PhUNP+PAL&#10;T3vf98XiY2qtggZ43GHHU9XHMOBN6Zoz3/XuoeaGc5aMWuWSyZ8Z2FcXg9IMEIy9zTy7MVdGWXx/&#10;+xi3VpWj/F7tnAvy2tivzLw8WwMV2AIFYa0bfaD2g6mADMr3M+wQhFEmifVEhGQwDXIcSOgx+fCA&#10;Vx6PJmn+TdbiJ5y91wlfueZv6exjgL8fZu75+cLVv/n+R+c5tdcZcrLqyBmi5iTVNq+nEhzVBsp3&#10;On8jAmpyeJ6BYRpmiYhahilh7/HdFxyExuQQobE0KYik8nTnB+RHMYUS0n1FTtDwQ2Jkt7OP/Oin&#10;LhmoxwfYPqr5OMTvP/ey5wX3/+HSpaPO0pIVJGH98tXNQJZxz5WR6XT9GFunn2igaE29qJz2pANp&#10;0+3D9aL25rUr71pR/h0BFQpUue40I5vMmN2MqQhLCaE1LDuJYIW2wegHRNJmy1zTVhbpdmWEtjQF&#10;TRtDD/rOwvMOOvHEi3dEYJIBdl5svvW/d1v/lxUfrMyuf/3iIaM0W1tHrhPS9MY1JBuz5IQRVW2b&#10;4AYOgE/4COrsZL+1kcyX5+J8pRcwhsG4ZQw3ppJCP6Ao8Ng2A25YmkY5mjLH7mgO7/6BIz/8lqse&#10;iWAqAzz60E1pB+gJ+bPPjV/z0698b6FTP2pBGe41wbgxE2fOpdIk20b4N2blGd7V4WYjQR7Tmxuy&#10;niA7CUm73PzyVSCLpN0Zxp3GXNs313RzRVF7AGbcJvrXIDOAihyOLBTjVsZqKt6zbbvcLo75DFUn&#10;fHCTQ8KyaLhSobrnkVMaIlkalg9Pi/WBu8vXDnrOSz8vDj55S6uyAR4zqP/+v3e7/6/XftQJN79q&#10;iaAR8qapPGTThg0Pk1+fItcgKkWSZOBzyEwgwAQ8CQKCbw6MG18almdyv2cetm13yDzukq+TVeSa&#10;PqBMUJBQUOBHFHnKrzzGa2BX5QbfuW3RgYefvvcp3/nFYBlnAI2cITdAP/z4jGedvqh27ycWV0J7&#10;uATvlCq2cIjQjrz3GY4UEE84kcSTwAq6u2MBH8f4iiWcJKk728jw8vKlmV3e/TR6McZeaJfbu3yN&#10;4jb1rh/5VJ92S/+4hgAjfB9+PuN2QA6U2yao3W1kdSesz01BQ0NDFIQxedhaVh6lLaHTaA4tuXjR&#10;8oO/NP6CD/05yTLAoxzwTDfxpy/vt/bPvz+n7K0/fp4VWKNGSGF9lmr1WfIadY6rjok4dldzRLZk&#10;zOETbo8ndQ3MlyPAIe5463PAvgbB2h/FuE0KpaTQFGRYJk8eRRCQE0t2HBQiPrpp0ZbpOvmB2gHh&#10;x4gzb0aTcfUOf/6e7z/qrF/9LCl9gAEY3RRtgL748/+87ZCZlVddsZA27z4+XOZAACFcExrKc7mR&#10;MG4ZqT2Z8D+c7mow7ljr2vDh9mGueSjKk2Vu/VBUjkav8lTe3vk1suW061XXi+7jeraN+hr+4sS4&#10;Z3tQKqm9tDAOMtwhmg4E1Y1hzxhbdnPDXHjeU15zwjVCDIyBHs2QcoW97obfPHvzvTd/dDieOqwq&#10;6m6VmmQFTQoas9SsN3htGV+qyepvRAHrHvuw/uYjj3xoe9TebnzPmnlzGFd2kaoYNxh+aGCSqcaq&#10;IwWZEaR22F8I2jI1Q65b5vXsRkQ07RtRrTR23Z4HPvuTy1/7mt8IcZQKITbAAAm2j+I9TiFXXDb6&#10;u2+fc+H8eM2rxsuWAXV5ZJqsmo2xBQlxdCHx4eNE7GP+/tuMitVjiWQINW8vpBmaZlC9GFWWAT7y&#10;KG4LgLYWtUnda6v6dbq859PXsml00Xl5+gFvyYP3WsthF1jY2ue4sDwX1IwFxXZZ1qW7yTPHrliw&#10;5/5fXPzic+8cGK49+oCgIXf85H/eUDZm3lYVjX1ib4qqJZMMv0HhzATFXp1Cz+etl2Da+GbxG3/4&#10;ltPQUre+qo3T2EQ1ucfMH9I4tEH4Mw0eU/AyYBoOmabN69lwnYqIba7r0uTmCbKcYZoVQ8GmoHL1&#10;Xs9/9Wl7n3j2XarEAQboxNZTuwHAPMwbPnTou6vNdZ9Y6ASlkh2ywVMkoDTDrDrpJHz4BYxbx1BW&#10;KrViZBlVFunrRQyyF/rlKaq3jd73kb93He17vZ5VX8um6Vl0Hyh/VbDmxXYbg0wTW8Uc/jMhIUEi&#10;IpMa5HqbfPeW+Xsd9B/LXvHqnwhxeKNVyAA7LeANrXnL/+y++Z4bT4m3rH6HG20Zq9pClEs2zczM&#10;kEUR1SY3EoUBbysEwLgxtjTjRtCaNLKMG4DhI5bKtH2JWiqLEz8CrainyiJdWGrceTF5gU/NwOeq&#10;3fIQbalTULPm/2SfI1951uKXnXP7wCnQAEXoppADzAk3ffr4o+Sav1y60K0tHnFCMmxYjyPSD3Rk&#10;bNusZuxQvyZfOTMdrG/rC3Ng3EXQDCxrtb6jgbLzGGkbve51M+4s4+0kgfnI1q/bpAhs//xF4Jym&#10;xYQzNmzWjKLsUsmlSknFRQbgT9o3qtQwxzZMGPMu3fPJR319+LlvvV2VMsDOCDn1s/G7r/nVMdGm&#10;h943v+Q/xfYm3aodkBl5FDRrPEmb3LSZohBe0dpjLD3SMBaU/z0w3e5xpv2Vw6c4x0dPGLcCpHc2&#10;OyMjwgTAYBU6tiY2/YADhoQyJh92GmaZZkLHmzXHL3va0S/90PxjPrmqVcwAA+SgkyIOMGdMXfa5&#10;8Ztv/N/LdzHXP3+BE1DJUYwbMjerxgTUY+0Pnw1d2IFD24qbCUYfVblOqxlemgkCWaaWRTb99iC/&#10;rrxr+chrS26ROcj2Q/ucD9sMFMO7cQ2TAklspGZZBlUcmw3XbIhcpkO+tEmWRuUmf8ifjpw/WmO7&#10;ff2AF530Y1py5MRAfb7zQMrflTfccOM+6+699Uwr2HLUsmFj4ezG1WK0RFS2MFH2KPIaNLlxA4+l&#10;GJsQMLnWrokzTo/a1t/5A00xb2jVFPNW2jRcwn9K1S7CmGwp2ZkLLMdrTY+8KKTIcimwSjQtys2J&#10;YPjSww7/14/O/4czBoFvBuiLOZLNAfJw9Yefd9q82n2fXlSq20O2SUL6zLilBUM1O2HcajuJgIU5&#10;jNJYRR7zNhNFC4oZNwhIlllmmV/2fhbZ9Fn0u58uP68uWHPPFbl1tehl/nNBa8EENDlPp1PXuuvv&#10;TpMPkagy8T60ERFcWsLbJNYhDdOk8tAweXB76VTJKg1Rw4fvDZsavpz1SvOvjUd2u3zJEUdfNbL0&#10;ZZtaBQ/wN4eU0tnyhy/st/GuO15tB5tfVhbevmbcJEuEVLIERYFP5DfJm91CUXOGXCMmr95Qe/oN&#10;k8cJxo0eO3rMZcdlFhgz+AZMVs5oxbhBkaW0bnw1lmSHEckg4RzVCAAAIABJREFU5DXtMAzJF5J8&#10;u0pbrJHmg9PmRS99xes/NvSCD61PsgwwQE8UU7UB+uKmr7zuEP/e33x/N6e225iNj9enSPokbZMi&#10;M9nqQaZiDhJOQbD3S33OrDhLZuh5yCMYvZhQEfLK2R5k27C9jDstyaSJpkY/xi0yDjCydWTbmwYY&#10;N9SZ8L4Wx/BprgyTAqxt490YylGLWx0mw0FQGaxbElUqJWrU6mSVx+L18fDsrBi9dmzRbt/d44AD&#10;fkV7v2bzYL/t3wZYw6Yt143M3n7nrg8++KfXOPUtLxsxm3u5csYxo4awTOzj91vjpzEzTbWpSbJk&#10;SA571sOHiK+zzaB7jZc8KMZNZKlFbl7HhraNXfAiWIiUZCEYjheS1/ApDOGxz6LIMuWsUa2votHv&#10;PP/Yf/nw0FGnr0uKHGCAvti6UTpAB+Sqy8av/dI5X18Ubnj5AtswxkpEs40Zsss2NeDkQyAsXyJx&#10;a1/HhorgLWKsoWb3hyqkiUeWEWWh0/ZLl0aW+c0VefmKGHdeuXlthFUAkJceQJ5e92BDkEZeHUC2&#10;jFY6EHU4Qk3iIcN0CI+E0BKRsKhJNmtPhO2y9W/Ztsg2EUXUoyCCj/QqjNeoLpzZBlVvMkYX/nh8&#10;6cG/XHz04XcPXFM+MpArVlQemPn1geHExqf5m1YfWSXvaY4ZLjfJtyxqkC09ckREphFRHPq8P7vZ&#10;aLAbUbx3thxHQawFi9jyW6t+1IbONrLjphvJvm2eiEPKVtu+QhbBJVkwTo0kTayfoGplHs1C8Hcq&#10;FFVHZu+a8r9y7Ikf+Ozwc0/Z2CpugAHmgH6jcoAegHX5dR854m2V2kOfWUxBedTFLN5jb16+5bB7&#10;RFPaiTcvxPMNea83y9sRfGsj0lDaUUgbmmAUMaI85KXNIzx56YqQzp/Nx/cSfWBePWlk82oUrR0C&#10;KDOdL69PshK3Rl6+LJCG926zBTBYNQKTKK9VLDUJmxBQEdoTBJZgq3PDINcW5BgxE+UwwjZAGK+5&#10;1JRWXJMlzy+PrCZ3fKU1PPbj0UV737Joj/3X0pIjJweS+NwhJbzh3OzQ7Ibq1B9XD23e+MD8OJzd&#10;U4bNp4fe1P5x5B9QleH4iIhKFDWwEZO1J5CyDREShR5R1CS/PkMy9ChItnsxyUOsa6xJi5isRAum&#10;XOL2nkTnQ+33hvCv923DqlwaKrb27OQUL3dbVKJGVKKGOSI3Ru6GDU3xlRe96b3/OX7oW6ZaRQ0w&#10;wBzRb1QO0Ac3f/11h8zcceMPl8azy8Ysn6olSc3Io8h12VoZjBtbQ8C44T9bM24rtPkIJt+LeRVB&#10;M6Zs1iyDzCM86WtZCSOLPGaZRpHErVGYLylXS9xAXlv7YS71F5WLZ9f3hMSkS7mqxTUwbqX2hOSd&#10;BJZIAKO1smOT7Zi8P9dIfJ9zDKnIoIBdqroUmCUvIGNTQJU/zpJ1ze7L979hyfxn3CWeddx0q7DH&#10;IeDBjOg6kx54wNo0NG4vWHd/ZYNXHhL+xEg4HS6amdq4qD47vTD2a8tsk/YJvPqervTmVUr2WNmW&#10;jiEDwc6NAo+GYTvIuwIMtZsDc8kgoGZjhkKvToZfJxH7ZLTC15ocaAbaFIwAgz2dpUehes99hlXr&#10;uwOThk0EfI3zWjnbjscUR6reqOkxkZ2uEwXlBbQhGpu0dj/g48858tgLxaFvqatSBhhg69BneA7Q&#10;D3LFhZVfXPaV7+4ez750nGapUoooiD3ybZvj6toxGLcKCwjDNFahSYvM2OY17sgIW4y7iMGkkWWE&#10;moBkr6eRLTd9/kgzbiXlFLehn6q8H/rVn253/rPgd9vSH4QbRaa3+vC9RPrXa+6QvvFnuSUS2Opj&#10;IngJmAGKNCjmPDb5MXj6UDwbGb50hrdM1qMHS8ML7jPc0VX20Oi9U035cNUZ27hwbLxmL3MDd2he&#10;TA0zJgkxzmk3FOcapdT1pq8aKtiMuYWmN51cr/CxVA4604lAeBQI8j0+nZmdMmYntohwasbwDUuY&#10;smE2PGEYZmDgSSPEVHNDI8YxME3TiG0pIsv0hFMiaUoZ2lKatqTAIWmVIjMYMsgY8iPflVFkWdIo&#10;CdOohkFQajabZQojh2xy7NgrUxwPWwYNWbZVNQU5IvasOIgsQ4SGHZNp2bFhwzOZ36TYb5Dr2OQ6&#10;FhlxQCLATnswbMHRtHysJcOxiu+RiLH9CzoTMOiIrbrxDjHZAvMGk+eFlsSngvp/6xg3wP7KsciC&#10;SQF7TAwo9GrcVgj0kWFRUwzJCTm6IVi0/2eP/OdXfknseXKzVcAAA2wl+gzPAeaCn531nHcvqa8/&#10;b1zU3IpVJ8MiakJ5hzXuCMEvFOMGkw5BKaRFVugqJmFCEk8zkjbSzKyYcbZ+diAvfZY54nwujDtd&#10;Fn53lNMWVeaMjucqeACdpqu+FPheHwrbK7+I26pSSGAsewlTWQYnbi+5eQK7ABQrx6nuD2bqhsOW&#10;yYg0ZmNngQlGr+4jHRu7RZJiaZEwXTKsKsdyDiTJWkhhbLrNmEwvjOOGjKkZQy1jytA0nIhsi8Iw&#10;QGb1lAKL61KKmBWzsRTS4LYYQsgIv3lItR7WgGcZE+3ApqTYMGIhpIwE0oPTSSMUZhwKx3aElIYZ&#10;xg1DBmQI2xKWIUQcR4ZhmsKwYAYgTHA+U8ZQMRgyYhHTsK1YGBH7F+M6yDCEiXsCcThitExthdST&#10;Hs6FNWY1rrBNCtfVBA89DySaD0OSbRjkB0221XZthzUjURCqQD5xRI4tKI5C5YWs6XFaqK4tSOLw&#10;Zhj4ygUxigWDZrW2MkxDjUoCb2tTtNtSPayySzHZ4arU44KlbXxLsBgPAmw5CyiKJAmzRL4zRKum&#10;aTIYWvbZl7z3Hf8pFr92EEt7gO1CPkUbYKtw01defQjd/cfvLYin9yjbs1SuWFQHEQJBD4wOxu0z&#10;BQHjLvNHHwuf18OKmEs/ZAlJFprJAHl19OF7HUiXBaC8NOPM3s8iv/7uPHnpCrENEwcNcDo4ogRp&#10;hlkapDYwY80+AKybciSYRHPADm/03m+4scQqCJg1to9ZJrtNRaAIE0El2EFMyF65sL0sQHxny6Ew&#10;IrJZTrUJJnEg+gYmDjCKY4v2mEJEpwJTY2Ff9QeO2lmI7iH8RjqMJWxFVGMKa/awipcc4Eaf66NO&#10;h84Do7FNtX6PcBkAnlGVGyeRqrrHkH7XeHYtpSqG2564cMANzCsSF6JRhFmB4P7h1GHSDjBTLlbv&#10;IEiyc30qPrWIJbcR+bl92HMfeNT0ahSGPofCRDk2upN3CrS3dnFZyfPwDg/Ug2PLaYr2bdbNuLMk&#10;smO48rxIGUeGMqRQqq1eiEgXR7CRKFMtLslZc+wv9tInfOqw/d58hTjuOKXiGGCA7UDnqBxgmzC9&#10;4rMLVl580X8toomXlq26Ua4Y1ARxMG2yfHzcIM8eRWZEATSV0iI7YdzSCJQhSwJNGPtBE6WUgNUX&#10;aULWQqeGtRC5ebn+NpPTyBJMoCg/GPdcnjmbRpenJw5F5QPZvBrIo27l31ciLJg0GLfyiAfBk49J&#10;HoGlDla/Jq5TYfhkwHmLQ3biQhXMx7KUahZSWTMMmOGBAbUmHsnWQPbCBeZlWtzuMOgcG6iVj2BM&#10;zNQN9o+Pwjm2M5cDBoV2quhz6evpIxtnGUq9q6RevQ6cbL+DpsFMW+13z5KgIm73n9aAJO8CEi6i&#10;YSXlQdJNMz7UaxiIw6WgGD56CNvzoGOOybaSZQiKWar2sZE+lmwhPlOfIdtF/pjtSGzLYoNBTBai&#10;MGQmqiYkau0baI83JdXj1aZazFu4VDr9TJ3gCHQtKMbNk5KwTiFsW6KAtSuBrFDTGotXNcorK3se&#10;+r4j3/etG4SA1dwAA2w/8kfnAFsFWJdfc+Yz3jzfX/8f406j7Doh+ZDbDIvMMHHyIdQadwAJhRk3&#10;rM0Nii1sEwPBbBMERVh0+IJOxsjK7RzGmAYzJAiKkD5aZElJZhogbgBLlyKJJ54iYBqQcBipJda0&#10;lNxSJSaMQKkd221szQs6XJO228IEnctrt5MZAJebzlOADC9JPyOQ7h/9uyNNsi7JP5PCNMPW5/wb&#10;7WRVOp8lSwySJHmqXLZUhroUjAy6ZTBeZbEO6RtOrytDFSX1WoKCJHIc+oX7mK2RBe9EgL97MAMw&#10;HGbuKaD69DPxejrakXom3NdplAo6H+h2rPu21NQtSTt5fswxWcJP0ic/+AimnKzlo1/UK0ykWIyD&#10;pAywXJUn0VbESspXkxmHolCXi6dAPjBtJZ3H+AtCajRr3E+YBIGZQwtgCiw9EP/mdvOkAc+rNCis&#10;q2dJH1m1LkENSG4ZJ1aqerUtE1J3wuATZzwKavumHos8MWFJHUicrYQhyQAhQVXbPSpRTQzFk/H8&#10;X48c+OzTDj7lq38e+B0fYEeiNTwH2D48ePFb9lvzh6t/MiYm9xyvxKzuhM9r7CMFQKh4ixFkVGkw&#10;wQAx4FCgWgJi4JgwCahvEWeaCZvab4x1PcVQFEEGHQGx0So7LEGCcIIuqXLVWmHiuI1VtlA7IjoR&#10;E1IwChmylQ6ECVavJsScCSIIaxJ3WAPMp8VstaTI68Jw6aqOLF2xCZCSTVWkJMVolJo2IYeasycE&#10;P3tEOzTDANK/09CMooMpF6RPX9OMLa8OVqWn0+aUpSZd6Gv9/pI+aVN+Bsrh/uRgJsq4DdI71Ota&#10;Nc91GW2mC8bP0nQBkCr7vEDeNQ2Ujfv6DxK3Rnc+9D3ud04WAd1G9B8/KiZmeO+Q/NtssgPpevHH&#10;k0fmlOo9K0lb1YU/9jYIpMZe+2dbpQ6kkjD0xBTlaGlbQ0261Jh0dTqyKDRMXjJBlD/1+uBjPKYY&#10;QUjiiJcU8H1GEUowyLQdavo+xfCENl0j1ymTsKo0FVnxmmZlxeiTn/72Z77zkpUDl7gD7GhkhvQA&#10;2wq54kL7+u+e/41doo2vGXY8ATeLUJ1ZrF4FIVCEOk4cstjQYTLjVkRCOYEAEqbGDNFQa6ggnioR&#10;mWBkLMEriU0TIWZ0IMLJBAD3wLAh3XAbYHHr+yRDSVEAwx5Bhm2R5djkBQETTeSBVGNDsgHzRD0J&#10;QeYqQLyhDk4YmlYnqudDMA5Fh9Emfh42CkoxblYzgnHjimonnFX0RFK3ZhS9wO3LoF8+nSedrl+e&#10;TnTW2W6DKkOXxROqFPi6gRV29GOKcafA1soFDFMDEnMv6IkJyknn1QwSzkiydeQhLw2rtpP3k4VO&#10;n65TX0uXZWMLFU5TUnr6fp/H67tUlNdufY2nxrp/wLCx9Y8ZN96HGv+YamNvOL40Xu8nm53+wP4O&#10;31MoIpqdmqWx6jjVm0Q1KscbQ+fHTzzsuNP3ft2XB2E5B3hE0HvUD7BVuPbsw/91aOr+r44Y9er8&#10;IZe85jQHrGASgbVE7B/Fvl9WISaSGqJSJUQExIH9Z6doTZveK8MkkBglcSspGPtZO8pn4ypI0VgH&#10;jSj0AyZuMN6BMZCj107DmGCb2xABmZZDTmySGcASWZBjmWS6WGeNKbLwB3etqiFm7JAZ2WRJmweP&#10;NJoUCyh3E0aMa2qOkUD/SB4kmZDoCQYvwibPkwdMPooAApxlZHNBHjPJKyfvWjeUdNhGd56O+6mJ&#10;lZrw8EKKulXAZLg/U23paH8SjjKNorRpcLlJ4It+yGuXLpc1K5kysudAugx9H0cJ470eyCmqA1lJ&#10;ey5ItwUTGCzL8FyS341+P+o7kzIk01Ke0cC4sb8AZ0GAeNoNDglquiWqBTY1zNFoY1D+/djeh77h&#10;We/+JmK3b0PrBhigP/p8FgNsDe6++C37PfT7n12+2Ko9eXxICCP0WJIF01PbjJQ1LZOHRAUcmdgW&#10;BtUeLHChSIekqt0wJuuCCaFRR+RO7uGP1cpQTyK6MGJIY/0UkraSEECYSraqNwyU21UGpHjToNCC&#10;ytwi4cVkhYJsqLK5zpBqYY1E2eTtxIJdfZrYesvOY6wIjBtPVyNphG1GnBA+PbTQZt1aXg8Ez8ZT&#10;wu0knhkEsqVtyEEfia4Ibcai0uUxkyzy0qAvegGWyp3olpLTYAcdqTVohHlMI52XmUkO8trJLAJq&#10;9sS2IX1UGpDO+9CkoC5dVl6+XkdeVYaUDLVx61zd76onddT3WVLm9eZkApt+7o7+a/8ufO4eyL7/&#10;dNmsnOftYGq0giWjPDBsvYCA8RlieQp79w0Vf6DZ9DmEN0YG9osb5RGaoHL4cM350S4HPe+DR7z9&#10;v/+aZB9ggEcE3V/CANsMueKy0Z9efO4XFlmbXzPPmDVHbLgXwSwd1uNqnzAIBz54kyUpnMOdJqRn&#10;MG8wbuUzW8lhiikgD2RaZo6JOhznTDCtxJApECRChBA0SEYwmIkpAlPhvcWC/DjitWxsxUF9UJmD&#10;GIHwlEul1nkcqbqgMvejkEK0BRIHmLZpkC0MKAv5CIEikM3WGr0SjhNDpdbQUlttlPEPnFEogq7W&#10;dZU1cC/im5W4iwl8J/IINZBH/LNIp+mXvs2489Nl29FqT2uiUwxmeAXQ5eiJhWaU/Y5gmLy8kjBu&#10;DfU25n5kozZ9nmz7wrjCEXYL+hz2FBhPbFeRug8m2bJvSNDVRx39n3etP9JlZRHB7kQ7YuEJpDIr&#10;hI8kTCkAtDNgAxGMd5PDcoJxQ8MuTAcb8WmGKsFmc/iXI0967tsPe9tXH0iKH2CARwxz/wIG6Au4&#10;cvzlOcceZ0/efckisXl0QQXXIuUy03CYWUF9DQlTrc1hKw/CWihCwTN9dgjSaYAGQgsChDVyDkPI&#10;lsQqmAFHAIdk7SNsINbAsUVFERnk9qGKNi0KYGFr2hQJJ/Ajr94I5IwtbE8Gnqw4lhX7UcUum1VL&#10;xpUgCkSpVKIoVEEZgGRTDdlCwi8IOSDOsI5miQnPAwtqNaAUr02GFlseK6aB9uDIvxNij5sgmEXQ&#10;jDtNrLPEOHveC1tD9OcGXXd++7L1te4ljBvbl/KglyaQP11e9lmz51lkNQa6PciHP22vUIS88tPp&#10;09rgvLQa6Xvp/DwhnRPmmq4T/IwFz4fvClG89IQCWxtNXrbHMZlaQjNm4lsS1Gz45PPKFKzjBTXJ&#10;JbOyaOph3/jiC09841fFEaeuaRU+wACPIPJH9ADbjIf/79z5t337kl8ukWufurAUkGGquXtkKsYN&#10;n8lg3CAmIAwhO5mC9Yti0iAnIIaSfZoroqOIHsQXGLjZ7BeZ/SNje7EXMHEJIsQCV+lhuayYpEG2&#10;4UhfWLLuiTWTgXGbF1d+HZWq9+z2hL3XLN97/3qlXJIT69Zat6783TxZ37x7KQyOcgz/ufOG7WUi&#10;DCCCKxsknnBgTTQg00AwB9RDRI6S4HkqAetztn5XEl4aYNZt4gtxRVmOw5FXL+kzj3EXoRfjmEv+&#10;PPQqkwF1b480+h6/l6QNrSPeIbyx9Ghf+npePVmpNVsOxoaGbgPK0WUl3dtCNn9enf3atFVgBy7F&#10;6C4/e57fbxo6f/5zYcDCcyF+KotxEatwu+gXXGYHOkS8fa/hRSxhwy89VOyzNDS1Lhz+zxM+9N7P&#10;DLyhDfC3RO9RP8A24eozD/vM/Ob975lnzJgVV+2NDZnpgnGDfStiyuuCvD4NiVy9Ci2RKkKj0oHI&#10;IB0zeCjTY0FRKBTR9xMHIFgvtwRFhkmeYVIQx9PN2LwvtJyr3couf1i4/76/2+dVL10nxEmKUxRA&#10;ysvM+y78wV4b1tz9gpmJjc+dZ9PzbIoWWVFoWAKGboFS5cMgTcTkDA0lEkvyTHBxCYKoOHULiIIG&#10;Eq2szcHkEy9eIJg9GLdeA00TXvzWBFlLlKqPskS9m2DvaGQeswu6Tdl2tNrfMjrceqDfNWPW5WeP&#10;6T7BtfT1dJ+hDawyhl4lkUCLjloVzmM2whbA4vz6vlaNZ8tLtw/IngOdfZe9n77Xjezza6jrEVmm&#10;0hjBDS20X2DgbcatJtGNRoM8HwGCHArMCjViiwLT3VA35n/k6DO+cKnY5YiZVsEDDPA3QO9RP8A2&#10;4aqPv+T4sYk/XzQeT4yPuIK3YyE0JIiFUnInxCRSe6WZgLHzTSYVSjKHByh27ZjwWewLYxgcSCEI&#10;4GfbYIGl3vBIGi5FZkk2zYo3FTu307zRL+114EE37vEPL7hPiJPUZvKtgIQ77BsuGL3z/37+jHX3&#10;3XrqPCt8vhs1SkLWBZi37ShXmjE53P6SYxF7sgSDZodg8NEd8jMogs1cRkXhglMS2MALi8IIPdJm&#10;3J1Eus24gew9AH2avZ497wVN2LN5iq5nkWXcaUYxF2Q1E72QLRvnaj+4Okdbs2l0+7PX20ieM5lr&#10;ZY88uUQRKeOyzuv56fW5Nl7Llosj19vVvZ0X0hoDjfQ7wXPhXP+lr/eDyfvOPe7DRjMi06qQZZUo&#10;CAK248BOjDBosC8Fjwya9Ijs0WU0ERibZuLhj5/whY9fKMTAhekAf3t0fTYDbD9u/8Z7lz908+Xf&#10;2qvaPKJCTeHA2gXbtTTBagVeiCiWYNcmb+fSISTBvJGODWP8JpVdBwEjyG80lYQuBfmhpABbugyD&#10;SiPjNNWgidAcusEaWXrxk/Z/5nXDJ31qY6tB24kHLzlz3n03/+IEw5t89TDVDq/YQVUETYqCBjml&#10;ISauhokwTioohOVaWLwlD2vkcFqBB+dVcMQnx37umJ+HiWviGzxNdNNA/+Qhy5Cy+fV59noWRfnz&#10;rucxAzYA3A602omiE2tsIK9+DX2Px1Of59TX89quUHRdoTifQjYIx1ajizF3Pkde/XnPimvZZ8Ux&#10;nT+bTznY8cmxS+Qjlgucx0AVTkSuiQlyg3y/SQGZ1CCXqLpArqqbmxrlRe97xXlf+LYQh2KbxgAD&#10;/M3R/QUMsN2Q8qfuz8/4wIdGG6s/sNgJrYoZkGnCqlwBBATqZDBuSJS4juhUHGqQPVklqjp4a8Ja&#10;cBgSIlOABkHwhtoO27+s6phcHxj+hibdsmz3J39u70OPuW74mPdvSKrZoYBb13U/+NhuK39zxb9U&#10;Zta+dWlVLC0JaQQeLGxDcmxJNiI8kM8qdMNBjGoE0YABHrQIlvIYl2wDo0BNWkxbLxzkIy1x5yFL&#10;jIG8a0XIYwy9kE2PZ2MUbFsrbosuR+lfkEofNVBX1rgsC2ZOqXqK61PQ7W+l0zOFOaArL6CffxvA&#10;ObsYt0a73GyfA9nnzJ5zv+RoY4D0Nf0bQUGgwYJLVlbvRwHVajUStkM+ORSU5sn7p8JV0fiTPvny&#10;t3zkm2LPowZhOQf4u6F7VA+wQ3DbN9568PTt1/x4nDYvGzZ9cqyEQKQJEqzITQSoUAyZgw8iUpSW&#10;uKFSlogx3KR6DXvCDXIqIxQZNlR70WbpPiiWPuEbuzzp0G8+6aTPr24V/AgCa+B/PO+i59XW3n+K&#10;1Zx5yXjZHDPjJhnSpzhC+EWfKmWHbNciP5YkHJuCGMwbExJBlkz8dzNhjXixEyr3QuTcyyPGQN71&#10;PKKfRi4zyrleVI5auc9vJ5Attw1VXmYbdxsF7QLS11iVnJz3SlvU/n6MO6/MDqQYd2EdBUDO4mlJ&#10;u9155fZrV/b9aaTP8e6w+wITYXiQc2yTZBByeFC4LPag7HErNOGJqOHOu9+bt/yMYz/85h/2sxMZ&#10;YIBHGr1H/wDbDLhAvepbn//2HubUiSNGTUB7DJqhXKxg44ny5w27LBAZJvscXUq5gBTwiBWFHGQB&#10;IR5ZIrerVJOWnI6sGbM89vPqbgedf+Cpr/7933qdDdve6MbL51151QWvdDatecM82z9wyJIlEdaJ&#10;whkq2XBlKcgLPbLLFQ7AgWhXvAQAZp7sY2ejIGZ4+UwP6LfGnXdtR0KXn8c8gJbErZFh4N3t6yxH&#10;9UYb6bN0nZq/djCebNE56EifLq+rXfkoem4NZTDZiX55WmAjxU5PgVmwV7Me5WWt6tNps/myzwzG&#10;je8K0wfMq+PApxBMG/HTTZtid4Q2NETkuwt+U6ssPPf4j5173UA9PsDOgLl9vQNsE64954X/Ojpx&#10;+wXjRm2o6sBClciTMMuCTK0YN9yFgqAgHjNWgZnYhBEzbLgohTROpkOeUaZZ6cpZa/gWe/6unz/8&#10;qS/5oTjundOtyv4OAANfd/k7F9zz55X/5k08/JZxlxZVzVDIxhYSscchGfHQhu2QZbu8TY2fDw4t&#10;2EgNlsXFTBvIOmDJIkuMs8gS7yJky9H5stezaEncGn2eZ66MO9vuIsEY7eO17ozxlzYmY1/kqfOu&#10;dH3A5Rf0Id9j0/FtA5thctH55QP9GPd2VM/vLhCmChsaBFSfneF99dIq05Rn0KwxHEwYo1ce+LLj&#10;373X0Z98sJVxgAH+ztiOYT9AP1z76X84tLL2D99dIKb2GrJV+EGPt52AccMbkyLybEHOr8JQa79h&#10;SFEQYqmNAlDX8ghtCpzmNA39esnTDjv7wNd//Q9CsKeWnQIbb/j08C3X/OxltGXjafNM78ByOGM7&#10;siksI+K4ycISZJg2+3xWm8KVdTkIsmEohzJFxHlr9nHnoajcuaIX42LwZvYcdDHwojK6nwv1MWPN&#10;WaPNm8fkbbMqOmoPZnrbVj9k689iexg3+gjtKO4boKj/1YQpKrCByGt39ho+LR9+BLA7otmgoBmQ&#10;W4Y5aYk2enYQju7+6z0Pf9npy1981i0Dv+MD7EzoHt0D7DDIVZeNX//Z089fYk7+04gZGpB+PHI5&#10;PKRm3JC0mXRhLQ8GaGDYUcQEMcB+bKtKm3x7Kh5bfvEeLzz+E3sedfq6VgU7Ge785jv2vOuPv37n&#10;SDT9+nE3GjP9GXIwv9Bb2uC4xTIUA4cDF/BwBF1hT3AKbDXfGpVqjR9AWoDdxMLdJhttxSSgkuhi&#10;km3Mxbhra9CRPomFnUaLOeS2CWn5bSfHVHqsmSAPJjHwnIdIasn40NdxRFQ3tbSgnl8fdfhNfdTX&#10;0Z/6nG0KUvkwieKteKnyi47MoNPtSFTk2f7LMsd+UNsds/3S7h/eTpiqA79VHeq94px7Gm3DeVK9&#10;kUTh47wtl6ztcvEcSIstizBEk1EERReRPUybg1KzUV24Ws58AAAgAElEQVRy2ROPOOZjy1963n0q&#10;wwAD7DxIRvEAjwSgSr7hvfuevIux/oKyP+tUSyUKZIkkXChKj5lYHFkc3xfidRj4ap+3EDRT98ga&#10;WRCt9cRDxuJ9Pv+cF51yqXjm6za3Ct9JIW+6eOTKK774Kqe5/m3zneAAJ6g5buJ1jYmuaZDhOEw0&#10;bUQhizzFnA0VlxrqS9yDvT36wo5CXg+HK0oQXYRd9E2Dmia8zUly+b4i2nnIYyRpRpB22dkJxRiK&#10;S1ZIl5WHDs9l4B5phtjRvjZjRZuyDFgfNSMuul90PZu/lT7DkHHsamePo2o/ytNAue3navUP0meB&#10;chhF7ewPPYHAkgu8DeqlCzhR4Rj3GB+WIK9ZI8tB/HOHwkCSMEqEHRHN+jRVqiWaqTWI3BE5TcON&#10;Lcb45c94+evOmv+8967iwgYYYCfD3L6OAbYZmy577bL7fvuzm+YbzV3BwAyzylKaYQZMbCxRIq+J&#10;vaQ2zczMkGXDsqtCNWlG6+riuuWHHvXpJ77x+GseTZascN4ydeUH9rj2p5e/c75Rf/UCJ15gwXec&#10;DDk+OAy6EAoRa5xlC+uwKhALrmt6DcIPawArDgjeXzXZD4Xyu+4lrjKduDfjziLLaNOMu/OeKr+4&#10;ZHVfMdu5o3sioctp163TpNNm263RXV4nisrQv8Gj08iWl9euFlKMW6dTE4c2WvnzGDfSZxuQoF1e&#10;9/Ol26TLZcadeB0EDI79rpYEbMfk/diQuJE1DCCBWxwsxLZNaoYR1WKLjJFlk6uD6hcPPuKV5+96&#10;4gd3+knyAI9fdH8VA+xQgIn97B17/niRqL24QqEYKlcoiuB5DEK2xwGs/abH6vGh4XGaqPlyS1Ru&#10;NKuLrt7jGS/+8N7/+MnbhWiJJo8qTKy4cPSeX/2/l26495b3Lx+1n2wGM470mjQyNEy+H/AEBhMV&#10;Js5YBwcDToKwYAFBLSIoxWnIat02EJ2K14HnOII7iH0HOrs2K+kVd7xmRMUp8pBlRNn6NLLpNHox&#10;NI2ie3l9kMc30/mzvs7Tx06JWaPNoJGuH+NuM/828tpZBKjwoTRgSZttJ1Cm0tIAEaKTSWhqTI54&#10;ByO9MPDIliHVEeXLLJEnynLGGV+7Map84zkvfMN/zP87G30OMEA/5H/hA+xQXH32UafQ2ns+t8gN&#10;RkcQIhP+vo2QHZdgfQ2acssZps2NmOLKok0T1oIL9nn6iRfs8Q+nrW0V8ijGH//7X/bb+Offv2nM&#10;bL52RPjjUW2aqrZNQeiTsG2SYNqGQaaJfd7Ku5rBG9uh0lQxvEOoQRNraNy3E0EXnuMKeB8jyxTS&#10;AIPQEnebWXQymGK2PDfG3Z8JdTO0dJv176Jyej1fEdJlZRl3trwiX+gtMPPePsbNh0y52efNnmuo&#10;KGooW5WPyR+cByOmPZ+bNjUC2JO4ZJkue0ML/AbZIiRpOjQrqzRBw38decLBH33a/i/7oTjq5IFj&#10;lQF2emz9Vz/AVuOO739qjwd/dclFy5z68yreFlE2AwrCBlNNpjulYdri2XK2tOjOaOwJnzriA6d/&#10;T4jDG60CHgOQ675ZvfZLFx4TTT/0zl0seTjNbLQXjJbJD+ocnlQaNpmmzcQV6k0DRmdQk5uI4R1S&#10;AEKcxEw2Y0FO4poSYRnnyrjziH+bcecX0s2WswyoO0URdP3pdmRVy1lkjbO2Fvr5i8qAlXnrd5Yp&#10;d7W1fb/1O6UMKkoLtO5lGXgqf7+2ZoF0MlmPh+obwPILvxOBqF9YY7EIbvcpLpGPWNpeoGwIEMfe&#10;rcZrGuXbhvc4+P3PeO+7fyXEUfn+dQcYYCdD95c6wA4H3IVe+5Fjz5hXv/fj1dl1xogdUhB6HBKz&#10;FkkK7BG5Phq5o7z7wace/r4rfr0zbfXakYCx3oPfOnWPW2+88mPLKuIEK/j/7Z0JmBxVtYDPrbW3&#10;6ZnJTgj7EkBRwUGQLaAiAiLK9hAfgk8h7CIESQAVEBfgKU9FZXFHQQMiCMJje1FkN6CRqIQIYQkk&#10;JJm119rufd+51dVTXVPVPZPJ1sn5vy/pnlpuVfVM9V93O6cvn1NtAG7L9KYYqEVVUqBpBqiy+RNr&#10;TShsF4SC36kobubnHK/1YXLVn5+cRGsJBOKICtlnpJYbt2vVxx2Mag/OI3w++D4s7rDsgu3GK+5W&#10;hMWNxAk3uixM0EeddI4jZFwTd/3nmKbyMEnr/P0xgA++4t9ELcuc7OvG5fh74bILSgUVPIdBtcpB&#10;MXMAqSz0VyvQ72WWTNj+PRfvM+fu+zfXe47YPIm/K4h1zqKbzti78MJDj051V3d1qhbg9FFLMaGS&#10;mmitdDP3bbXr/t+cOfvHz7drf/ZYEE/+aMKzT951eOWtxfMmKYO7m3ZZ8/Mg40hxDPuqAdNVHFkE&#10;TMGBRMN93zh1DEHhYd+mXBeqtY2WQBwohiTpIOHMZWtDWDxxxwmaquMEhdtHxR8lHDksaZtmRJvK&#10;x8qYxV0j+Dl83dHPALeJLgvjPzTVIvFhghAc4MgwGlrQCoNjJTh4GOvf8sDiOvDUBOiHlNcP2Se7&#10;dpp56b5nX/IMRUMj2o3ku4JYp4gHr8s+cNf3/ri9Xu7J8CIw3YQBMEuveh33HnjChV+cOOucLWrq&#10;Cda+n73p5P3KS568rJMXP5xmTNcwHKpnyy9koWEEK+YPXkPBeMGUMIQDR2HVBiMNzwIfSdwXf1Qi&#10;YaLrRIum7FZgH3H0HMI/r0txI0nbhYk7/mgIlx28lzlxasQdO3ysuP2D9XHXj8SVOQz2Z/shU/Hv&#10;QM7vl2FM/WmF+PfhVIoyAiGm6/TULPSLHF9eNRdO3WO/895/3s8XbgkPysTmR/zdQqwX7jz73edu&#10;bQxdrdqDHZZr9LoTt7n2kBMu/jnb+8R1loKznUB5/+uXX5i26sXnPgODy0/pUq2dobhGy2ewKu1B&#10;ueqCZqZk87lpZPFbHBy7DDiFW9O57G6QAUoSasVJMkDq4olIP7rPaMUdJyUkXF6cxKLijB4fSSoP&#10;l0fFHUfcOSQdf7QE5QRpV+POG4keL0rS8gDcP+765TIuwNAwb7Yj4wNgC4yLOe41Q85PLxRKciQ5&#10;Jrupgg6O3lleXk0/NH2Xg6/c54KbF1E0NKJdib/biPXC49/7r+mrlj5/bVrjOw0UnB+cdPO35m/o&#10;BCGbIkIs0P74tW/39L/y14tm5JwjUryQBasM3Z1ZsBwBnos1KA1M0wTDwNFoLghekrVRRwZzj6+V&#10;JskkjB+5a+S2wc84lagZUbEEBMvC5YbfB+v9kJ/xBNtHyw8fUwZSawJuF3cOozn+aJBR3kLlJxG9&#10;hoBW+0b3a7iWWjIeTcNMdA5wlYGu61AuVcGp2GCmclCsuOAYOXAzXYN9In/zzj3H37DTiXNfrxdC&#10;EG1I87uGWOc8+P0LtzHMqnnIZ7+/jAbENDLw5290P3HfbSd3WL2XdHqFrZVqWTFBgUwmAzbnULEt&#10;0AwdNAyZCi7oGIEuVNsOf8kH74Om5oCoCEbUuCPZrjCCWzxBucnN9FHC0kkSZ5zIwuccLWOs4o6y&#10;NjXu6Dkg9WWR8QbRzztKs3MLSLp+OcMAP0HGwGYCbI4DHYVMrAKugLIFYGt5cLJbDbyhZL560FGX&#10;3DL5wGMK9QIIok1pfdcQxAZELPtp6qFf3HpYauDViyeIygG6XVUETp0DDmYmJcWNAWwEx1zmjX++&#10;4S/44H0rcWONu0EekelKyU3R/nY4Fz8gTkJ4vLjlAVFxjwYsL7iO5PPzSZJe/fNp/DhGkLR/EkmR&#10;0MJEfwfNCEbVx54Hjoj3FFAxJgAT4HJ8zPKgWrEBPA2MjqmwvKwOFtPTvrvfJddcN3nygSRtYrOg&#10;9Z1IEBsY7Pt+5ebZ27yw8I9zts6Ik3RnYLKh2aBwG6pY69Y0SBkp+cWt6fgnPLLWWxdTQpKRYH3Q&#10;VI7CjhPTSDFGHwSaTwcL00yccccOUz/fSBkjzy+e6H4BrTyL27Y6N2TENokj/YeX++cR//sJCMqN&#10;u35EBQMqVlX2a+MMwVKl6k/5UjPi9QFvjde9/byjLvzyr9m0w0v1nQiizWl9RxLERqJ/wfVdzzzw&#10;209o1sqL86Iw0wRL0YQLhsJkc6ht26AbQVIOTBk68s85bhkSiKDeVB4NDFJjZFN0dLskQTWSdB7B&#10;POqk9QFx4sJlI88vnuh+AWtT40danW8g7vCxfKKfV/TzbCR83cG/AFyHgxMx5ji+95gKFseMehlR&#10;0rpff5unrznuWzf9iKZ7EZsbLe4+gti4YO179X1f2nnR4/dcrQ6uPHJqCrKiUmDCrkI+nwMHp49h&#10;PmrFrzFHv9xbMXpxx6/HY42UU7xoo+eF22AildGA2wb7h4+Z3AffGixDw/7gMRK+jvB5NdBE3OFl&#10;rSLHBdviMaLHxal2+PCWSeegWiwB09Kg5ad4S3rLS9jkPc784FWXP0XR0IjNkZg7jiA2PV5++JJt&#10;Fz/wh09NcIvnTjL5dF4cAJUFaVBr850xZSgGbwl9wftNwb5EZAapIAMZNo3LGmdNDPL/gOFaIW7r&#10;/xQW3PD7sESRkaIaKexhuF/jRcnVon6FHyCC/aJlho852hp3mHB5461xx52b/6axZt24Ha7DtJvD&#10;QwuDlK6N18NlMhmkFplW7udxzA/O5SvTdCiVq5BK56EqUrCyrPxl+jv3u3KP8+/4Q7AHQWxurN1d&#10;SxAbAax9P/eDTx2y/G9Pztm6g8/SrcGs4ZSgK2dCqVoB3UiBjfklmAKmmQbuYJYoP2QqSgDDo2Jw&#10;Di4w6poCCsekJhhGVSYV9eUgg7oMp4jEoB5S3sGdInCwFGYyS/4AkkXtE5aYP5jLF9nw6ygIBJ/Y&#10;l+zTSrCYXWssJJUzJmoPKJgsRuWuLMNlKrgy/Y4vbxx3qDAPFO5BCgck2h54Hj6gaWC7HITrB+Hh&#10;mgYW06DIs+V+3vFwz4c+edHUT3zp5fqxCGIzZC3uOoLYeKC8n7rx1OkrFj11/owUP7NDDOStoV4w&#10;Upj9yZDiw7m8brUC2UwKuONIcWOtHIXgi5uBp2BiCszb7GcbC8QdJKnwp28L4LXsY2FxY3CPZrSS&#10;WV1+oXzWI2kh8FGKuyUJXQRJNBN3/WEgsk0SjeLGkeE6zgqviRtbIzzAsYd2tSyn6aVSOfCEAo7t&#10;ybzulmBQwSQiuYn8jSH1lv1OOP4b0z/4tdfqByCIzZTm3zAEsYkixP3m/Zdf/dFc4bXLJhjsnYIr&#10;OtawTZl52QGNVWWNDftQZfhLULBxti5ll3nyVeG+wHE5ro02rWNMz2E1+ttijTtoupUZqCKMT9wt&#10;RBoVbczx44jKtC7ZtXgICZeF6+O2QaLHjCIDlOJ0OkUBl6WB4+8KP1uco49Sx/ScOMULB6GZOShU&#10;LPnQpesmWNUyqHmMO57vXV5ivzru+HMuY4eeU6wXThCbMfF3HEG0AZh1bfUDF71r4YP3zsmBdnwW&#10;HB2q/awzxUC4BeDCBlU3/QFQQpf9uZi0BEXpgVO7wmERxjV/B9OtfAn54kZpB3vJfvPa+zjqgkyQ&#10;2HBTecD6EXci0fLGSJK0A5Kuuw5m8sJrZrpUOaLioD2ZUMYFp2pB18QJ0DtQkDVsT9XB9gDSmaxY&#10;XhAVdcYeV+11yPE3dx10dn+tRILY7Gl+1xFEGyAWzM/d97vrPpvlfZ+elqq+BypDSi6ThqHCABha&#10;bbBaeNQ5eGBIcQtwsJbHcKBUcKHDIsNFDbVLzPssX1EuuISDpzQXdytaBixpJdYW4k56cKgLt0X5&#10;0f2ijEfcOM7Arc2z17ClRHZb4E8Y1tYPvGJqKqxa3QcdHTooZgZ6Kw646U6w9I5/r6gaNx57ynnf&#10;ZT2zg6cwgtgiaH7XEUSbIBYu1Jc+/+13rFj85LfT9uABKreMrlwGHKsqq9IoCeznxkFP2Hhuyohp&#10;AmysjMsRzr5AMG2obD1GccgR5b54ZP93raaNgvFvHH+AVNBc3kxSSYxb3EgTeYfFGpxfg2xblD+a&#10;a0qSd6t9cbyBq2A7iACD27WxBgwEx0ZyTe6PWeFspwIpU4ei40HFyIuCOmEln7jdObMu+8L9FOuf&#10;2BKJv+MIok1ZeNMZ265Z/Mhpk1jxzLRbncZUlaGAsWaMo8V14QAOYdMC9coqHorPr+WhwH1h+69+&#10;tmdf1L64RU3cNVniyGb/XUtRjQCFGxV3C5E2NqUnCzsApZp0XknCDZO07zDD5xOU13ofH3xAkg9U&#10;+HvhVq01g8lR/yhuOd1LbinAcmwwuqfCy4OwOL3NO649cN7/3kax/oktldZ3LkG0GRjv/E833XA0&#10;K644Padrh2iiqgnhMEV4oHMXsDcVa3Yy4pqCIUuxPzUQEI4vR2nXQrPUQ4rigDR/mBuKBn0vpVif&#10;5z16YQX4++NTQEjAYxI30lreAcH5jUbYo8F/KBhfWbKLguEgNb+1G8cjcIFxxxXAxG/4j2M4Uy1n&#10;L+uznpm4x6wv7zdn7hMUDY3YkhnfXUcQmzDi6V/mf/fTuZfOyHqnKpXSNJMB6IoKrmOBgfOMuANp&#10;XfGbqzkDFbONeahCrFpr4HiuPzhNig5V7wdMCerYuFurtJ8tSWjmrss1QeT12i00xkqPSrnZw0R0&#10;27Ui4fwCwsePnouK1naqkE6noWJzYLofd9w0FBgaKEM6q0OJq1BRO60Bfavbd9r38K/sdOI1lJKT&#10;2OJZB3cuQWy6oLwfvvO6j2mlNZdPMtQd7UpBR1k7Xhl0xkHHRlkcu4YJIlU/RSTHFmwNB60xP+NU&#10;vdY9LOxA3tgf24yWckwQd0A4zSiKL1yePFfROjtZM+L2GRMtxI0knQP2aXelUvD2232QntANludB&#10;oVyEXEcKFHCh6AKUlfxQv+i+s+e4M6+YOOuiN+o7E8QWzDjvWoJoD1bN/8LOLy987EytuOKsjjTL&#10;VKtlSGkKKF4VdOZHQlNYrdbNXfA8D5iqgFCEHJ7mT3celiw2m8tXrtWWrCX1udw1IiIM1g3LL5zF&#10;DNsGmmcnC/ZLFPQoxNuMxHJrJEkbwSNrngKO4wDXVHAwYp0CUHVtcFUFLL2zWE5Pv+YDR131HUZ5&#10;tAmiTvO7jiA2I8TT9+cfvuPKC6xVL58yrTuzgyEsVREWaBh8BWvWrgdpXQNd18Bzbdm/HURcw75o&#10;1HZdhPiKYTtZc3E3E5ckUuMO17DjGRatPDdsHqiV0UqiAeHtWgVgGS/NHxwUEDamZjWhWCmDahpQ&#10;dl0Q2HTOMn1DSsePP3zsBd9k+3+ur74LQRAkbmLLQogF2iu/uW+vpQvunptXqkekDZ7WmJ8q1ClX&#10;QBEcsikNwPMwaJrMty0jqKGE0D21+cU+QTS29Uc4e9ZICdYybY1R3A2Ms8a9tuB54wBA4RngYNIQ&#10;nJqHAVa0tOgVmRXl3NSrjj7uO7eynp5yfSeCICRrcacTRPuzZv7VWz/95J2n5VlhtmL1T+/KZFXG&#10;bVAsGwwVI69VQZfORCn6YsSpS4g/ttxHjopuQiuZhmvkcdsG4g5v10hkVHqkHFkjDxE9Rusa/vjA&#10;844eU0q7Jm6X4zgCBUqWA5mJ0/gaJ/VyP89dfcwF18xnOxxare9EEESdkd8UBLGFIMR8dfENtx20&#10;Zskzc3UBs1IqT2meDVlNBeZaoDPs3w6mKfnJL/wa6rC46/m815K4vcOiayVubBEIEyfJOILtotuv&#10;a+KOjw8TgbzxPSYYYbnJ3qtD7Nmd9/v4pTufdv1jjLUYtUcQWzDr964liE0czDb20h2nTl/593+c&#10;xMsD56Xt4jY5FRTVKYOBI9aEn+8b8SUXkjYujvFLeAnKqbExunF7EWoKDzMs1ubixoF0zeTbbB3S&#10;an1TwtcuA9f4VzqcZ5uD8PykLngdHooaI6NJaXtyKp2j6OBoeWulbdy954Ef+fqMT/5gMUmbIJoz&#10;jruWIDYfhJhv/GHu9w7LlN+aZ9r9++R0bmSwqxszjhmGTCOJAsehaCgdFBNKU6nF2pZBW6RclXrQ&#10;FpQi1igDkcmALyFx43pPpqaOuQ1rfc9JYk0SeZTw/nFlRVsMksaqxR0Nr4VhjV8o4DENBP6TCULw&#10;nwuKwOzaMrE2VB0BipGGoXIZzHQKXNsGL9UBfUqn80aF3XbE0WdcPvHIS5bXCycIIpGE25QgtjyE&#10;EMqrv5637dK/3HtWxu47LafYkzTPVZjngqHpANwFy6pALpuCTMoAnFLm9yEH0dbwMwtP10IT+k3Z&#10;Mt93Q4d4TfhJdyCGX40RLTJaaSNJZQSMV9wYRAXPB9O21B5PZEuEhrHg5Rx5f7qXYpgwWLGAGSkp&#10;eZcLqKS7q2/yrlvfe/TJX97h0C+urBdMEERTEm5TgthyEQ9el33gwdv+I+f1zZmqe7vbA2sgaxqg&#10;an4zryc8cDD6mqEB8/x52EGYVL9d2NecX9PGxuFhOXIFU5zICWjyZwVQcI3yROIGjY1F2KMBz7uV&#10;uINjJh1Z9Z8//NCnQXM5xhtnmAKVQ6Vchq6uThgY6INc1wRYPVQBo2MiVLhhvVrwfvK+I07+6vbH&#10;fX2FXwpBEKOBxE0QMQixUH/xhht26339qbOUQu9xk9PaZLtSYJqKQVoAbNsGU1dBqdWoZV+1otaF&#10;jNLGGidGB8P3/jaYeUwHD+Nx1+Z/a8KR241gA03TaiXugCRxY9+1fGyR1xi0PCjg1gbxqSoDy7Jk&#10;l0LJ4aBlJog+R327qGZvPvCw//yfro/OozzaBDFGEm5TgiAQsfqejkd/eP0x2sDyc3JsqCdlVTTV&#10;c0DTNBlxDVxLDtJCIYfFjVnEsJkcxR0M4sJhathM7IEKXNGl5kaIu4Wwo0k9GpvfR0/QhB6dLhYl&#10;2tQeObwUtdQ1pkyVesfkIAwcvHxcLzCRig6gGVBwVShqnS/lp+74lZ69DrmXHX5xqV4QQRCjhsRN&#10;EC0QQqj9j8zd+rHf3T5vakqc2MW8bqtQZClVgMHsmjyxpomSCovXbyaXo89rkpO1bpmB2t8Og780&#10;NJU3BHjxxdnYRB4V+9jEG6VV83t0/6i4PdkXj2lS/UAwWPPGMl0BgFdmCxUqng56fjJfXdGfN6bt&#10;8sVZl97zJxo5ThBrT/O7miCIOv1/vb7rxQWPHTP48t/mTjGU3VJOAVRRBlXOpQ4JNDyqvCbaQLd+&#10;BTlYimFUoyJOImm75uKOIyzjVuJuhuzWrjX5+90BmO7UBcB/DOWtgkh1QonlxLKS8Xznjj3nHDrn&#10;9oWUR5sgxgeJmyDGAI48X3Tj5969bNGfL56ku0flRCWviwowOf3J9YedKcPRwrAJHWviQYt2MFUq&#10;aB7Hvu6wvKMiHZZso7iD7Vo1lYfLi9aekbhlYVo2pau+uP2gKtg1gNL2B+zZzIBBkeKrvPz/de5+&#10;8JyDzv/lotpuBEGMg+Z3LUEQsfz7weumLHr07pOzlTWzO9XqrlApKl1pBrpbBoVbILgHmub3Zcua&#10;J2Ogqxpw2waBOag1lJ4im5K9hub1KM3WtRZv9EEgSjBwLomg/LgHAHzFs8NMaqAoYDtVOQgNrwdr&#10;4kWW9la5mec6Zr7v9IM+f+cLrNVTBkEQo6L5XU8QRCJY+37tji9t98Lj91/ZoVpHK8W3O7sMm5m8&#10;AgZzgXMhR5ALVQO3FpnUVFVIKQAquHJ+s6fgKPNmck6ez70ukIPomtBa/Dg1zgHNNPx+e82AIQdA&#10;y2/lvDrk3THjnQdcsdeZP1ta34EgiHGz/r4RCGILAWvff3/4vmPyvH9u1u7dMa+UAeWtcEdOr1I1&#10;AzysWQsBmqL60decqt+8rGLEsbgPaqTM14fAo5XgaJ04aCoPHxtlHgjdMAwoFAqypp3pnAirSg5Y&#10;qe7KSiv7wPQ99z5//7N+8WZtN4Ig1hHr/puAILZAMOb5czfPntm7dOFnM3bfqRmvOMmAKkborsU7&#10;90WM4mZcAPdcSKVSYON0slhGijsgKtFmtJZ9Y1N5VNxYfvR4wTFxahr21KczOSjZNhQsJqrahJVs&#10;0nbzDj737N+yKScWa7sRBLEOaXVXEwQxBoRYmLl7zgXHpe2+c3NQ2KfDEEzYRTDQiI4DqoJBSVTg&#10;jgu6roLHUX1heSYLWxKtnkdNG6GVuJPEHxQb7B9shw8dAR5jUAVNJgoRRg5KSseyftF55cf+++pf&#10;MXZoTFQZgiDWBc3vaoIg1grx2E8m3/PbG67IwdBHTGtwx0k5DVSnCp5tQUrXwHX96VO+IZuLu0G+&#10;YxR3K5LEHi52uIYt6nPSEVfVoMJS4Bhd1ptF95mJ2+55xQE0R5sg1jvxdy1BEONGrJqf++vt8/dd&#10;/dLCG7pZYdc0dxTNrYJp6HLgmqIp4Hl+vu9hRoo7QEp2A4s7Oh0sLG5bMWGIpUU/y8/f89Bjrpx+&#10;7LX/qq8kCGK9QeImiPXMP3962i5vLnzq9KxSOi0P1iSTucytlkDDDB2KHzctWdeNoLwbasMxd3Cj&#10;aqNlN18bFIix3ZDgwULmBZex1jGJiB/9raLk31rOcrfOOur0azs/cmGf3JAgiPVOzG1PEMS6Rqz8&#10;RfbxH/3myMqKf13Uzco93ayqeG6FYXpL3UiBY1fBMHTQFEWmDsVY6LKJWtH8Wm+t5ov5rTGVZjCN&#10;i6t++NR6chCZoQvf+AuETHKCP/pBUfxkILjWf1zAWOKqqoPLOXgy05kqU3GC8EAIVx7LxTIUDVym&#10;Q5VrAJrpFsuwRN9q5pXv+/wlD7KJRw7JQgmC2CCQuAliA7Ls9rnbv/T0vbPNyqqPd6VgV1MRisJd&#10;4C4OXMO+ZQ6cuzKrFoob+8KZqssBbSqGUJUSl6qWIuaM1xTu15yDKGwY8MVfUBO1EvRPh8WNaTlN&#10;KBRKoJsGpLM5KJVK8qEhpWky37gMqCIACg6HdMdkUWDZ3iFI37bTbvt+f6czbnlJFkIQxAaFxE0Q&#10;Gxgh5qf/8t3f77VyyXMXTdWKH1Arq/K6piqmooDgDmgocPCTdRhmWmbbwj5x1xNS3FgrVpkit+Oe&#10;XZNx68Z2f5BZTdg1sWMN3jRNGCqXQNFUYBjtjRS74gkAAAN0SURBVLtglWzo6EiD5zLgSlrY5iT3&#10;9UH7b7x76x++/8RT7prQM3tQFkAQxAaHxE0QGwkh5htLbrz9wP6lL1zMPGuWwdy05lUhrQoQdhWj&#10;tEhR+6kxVVBVDRRVl+KWEvccMNQg33dY3JilK9R8XgPr5n6QUh/MhYL5xFHolsfBSJlQcRxIZzJg&#10;exwcF4+bEr2WurQI6VsOOfmsn+UPnbOmXgBBEBsFEjdBbEQwcMuLP5u33UuLHz/OcAc/nROlnVNu&#10;Ma17JdaZ0UC4VWDcAw9vVczVLXN+q1Lmskkdm8BHDDhDmQd93VLj8lU2nzO1JnRFJkXJaACui+FX&#10;GahmDiyUtWaKoqdybuTWrLaURybP3O2W95/3macZOzIpWgxBEBsQEjdBbAKgwF+767JpLz3/xIfU&#10;cu8JWaV8oFYZ7E6pHmjggcL8iGXC82vgmKAE+5+Fi6O+G3u5g1HnKG6sndfzf0vp+5rHV3xnl4eg&#10;o6MTKp4KlqcBmBOc1eXqK5Cd8vB2e/XM32P3U59mPT3ROWsEQWxESNwEsQmBAl91+9en/OOlR2YN&#10;rXjj2KzqvstkzlYpcNMGcw2NccawrxoHtHEOOk7TktIeHj3uD0KTP0hBC5mtC2vaGC8dw5T6o8mx&#10;1zuTyfAh26tWWbq/31WWuqnJCzpm7PLAYQef/U/W01PehD4agiBqkLgJYhNFiAXayjse6n5z9b9n&#10;Drz+2v7VvlX7mbz67rShTE+r3BQ4q1r4NzHKPGgyD6fqDEsbJe4CRk9nruPBgAfaaxY3np600w5P&#10;bLvL3s9O2WabFaxnNsmaIDZxSNwE0QagxOGp1flHF/xmhrBW7VBevXoPz6psbRgwVWEwQVVZl87A&#10;VFRFUxgwD3OOco6Jsq2KJ6o2F72GmV7jKuwN5rJlk6fPWDJ5u73f2v6k41cBvLdCubIJon0gcRNE&#10;GyMWLNBg9e/1V8AwTK1TU92CUuo0WXawV2RA89zcDu6EKSYm/HBYz2zqqyaIzQASN0EQBEG0ESRu&#10;giAIgmgjSNwEQRAE0UaQuAmCIAiijSBxEwRBEEQbQeImCIIgiDaCxE0QBEEQbQSJmyAIgiDaCBI3&#10;QRAEQbQRJG6CIAiCaCNI3ARBEATRRpC4CYIgCKKNIHETBEEQRBtB4iYIgiCINoLETRAEQRBtBImb&#10;IAiCINqI/wfpLNruVfFxOgAAABBkZUJHMzk1QjM4ODRBMjY2RkNCMwdEZk0AAAAASUVORK5CYIJQ&#10;SwMEFAAGAAgAAAAhAFM+7dnhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0Frg0AQhe+F/odl&#10;Cr01q4mmYl1DCG1PodCkEHLb6EQl7qy4GzX/vpNTe5vHPN77XraaTCsG7F1jSUE4C0AgFbZsqFLw&#10;s/94SUA4r6nUrSVUcEMHq/zxIdNpaUf6xmHnK8Eh5FKtoPa+S6V0RY1Gu5ntkPh3tr3RnmVfybLX&#10;I4ebVs6DYCmNbogbat3hpsbisrsaBZ+jHteL8H3YXs6b23Effx22ISr1/DSt30B4nPyfGe74jA45&#10;M53slUonWtZRxFu8gnmyAHE3BHESgTjx9bqMQeaZ/L8h/wUAAP//AwBQSwMEFAAGAAgAAAAhAC5s&#10;8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0s&#10;spj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5&#10;IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4Z&#10;MDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHju&#10;cAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;ADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAbcwOxqwIAAJIHAAAOAAAAAAAAAAAAAAAA&#10;ADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQA/hu+psqcAALKnAAAUAAAAAAAAAAAA&#10;AAAAABEFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQBoCIsk6QQDAOkEAwAU&#10;AAAAAAAAAAAAAAAAAPWsAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQBTPu3Z&#10;4QAAAAsBAAAPAAAAAAAAAAAAAAAAABCyAwBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEA&#10;LmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAAAeswMAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BL&#10;BQYAAAAABwAHAL4BAAAatAMAAAA=&#10;">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="Imagen 1" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;top:381;width:58064;height:9410;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUpYE6ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NS8NA&#10;EIbvQv/DMgUvxW4iWprYbZGCQerJtorexuyYDWZnQ3Zt4793DoLHl/eLZ7UZfadONMQ2sIF8noEi&#10;roNtuTFwPDxcLUHFhGyxC0wGfijCZj25WGFpw5mf6bRPjZIRjiUacCn1pdaxduQxzkNPLN5nGDwm&#10;kUOj7YBnGfedvs6yhfbYsjw47GnrqP7af3v5faOZv92+z+q4qyr39PJ62H1UxlxOx/s7UInG9B/+&#10;az9aA8VNXhTLPBMIQRIc0OtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANSlgTrKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+            <v:imagedata r:id="rId1" o:title="" cropbottom="3175f"/>
+          </v:shape>
+          <v:shape id="Imagen 2" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:9452;top:410;width:7950;height:8148;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB3qdwfxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7NtJZtUo0iouDbphvs9WjOpltzqUnUuk+/DAY+3u//zZe9bcWFfGgcK8jHGQjiyumG&#10;awUf79vHKYgQkTW2jknBjQIsF4OHOZbaXXlPl0OsRQrhUKICE2NXShkqQxbD2HXEiTs6bzGm09dS&#10;e7ymcNvKSZY9S4sNpwaDHa0NVd+Hs1Ww72+716/ubDeZNz+b7eeKT6c3pUbDfjUDEamPd/G/e6fT&#10;/Ek+LZ6Kl7yAv58SAHLxCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHep3B/HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+            <v:imagedata r:id="rId2" o:title=""/>
+          </v:shape>
+        </v:group>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A845A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EE8A560"/>
     <w:lvl w:ilvl="0" w:tplc="4FE0AA16">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="541" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="200A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1261" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5505,218 +6377,241 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4861" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="200A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5581" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="200A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6301" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="487329064">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B65745"/>
     <w:rsid w:val="000002C6"/>
     <w:rsid w:val="000120CD"/>
+    <w:rsid w:val="0002621F"/>
     <w:rsid w:val="00052827"/>
     <w:rsid w:val="00057953"/>
     <w:rsid w:val="000735BE"/>
     <w:rsid w:val="00092F11"/>
+    <w:rsid w:val="000C0B16"/>
     <w:rsid w:val="000D0D04"/>
+    <w:rsid w:val="00165E8F"/>
     <w:rsid w:val="001747DE"/>
     <w:rsid w:val="00193623"/>
     <w:rsid w:val="001A0411"/>
+    <w:rsid w:val="001D063F"/>
     <w:rsid w:val="001E002E"/>
     <w:rsid w:val="002034E3"/>
     <w:rsid w:val="002254CA"/>
+    <w:rsid w:val="002518F0"/>
     <w:rsid w:val="00253F39"/>
     <w:rsid w:val="00263705"/>
     <w:rsid w:val="002A103B"/>
     <w:rsid w:val="002E3AC4"/>
     <w:rsid w:val="003244C1"/>
     <w:rsid w:val="00337E03"/>
+    <w:rsid w:val="00347654"/>
     <w:rsid w:val="0036242B"/>
     <w:rsid w:val="00371920"/>
     <w:rsid w:val="003A08A7"/>
     <w:rsid w:val="003A0EBD"/>
     <w:rsid w:val="003B4110"/>
     <w:rsid w:val="00410A73"/>
     <w:rsid w:val="004163A6"/>
     <w:rsid w:val="004477EC"/>
     <w:rsid w:val="004B7244"/>
     <w:rsid w:val="004F22B8"/>
     <w:rsid w:val="005211B3"/>
     <w:rsid w:val="005979FC"/>
     <w:rsid w:val="005A24AE"/>
     <w:rsid w:val="005B412A"/>
     <w:rsid w:val="005C03B6"/>
+    <w:rsid w:val="00612DE1"/>
     <w:rsid w:val="0062267C"/>
     <w:rsid w:val="00632BB8"/>
     <w:rsid w:val="00637E08"/>
     <w:rsid w:val="0065167A"/>
     <w:rsid w:val="00664C46"/>
+    <w:rsid w:val="00695D03"/>
+    <w:rsid w:val="00721E1A"/>
     <w:rsid w:val="00731103"/>
     <w:rsid w:val="00755B7E"/>
     <w:rsid w:val="00775632"/>
     <w:rsid w:val="007D09F1"/>
     <w:rsid w:val="007E3D94"/>
     <w:rsid w:val="008136BD"/>
     <w:rsid w:val="0082652E"/>
     <w:rsid w:val="008552D4"/>
     <w:rsid w:val="00865DCA"/>
     <w:rsid w:val="00870978"/>
     <w:rsid w:val="00875B1B"/>
     <w:rsid w:val="008B59F1"/>
+    <w:rsid w:val="008D6113"/>
     <w:rsid w:val="009003BE"/>
+    <w:rsid w:val="009175E3"/>
     <w:rsid w:val="00924E27"/>
     <w:rsid w:val="00931BD4"/>
     <w:rsid w:val="00943CAD"/>
     <w:rsid w:val="00944960"/>
     <w:rsid w:val="009578AE"/>
     <w:rsid w:val="009A7B21"/>
     <w:rsid w:val="009D1D1E"/>
     <w:rsid w:val="009E77EA"/>
     <w:rsid w:val="009F0874"/>
     <w:rsid w:val="009F1CA2"/>
     <w:rsid w:val="00A55102"/>
     <w:rsid w:val="00A912AC"/>
     <w:rsid w:val="00AA6FC3"/>
     <w:rsid w:val="00AB4153"/>
+    <w:rsid w:val="00AD4FFD"/>
+    <w:rsid w:val="00AD634C"/>
     <w:rsid w:val="00AE55C9"/>
     <w:rsid w:val="00AF1F81"/>
+    <w:rsid w:val="00AF33BA"/>
+    <w:rsid w:val="00B258D8"/>
     <w:rsid w:val="00B63AAA"/>
     <w:rsid w:val="00B65745"/>
     <w:rsid w:val="00B666F5"/>
     <w:rsid w:val="00B73447"/>
     <w:rsid w:val="00BF6FE7"/>
     <w:rsid w:val="00C4191C"/>
     <w:rsid w:val="00C734C8"/>
     <w:rsid w:val="00CB2827"/>
     <w:rsid w:val="00D00449"/>
     <w:rsid w:val="00D628A3"/>
     <w:rsid w:val="00DB7884"/>
     <w:rsid w:val="00DD223F"/>
     <w:rsid w:val="00E03B12"/>
     <w:rsid w:val="00E06D53"/>
     <w:rsid w:val="00E2218B"/>
     <w:rsid w:val="00ED3941"/>
     <w:rsid w:val="00EE0809"/>
     <w:rsid w:val="00EF1F5E"/>
+    <w:rsid w:val="00EF621D"/>
     <w:rsid w:val="00F05B2D"/>
     <w:rsid w:val="00F147B0"/>
     <w:rsid w:val="00F23691"/>
     <w:rsid w:val="00F51F3B"/>
     <w:rsid w:val="00F95E15"/>
     <w:rsid w:val="00FA10FF"/>
     <w:rsid w:val="00FA44E8"/>
     <w:rsid w:val="00FD55D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-VE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1028"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1BFBFD4E"/>
+  <w14:docId w14:val="4A020A20"/>
   <w15:docId w15:val="{89B61D80-7C0E-4C30-B1D9-8DC855CEDDD0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-VE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6044,50 +6939,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C4191C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -6255,61 +7155,120 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008552D4"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008552D4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Textoennegrita">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00612DE1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00612DE1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00612DE1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00612DE1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00612DE1"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abacoenred.com/wp-content/uploads/2015/10/escribir_publicar_articulo_cientifico.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bvs.hn/Honduras/pdf/Comoescribirypublicar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bvs.hn/Honduras/pdf/Comoescribirypublicar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abacoenred.com/wp-content/uploads/2015/10/escribir_publicar_articulo_cientifico.pdf" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///G:\plantillas\plantilla%202%20finalizada.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6564,78 +7523,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BA6720F-CE1E-4416-812B-5957400D399D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{599EE44C-7D70-4EDA-BBF3-83667E40B5F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>plantilla 2 finalizada</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1359</Words>
-  <Characters>7478</Characters>
+  <Words>1471</Words>
+  <Characters>8094</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8820</CharactersWithSpaces>
+  <CharactersWithSpaces>9546</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>La Pasion del Saber</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>