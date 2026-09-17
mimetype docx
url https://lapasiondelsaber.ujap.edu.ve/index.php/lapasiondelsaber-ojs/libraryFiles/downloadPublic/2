--- v0 (2025-10-09)
+++ v1 (2026-09-17)
@@ -1,1792 +1,3658 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00AA3830" w:rsidRPr="00AA3830" w:rsidRDefault="00AA3830" w:rsidP="00C25699">
-[...5 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w14:paraId="18AA8627" w14:textId="77777777" w:rsidR="00DE376E" w:rsidRDefault="00DE376E" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47225443" w14:textId="35585465" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>[Nombre completo del autor(a)],</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en calidad de autor(a) del trabajo titulado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>“____________________________________________________________________”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, declaro mediante la presente que dicho trabajo se presenta para su posible publicación en la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Revista Digital La Pasión del Saber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>, editada por la Universidad José Antonio Páez, y que no ha sido publicado previamente en ningún otro medio impreso ni digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B076735" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Asimismo, certifico que el trabajo es original y que todos los datos, ideas y referencias provenientes de trabajos previamente publicados han sido debidamente citados en el cuerpo del texto y referenciados conforme a las normas APA (7ª ed.) al final del documento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360F2011" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro igualmente que los materiales incluidos en el trabajo no se encuentran protegidos por derechos de autor. En caso de que alguno lo estuviese, asumo plena responsabilidad ante cualquier litigio o reclamo relacionado con la posible infracción de derechos de propiedad intelectual, exonerando de toda responsabilidad a la Universidad José Antonio Páez y a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Revista Digital La Pasión del Saber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4DEE69" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Cuento con los consentimientos informados correspondientes de quienes poseen los derechos patrimoniales, en los casos en que así lo exige el Comité de Ética o Bioética. Me comprometo, además, a no someter este trabajo a consideración en otra publicación mientras se encuentre en proceso de evaluación por parte del Comité Editorial de la revista mencionada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C021DD" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En constancia de lo anteriormente expuesto, se firma la presente declaración en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>[Ciudad],</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>[día]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> días del mes de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>[mes]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>[año].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DFEE88" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53CEA9AD" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Firma:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A503C9F" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Nombre completo del autor(a)] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33327362" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Correo electrónico institucional] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3181455A" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>[Teléfono de contacto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474E63DD" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0590B7CD" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD5BB77" w14:textId="3803E7EF" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nosotros, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>[Nombres completos de los autores],</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en calidad de coautores del trabajo titulado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>“______________________________________________________________”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, declaramos mediante la presente que dicho trabajo se presenta para su posible publicación en la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Revista Digital La Pasión del Saber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>, editada por la Universidad José Antonio Páez, y que no ha sido publicado previamente en ningún otro medio impreso ni digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCEAD0E" w14:textId="08E5A09B" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Asimismo, certificamos que el trabajo es original y que todos los datos, ideas y referencias provenientes de trabajos previamente publicados han sido debidamente citados en el cuerpo del texto y referenciados conforme a las normas APA (7ª ed.) al final del documento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598E7D7D" w14:textId="6C4F198C" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaramos igualmente que los materiales incluidos en el trabajo no se encuentran protegidos por derechos de autor. En caso de que alguno lo estuviese, asumimos plena responsabilidad ante cualquier litigio o reclamo relacionado con la posible infracción de derechos de propiedad intelectual, exonerando de toda responsabilidad a la Universidad José Antonio Páez y a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Revista Digital La Pasión del Saber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A711746" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Contamos con los consentimientos informados correspondientes de quienes poseen los derechos patrimoniales, en los casos en que así lo exige el Comité de Ética o Bioética. Nos comprometemos, además, a no someter este trabajo a consideración en otra publicación mientras se encuentre en proceso de evaluación por parte del Comité Editorial de la revista mencionada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F96C3B9" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DF949C" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En constancia de lo anteriormente expuesto, se firma la presente declaración en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>[Ciudad],</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>[día]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> días del mes de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>[mes]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>[año].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D54D6A6" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABB7E10" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...639 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+        </w:rPr>
+        <w:t>Firmas de los autores:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="9356" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9010" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3720"/>
-        <w:gridCol w:w="3368"/>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="2127"/>
         <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1785"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B15BE7" w:rsidRPr="00AA3830" w:rsidTr="002551A3">
+      <w:tr w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w14:paraId="4C1E8F7A" w14:textId="77777777" w:rsidTr="00B06794">
+        <w:trPr>
+          <w:trHeight w:val="638"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3720" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B15BE7" w:rsidRPr="00AA3830" w:rsidRDefault="007C2903" w:rsidP="007D0AF6">
+          <w:p w14:paraId="35E00B0C" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00B06794">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3830">
+            <w:r w:rsidRPr="007D4AEE">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
               </w:rPr>
-              <w:t>Autor</w:t>
+              <w:t>Nombre</w:t>
             </w:r>
-            <w:r w:rsidR="007D0AF6" w:rsidRPr="00AA3830">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>s y Apellidos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3368" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B15BE7" w:rsidRPr="00AA3830" w:rsidRDefault="00B15BE7" w:rsidP="00800056">
+          <w:p w14:paraId="6F14A007" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00B06794">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3830">
+            <w:r w:rsidRPr="007D4AEE">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B15BE7" w:rsidRPr="00AA3830" w:rsidRDefault="00B15BE7" w:rsidP="00800056">
+          <w:p w14:paraId="054C1020" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00B06794">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3830">
+            <w:r w:rsidRPr="007D4AEE">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
               </w:rPr>
-              <w:t>CI/DNI/Pasaporte</w:t>
+              <w:t>Correo electrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52135E89" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w:rsidRDefault="00C526DF" w:rsidP="00B06794">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D4AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+              </w:rPr>
+              <w:t>Teléfono de contacto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B15BE7" w:rsidRPr="00AA3830" w:rsidTr="002551A3">
+      <w:tr w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w14:paraId="3B2F819A" w14:textId="77777777" w:rsidTr="00DE376E">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3720" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B15BE7" w:rsidRPr="00AA3830" w:rsidRDefault="00B15BE7" w:rsidP="00EF1A6B">
+          <w:p w14:paraId="4B730FC4" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
             <w:pPr>
-              <w:spacing w:line="600" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3368" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B15BE7" w:rsidRPr="00AA3830" w:rsidRDefault="00B15BE7" w:rsidP="007C2903">
+          <w:p w14:paraId="1830A0E1" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
             <w:pPr>
-              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B15BE7" w:rsidRPr="00AA3830" w:rsidRDefault="00B15BE7" w:rsidP="007C2903">
+          <w:p w14:paraId="1C98A6F1" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
             <w:pPr>
-              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27491ECE" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w14:paraId="2C917F78" w14:textId="77777777" w:rsidTr="00B06794">
+        <w:trPr>
+          <w:trHeight w:val="393"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="288BD6B3" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17B85E22" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16FFEE4F" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="736609C3" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C526DF" w:rsidRPr="007D4AEE" w14:paraId="5BF05F26" w14:textId="77777777" w:rsidTr="00B06794">
+        <w:trPr>
+          <w:trHeight w:val="393"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D3DB5C" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E933E2D" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C51172" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="603B3F18" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CF6A08" w:rsidRPr="00AA3830" w:rsidRDefault="00CF6A08">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="68218BDC" w14:textId="59FC0BAA" w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidRDefault="00C526DF" w:rsidP="00DE376E">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE376E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
+        </w:rPr>
+        <w:t>(Agregar filas según el número de coautores, máximo 3)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007D0AF6" w:rsidRPr="00AA3830" w:rsidRDefault="007D0AF6">
-[...39 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="1134" w:gutter="0"/>
+    <w:sectPr w:rsidR="00C526DF" w:rsidRPr="00DE376E" w:rsidSect="000C0877">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1981" w:right="1440" w:bottom="1702" w:left="1440" w:header="284" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="88"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF2880" w:rsidRDefault="00BF2880" w:rsidP="00CF6A08">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="74789016" w14:textId="77777777" w:rsidR="003B04AB" w:rsidRDefault="003B04AB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF2880" w:rsidRDefault="00BF2880" w:rsidP="00CF6A08">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="40AE36FF" w14:textId="77777777" w:rsidR="003B04AB" w:rsidRDefault="003B04AB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Garamond">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002551A3" w:rsidRPr="002A731D" w:rsidRDefault="002551A3" w:rsidP="002551A3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tablaconcuadrcula"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3964"/>
+      <w:gridCol w:w="3828"/>
+      <w:gridCol w:w="1558"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00C526DF" w14:paraId="7314C4E4" w14:textId="77777777" w:rsidTr="00B06794">
+      <w:trPr>
+        <w:trHeight w:val="421"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3964" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="1186DDD6" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="7DF907C5" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00506EEE" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00506EEE">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Revista Digital La Pasión del Saber </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="55AC1723" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00506EEE" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00506EEE">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Universidad José Antonio Páez</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="46007C3F" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRPr="00007385" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00506EEE">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>ISSN: 2244-7857</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3828" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="1BAB5142" w14:textId="0E9F69AC" w:rsidR="00C526DF" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B8F57E0" wp14:editId="6C5CFEDA">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="margin">
+                      <wp:posOffset>-2816225</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>-139700</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="6371590" cy="19685"/>
+                    <wp:effectExtent l="0" t="0" r="29210" b="37465"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="2132229213" name="Conector recto 4"/>
+                    <wp:cNvGraphicFramePr/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvCnPr/>
+                          <wps:spPr>
+                            <a:xfrm flipV="1">
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="6371590" cy="19685"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="line">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:ln w="19050">
+                              <a:solidFill>
+                                <a:schemeClr val="accent6"/>
+                              </a:solidFill>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="1">
+                              <a:schemeClr val="accent1"/>
+                            </a:lnRef>
+                            <a:fillRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="tx1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="margin">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="margin">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:line w14:anchorId="38F14031" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-221.75pt,-11pt" to="279.95pt,-9.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVY2XWyAEAAPADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu7ZT7Tax1ptDovRS&#10;tVG/7gQPayRgEND17r/vgL1OmuaSqhcEzMyb9x7D9vpoDTtAiBpdx5tVzRk4ib12+47/+H737pKz&#10;mITrhUEHHT9B5Ne7t2+2o2/hAgc0PQRGIC62o+/4kJJvqyrKAayIK/TgKKgwWJHoGPZVH8RI6NZU&#10;F3W9qUYMvQ8oIUa6vZ2CfFfwlQKZvigVITHTceKWyhrK+pDXarcV7T4IP2g50xD/wMIK7ajpAnUr&#10;kmC/gv4LymoZMKJKK4m2QqW0hKKB1DT1MzXfBuGhaCFzol9siv8PVn4+3Lj7QDaMPrbR34es4qiC&#10;Zcpo/5PetOgipuxYbDsttsExMUmXm/cfmvUVuSsp1lxtLtfZ1mqCyXA+xPQR0LK86bjRLqsSrTh8&#10;imlKPafka+PYmIHqdV3SIhrd32ljcrBMBtyYwA6C3lRICS5t5oZPMqm9ccTiUVbZpZOBqcdXUEz3&#10;RH8S+CJuM+MaR9m5TBGLpXBml0f1OaFz4ZyfS6FM42uKl4rSGV1aiq12GCZv/uyejkvnKf/swKQ7&#10;W/CA/ak8eLGGxqo81fwF8tw+PZfyx4+6+w0AAP//AwBQSwMEFAAGAAgAAAAhADFGmPjgAAAADAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxap2mD6jROhZAAcQJKPsCNt0lEvI5i&#10;Nw18PcsJbrs7o9k3xX52vZhwDJ0nDatlAgKp9rajRkP18bjYggjRkDW9J9TwhQH25fVVYXLrL/SO&#10;0yE2gkMo5EZDG+OQSxnqFp0JSz8gsXbyozOR17GRdjQXDne9TJPkTjrTEX9ozYAPLdafh7PTkNlO&#10;+nV8m+LLU/0qu0o9f1dK69ub+X4HIuIc/8zwi8/oUDLT0Z/JBtFrWGw264y9PKUpt2JLlikF4siX&#10;1VaBLAv5v0T5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANVjZdbIAQAA8AMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADFGmPjgAAAADAEAAA8A&#10;AAAAAAAAAAAAAAAAIgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="#f79646 [3209]" strokeweight="1.5pt">
+                    <w10:wrap anchorx="margin"/>
+                  </v:line>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="es-VE"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ED25E6D" wp14:editId="677D88B0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1419225</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-123825</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1133475" cy="413385"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="995"/>
+                    <wp:lineTo x="0" y="19908"/>
+                    <wp:lineTo x="21055" y="19908"/>
+                    <wp:lineTo x="21055" y="9954"/>
+                    <wp:lineTo x="20329" y="7963"/>
+                    <wp:lineTo x="14884" y="995"/>
+                    <wp:lineTo x="0" y="995"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="974725481" name="Imagen 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1118786278" name="Imagen 1118786278"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1133475" cy="413385"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="es-VE"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55F1A2F9" wp14:editId="32061EE6">
+                <wp:extent cx="953203" cy="400050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1596055520" name="Imagen 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="952175426" name="Imagen 952175426"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect l="5719" t="-5293" r="9568" b="-1"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="953203" cy="400050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          </a:ext>
+                        </a:extLst>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">    </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1558" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="165918B0" w14:textId="77777777" w:rsidR="00C526DF" w:rsidRDefault="00C526DF" w:rsidP="00C526DF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="es-VE"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FDC1B5F" wp14:editId="2A12DFBC">
+                <wp:extent cx="593049" cy="472681"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                <wp:docPr id="1767550177" name="Imagen 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1543953221" name="Imagen 1543953221"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId3">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect l="37500" t="-4872" r="40865"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="608009" cy="484605"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          </a:ext>
+                        </a:extLst>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="48E4DD9F" w14:textId="0635220D" w:rsidR="007670B5" w:rsidRPr="007670B5" w:rsidRDefault="007670B5">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="07665230" w14:textId="087E6576" w:rsidR="00E906E5" w:rsidRDefault="00690A0F" w:rsidP="001F3E63">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="6"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002A731D">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Revista Digital La Pasión del Saber. Publicación Semestral.</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43BC3AC9" wp14:editId="4154BE74">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-249902</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>87919</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6372000" cy="19685"/>
+              <wp:effectExtent l="0" t="0" r="29210" b="37465"/>
+              <wp:wrapNone/>
+              <wp:docPr id="993836509" name="Conector recto 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm flipV="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6372000" cy="19685"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="19050">
+                        <a:solidFill>
+                          <a:schemeClr val="accent6"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="6B1C9E6E" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-19.7pt,6.9pt" to="482.05pt,8.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFigQRyAEAAPADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcu/amyjax1ptDouRS&#10;tVGb9E7wsEYCBgFde/99B+x10rSXVr0gPmbevPdm2F6P1rADhKjRtXy9qjkDJ7HTbt/yp8e795ec&#10;xSRcJww6aPkRIr/enb3bDr6Bc+zRdBAYgbjYDL7lfUq+qaooe7AirtCDo0eFwYpEx7CvuiAGQrem&#10;Oq/rTTVg6HxACTHS7e30yHcFXymQ6YtSERIzLSduqayhrM95rXZb0eyD8L2WMw3xDyys0I6KLlC3&#10;Ign2I+jfoKyWASOqtJJoK1RKSygaSM26fqPmWy88FC1kTvSLTfH/wcrPhxv3EMiGwccm+oeQVYwq&#10;WKaM9t+pp0UXMWVjse242AZjYpIuNx8+UivIXUlv66vN5UW2tZpgMpwPMd0DWpY3LTfaZVWiEYdP&#10;MU2hp5B8bRwbMlB9UZewiEZ3d9qY/FgmA25MYAdBPRVSgkubueCrSCpvHLF4kVV26WhgqvEVFNMd&#10;0Z8E/hF3PeMaR9E5TRGLJXFml0f1LaFT4hyfU6FM498kLxmlMrq0JFvtMEze/Fo9jUvlKf7kwKQ7&#10;W/CM3bE0vFhDY1VaNX+BPLevzyX95aPufgIAAP//AwBQSwMEFAAGAAgAAAAhALxuy+DdAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxap6REOMSpEBIgTkDJB7jxkljE6yh2&#10;08DXs5zguDNPszPVbvGDmHGKLpCGzToDgdQG66jT0Lw/rG5AxGTImiEQavjCCLv6/KwypQ0nesN5&#10;nzrBIRRLo6FPaSyljG2P3sR1GJHY+wiTN4nPqZN2MicO94O8yrJCeuOIP/RmxPse28/90Wu4tk6G&#10;PL3O6fmxfZGuUU/fjdL68mK5uwWRcEl/MPzW5+pQc6dDOJKNYtCwytWWUTZynsCAKrYbEAcWCgWy&#10;ruT/BfUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMWKBBHIAQAA8AMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALxuy+DdAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAIgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#f79646 [3209]" strokeweight="1.5pt">
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002551A3" w:rsidRDefault="002551A3" w:rsidP="002551A3">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tablaconcuadrcula"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3964"/>
+      <w:gridCol w:w="3828"/>
+      <w:gridCol w:w="1558"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="001F3E63" w14:paraId="46B4B1DE" w14:textId="77777777" w:rsidTr="00690A0F">
+      <w:trPr>
+        <w:trHeight w:val="421"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3964" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="567E166E" w14:textId="77777777" w:rsidR="00690A0F" w:rsidRDefault="00690A0F" w:rsidP="00690A0F">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="521A61B4" w14:textId="77777777" w:rsidR="00007385" w:rsidRPr="00506EEE" w:rsidRDefault="00007385" w:rsidP="00007385">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00506EEE">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Revista Digital La Pasión del Saber </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="592315D9" w14:textId="77777777" w:rsidR="00007385" w:rsidRPr="00506EEE" w:rsidRDefault="00007385" w:rsidP="00007385">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00506EEE">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Universidad José Antonio Páez</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="24B40B34" w14:textId="65365861" w:rsidR="00690A0F" w:rsidRPr="00007385" w:rsidRDefault="00007385" w:rsidP="00690A0F">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00506EEE">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>ISSN: 2244-7857</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3828" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="2A1E9CC3" w14:textId="740725EC" w:rsidR="001F3E63" w:rsidRDefault="00690A0F" w:rsidP="00690A0F">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="es-VE"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BFDDE13" wp14:editId="0B4F6041">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1419225</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-123825</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1133475" cy="413385"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="995"/>
+                    <wp:lineTo x="0" y="19908"/>
+                    <wp:lineTo x="21055" y="19908"/>
+                    <wp:lineTo x="21055" y="9954"/>
+                    <wp:lineTo x="20329" y="7963"/>
+                    <wp:lineTo x="14884" y="995"/>
+                    <wp:lineTo x="0" y="995"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="1205137222" name="Imagen 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1118786278" name="Imagen 1118786278"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1133475" cy="413385"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidR="001F3E63">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="es-VE"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A3BEF31" wp14:editId="05A4B34C">
+                <wp:extent cx="953203" cy="400050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="395159433" name="Imagen 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="952175426" name="Imagen 952175426"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect l="5719" t="-5293" r="9568" b="-1"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="953203" cy="400050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          </a:ext>
+                        </a:extLst>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">    </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1558" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="7370BAA1" w14:textId="210FA741" w:rsidR="001F3E63" w:rsidRDefault="001F3E63" w:rsidP="00690A0F">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:ind w:right="6"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="es-VE"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51B40908" wp14:editId="763974A6">
+                <wp:extent cx="593049" cy="472681"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                <wp:docPr id="2026868256" name="Imagen 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1543953221" name="Imagen 1543953221"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId3">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect l="37500" t="-4872" r="40865"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="608009" cy="484605"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          </a:ext>
+                        </a:extLst>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="74A31B2D" w14:textId="2A6B800D" w:rsidR="001F3E63" w:rsidRPr="00690A0F" w:rsidRDefault="001F3E63" w:rsidP="00545340">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
-      <w:jc w:val="center"/>
+      <w:ind w:right="6"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002A731D">
-[...6 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF2880" w:rsidRDefault="00BF2880" w:rsidP="00CF6A08">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3FBE1A01" w14:textId="77777777" w:rsidR="003B04AB" w:rsidRDefault="003B04AB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF2880" w:rsidRDefault="00BF2880" w:rsidP="00CF6A08">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="261FDF23" w14:textId="77777777" w:rsidR="003B04AB" w:rsidRDefault="003B04AB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00AA3830" w:rsidRPr="002A731D" w:rsidRDefault="00AA3830" w:rsidP="00AA3830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4F00BE9C" w14:textId="1AB2A0FB" w:rsidR="007670B5" w:rsidRPr="004A3B46" w:rsidRDefault="00DE376E">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002A731D">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
       </w:rPr>
-      <w:drawing>
-[...63 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51D67F7F" wp14:editId="2CE5FB76">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5806440" cy="941070"/>
+              <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1427998077" name="Grupo 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5806440" cy="941070"/>
+                        <a:chOff x="0" y="38100"/>
+                        <a:chExt cx="5806440" cy="941070"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="531514051" name="Imagen 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect b="4845"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="38100"/>
+                          <a:ext cx="5806440" cy="941070"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          </a:ext>
+                        </a:extLst>
+                      </pic:spPr>
+                    </pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="620417585" name="Imagen 2"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="945222" y="41097"/>
+                          <a:ext cx="795020" cy="814705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="39B0780A" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-.05pt;width:457.2pt;height:74.1pt;z-index:-251641856" coordorigin=",381" coordsize="58064,9410" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQB2BvNxrAIAAJEHAAAOAAAAZHJzL2Uyb0RvYy54bWzUlV1v2jAUhu8n7T9Y&#10;vm/z0aRABFTTulaVug2tm3ZtHCexGn/INoT++x07gRaK1gmpF7sg+PP4Pa8f29OrjWjRmhnLlZzh&#10;5DzGiEmqSi7rGf718+ZsjJF1RJakVZLN8BOz+Gr+8cO00wVLVaPakhkEQaQtOj3DjXO6iCJLGyaI&#10;PVeaSeislBHEQdXUUWlIB9FFG6VxfBl1ypTaKMqshdbrvhPPQ/yqYtR9ryrLHGpnGLS58DXhu/Tf&#10;aD4lRW2IbjgdZJATVAjCJSy6C3VNHEErw1+FEpwaZVXlzqkSkaoqTlnIAbJJ4oNsbo1a6ZBLXXS1&#10;3tkE1h74dHJY+m19a/SDXhhwotM1eBFqPpdNZYT/B5VoEyx72lnGNg5RaMzH8WWWgbMU+iZZEo8G&#10;T2kDxj9Puxgn8a7ny98nR9uloz1BmtMCfoMLUHrlwtu0wCy3MgwPQcQ/xRDEPK70GWyYJo4vecvd&#10;U4APtsaLkusFpwvTV8DQhUG8BGsukjzJ4jzBSBIB7N8JUjOJEg+dn+eH9hOJT+xe0UeLpPrcEFmz&#10;T1YDvHCk/Ohof3io7q26bLm+4W2LjHK/uWseGqJhxSQw6TuHhIH8A3KOeNZTea3oSjDp+mNmWAu5&#10;K2kbri1GpmBiySBJc1cGhaSwhv4AxQiOVTbO8v5kWWeYo802ha3MPn8L1KFl91WVIJWsnApqj1L3&#10;Ap83yNvBA54a626ZEsgXQCqoCyuQ9b11XtLzEI+5VN5BaCdFK/caYKBvCbZ70UMRNqVPBAr/DZWX&#10;aZwlo3ycH1CZviOV3sx3hjDIBwh73vyCFWymB7Lf6F1H2MTXHPoZB+RNsjxNU4zgYoN7bTLqid7i&#10;N5rkcTrce+MkG8WB+FPpO4pWuP7g3g+kDm+Uf1he1qH88iWd/wEAAP//AwBQSwMECgAAAAAAAAAh&#10;AD+G76mypwAAsqcAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAJt&#10;AAAAcggCAAAAjnZxjgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAAA7DAAAO&#10;wwHHb6hkAACnR0lEQVR4Xu29B1wU59o+nPc9NSfnnJz02DtKtfeu2I09iTX2XmOPGhN77PSiqFhR&#10;6aBg7ygoHQQRENhdehXYnZltfNc9z7KuoMYkmn/O9871G3F25unlvu77afNO1R8XevFiNxIkSJAg&#10;QcIfEX9oHtUbqFTiUQkSJEiQ8AfFH5lHDZBYVIIECRIk/GHxx+VRfZVOqMxXq4p0WsHwyACJWCVI&#10;kCBBwh8Fb4RHX4fY2PCs8TJFjZ8APal8mpN6a2PKtdUZYTvkUe45SadLZLe0Wp65eG3UDhwwffhC&#10;BxIkSJAgQcJr4Y3wqE78+zOEpNfDgZ4mPZ+5ZDfGJ6avqvIyIlKvLkm+uDA5dEHyhflJF/B3bmXx&#10;I8PrZzD1zv4+C6TWTwakhaVZggQJEiRI+E34Hcd1adlQbUozBeM8g5uCFP/UayvTbn6XdmtdKv39&#10;ISH4q7wUb/bWBM/5eh1w5YrsuCP5yd4lGdef5kYpS1PVquKfS5sECRIkSJDwArwBHtXq1K9HQsR2&#10;aq60SHa3svAh91Sm4Uu1GpXBp8FOZVeVVl2RHe2afnvTk7AtGWFbM+5uf3JnW2zAkNTbq/VaDfNR&#10;A1otz1UotHyZVsOLtq8RMD1Nf1aVZUek31yXdnNd+u2NGXc2Z4RtyUk4qtP80hFjCRIkSJAg4Zfw&#10;aGFhYXBQsNepU8HBQefOncvIyGDPcx6eeBK2QRHnmv/Ip0R+q7IgUSNUsFfVYDRGf5/mPsi8t00W&#10;sVcW6aCIcctNOFqceVUPJsZbvDewaVVFYaLs/j5Z+O6siH1wLI90Sr+9IdZvcFzgF+X5sdWhGS7R&#10;Z1V5SZo8yjk71j078UTB48DizCvlebF6vVZ0/AxwnJfiL4vYlRmxJyt8Zxb+3vtJHuWk1SgNLiRI&#10;kCBBgoTXxuvyaE5OzqZNm1xcXOz2282YNm3v3r0bN268dy8cr7Iifor27hnnNzg2YFhC0KiEoNHy&#10;WFdiNgOeUR0sxfzk0/Ioe0WUY3aUkyLaSRFln3Z7nbqyQHSpqxKnLXVVusK084pIezkcRDvDWV7c&#10;keRL88CjsT62mRE/iY4p2Gf/wcqUhymiHRC4PMpBFmWXHeWcfmPN0zwj6QIUuMAVZ8cfQQIQMtzk&#10;xB4Am2ZEbNf94hVMEiRIkCBBwmvz6N2wsMWLF8lksqysrNWrVsfFxu3cuXPPnn14BWMuPnBU4vmJ&#10;CecnxJ8bHx84Ov7cuMrih6I/NqZqILuneTF5cR55CUfyEg7nxh8qTD6TdX9XnP+w503MKr5cnp94&#10;PC/hUF48ucx/eAJsFx8wIs5/KBwnBI1g7vUiL7IhXI2GK3ocmJ8gBk6+juQlHksIHptyZ7POMMaL&#10;v+QeBnE+peFwvhh4YfLpJzdWpd9Zp9fVtFwlSJAgQYKEn8Xr8qhaLRw75rlu3brVq1f7eHuDUO3s&#10;9svkcrySRbkknp/w8MLUhxemP7ww42HozFjfQU/CNlTPOBJ7AXy5ojTVtzDpFKgrP+lU8SPfkscB&#10;D0MmRp/tkZt0grkBwGdPs64XJnsVJJ8uTDpTkOxVkn4+7ebqGB/bhMCR8YEjYv1sU2+t0KmNw7AU&#10;fmVxamHK2aJHp+ERV/Fj/5xY1xif/vFBw8py74nORLpVlRSl+hclIw1ni5K9ivA3xRdhpt/9vvYI&#10;sAQJEiRIkPCz+GXrjIpF5IgwPII9GnMg6eKMpMvzcD26vCD50nxiO5+BuUnHDC70VfxTeVl6SGmq&#10;f3FaYHGqf9mT0Ar5jdTrK6J9+sb5DUq+MlfNlTK3qpL0krTA0jT/0tQAuHyaeRGEBzMUV3zgyITA&#10;EXGBX8T69suOP8DcAzoNV6G4WZIWUJoWWJIaCO9Ps648vro4xtc2zn9Q8qU5fAWlVqflyhVhZakB&#10;SEZJakBJqn+F/Fbmva0PTnfJDN/+suVLEiRIkCBBwivwy3iUAVaph4eH4Qd4NO5I8uUFj64uTbm6&#10;LOXacvyNDxwd6zc4MWhEbspZgStXP82oyLpakXWpPPMSbrjcCBBY2s3lMd594wJHxIMX/QbkpZxB&#10;UBquuEJ2ozwztDzjUnnGxUrZdVV2eMqlObAsEwJHwR5lF43u+g8tTPWj6HW6yvyocgr8AryUZ1zg&#10;cu/nxR+M9rUFncNxjO+A1Ftr+IpsvjQVzp5mwNmF8qwLXN6DoqQTsb6Do336PQnfqtNJPCpBggQJ&#10;En4xfg2PXrt2NSEhwfCjqkoRfzz52rePb6x5fHMtrpQbq8GjcQHDEwKGxfoNSb2xsjQ9kM9/wBXE&#10;qAqiVDlhBQ89H4ZOAYkmBIFEQXUj4vyHJJ7/qiz7jqYsTZlzR6m4WZlzhy+IUhclZNz9IfpsH7g0&#10;kiisUqLegKFxgcNzHh4VStOFojhl7j1VbjiX/0AoTSpJ9RMnUwcjcEP4vgOSL0wvTvHmC2OEwlh1&#10;YbxQFF+YdByJjPUbFOs7KCN8q14v8agECRIkSPjF+AU8mpaWGhQUlJeXFx0V5XHw4PUbN9gKnuzE&#10;U49urnt8+wdcqXc2Pb79fXzQqLiAoTQMC6Ly7R/nN/TRpdmpN1em3lyaFDoxxtc21g/G4ijRAdmj&#10;NA7sPygxaHRpqp+27LG2LFVblqLKuf3k1soo795wYCTRaiodER80ElHEeNumXltSkubH59/nC2Iq&#10;5deyH+xBdLF+AxF4XOAXcUEGv7G+A8GXj68tUkTty4lxSL22NNZnAGg+IQivbIlHJXtUggQJEiT8&#10;crwujz5+nLJmzaqjRz1XrFixZ/eeCyGhq1et9vMPwKvcJO/Hdzan3t2eem9H2r2dqWHbEoLGEI+S&#10;uUkcGQ/D1HdAtG//aJ/+McRwxIKiWSkyYrXVCPKL8R2Ydn1xVsTWtFur4wJHRvv0w3MxHCOD4q/B&#10;i3h9EeXTN8bHNvH81w9DxiOiaO8+cf6g8FGwVmGVMg5mnI0nMX62Ud59o+HFt388WcxI2xcxfgMk&#10;HpUgQYIECb8Or8ujUVFR33777dWrV+fNm+vh4ZGTk7N5y2Z394N4lfcoIPXu7vSI/WkR+9Mj7NPv&#10;7UkIJh6NE3lUpLERMPvAf8SFxG0jxFeMR+GASFRkx5HgtlifflFne0X59IvzH2JwQ37JpUiccEM3&#10;bGK1+gms3sGxfoPEtUjslfHtcFilbFiYwiH+BnciPaNAzywxsQYeldbrvimwIzXYxf4TH1av3H72&#10;xLAl6S3BGHWVpuSRUBD9C5dkk9/n04dfxiz8FmipgJ6VjAH0iB4iiuejpZ/0BP/UBTHqkmT29NdB&#10;U5amzovSV7GiYNFVwxDJr4FOVSzkhvNZV/n0IOHhCT1fZnjxHBA4XdXZf6swxFV90ROKV7wxPqm+&#10;eZNALAKqqfSx4fdLYtGUZ/MZofyTED4tWFOY8PYLBMmqEDIv80/OccmnuRg3rXhWuUmZvBRshyH+&#10;1z7NFBS3+YwLfLKX8CQET17sjR5TYxY9mjox3td4aPqzJtg7nTJfyLkrZF7iU3z5xz5VWpX4GHiV&#10;398Nv2Bc9+bNm9u2bbt//35QUNCuXTthm1ZU0LlFuSnB6fed0h84pz9weRJ54MkD54TgsTE+fWP9&#10;Bsf7DYrx6U/nEPkPwY142eI+1peei68GxfoMiPHuG+s/FFeM7wBYpbE+tnSDh74D4wKGk30ZMDLG&#10;Fw9hyxI7gnQRDgVLIQ8Wx5C/iPW2jSce/QKhIeQ4hAP3AWK83v0oLgrWlhLgR6RLXvyGgIPj/AZl&#10;hm+R1hm9GVDn+ZmOwSCK0rfaB8TeXFUlxB4UDncUDtiorq7Q/YJTqyh5z+eF3Rt/viUg/BpsraNH&#10;GiV/c6NwwJr36KCKdHj9oqvmZgIX58F7dhHcrflrK3UCrZBn4ZATQ8ZeN9gaUEXa8y4tNM5mGruG&#10;vHMzIeuq4cVzQOA1w/+V8b0UL4iiBiDcRflOIv6Nt0CdUK66vpw/YMMf6qiKc9XrNbW4hIDf3MVF&#10;aru6aqfG6r2fqM5N02vVhndvBZQAITuMc2qscWiicWyq3vcJH7GnuuJfkEJTiE2oSssVKX1Ha5xb&#10;aJzg/XPuzDCdUIEX7DKFDg8Qpsm3QF7orPpBrcfPYKggJEB1dbkaDcyphcauvupQa01pOnPxSu+/&#10;H16XR3meZ6yp0WiuXLni6+uTkfGEvcp7fD4j2iMj+hBdMUcyotxgI6beWJp2e3XqzRVZkXseXpiW&#10;cnXek/DNT+7+kBm+LenS9LRbqzIitmbd35l2+7v0O+szH+wBOyZd+Cbj/nZ4eXJ3Y0bEZlnUnoy7&#10;GxOCRz08Px4Mmn5n3ZPwH0Vr8ov4gKFPwjYgzNSb36ZcnvsweGzCubHwixASz3+VdX9HRsSWtNtr&#10;H19dkHTxm6yI7Zn3d2Q+2JERvulJ2PeZ4ZsehkxIu70y4dxXSaGTE4PHgFwzyR59q+34/wyoVUNO&#10;Uc/TVCrURQnq4iR1cbKQe5/PvoOeDKVSXZSoVZcz528PrAcKijDBzaLKoUWVoxlkFp9KMxG/DtUy&#10;97f2W726Ql30UChOhJUM+1Isljt8bgREg073gkO1WLx8/BGtfeMqx5ZV9s34Q63VhnNOfh7wzEJQ&#10;F8bxHu2qHJpXObXSODTmDZu26X111n49uLBN+v2Nqpwtq5wsNAdswKO1QhSFMeiiMF5Q3ESuecVt&#10;rSqfvXtzoOxohVLB0PCS1EXxfE4YlbDijpD3QKvMNThCKxVT9GbBxx7U2tercjJHNXEHbdDy8bB2&#10;NOriRMGjfZVjqyonS42rOfcYzfLNJ8YEFLggv612aVnlYolL69iEj3GrjvSVUeOl+F6rKuJP9ke+&#10;KASHZrzfOK26UnRRg4ZRrFr2RKcThNwHQuwB7tYG/sZa7vZGDvpWaqCmNJU5BV7d9thbvV7Hn5te&#10;ZdekysUKXUDt2VVTwsz9V/n9PfG6PBofH+fi4oyW9+OPP2zduuXgwYPffrvsxo2beFWQdikj5nhm&#10;3InMuJNZ8V5ZMUfBTLkPj+Q/OpV6a2VRevDT3Hvg1LzkkyVZV0vl1zPvb39y78eizAslGRdlUftK&#10;5FdxU5jqnZt0BK9yEg8/zQnLjndVliRnxzg8ubdRFmOffGlGUZq/PMb+4bkJMGejzvYqTAvITjjw&#10;5M468HRu0rFY3/7K4kePrsyOPze6siQpJ8EtO9Gjsjgx/c7avOTjZYo7JVmXitKCi56cL0oPKkoP&#10;zHqwMy5wRMEjr8fXF0Sf7QF2l+ZH3xxID9VW5qi8h6s9WvNHuvBHOqvdzQXnFtAoBVyH2vPeI7kH&#10;+zUqdh7k2wI6GXdzvd6uUZVL6ypXK719I+7W94Z3P4vqHqrTcshLFS3nfjOdlru3Q3C3VB/urD7S&#10;VfBoiwJROzcX3MzVR7urAsZzUc6aymyD02rodGrO98sq+xZVrjZVrpYaCMFkL8O71wBLN/fATmvf&#10;qMrVmi77xqqL801FGO60qgKd9leeMk3jhI5mJOacLdTurQXZlVqFRQ80qnzlsW5qx8ZoDJx9PdWt&#10;9b+dwmtD9cBecLeiQYgjndHYBBcztYuZ4NJc7W7JnxrI3flR/TQTzsSo32TsoA0+YDwpbW7WVS7W&#10;qFY+CdX0gii48B06x6aoCJ19E+7m2rfB6CZA4NQl1QVxKI0qZ3NUk9axqRDj/jrZZ+oP/mlhkfqM&#10;qnIwQ1eqcmzO+4+rPgynRiCGn+qiZFXIdMHNGjnVOzbTOzTT4XJsjtarPN6tetwbjmt4fw7iXAyN&#10;x1ReX6l3aEJN16mVcLRLtfefsaR/N7wuj8bFxYE4gwODJk+aVFRUhCfbt23du4/OBSx6ciMrwTsr&#10;wQeXPDEwK/4seDQ7en92nGvShWnpd75TlaXmJh2HlZmfcjYj/MfijNCkC1PBoBX5DxICh+ennCl4&#10;7Av6LMoIzUk4mHptUWGaf4zfwGLZVYQjj3Uszb6VeGGCqiQ57c66WL/BCYEjo737pN9eXaa4mXxp&#10;5pN73ytLk+P8BoKhky5OI0ItScqK3BUfPLa8IKZUdj0uYLgizjkrcmfKlXkFaf5pd77jy7PAwbG+&#10;AyqLEkCoD051zAzfDlElZlTCm4GmJIU/BOunBQwUsetCC7aiHuiCnmBR5dhC69BYeXaouoR9UBad&#10;4dko0JsCAuVCZurtm1S5IV7iUdWNta/f7dSZV1RXlvH+Xym9BsCKokckVH5Tv6UkXVxUtb8B+KbK&#10;xZz+QjRQ4aCUWkI8geo4L1s+86JBExf/guE4mAJOZiwjsCa5hKNieK/Gs9RSvNdW6B0gu8HErcGj&#10;SpSM+FbHl3GRjqrz0/mTtnzYVnEc8heDi/XQOZnpUb/OloI77NErhhfPQ6PM5o90JDsMjcGusery&#10;kjfNoxSa6sq3VfvqVzm3MhQy4nJBrvEXDc9MZ1+fOz1InRfJPLxBaIUy1fFeYu4oOq1TCyH+sLEK&#10;jNAqc7iTfak2HVtwXoM05XQqXG1nbxQUuLooEYqF2BmtRXvUtTrSn42aHOj0Ws5/LNJMTcixueA3&#10;Tm+wRwHTEOheKEzgTg4QVVj0emrhevyFeoFacDLnD7ZWm5ikrwRCowCVN1brHUQtkHi0q+b1aPh3&#10;w+vyaGVlpbe3t4uLy6ZNm2QyeUZGxs6dO9ipRgVPbsofBsqTguUPgxTJobKHAdG+A7LjnBSxTimX&#10;Z6fDZIzYXlmclHl/W0GaX1LIJL4i+2HIFFnUXmXxwzi/QSBXvU6demNZwrlxIDYyZJNPxvoPKVPc&#10;AMvmPjzGV8gSz30li9yNt7SCyX9wnN+QxOCxXFkajRs/+ElQ5jy6PLsk80JS6OSEoLFcaRpIGqGl&#10;h63nlTkPL05WxDrLo/YmX55VnHUZXJv36OTTnPCk8xOVRYkFqX4PTnbIkHj0TUNTmiZ4dqEBLjR9&#10;CG76C7YQjSH0JfxF17JvqLq4SMd27v5miqoFClG0RxtSApwtwdxc/CHDy58D/KrOTdHv+bTKvpka&#10;kjfjovj4t5I9JenKcpHPrEmyGC+SvLjEeyj7B1pzaWwImsqE7FH/L6scmpEbJ3PB1VzIDhPfvgI1&#10;k6q6v09XbY/q7BrxD6AEU+DCk1C1YzOwWtX++lzQFEN1/ELwqf4aV5AWjRmqD7QW5NfFxxS+KTTK&#10;HN6zs9gqrPQOjVVXl70NHlVeX623b2yQ2pRfUXtjxUsPYY434U4NVJcZvlj1pqDTcmI1Nae4nM3V&#10;bhZCDn3Jowa4h8c1Ts1A6hrXltwjH6RZLII3r0caUN2zhEIjj5I9ysUdrK4g9vdnAEfchXlonCKP&#10;NuP8v9Jp2GKfmt61fCnn/3WVPRo56+nVmiLTpJ1a8qcGQjU0uP55iB357jY9WfDwTjxaTcMotNdK&#10;/NvGL1hnBCq9d++eIAgPHz48ceJ4UpI4Q6PX5T+5k5NyTZFyOTv5Et08Co32HQh6K84ISb+1Rha5&#10;5+HFqblJJ3IeepQqbsX6DSzLvh3rPzTvoWdhWkBWxLYy+a3iJ+fKssMyI7bKovaUZF2FPZoYNKo8&#10;NyLt1moa+M26UEqHCC4pSvOHAQrqpc0qvrbFmSE04RqxrSgjBEYt7FcQdnaCR0XeA5BuXvLJ5Esz&#10;cpM8U28syXl4RBHvlnptSVnOnczwrQikMNUnK2qfItq+ojA+zn9oRtgP0nrdNwtNSeozHnWz0Tm3&#10;VDs21Tg20To0oZ7sJgo151aCu7WQGyH6eCv9Qci+y7uZV9k10e9roPIaoFW+7oQcUqMKnlyF1LpY&#10;qGFgiQLxtycRIfDEo00gEfRuNnpnS51DUx1oDMKXFQsT9KDS433UpWxFJYFLOKK2bwhS1+2tq7ow&#10;V/8znycioazT8vxjf+XNDVy8h54rFYoS+cMdq/Y3gmLBH++rKUtjTtVPzmug4jhbgt1VV1f+OmIT&#10;UgMMPOpsLhxqrymIM7x4HhplLn+0W5UjWoUNDWleW/WmeZSguraSBiFQjKSsWGkcm1HDc2wCY5S0&#10;NxSyi43WriF3d/Mbb3V84gm1QwNUk3ZfHdW5qXoNZ3hRDXAP5zemal89/b76qEedngYtUQhvoxxM&#10;QIFryjMFGtVoCT7TODbmHwfi+evHC3fcxfk0wgQetW+qCplRvZKoZgg0A+oMZyKJkv7aVO1mqYYN&#10;6txSC11wf33eb4zumS37s6Dw+UgHvRMonHiU/++1R3OyFVu3brG3t9+1a9f2rducHB3XrF1z4+Yt&#10;vCrJictND8tJu5mdeis3PULx+Eas35BY336KeNdHV+em3VyefPGb+KBRsA7BqXG+A5MvTo052zs9&#10;bENOvFvmvU1g3MdX52WEb5bHOKbfWfP46qKM+zsSQ8ZnPdidfue75CszHl9bqIh2lEfueXxtATzG&#10;+tjSblSfvg9DJ6dcnoO3yZdmyaIdsiJ3yWMdn4T/IIvZJ4+1h/mL2OMDhyWGfPUkbH162NrkKzNl&#10;MXszI3+KDRiWFDrlSfjmxHNfyqL3xgWOTLu54i2vl/s/BWrZZHkc64VGT4NIruaqm2u49HNC+jnu&#10;/l7Bswdxhmgf6OwbqyLtmbe30SUQIp/kpfIZqQqdq8578PoRwCXJQXR78OjB9ur8aPEhHv/WRHK3&#10;NpBdCN3cuRV3djgfto2/tVEVOAGChmQcFYtYMnYNuBtrjNHp1CouYo/q7HDuxloIxJ9NBBxwd3eo&#10;HRuDNdX7PuUiduGZOuuqym8cd36GtkAcphahzghV03CxBbhHdXPdrxPowmM/jQvqlMwO/nAHdXGS&#10;4cXz0AglnPdwMZtWOvuGqvAdv708a0N1+0cdVRzMIHP+zFDVo1M8Gl78IS5gks65FePXKgcz7vQQ&#10;Lf/U4OfNQK9XV6CoVWeGq66vUT9l9u5zGQSPKq8uV3p/oQyd9Wy5zc+tmH0j0CjzeK/BYuGLU+zp&#10;QWKkrxsv3HGh8/TgURQsePTCHL3JilxTqK4so45DJNpKfaiL6v4+Xn5DyIngMy/z0c4qn9HcnY1V&#10;r78JTUwgF7lfRzwKRQ082s10pdIfAa/Lo2Fhd5YuXRwfHz99+vRDhw5xHLfzp537xPlRvU6tVhUL&#10;ynxlmby8MLU0J1ERd0AWuS/jwW5ZlB19EDTGSRZtL4vcm/VgjzzWGa/ksS6yyP2Z93dn4u+DPTA6&#10;sx7syozEzX555D64VEQ7gUdl5NcRgWTd3yV7sB9vFbHOiljX7FgXXLJoO7rog6N2WZG7ETi8KB46&#10;yZOcZInOiiTX7EcHslM8ch4dwr3ikVv2o4OKh/RcnnxAnugsi7OXx7tmRu7Kit5XkB4ofe/lzUKr&#10;qeBO9qP1pei0zmZQUdlzdApVaiD0U1rb6dIGjEJDr4ZXz3VpDVeoLkxQlz7WakxV1+fcGECL7F/0&#10;vBp497ygMtzq9BpNeZa6IEFT/FCjyjcd24cLcBszE9UH26kLEw0vTIAEa4UyTblMg3QWPtRU5hiz&#10;UB2XSZzV4MK36+waQhjpoUPc2sC8wC7h5NeVXrZ62ExgNVEGwbCrsS4XuXihxMUTDV+kLk5GicHm&#10;o5+V2cLhDmSBwfKzq6+K2s/8wbthMWU1hLRgjTjmpnOgujB5+UxKarUqVIem+JG6IB4i7Pnl1uRe&#10;yLyscSfjg+zRwx3VRS9eTqwVnnLeo8RUgUcbqMK3P5+WalQ/w/9UwhVyagmFic+XMG5e5Bcl/MBO&#10;R8OPtByGC5piXMWj4UtVgeNFq5Sm2WCdIzvsFaDVKDWqAk1xEsX1NE33XKt7LjJEralUaArj1cWJ&#10;KG2d1mB0GiNi1WQAPTR6JWj4Mr4wTih7rNMJhkesAT/vUjyp1PBTy5eqi5KoL/zCfZM6vVbzNFNT&#10;EK9F9SlzhdNDxcIXeTSNeLQ6FMP/OnW5piSFVtRztAgGoHIWXeEff2213lEkSPsmXOjsF/IozUHA&#10;4BaXI8GCVN36voYzrU6o/hTYsyzotIKWL1aXpakL49TFj3BveEFuKHo+ylEHGxfap1NL/kRflAOK&#10;TPM0A5Wl5UuqA6JCZDemgVN9VSjUBXFw/6zMTRwAogfDE2hXVAKV1I+A59y9BK/Lo2q12tvbe9eu&#10;nVevXj161PP777/fuXNnbi4tIv9DQZ1fokqX8Zk5fKYCl5CZLWRl81k5QmaOkEUPNVm5+pLyKuEF&#10;LUDCG4QWivnJvkxmaVxaCrRw0dBr1epy/uxw8ZUNjSVeW1PdUvE/3arzIrkry/njvYWDbcElqjND&#10;ubgDumoJAqGgjHFRRTspo51U0c7a8qxqHtXrIaYfnVFFOaiiHLlYNx1XrHuaCUOEv7eTu7iIu7pC&#10;pypkgaC38499uaDJvGcn/lA74XB77mh3lf9XQoovveWK+fxolc8Img1yNtccas9nhGiKEvns2zrR&#10;gtEpC/g4D9WFeapTtrQa2aM9heDZhQuZxWeaLrGpzpkJuHsij7paI+9IkrH3AnxBLHesR7VVaq11&#10;aMxHkbEOSaTOi+JiXPmwrVzIbD58l+k2LUF+S3XlW+5EX/5Qe+FQO/5oD+7KCuW9bVpxUVKVizgx&#10;nHRcxxXxCZ6q8J3claVc6HwSE3qdpvSx6v4enUsrONM5NFVeX0WySXFHU8L0fb06J1x1az0PK/Zo&#10;N1oBi6I43IHzGkirf7nqz+8jDTnhwoHWVc4wssGjnSD0xVc1IfIoSpUG/WCPQqWoVUSoSNQmqqCU&#10;TzjGXZhPcR3pSHWEqD27qs5NE7Iuww9jHoOn58E92E9D5USWzfmgyTqToSbu4XGts0ixLuL+nGz6&#10;qCKUAO7mOs5nFOfZHcoHipE/1IE7OwwFDhkNBxRddWR0CsH5mZxnV0rPoQ6wjdBO+ORTkNVUTfLb&#10;qlg3VdhWPmQmH7GbbWQCv8IvLnVpKn/7B5qaFdcS82dH8DHOoC4xYEQA6DR50Vy0C3fjOy5wojrr&#10;ug79KHw3f2owSoA/3A6lxyedQrBiYliKXgAWHeUreDp/pCMtCz/eW3V1OX9qAE210LiugUdF11SD&#10;WmU+F7ET5jvvgXy1R+9T3fxO8zTLNCL+7hYyCskeJR5lHmsABCycGUqrqFxttE7NVFHOlC9Dip4H&#10;lUoVdFD+3k984GTEyB/pJKBID7XjTvRW3d4IbYx5xD8h2UvjKi5XdGql8hqgSg9C74N73qMdf9JW&#10;de8nqBoUpCEidtE//skF6pWoL4+23JFOHPp4ahCrEXIATTjzChoMd2WZKnQOdEQ+6xqNEnm05Y/2&#10;VN1Yra3ME10y5y/FL5gf1Wq1YWFhUVFRd+/ePX/+fEHB29208Oug2utY0L5Pcb9RxX1HFvYfWWg7&#10;umDwl7mDvszrOyqv/6jcfiPy8HDYxKIv55TMXlm6alPZdrtyuwOVx85oZQpDEBLeBGCycKf60bgu&#10;+MCxOS8O3rLGCynAnZtKEy0u4rhu2Kbqlkr/C/Kb3JEuersG5NdZXOvr0FyLfntjLVPGVeE/qfd+&#10;orVrgEvY8wGXdEr0LEpz+Q3BqZF2fwPt/nq8c1MefHx9jWbfp7B69XaNBXdL2BDkWCcob34nODal&#10;eUqIFYrFAuyl31dPFTBBV6XjwzbzB6w1B9uTwHW10bu3ETy7kIR1acpHOSEELt5Dve8zWi4EzmPp&#10;hEnn1AomJu/WUvXK1UzVPGqlR7GEzAL5i48NHZVkN6n8VjRX6tBcFfA10gPy5k4P1e6rg+Kq2lef&#10;9xqgqz4wCBqG4G5By2qQElZclIymGjdrvXtb5E6HUnIzF+TXufu7Nfs+hxWIolA7NoLGDStcJVKj&#10;nvZp0BoQ9eHOwtFualdzyGvId9iC3KlBun11SJ+g8FFWkGWtYG1owYLBU3TVG0CJR91tWAJ+nked&#10;XsGjAD2BPiTY1aNpTkO8rI5aUT26WfAPj4vOavslVPMobJfmqrPDYWiKj6mF8Nl31G6iPepsCQNa&#10;kxupVRWqPNvr9tcndkdctIgaZWiOnxq7+srz07QqZpmJqUo4xru2RBrEZgNnSJJ51f76qpN9dGql&#10;VlOpPNGLVRPaEu81SMsVi0mkhs8r7nBetjq7+pR9liNant2QuzBPozR8hlKrU6mCJ+v21tHZNdbt&#10;b1B5YQ5/YR61FtASZd+iyqGZ2qkZH75THD97cfYBdAeomGpXC1rsw5Lq2FLn1FLrLq74Y/Ojqcwe&#10;pbTRLrXAiVoqBEQE96ArM/Qv6BYa8dgjBu7OZp1Yd6/k0RKQMYWDRuVopgyaZPKtaBOIskCn16nO&#10;z9Tt+1xsYGKxi0MaSK3evgF3oqc69z7LJv/ojMijUICsQYf8AajgzcSk0o5SrV191YUFOpFKRcCL&#10;WOYPjwqurHe0YuWArqF2bcnHuEJlgQMY39yRzrp9aGmNNM5mlddWqj176u0RsiV6n+BqxstvstAM&#10;Ab8Er8ujxcXFe/fu2bZtm4ODg7OL8969ezdt3hwTE4NX+ooKTU6eNjdfm5evzS3Q5BXgr7agSFtY&#10;rCssFm9K9GXlukqlTsVVabRi+t8gKDSoF7l5FbIiPnOb2xOzHk9sbDOt+spa9ixo1S0HV7OOik/M&#10;FB+3VHzSUvFxC/nHzeUfNpN/0ET+QWPxpqn8s1ZK//MsOAlvBNU8CtPKGkKNf2BneIFXWkHl/zX1&#10;HBdLDSTdw5PiY6pHAcx3pBONppJBJppT6Pa4dzYnoyrKAW74JyEaZ1FKutroHJrw4btFz+QdnY22&#10;SEJKOrYQvAZp+BLu+lpafE/TKhbCoY5acXiWTwtUwyhBvzJsh2AR0UIb/voayCdVwPgqWrJvSVHT&#10;KCsksshPdg34u9sRE3EhOielDW4sRe9iUkl2tOAPtTXskyHUbO0m9mgz2pbDLEvSkMmlpjKbP9ab&#10;okNoTq2gceOJTstzZ78Ql3iQbOJBcuJpRFClBTcICOj+NA5M6gKIhyVb5HXBe5QqxhklptOo+LDt&#10;ECKiSyu1q5m6OEGdeRXlL676gXi10YuzpAgHNCkc6aJV5moqFDC5SFoZSgkhU7ETx7tY6OwacXe3&#10;sJKH2SpARpNc+032KBPrAFhfXGjNlnpS7NXLm6FemPEHrdW5D8i9wflzEHlUnEtzbMmd7ItIxcfk&#10;klfcRt4pQBTOkU7q0jQakz/YxpBHulgexcvZUmtXj6te2EwnZrjTli1xlRyVAO3zQZKg7gROQEq0&#10;Op4GWtgMoqMZSAjGGUufkPdAONaDDjFgzQkOWHZoGKAJf2GuViCrVK/XcJcWiAuzaTk3EqajVirG&#10;Qpd449RK49ISdcdS9UIIGRepYTi2qk4qK8PqEEx4FI61fJkq+BsdO+VATBI5I9XKssq+oQraUvWa&#10;IC4MPIqCfZU9StQY8LXYVhGptdbFTHl1We0t0azZ6IQK3m+c6Jjlkf1FA6MN31V2DUiP1FDsgpFH&#10;qWRai4nEJRYLerGLFTQS5e2NYEcxeAL32Jvqi0QQORALAT1UPMnBtRWfEYpU0MK3E+KwGcSUe2vu&#10;cDvSV1gynFpyx3tpKmSG4F6J1+VR2KCLFy/KycmpFFFaWrp1y2Y7BzIy1KFXixetK1n+Y+nyTaX4&#10;u2JT2Zpt+V9Myu08MK/nsLzuw/J6f1EwYFzBFxPzx0wtmDjn6aTZiiXrw6Jk6YqnBUUoI2NreGmz&#10;eDnghXxlZpX4ByX7BD/2Ppfq45/k55Po5x132S9+79bQS1bDK8w6yutb4VLUs1TUt5Y3slE0sFbU&#10;s8Zf+eetZB+bKepbqQIvsBAlvBGI47r9qIG6WIFHuchnPKouSYEII8UfsuxQB6iErBb14Ffa7gnp&#10;aaN3sdQ7toBCrSXl3ZJ6DvjpaA8o+GjZ/GF4R3OHm+ZcyFxj1+Hu76UFgbSnoqnq4jw8IWOXAiQl&#10;lz/SRVP2BJ2XA00So5B8gRSDiq1zbAKOgRXLRexGaCqfUSTyDL26+kJfBZdHOyGp3JVvwakgLYN3&#10;p2Zk2qKjwiZzsdFClY5yZEmq3aqf49Hzs3R6NuoIwUL5oMAvLRGXm6LnW2jcW6sVd/BCGQjZJCbJ&#10;sQXnO1an5XQ6tSpgEq0ohqx0tuCP9VTd26a6tV7j0V6UMuLsYMBEGiQVwUU60mJpPHe2Etyt1KWP&#10;+NQAjTOt3oTQJJYyahVO4s4E4Smdu+RiBqEJpUHr1Jxy6gDVnobs6EKNgKVEk7R6XJfNj/6mcV32&#10;j7/xnX5ffVgSKGGtMyqoqR5RI3yKurXWrhF/f2ctvwYY7FEqATMoc9UDpwQ+wZNaFPLoaCac6g+G&#10;4LOukYBGRPaNxKpsrnNohJZJApeGBFpwZ0foxGW3tAGXNg6JxeXUlArEAfXeuMquIXd5CXiUdlgG&#10;TxZzRzss6cQfkcJh8tLqKjQ5KmFQbHOtY3NxCRsaGFGC1qERH+2E7CA/3L1tZD/Rcm5qcmJSW9DI&#10;B4I1sK8NNAzu1nfVKkdNwCzm/L4SlVFyTOaaSyuNm3l1jBSm6bguF+uhQfjOYuBOLTQu5lpnM72z&#10;WMvOlnRICJ0CJqbtziZRQbF5BY8C3J0fxVMmDBSuRWc8M4R/HGDybUqERlFrKhXCKVsUIDopqkxH&#10;Fd2kitUdEuNsQXuHRJP0mT1KigiRnNaxKSWGKZGoKQgTj7aaIijKFLJWmcd5DSBlHcUILdypBYIi&#10;99Q1WiP9sL91Ol4HaeBbvSmWIhUDRyxoaY7NVb5jdLqaK65fiNflUZVKdfz48U2bNv0I/PDjxu+/&#10;379vryKbtAzeP7R48uKiqUtLpi8rnv4trtK5a3Ise2S9Vx82X+Y7H8v+2Uj2UXPZR02zPmya9Z+m&#10;pf+sG/dZ6x5jDvaddGLUtFPBF41d7sXN4ueg12q1N25lnPFL9vZ/6BuU6hOa7nPhid+lzICbeUNm&#10;et9uZVth3omxpqKhTda/GmX++VPZB80UDWxk/2oo+9RM0aSNor6NMkji0TcJw/yoKI/QqThxOBQV&#10;rFHmKS8uEEeHrGmR0XXj5GiVILsmnltGa160rpbczXV8+jnV/T1qjw7U+vHQqRm6E4iBI4UXPQQS&#10;vwV/agAUanhHOFzILOo5bHtcrDse8tGOYuehbsYd60FrScqzBM9uojFqoT3USXV7I59wGDTPXZin&#10;crfkk72ItLwG6vbXp30p1K/I/NI5m6Gfq3d/wCV6Ilg6n+FYD/7qCtX9vRy8x7ioLi/WenQUKd9a&#10;79hMFTr3GUE+j+d5dKbe4AwwyEUYQHpIE5J3lhBq7CxD7tJiMWviUsngbyCG1Nn3xOVaNKQMDuPE&#10;ow8QAh/rTlOAcOlkQRPMuYYtjKqkUyQuESyo7khXWoj02F9t31BPppg43OdmrYNi4dhCt7cOd3ao&#10;Ti+oFXeVh9vzwd8owzbzsW5cvAdNr54erIfNKkp5GD1C9m0ELvLoa4/r/hyPoiS4G2v5Y92gr6CE&#10;BSphV+W1lWoYx2gJqBcoE0GQgy/e6mrCoy1Vp2zZJCWgVubw3iMNeoBDE9WFeYhISL+gOtKROz8D&#10;Wggfe4CPP6y6u433Gqin5cdiGXp0VBc+1OkEjiYXYdxYadyslJcXcXEe0Ja4y8u4g63ZcmhUCn9l&#10;GdIGNzT5fX46203Hx7gRPaBGoFO6mKvOTeVi3VRXv9W644nIXmDrUwM04qYsKGpQ18Tnopnl3JIm&#10;bq8s47xHijVlTfwKO9t31IsOn6LS49PPgzhFncNKD+++Y/gkL7Qi1Y212oMdxf5lbeRRraqI8xrI&#10;aoQcB03kUny4pJP86SE0MgHOtm/KXV7E7Dwa1yWXr7JHAUF2w9CR4ZKaMQ3SqF3MuIvzNU8zWH2z&#10;gQRthVx1ZrDgPVJ1awMf7cwnHEHjV0H5E/MOj+A/LuYAVVMKeBQpZ5kyRwVxkQ6qaFfu7BfUGiki&#10;cXQqYjdShaC5GHfickTtbAllHU2CTw9W3VhDI9siTaLLCPmRSAgUcQMZE5Wixs1gQ6MAdXs/odo0&#10;5JGl+qX4BfOjwP379y9evHjhwoXbt29XisftAqqAi0XfLCmasbx45gpcJTNXlsz/LrfjwKy/fl44&#10;9puybbvldS1k/2wg+08TeV1LeUOb0s/NEpp26felZ88vPTsPdZu40Lu07MX7eV8TebnlPv7JXj5J&#10;Z3yTzvolefsn4WfIhbSf3B906b4jy7pvUauuMENF4mxU0GtEydrNue36Zf7P+zkde6lCQ/OHjJP9&#10;uyF37pIhOAlvAtU8SnJH52KhDJnBR9qrrq/hTg2kvQcu1nq7xspTfUUDkSqemj7p+7TtDzzEhcwx&#10;tl/YlGQG0YFEjeEGD7nbeCIKSmdztUc7cRIFMZZxXoMhYtDZhAPWbKcKTTfSSBR4tCV3vIdWr4Zj&#10;NUl86Jt0RqixzeFGXZqiEyopJYlHlGE/Csd6isRgIRzrobq/C+lX3vqO7YzUKvMhlI1+AaSW7EhS&#10;+akrksmoeW7BpxGv4FHxqgKXkxwk1cESlgEvTgDzl9leAiIA5TniUS72gEG/Bqn4fak1zLNWaSqy&#10;hKNIOYSLlcahCZdylj3nHp3ViMWIooAmoX76RKfM56NdKwIn6MThd71Ty4qQaXyMK3dnizrFD4nR&#10;Qe2As+f3qvKKO+qDbUVxDJpvIaT64+Ev41Fxju1l86OQsHikUxVoxVlDQ6GIfzlaL4raJBON8xpU&#10;PfFZE9U8SoOrqpP9hJIUmgZLC1QFTDCwIwwyCGg2sKlR0T6i50+fUD05r3YjTQvtRONqRQuvlHm8&#10;ZyfSC51a8cd7aaqn4pAqdeljnTiHinsVHRpF1YS//PlZZKRqYR2OIRvLpTX+qvy/1Ijrs6jBXF0u&#10;Oiay0Tg15WmNm55POql1ES1msJ2bFRqeTlyPKlTm8GeGkS5F+WrJnTCOVz+DWFA67uq3VUxhoqWt&#10;faqPDKvS8iUC2/eC7Ds05tNo/yiX4k97PZFTJzO0c02Z4fx3PvOy2h3ZpwFw/mQ/rTiP8Jo8CvNd&#10;dX4GzSIjDXQhg2QU6h2bqk705NKDxZSS2oFLUy7TiWPaRqBncadEFZzaZHM+bCsiEtB62TojGljq&#10;zBegd1N2haJEcZ86FDsqXigNOp2alB5ftmbYUufUTBWxkyUVihcXPJXGdWhsqRGdyqLXq25+J+5M&#10;FXnUuRXvM4JLOCokn1FeXalOOyc2Rna9Cq/Lo0+fPt2/fz9sUScnJ2dn5107d/6w8fukZDqFmfO/&#10;UDR5UeH0ZYUzyBila+7q3Pa2sr98WjhuWsVhz3KnA6UrN+S26Z31Xj0YqcWftUhs3nXE9FPDZp0e&#10;M/14p6GuJ3xJ5P1sWl+GiAfy42cST55NOO3z8LTvQ7AprvOhaSMWBgzv/H25Zdc8827ZDWyy/tkg&#10;r99IbXqGJuUxf+dehdtBbW4ud+FKdgMrxadmqmDJHn2TMIzrOhOPooFCDdc6NqMTSWik1xKauCpg&#10;vGDYrU9NVcsVc6dFvdjFQuNsZvrBED77jkYUaqTjB4FCquhTU2wRvLM1TE9YWnCmLowTDnUi/kB3&#10;8hmtFUjP4xKPaYm2LWGAcsd6EY/mPRB5lFZtqI90g3it1ezogYYr5JkegMSc6Gt6FDA6f/UN3Ru9&#10;w0AxLBFybAX5xZZ6stBM8XIeBcixkBpoPBsIPKpKpvlj7uYGHY3UWVXZNwePwiV3b4c49UvjhBzt&#10;6Dds3NLyxaLVRVylcWjIPaLCAWB/iIVGEk3t2UVdksKeV97fw9JDRxNEO9dOcA2gZvmTsMyo/GH4&#10;8uKxOEJOxBuyR1mRvjgNfNJpFAjVu5MZSlhT8eK1gdXzo0RFoHy0Q+gNNBNM0hYkaoNyUwWO15nw&#10;EMVnwgpqGOsknUVdgUy3YA1XQidIiMMYarTeuAO1E4nfsKt0xGGo3KZ8yAxIYaEgVjgA6U+GlNql&#10;Bf/IGw6ZX6EgmvYmkcZDjYG/SUO1/CMfDWlRpCPyh9ohJSxwQHlnAw3wosbBbeC88izDCwMo/bS5&#10;5URvkSyttfZNYM0bW6hOXc75jROZmDIliHyGSMVhZCSgCXdro9GxVqviTw+i3urcSn24s0Y8cF8c&#10;1/1ZHqUQoB9zZ0YYUgutAnWBkse9QzPVoXZ8XoTo7Jl3/DBELN5wITOpkbiJEzRXvoU2Uj2ui47c&#10;Era7VhxuZV5om7U4vkV6w9Hu6qdZmqJkwaOtsTWaFpQy7qC45NiKjNewLQiZu/0DuFYkUQvhUHsh&#10;z7CyqRovzGNNvC6PhoXdmTdvTl5eHsfxQHl5+fcbNuzZtxevBP/QwgnzC6csglVaDMN0ypKimctz&#10;2/aTf2aWXdcq4513SlatK123UXgQI4TfL168tvjTFg+bdJm40OfrJf7Tlvr2GOk+ZubJkjLjMDTL&#10;g2lOqkHP8O+5V8pKwTfg0ZETscdPJ5w889Dr7MNT3on+QSl40mKQx/LuKznLTrnm3YlH//p52eY9&#10;xatXZX36eemWbZr0jMIpMxQ27bLNu8rrmEs8+mZBPEpKpTjJ78ZGaao1U8hfVwvV1W9h6BjrUsiL&#10;FA6g6UPitOIPd1KlBajzo/j0ECH9PBfroT4MgiTDS/CGvilAh+WPwDiwoEFU6v8bEAKf4gPpwHqI&#10;uC9TDDY1qFqNbcUd66nVKnXKXMggShhNK5oL7jbKW+uqj71G2zLIODr85UQfcobOebyP5rk99fhr&#10;TDgkVz6fG84/DlBdXgxzhyYaxTFkDW/YY1MDr7RHCXQcDK3RIOGrcW4lPPbBCy58l4FH4StY5NHw&#10;n1g4KBZlwFe6ansUtjJ/ypZSjnJ2ack/MSygo9E22uJJwoV/dtJ3lereDp047UfE9oBtMxWLQUwP&#10;uwN0eg19tyfzkirOQzjeC4EgaogkQaTeN8ijhmhNnmu5QnVOOIqFu/GdFiWAC0RytKfmJQf7PRvX&#10;xUWkK674ZctSaIl4I+7MEJMPhtDFItNpOXVRIp9xURnpAB2LrDHoIvaNYCnSRBqZg+IAIOrFzUJ1&#10;ZbG6ILo6lYb/ufDdaH6IhXQ+kUe5xBPQC1mauWPd1eXiuhUxQq1eS3uUHZsTzTg054MmkuGVdc0w&#10;XuJsQTxafaQ+PHAxbjoWlDMMzV5aZR4FZQDeU5hC9l3BjcYt4V1DBx2Ly03F6GCM0YSIWDIapyb8&#10;k1C84A2zg2gqrZT3dqDT0eK11GA+1Z/3GcWKDrqIWnEX4bwejxqSgjag8h1N6/6o8MUhU7H8iRqD&#10;Joo26LNmxnzBGqbl+kmnOF9ELQ4L2zVWXVyAiEQeFRVih5aqU/21alEHEr2K0/yiduVsrnG3FPKj&#10;BVIZmb5lrjwzRJV9W8i9D71BSA9R3d2mcadWQRV0dTnxaJQDqb9ImGMzWtZUvRvYANY0DGl8KV6X&#10;R0Gcbq6uP278YcO6DRs3fL9p06Zt27Y9eULtmPc5X/TV3OKJi4omLy6etKh40uLiad/mtusv+0e9&#10;ggHjSrf8pE5I0GbnaNKeVJ72LZwyr/CT5knNu8xZGTRjdfCidUEjph5r1cPulJ/xIDEk2TTVP5OD&#10;uMQcD8/Yw8diPU8kHDuZeNwr/vjpxIDzj5euPf95L1fHbvN4i47ZFj2yG7aW/enTknVb1I9T+bvh&#10;6kepmrR07vI1TXp6ge1I2T8bqqRx3TcKkUfBQ+j24nIDKPKQLzQOKY6fENs1Vd16dnqO8CRE7dSU&#10;mj4tnGujRn9wbalxbqlxMdO6ttK7ta5yaa13bIG+rVNXwBcXNAWihwSQYwvO/0t0aP7uNhJhEB9E&#10;HiGGYOm8OoMay4NHhTLEp7q0yGDJUUrMtehRRzqpopyYSccW5oA4QZ8kRww8SuJMBN4a0qwpeQQz&#10;kT9pK7i2Qr/VwYgk1RtytpXqeC+NuJPd4NQEPz+uSzY0sSDyAppXy2kCkniUcQNSK/Ion+ippWNa&#10;iW6Fg20E+Q0xEFqmKJqzovcjnZFI9lwtu04SRDTEedij1TwKu1YnnidOxBYprk01SDdDerQaJffw&#10;uCpwkgCx7myG4jUsSmL2qPj5rTfHo/iJyjREDaNZdWcT5zUIJax2bqFFVRqaUyvhWC+oU8xPDRh4&#10;FCVAzUlcpSk2AKggGqdmysDx7HRWca+UIau0Nif+MGhG8GijprU2sFzFiFytNQ6NuEfeRDn3dojz&#10;DuJzZxodgdGjerBXpzHMcAGq8J3UCFE+ZI/ORPDcvZ/EsWhx2MB3jPbZOQAE7sZqcfiRlCHuzHBo&#10;lhpFGJ1sxdSdQ+2rFTgCn3xW5BKa94WRrTWJ1wghqdoNqRrdNE8NX7cEdBqVyl9cfySuMxIyQrU6&#10;XkU6pWgQu7em8y/dWqldUMW4WuncbGgulni0tZrOc34tHhXL07DbVl2hUN5YTadlkcFHXVtcPAVr&#10;uBkvThyIF/U4PvOK6uI8wbM7fWTUuQX6NbUxuIdJfXkRqReGcV02593PwKMi+LxI/oBYxUw/kN/g&#10;4jxoJkgMQXOgDe37ckYPRbW21LpZ6sVqpckj0dIl7YS1FvTHoMnG2fRfhF82P5qVlRUdFRUZGZkA&#10;atQaxpGU3ucKx80pHr+waMLCYrpgmC7Ladc/850PCmcsJB3v4pWSBauym7bJ+ssnsj99XPhJ00et&#10;eizdGLrox4trtl74ZtHZlj3svppzuqj02Swpz8NcLLlzN8MvOPnqrcx7EfLoOIVMUVZUWFkGZ0xH&#10;QD0JWt/Ah84HHxw8Eu3hGXPoaNyRY/HHvRI8T8Z1H3Gw+QD3cx3Gc1adsy27ZTewBq8XL17zdI9D&#10;0dwldM1ZXLJ4ReWBw3l9v5C/30QZzA4il/BmYBjXdaDxJXQJ5ekBqnPf0E4AZmmhOznBFrQQ8mj3&#10;AsAnHheX2jJuQ+8VhSBcEk9A+lMnJJ397HC2Swx6JW3zoslIyIse6qfp3LlpJKBBeyf6aCoNG/Jq&#10;8qg41qopiBGOdhWnSdCjxC9ROLXUONDpQsa5QBDnS3iUWijan6C4xZ3oTYxIY19iUiH7EBRJjVac&#10;N/G9wf3zeCmPUrDUsOmjWpACZFWY80c6qstI6AsRu0UehT5u4FEQIX+4AwlB0bDmTtpycYdU0Y50&#10;HCMsADf6JpcK4dP5RQTYo+KRQxDQr8OjAP3VcsWVF+ZpHBsbdiLSlKEozmiYzgqySRyofIPzo/jJ&#10;riohN0J1vKfWXixhQ0tgS1fAOmbc6QFsr0htVPMovFjp3FqrnZoJLq0Ez2507Maj0zpRBItFbYha&#10;wxVDtaLBDIemYhYQkWj6UFO0QvsRnkA4oMBTVMe7iwu5W4sXyXSYMspzU9n8KGDKo7T4HDx6bRVp&#10;kKQANefOzzAOvzPQcRaGMUkzwWuQXq0UFHcM8w61eTSJ2WTVPPrcqVIGqKKdaHoV0aHdnuynEwz7&#10;jIGaPJp5UVuZQyfXo1qp3SJSsaNROYsXdUAkzELtboXWjhJ4zflR8TlRKStiPv0c7zNcnMunNkMN&#10;274xd2Eh+1QlSFQV6woipLXQSIkzSQbELi7xs9I7NgV5izxavV63Fo+isQmHu4r2K/LVlM8IoYNK&#10;ni0YpvGD6qzhHoxLLsHQ3MXFxKPRrs94NHBSTXv09fC6PJqbk7Nn1+6TJ06cP3fexdll8eLFzs7O&#10;j1OpKyq9gwtGzyr8cl7B1/OKvppf+NWCgimLc9r1k71bv3D8zIIvv8p4508Z7/wj86+fy/76maJ5&#10;h6L6Film3dbtvLpm1/XNe64tXh/cur+jZR+7Yz6xYlTUuBOTCjyOxh46HnfwWOwBz1h3z5gjp+J3&#10;ON3deyR6/+Go0/6GzXkpjwod3e47H4h0PRjlfhhXNP6e9n64ckNos172HYa4xrUeXGHVNduyR3Y9&#10;q+wGrWUfNpZ93rhkxZqKQ0cr3A8WTZkp+9dn8k/NYK1K+17eLAw8SucC0jpbVaQ96hUPVZH7Df2B&#10;iKQJd9swAMsleEJLpW4Gk87dRutkpqVz7dnVBGqm2rGx2l482lucGoEUENcEUrfXHmhbGX9QOD0E&#10;0VH3uLQQ3UMM9cU8Ss8zr/BHu4rfdRL7Nvqbs7nGoQGXcJg5eBWPwnthIr0lIiePeqemaufmmkMd&#10;kXKRlVvwfl8ZD2CqgVfOj0L2aFUhs0mgkyhswXkP12ppvRJEg7iXwMCjTEgpb64Vt7GSfo10QiLT&#10;Sl0yL2i3Aw81RVxMyyDIrxvGdX/WHq3mGF2VTnltpda+PqsvpAfVoQZDH2grTjRawUYUxBMf39x6&#10;XQPUxUn88V56e3EoG8YfmgFK+GA7OmUeKQGPnhkMYjC4fh7V47rIrLnqRG/Vk2BBcVtdmmZUKQBa&#10;PyKqCzqdGnnU06YUMAfZhVAaYMToD4incDhbEotkXScfqIWsa0pqNg0pp0SllGWtfWPV/d0iMRt5&#10;lIYNwKM68OjVpVV2tHCUjt04P8PYMhmESEctHemOeFvyXsiRUg179DfwKB+5V08Bwk2LZ+OfImrx&#10;6CVthVw4LH4BBq3RzUbr0kqLvlbd6dR0UafjjvVkw+CvyaMoCIOtX123GmV+5YXZNEWNhOESlQat&#10;isalVcmn1G5ok2KjRRumQ+3NdR4dRZfWYF/VvZ8Q0bN9LwYefZZ32p11pJOYC9ijzenAqbs7iEdB&#10;2OKGLug6yBf7TgZlyqmpxr6RGp0ddEs86vL78WhZaem+vXuWLFly8MDB48ePLVy4MCQkJDdPLIiz&#10;QYUjZxSMnV3w5dyicXMLv5xbOHFhTtu+WX/5rGjGonI75+J5y0oWrgGnlq7eqAw4V9jIJqVpp232&#10;tzY53tnlfPuHPVc7Dnax6GU/evqpgkJS4XU6bdD5JHcPmJjRR07EHfOKAzUGBKWMmem1YtftlbvD&#10;vlnsw3FqvVZ/4HjMhh03djuG27tFuhCbPjhwOOqQZ0zf0R7N+rsOHbAnz6pHkVXPXIueigY2WR80&#10;zbXsIty7r45/yN8OF8IiNI+fVB4/K/tXQ3ldK5W07+WNwsCj4CFITJP9o1odz/mJu1ZILtN6HA3b&#10;gJjsRTxKCqMFBLEyfCesKz7lLCmz6YF8ejCfFsw/Oa+rNjTF8wp6UvdzsdK7WJYHjtOKx9/T3pjE&#10;Y8wN8DyP9jDyKKDOj1QFTtDAGjCsemf27jBmRz43rnuir+lSBUhMjkaGwYUkZ4UjXbm7m9F7lfe2&#10;iQfsoaubcX7jnj8W+BlEHm2A6IhHQ2abbqrDP3V5Jn+0OzMRINxVN75jArp6XBc82oTxKB5qVYXK&#10;oMl6pJ/U7ZbiBflLZwUITk1V97YxZyxk2lb0s+O67Bhe2jkgJibnHlhTlFA2MD25wIlc8hlVxnnu&#10;RF+x5K01Lmbi5kLw6K8Y122AomBpqwE84q6uqBK1DVgPwqF23O3v+cyLqohdhiFrxxbc6cHal3x1&#10;/Nn8KO0f7Q8yM7wQ8yaKeHYRhPTzahc0PLJRtG5WqpAZfIq3Ki1Qc6w3ZZy28IJHnx16oC6MV12c&#10;p3ahM3fE8QxxKfix7lpxkNmER6EkzSIevbaceJQ0mxac7xjTAx0B4f4etgeMrNWzX+h0glp+56Xj&#10;uq/iUUPykHfDMDItUDd0LobaPKrhCjnPLmL9WmpdLSqvLObjPfikk9TdqN/hbzDNPhYmwDtVShh4&#10;VAz81fYoQMlBUeM/w7E7Gr6ETqtgE8wuYtbK5Vok4ERvag8uNnoXC/7MMC7GTSW/xp37hroeurZj&#10;M9W9HTXtUTpbw6Qj5z6gpcWkBolflcmPJIJkS5ygSJ3sr4p2oa8UpPojO5x48amBQtYVttCMi3IS&#10;eRRV8PZ5lKGgoCAwMHDb9u27d9MhMgzKMwEFX0wtGD2zcMyswrF0FXw1L9umt/y9egVjpxZNX5xr&#10;0y3bol35bnTRKu767dz36qa27Lb/4L29h+47Hgp38LjXe7SHTT8Hqz72zkdor1t+QaWDe8R+5whX&#10;D+LFg0diTp5OtHcL7zTEdcX2Gyu337D96khWVklkbM70tecX/3hpzfZrG3fd2mEXttcp/Mix+KXf&#10;hVj23N9qyKG5vTcoLTrlWvfJteiRXd866x91nu7YXzh1RsY7/8r882eyP32S+bcPn+7ZXzRzkexf&#10;DaT50TcLKMKGfS8Q0I7N+Eiqfda9uBhxIEUc4KXtB4/98JCkPFuCCysH0llOnxJ6Caj30hJ2aPfi&#10;GBpUzoqjnXXutEKPo7Pdn51kJjw28mgr2vdiOP+adW2SLDQrRqtmaIoI3gV3a7WCbDiyR2mdkTle&#10;CUe7sfWKDNrSNPUR8ZNwkEduFuicLDhxvS4JKQOPvkzK39tKY5Ukas3ATNW7AA1JUkXaiase6CQK&#10;GNxC9Soh0R4VezvI9dwUxnMwXyoDJ+gczbQeHcBeGujjLuZ0jqjPaD75jInIJseCYX7UkqjOs5uR&#10;R1XgdXGdEW0rusuIzZAY7tYPtJgTtpSTmercN+wIU626Ulyva4bnqCn2BQJ1TriazgWkwOnAYUNx&#10;GcIxonpcF63CUuvYlI9xqY4OF6qVbvCPlKTj0IrImcbVknvkxfLLJ3lpKV4qYRXs0ZeIPOJRWpNJ&#10;Rh7ZLi8Z/gUQrOrqcnHWk9Qa1ZUlWnFgn84H8Owq1r4VlA9exniU0kC+9FrkWnWsl7hVlOxjcdcK&#10;fUmUIx4lCU7LWGiwQU9HPhH30Jwuf7w3WxzEsoN/qstLxEOOiEfp+0J6vVp+60U8Su65GvOjNXlU&#10;dBN/SOsiDoOjltEXxN1fhtewvc7PoOkMMtGaUGHq1bxh0Mga9M/d3SoW/0vBhW0Sey5S20R1gc6p&#10;F2N9OZvSWzFmlrbkU6S2ih2Nd7dSl8voGwlsz4ljK/6kLcssnIKkqWxF0QE9T7RH2fwodWRUjYZW&#10;mxuCpW/fGlZytRSOdtdyeVz8QYM242TOHemirj528YXgI53EZfZ0DOfvxKPl5eXZ2dk3btyIjHz2&#10;NflKL7/84ZMLRk0vGD2jcPQM/C0YNzfbure8rrnic/OMd96T12tZcfyUrrS0Yp+D7ONmef9qkGbR&#10;y/1klLtXnMeJqOM+MaOmHbPsZde2v1PvMQcTH+Wdv5q28PuL6366vn1/2D7nCOcDkafPJs76NtCq&#10;j8PSHy6t2ny102BXp8PhK3ZeG7nA55uVwXO+C134/aXlmy//sOfWlt23uw5za9PfseWww3u6LeBa&#10;tc+x7pVj0V3RwFr2bt2ytT8+3bkrp2VHReO22Y3b5LTrVuF5vHDsN1n/bqg8J82PvhFQywZo4cbJ&#10;/tRFn+NRgrogRjgoylzIbofG3LXV9LA0FfIXnZ8Wuzs2p3MMDEEZAnwe9FD1YA/1FohLV2vBo52O&#10;CaPACSbfxBC/52Xk0RPPxnVNQTsTjvcVp8TAQy355NN4qHmaRQeGiRJffaC1Oo81eJN+y8TZmWFa&#10;dfVRt9APIBRgGjq24P3G6cTx2NrpV4az9bE0OMmf/QLSEC6YIz4nnCfxLZI6naQzzLg3g4eAZjwK&#10;cS/uH6WHCZ5gIxJqV5fSYtqs63xGKJJa/T2N56SiyKPicgxnCzUkkZFHKT3s+zNN+OuoC4MfCBT6&#10;GjOJXRtaa5PsxV7RSTEnbato8JDtHyUepcMa3cQhO5iPB9tpcuj89+fzLvoVnvJkj1Kr0Dq14JPY&#10;Mbk1IWReYZ9yQ/kTYVTXGi2tInKlEWbi0Vpf92ShcQ/sdYxu4d3LVvuSiWoAmgEdOEDpAWFbQKyz&#10;EDRlKeqjXdksKS0BNbFHjckV8qM5r/6iBmajdWzEPXDESxUtq6YxeRhSvDg/qoJ2ZTgZ31Ltbsln&#10;XkHdsUBoIwp9sEG0zmkbxma8UWdd09DJUC+0R720bC7jxeO6FKqQcUnkWprdhNHJxR2i5+IIKy7l&#10;pQUwJdG60Gxo/3GVnidmFbUBRHe8p1C9f7Q2wJaqy8sMxi5MN/oAADWzn+PRZ39p+5BhS48Ff6iD&#10;UKEgYhaXIOkcmvE31jEDF2nlQmaLaxIhOprz0O3Ao0kntLT3F3UKHu1e/R0FAnfzO5Q2jeKi+3uP&#10;0Os1wpMLGvZFKYSMphKxs8Zwuin4KCdxvZ6YqbfNozzPe3rSZ142bdq0c+fOXbt2wSQFp+KV8pRv&#10;/uCJhSOmFoycVjhyOt2MmZ1j01v2SXPZZy2L53+rLy6t0uqLl6/NbmVdMGV2fn2rtFZdT/jFnwhM&#10;OukTH3zx0eyVAa167u842Nmmr+PIqcenrjn39bcBM9aeW7jx4ootV7ba3dmy707HQa5tBzjPXR28&#10;bMOF7sPd2gxx7jrl2IDZXsPneY9b7DdxWeCM1eeWbLkyfMpx6972HYe4WAz1CO7wldKiY7Z1H/Bo&#10;dgMb+aetFJ+bKc/46/IKdUUl2uw8nSKnbMtu2d/rgmVVQaEspxJ+C8TuSr1Go8zhjvWsxaP0ClYU&#10;7zuOXoH5oKSftNXxpbTcgJbgitquizXIj0s4ZFzcCG86TaWguAm2oChEQSRkXRNcIW4goWxoQa8b&#10;dOqmMAiqfRDUqQG0yBNiBabJ8R4acThIoyrQ1dh3f/VbOuANSXVuKYi7UZEk/owo45AYp+aitWEA&#10;sRcRD/ElByKsXjbJJxyjMTqKqwXv/yWb12RJNQI/lLe+p0lNIoOWEKMCX6TT60jteBKiOtFHzxR2&#10;0Azsgzg6komB7FGmuds3UYr2KLLAB0+DNaOH+Aidq0UfE4Ud8FyUBHog7nuBuCRJJH7BsXpcN/aA&#10;lkQ5TQ2SGV09X6vhi4ljoEnAzHVopEqBekHh0Mj86aFsrRBtiKRjcaBbiPoKY4sD1oJ4uFLthNDB&#10;98SjRHJ0Uk+0g6ZCrinPhLmvzolQ50bSpousK1yMi1hrRBiqU/011Ytl+BQ/KDpiCaMjD9G+YH6U&#10;YoRVLYp7svjFubSX8igdr0qnK9DCFrWrhbjMm0JQV2ZD6yKFhsZ1LVF0eK7ji01VNEA05amF0Jd5&#10;6ARpPR8h6nawR2Fti+t1aebYzUBsZPPR5L2hWFRsLwcrNKcWQto5hCAknxZP4QDZ1ORRLtLJ8O2w&#10;l/OoukJG8wKiPooKVfmMNA7touIqg8YTa6LwHZsIMWhdelWMMx2fhDS42ugcmyqvLNVUGr7iheB0&#10;OrVQGC8o7uAXmhZ/YT71CBqjbk4njRgK1pAdI4THAVzYFvhCCnU6jY5OnOM0xQ/p/BBxgIpa/pmh&#10;GnW5ig4TJvMdIkJFu1dFHkVOLy7UV/Mrd5fmR7lIez1TR6j1dkWzYXGpyzME9p1jN3G9RdgWOEaW&#10;BaYEo1U7taRzG7IuM72cMoWi4IqFzKtskoinSV8xZNi+QW+ZR+/du7ds2bL8/Hy1iIqKiq1bttg5&#10;0Lnhgpd//oDxBUMnFwz7Blfh8CmwTXNsesr/3Sin28AK18PljgdKF64uGj+rZPm68gNH8utZpLfq&#10;6n/hke+lNL9zD6/efvLj3mvEo4OcwX/Wfe3bD3PtP9Nr2ALvL5f6TVkVvODHS7bjPa362Hcc7DJt&#10;od+CFUE9Rx5s3de+1TCX1l8f6j75WP8ZJ4fMOT1uacCwGafa2DqAj9sMce882DnJZkCpZffc1r1z&#10;rLrTuYD1rWWftpR90rRwyszSH7aXO7jl9R6U9T8fyT5uoWhkI82PvikwMaEpSeFp8JMkAvGo+P0v&#10;Y5dT3dlEp5ii7TrT0Ki4jqOKSzyupa0vdPAb/mrczLngqdz9vVzEbv7qSs57uODchLvzA/kXg9FU&#10;ilRNk1ji2hPS963U8puG7iKCTz4jSiWaKeE8u2m4fB1XqvIZoTo/k088SksSMi5xCUdoqST1cAuY&#10;QXzmZXgUj9uG0IGea6N3bsXBS3oQTFV15iU624FEjzgfc6CtMsZVXRjPpYfS7Bftl2CG5nC2xINK&#10;ozoxAG65S8uZTUAMfag9fVg7eJrqzBCavKSeb0MSwb4pEsl2zjBwd7aAL+ktWDNgvK5KCyHFE5+R&#10;sNC6WdPnka+v5iJ28ff34S8Xf1jIuWcat5Bx8dl+GI8OajqJlMA/+wQ3TRDCXKZiifcQcu7yPmNE&#10;vqSjjiBihFxQ3X0ErvHoSNVEw8gt1KKdKsBGZ2YQGxs3OUbDFBplPndMnP1FHt1shCNd+GO9aO88&#10;fXuuneDRTovGcLBNRchUPR0GCYKhYVXVg90oYf5JKNqDHkYqE8SnbDWc8SuVz0F1faV4tgANpdaY&#10;I6wB8ChNEIpLPfXOLVWhs9V591FuqpvrSecg8qOjGWHkoSRpwbn/eCg3fEYIl3lF9fAEyl9Pgwfi&#10;wcv0ZUA9fVkMxEDGTVNYbHqdmhYKnB2GWhOzgwZmqYp101QqVE9Cec+u1Opc6exo7vRgnXjWh0Cn&#10;WYnGtCmPitXIP9gnjle/hEfFyqYzfg1GJ62M1Tm3Ul2YI2SE8E/Oqa4sISsN3t3o4Ewhhg7QUBc/&#10;Eg6LmgQaJFlvZnQW7r2twoN93K0NXOB4/oC16uxwsAs13YsLRB5FC2/G+49j59c/a2Ei8FMV8JVu&#10;72fqg63p9L6gify5aeg+iIUyS4MWaN6NuQvzYSOqLs4XeVS0hk8N4J6EqvNjaIPysR6soml4XORX&#10;VaS9jk67pDLUuttAJqjzIwXFbdX56TT2gMxS2VoItEmM2Ji+asyGdinwVsKB1qrLi/kH+7l7O1UX&#10;F3AnbXnnZsIjb/RP/uY6PYmd38UeLSws2LFj+549u93d3Q4cOODo6Lh+3bqoaBp8V57wzbf9Mn/I&#10;xPyhkwuHTioEoX4xLduyh/zDZnndBso+a57xznuyd+vIPmia9c/PC8ZMzG/cOqNlt4s30i/cybxw&#10;7XHYffnRMzGt+zm1G+jUcQio1LnjQMc2g51bjz3YdcrRQXPO9Pr6cJt+Dh0GuXQa7Dpp5ukZC3x6&#10;jDjYYYCz9QCHuoMcGn/hajHuYKdJnj3He3YY4NQegQx2aTX04Jf9t5dYdc237pFr3TPHqoeioY3s&#10;H/UKx03nb4QVjJjw5J2/lnscVcfEq0770adgPjdXSucwvBkYupW6NM0wwyROvfB3t7HnDAIZFqLY&#10;Rde1b6IK34WHNMjmNUjcJCCu+sFbRzoYHd5p9Z2Tmd6+IRfxzNykKdKQGVW0ipXOhiVF9WR/DfvC&#10;KHUlcsPFuhnmLJ0t+MMdtU8zYdGqD9BJ3xqHJhD9oBaaHaEhIHHBCLi23KDqcre/p9UK6MwkZM3V&#10;rq3oAHrvkTAcNQcgZCF8aV+EzpUWRqlhP5GYYClpSWf5iqORz7GomCb+smFCTswjGQ00hIW/SANb&#10;jOpkzru1hLBm7tlfOtVFNNb1jmYw6ehACR1P38ogVVqU+OJp5igr8WoMyQ4+485PB/mJYcD6OQsr&#10;hEUquLbk6dwWAq2MpQ+eiNlxtdS6tNS4thTs6/FJp/lLSwxiDrQHS92jHdhOHF4WxROtxK7eP0rr&#10;ucS1Hs4WKF5BRrpIbWiUObxnZ5G3xOwjUvAQu6APkUpkrnNpUXFtiZp276BSKLU611bC4c4I32Cs&#10;44KRcayX5mmNA30Mpa26vopKWFSewFVqw5ELLwBNkLOlN5QdG7AO5fFgWzEitrfHWuPYWEgN1GlV&#10;PBh3fyOtQyM0G9ChBg0PCSZd0BzqlJAfg7jpbEu2hg4Wm89ojdgGaKc/WVdoGzRgC12BP9GHzlZ0&#10;htaFJzZa+4Z8nAerbS75FPJLJeyEFgseFTeAiu2Aj2TzvpbIvupk/1o8arBz+bRgttSAPuCDpuvU&#10;ghbiurQkG91QcbD/mgjRruQHMd5aTwMkdE491SkCh2GKJkSNH81yfxPOb6xOJ5BL0B61N1BOC5FH&#10;aWq/RgvXccXigRVIgAUNPFDbxmVGVUx1Rx2HPv1G0wF6Wj1nKBnxOVrOoQ60gJkkA7W6KvvGNIWs&#10;1/GRduKCLKJhJBX36sMd1QdtqmvKBqypOj/DyILqwkTeow0ipfXz5MUS9SIKk6Y0COzYQuPUnEsL&#10;Jh699b14LiCbH51YPVnwXKZ+Fr9gfhTVFEuICQ8Pv3LlSnGxQRmsPOad23ds/sAJBYMm4srH32FT&#10;s616Zv3546JpC7XybHV8kuZxujr1iTYjS4iJzf6wKXj0Vrj8VnTO7fDMiOjs2/eyeo0+ZNPHoeMQ&#10;V5ikMEw7DXRuM8DBYqBD68FO7W0dQaLtBzt3GOw6evyxidO8un/h3hZuBrlY2jo27rffbIC9zSCn&#10;tgMc24NH4X6Ia9Phnlu6LxPMO+RY9cq27pVt0YMO132vXtn6zYXT52S9V0/+iVmFg1v5fnulr1/B&#10;qEmyfzdUSfOjbwpifwaPqkliQiLQMWzKaysNb0XQbOih9oyKaFgSBpY4YiakBYufpmILaKnDP7sR&#10;F++xz38CrPfSxzHIriUH1JEuLjSO3rA/9J1kpkHTOtIO2nKFkH2HZjedScSIY8Ik09m3NWjB6t2t&#10;5FUEnSzj0hyCj7oiHEDoOzSj4wiEEt5ntGEIWkwYyVOa0GL0AElEC3m0FUzKi2mpBn5wl8GIIvcb&#10;LtNsUmfmXcxU8Qeqs2AY6eIvL0VBUUocW9B300Rjlw42M6odzy6EA7MDaoEl1AXV0S6MSGjngKM4&#10;nuxsybu0FOhsNjECncAFTSHiAVnCF0lwcw0cKG7zKd6GI3npgl0u5hH0RjkVdQjH5nQyOOyw1AC1&#10;aKBXuUD3t1GLAwy1oVFmi/Yfs35eeFmBpZQpp/lz06tLWNQSqIQRuLW4rVC0MI50VRc9W/zFgOzg&#10;UoJH7ZroKaetBM8u2pfzKECfwaGTYMUqFvNOTcJJzAvxqA1KANymLcugQ7WoPcOZqDGQF6TEWr+/&#10;kSp0ll5Hi244miAQkw2m8Rml44hHtUKZym+0aCK3Fr0QEYocTFnGc1XQZC1XymiQf+hFZx+iMGHZ&#10;H2ytzouip5StKuWdjVA6KQHgUdrTUmNc19D2wSVID2mfjHUM7UHsQWJrxz19OiJss2HoqCyDOz2o&#10;+nM0rDWKHuEFNOzQjA+eAjMXDZG/uJAIEq/QSv2/1Bo+LEpN1Ag6k8+zO60RMwTFrup7pEHcmQYN&#10;Bo6F3AfQ9kSKFVkT7YrOYhSLlwpfXPxF3+jV8VF2RJls5AnJoybBagFPiPsFd0tBTtuTxFTQXy5q&#10;Py1iYtqYIXbjjaXa3YLPgranh9ltmDGBeAmapDcM3bNwXhevy6NarTYgIGD//n2XLl086um5YcMG&#10;u/12RUU07qQ66p3Xa0xB/68LbMcX2H5dMODrwsGTc6x7Zv29bsG46arQi5WexyvcDz3d41C6aXvZ&#10;Psfcz1vJ2/ROSC+OTimOjsuJist5kvl0xjL/Bu12trF1tOlrT2t3+zrY4OpjZ9Xb3rK3nWVve4s+&#10;9ha97QcOcx828kCbfo6tetlZ9HawJjf2Nr3tyXE/B5v+Tq0GurUYerjZsMNX242tNO+Ubdkzx6ZX&#10;jqV4LuB7dcrtXApGTcx4519Z/6iH5KW/807Jmu9KFq3M+mddab3uGwLaH/UrTWkKf9Cman8DvX1T&#10;/e6PlFeXsdcMWq1K5TNCv68u0YBdQ961hbrAsCeYSz7Nu9PaURI0RFHU93Cvt2uqtq8vPKZT0cVY&#10;xK6SdEJjV49GsRyaavd+qnqwR3yLd5AQrC85avfVIaMKsbhbairk/GNfzb5PqeuSXMYlsqljc9gZ&#10;St+xpmet6dSVypAZuv31RNmKfmtZtb+hKmiKFsE+8uGdmlTZi8YBE6zo8J4dEQUdT2PXWO1iJh4B&#10;g6Q81yHxQ3Vhvn7P5ySPcFEymEHWEoKM5kS9bHnxZHkxhzpIOvEGvhbo935OMnrv5/QNE3ZuuOI2&#10;d6D6W4zG7IhiQpQvRHX0ja2wLQiDf3Ras/dTEpf2jWBuCoalQFRZguIW7AAqRhaCk4XasSkUDp1W&#10;qTr3De3SoRKA8KIha62rBXe8Fyn1Di2QJCVsFJrVOwtjHRmnwJ2aChm1tVLKCA3Fe1ijVVCNvPCy&#10;a6SGOMsJV2ff5V3NxOFQVsLmSDl3qJ3g0Zqc2Teh0xUy2SzsM7A1L6orS/R7Pqay2l+fP2Ajru18&#10;KTSVcpXXAL1d/WcF6NBM7W6pOtKBiNyxuW7vZ3zELkF+U+1MdozBDf5Ss2mh3d9AdWaoptgQBTHE&#10;3jpiNdWlk/Q5OmIeEHLClcd70voykv6oI1QQGp4Fbf4J+tr0oGDVg33avZ+I/YJKkqeF6yyMqkrk&#10;a/cnlP199ZE8rcmwP4GaClxSCdDmnGPdaXs0IxtcTnQQlRKqLTU8yhR349mX19SFCZzXQLGiRVOY&#10;Xeh6jma6vZ/SxyGgJiBtwVP0yB3ayd46/Jmhhm+mVvc1Bj7rqhqqLc3CsoIy0h66BvUyLnS2ttLQ&#10;y9gGZerCjugIYk9HjE5mSCdZpTBk99XlTg/R6dQc7NH9dcVG0kzjQm6q5QPtqKbxlVj6LAwLlqWH&#10;xo3Df9I4N6c2T+XAJAkVO6QBtD1NYQJcEk8zEUFVNkDDseM8n+XodfC6PAobdNmypXFxsWvWrNm3&#10;d29FRcXePXsdHOkjizx4tPvI/D7j8vt9md8Xf8cVDBifY9lD9p8mef1HK2w6Zb33kfzD+rJ/18/8&#10;y/v5g0dlN2uf33OoqlKp5DRlZUJBobKiUn3pRlqfMR5DJhwZM/PUV3NOj5/nNWHemamLfWat9Fuw&#10;LmjZxnNLvz//3Y7LQecSfX1i7dzD7A7eczl638Mr8qRf7NngxDNBCacDY32vpnmvdPZt/3Vop6/z&#10;rXvnWvcGnedY98i17JHdkL6Sltt7qBAbr/QJKPtxV9mG7arA89ytMEVjG8WnLaXzjN4QDJ1KxxUr&#10;r34LTZY/N0MVOIGt6jQFl3QKZqjq/HTu3DQ0ZVOjQci6yoXMpjOjXehcQMG1Fe/RjvMbSx8H5cTv&#10;bFR3GM3TDOXFuRTCuWnc+RmaAvEoD8OgLrnR5EQo6e10Lugb1eUlOuGptvgRbB3+cGc6as61Je0t&#10;cTfnzwzhIvdVdyHD7klAU5GjurYSprPa2Uzt3II73AGEgXfo/6pET/54H6RQQAoP2HChczn5NdX1&#10;1dzpwZz/l7CMtU/ZSapiQCbgEo9yZ4fDWOHPDuOP9VQf6ykc68F7DeDOz+Ri3TTi5nSCnpGowb+Q&#10;4qsMnMghI4GTOPoChkbLlyovzAerQUipXc2hj6uRIxfKEZngZHmIyrujGXdmKIxObUkyFzITZcUH&#10;U1FoaZGFmBXxP+FJKH92KH3f28WMd22lCp2tE8W0tiKHu7RIcKejiyizdGrSAS7VT3X2C857tCpw&#10;PPfwGALQFsRx52bwwVO54KnKC3M0ZWliqk1BGaEtjLd/4IImU2ZfeCFtlxZpKxVwzT325U8NVru0&#10;ULu24A9Y8yGz+CfneXj3GsT5f6W6OE/7klhoUwpFMYMLnqK8slxn2Oz0Ugj5saqgqWo3S9J+XFuC&#10;UbhHZ/ikE9yZYYLvaC5wovDkvObpE1XoXMGzG+9mrnahL2kLbub8SVvVnR815c/O6BAenVUFTkSb&#10;5wImcBF7qzcHU6qIqy4uEOgrmM2ghWihLhxsDf1SY9gJg3+iM/lNtFVUtCr4G2XoPK3hABB6JaQG&#10;qVD7yBca89XlOu7ZWUVA9S4U8RaFkBfNXVjIH2gjVpwZd2oAhxb76Cx/dgTvi4pDpmhRldjAyJOm&#10;NA2WmXCsN/qFxoUakuBmCQ7jrq/UVn+Uno/zoOaHPoumeHdrlVbDPJP/amgRztWV/AlblA8d6ulM&#10;F/ViNytEzUU7G81opvRA1aBvFx7qoHampssf6aK69xMnu0wTq2eHc35fc3d3oN1oFHe5c1PRetFC&#10;lJH7uAsLoLOibZBwQN9J9hIVTgbKFOs4+Msne/EBX9EYCbqGK3oroujEBU/m4w/rtWo4QrEog8VS&#10;DZzA3duup0XICIzS9vp4XR7Nyspas2Z1aGhoeflTpVL54MGDBQsWhITSGleV55ncrl/AJM3vPTav&#10;z9i83mPz+3+dbdld9vc6RZPnqrwDSletL5m3tGTxav7yTW1qmqKRTX63wVUVzzUCIL+gIregouQp&#10;V17BVSr5ikpexakFQaPT6tSCurKCLy/neU5dUc4XFysL88sL8irycyuy5WXFRRUCV31qpceBqtY2&#10;VV26q7r2y+k0OLejbW67/tk2vRQNrBSN2mT96ZOcdj2U/sHCw0fqh4+U3n6KZm2y/lZH0aStKlBa&#10;r/uGQR3MQAYvbpRo5TpyYNipbQq8opVKWVfUaed5+XV1SbLuJR/Jgl8Egsvwuxaqk/HMgV6vhaAX&#10;cu6CPISMS0JBpMl+GEqLaXpwTynJuITE1PjChlaVz8uu8RkX1UUP2bcwaV0JV4SkmoZQGzpNJVhQ&#10;qyqCCIag1OBSGhZJvgLIglhctC4XF5natGzYQutqropxFYri+cxL/JOLtB7n/n5xE5FIpTTI3FVb&#10;vTNPV6U1KavnkkkfiskO49OD1XkP2DZKVnGIUV0Qo04/D7OVCX2ANBKhDK/YT4ACf0lt1gB8sSp7&#10;4WXqXaMsEGTiZp7CBHainl6ngYoGPn51LCRJn6/0l4NCooWp+Q/okOecu1qDOkUT9sgmk8gA/qNd&#10;xXn3+ScX+CchAkrpuZPiDTC2asNvQnUIeo06J4KLdOTCNvNxB9WFxkPFn8OL+oUxBMoX3rKfz4Pc&#10;mHihe5SbkB7Ky28aF1vR2njK1AuAhzRgk31HnR5CC6cL44xFYQQ0SFZNht8vAoVTmaPOjRAe+/MJ&#10;R4T4w/xjX3V+pOkhhTVAh1xmXBCyrtE37MQnOnWlDta8ybEVeC6WCUUt1lcsaoHPvl07kYBpBnVa&#10;FcoB/ZRqLfsO+r7pyVZArVKlqAy3r4dfMD/65MmTu3fvsvuIiIjbtw1HjlUe8srtPCy3x6jcnqNx&#10;5eHqOy7bvJv8o2a5nQbmtO2e3bFb2Q9b1Q+T9Rqd8rRf9odNivsNT3mUfTNCcfV62qWrjy9cSTkX&#10;+ij00uNzIcm+/vE+fglnvRNOesWc9Io9diLqxMkYz2NRbgcj7BzubN5+bf2PF7/bcHHV2pAVq84v&#10;WRE8f2ng4hVBqzeEbN5xZY9r+L41pw4PW3Vy8JL7AyeX9/8ir8/IvN4j8roMzm5gLf+gacGIyfn9&#10;hmdbtsvp3Ce3Y29501Z5Q0bndRmo+KSlSrJHJfz3gDaQnB4qjgybq4730dQyuVSxBw2H3TvRWhtN&#10;6avGNl8iOOihkUWA6rvaLv/L8YIM/f8uj78XUHD/B8vuF/CoEcePH7t586bhB3jU41Ruh8G5XUfk&#10;dR+R3x1/R+b3GpPdsqv84xbyepbl+1y0xaV6Xv3U2R22IIy/wo+bpLbpv3j9hRmLgmfN95u5wHfG&#10;At85CwOnz/WdMvPM5JlnJ8w48/X00+OmnBo96eSoySe+mHgc1/AJx0dMPD5rYcDMhX79Rnt0G+ra&#10;dZhbpyGunQa7dBzk0n6Acxtbx9Z9HSwHHWg+7Ej9wYc7DnFN/eKbiuFf5n0xIa/fqOxGrbPe+ah0&#10;+cYqjU7cPJqtk2VrFXm6ioq8/l/I/iV97+WPCdYl30rHrA7UGMXPxULva7kReQba7M/6fjOgyEhr&#10;VhclCnTqjTmolAv4qvp4fXotXuygPjYx1oo73oudZfpykAnEPOJO/E/8n+4MEG+rf4tOfg+wiN5u&#10;bAjdsEKnOsP4+4oo6a1oGL3a2StAZYsQfq33X4Pn6vIFYG+fy9FvyKCIZ1GycF4dFL19tYvnQAUI&#10;GH69BowJ+AV+Xh+/hke3bt1y8iR9W5ih8uDJvLaD8joPz+vyRV6X4Xkg1B6js826yD9rmd20XU6n&#10;3vmTppYs/67gi69z2/eU12kJHk1u3m3WosDpSwJnL/Sbsyhg4bKgcVNPMVLsMNil/UDn9oOc2w7E&#10;5QR2bDvAqQ0dZG/fZoDT3CX+C5YFdhnu1rq/Q7uB4hrdQU64N+u+r2mX3U267G7cebdVX3sE1WzQ&#10;QZ9xK9XjJxeOn1XwxYTshq3l/25c/NWsgknTcnsNLBr2deGYafkjJpSu35TXZ5j8wyZKiUf/iBBb&#10;/1uS2mKw1UGLEb0S5LxmSvBTlKfiO8Oztw6KSMgWTzN3sqhyMuPPDjOcD2BIAqWGSw1U03G7tBaG&#10;C5yge/40/JeA5YJlkkkp8ZZ+Gf9jl3EE7C2DEmGM9C2hdnZeGR0Vi0iB5OTlzl6F3+L3F4MIm1Xp&#10;L4vxt7Rq8iV6ZiEYK/HlMKTw9UHJ+/lgnwNz/Esjei28Lo9qtdqyamRlZSkUCuN30yo8vHLbDMzt&#10;ODS30zBcINTcbiNyWnaV/btRft+RZTv2FM2Z/3TzDi7ogq6knI9JKGpsldKg3dKVQXNXhcxfEjB/&#10;SeCcxUEwH2362YMa2w10AYl2HOxi2duucac9zTrvadJpd+t+Tu2HuIAd5y4JBI/2GHGg3UDnDkNA&#10;us4Wve3b2jpPnH/mh93X97jeXbf9au/RHuY995kNOug8/gfd7LnFMxcVfj1d0dAGpnDptxue7rHP&#10;69FP8XGTrHf+kfnO+/J/N1DUNZc3tFFK5zD8EfFWGn013mrgbwkGQaAuiBPo9DhLmKRqj7ZCLh1M&#10;bQQdbhz8jXgmuJXOobEq2sno8ZfA1H0Nv780qN+OtxcjQq4d+GtG91tS9fZyVAMvzOAL8aaS9HyM&#10;v56PXwdvL+RfgNfl0ZycnO3bt2/atGnLli27du366aeftm3blppKhxwqT/rntB2Y02EIqDSn01Ai&#10;1C5fZLfqJvtnw9xOtlp5tjZLoUnLVMckcOGRQkJyUdeBWR80+3GV35KNV79ddW7ZqvNzFvuBR+kc&#10;hkHOnQY7txvkYt7Tsdeogz/suep5Nnqb/Y0uQ93Me9nh75zFAeDR7oxHB7lY9bMf8c0JO9d7gaGp&#10;F65lXrsjC48uuHgja9TUE/V6Om0Yv7Nq+bel364umjJbUdcy64PGBYO/LBw3rXD8tOK5Swonzcrp&#10;2Ev2cVP6blqj1tJ5RhL+G0BqOP7TcIX8Kdsq2mhorXdqRWfQZF3TcoV0Ipr8Fhc6iw6Qo8W6Lbij&#10;hpMlROVdggQJbx6vy6NqtTo7O1tejfT09A0b1u/ZQ9v1VKHXM9sPzGo3MKvD4KyOQ2Qdhsg6D5OZ&#10;d5f/p0l+31EFk6bLPm0i/7CZ7J/1M975u7xey1zzznkfNbVffmLlT2Frv7+Aa/HKINia7QbQUURt&#10;bB3bDXD+cffFyLic5LTipJTCjKynfiGPYHSCO+ctDYT92m24e9sBTlZ9HL7ffflcQOKOPbe37r29&#10;0/6OnWuEs8eDswGPnA/eb97becbY/cL3Gyp+2Fo0aZbiIzN5fevsFh0y36+b075n2Y7d2uJSmNjl&#10;9q7ZDVsr6lqoLtTciyZBwh8PTLUnLlWFbdHZ0/fXaMe6Uyu1uzV3rBt/tJtwoPqQF0cztZsF9+gM&#10;8yZBgoS3hF8zPwqcOXNm/fr1Dx8+xD0Xk5jWeUhqG9u0DgNT6RqU1nFollUv2T/qFn45Q+ntW/rD&#10;9pKl6wrGzyheub5k2dpci27F79U9PXv3esfoTVuvbNp2ZeW6EDAoaLLNAKcOg11O+sZWVekephT4&#10;hz4KuPQo6FJKRHTOkg3nYJLOWxpEPDrM3bKX/dg5XoWFT91cw6bM9Zu3JHDxiuDla0JWb7jw/eZr&#10;23ff7jzi8PARDqXbf+L22eUP/0r2fhPZv+pWeJ7UKBQwkYWouKd7nArHTqFzgD9tld28Ax/+gGVN&#10;goQ/LkRjlFmWmrIM1emhtHfe2ZzO7nGxoNMS6MAEOlxJb9+Ed7fkk08S6xp4VPwjQYKEN41fyaOl&#10;paUqleHTB4IiL33Y5CTLXsntbJPb2ia1tX3YYVCqTV/FJ81zO/TOsx1aOHlq6eYdqhDaWPLU6aC8&#10;UeuSf9S5PXT+pkMJO3bf2Ln31tofLnYY5Nq6n0Ob/k7HvMWt9FVVD+KyD52OP+Ydd9Q7zvd88j73&#10;e20HuMxaHDBvSQB4tFVvu3OXU/JkxRPn+4ydeXbC7LOTZvt8M8d36jy/mQv9FywN6vTFwZ7DnBX7&#10;nDSuzrnt+8j/3Si7ceuKo15P12/J6zJQ/nFz2d8+l/2jnhx26mcts6268w9rnjEmQcIfHOqSFNXF&#10;RcLBNlrHJjr7RnqHxnr7RlqHxnQcT9AkTnaNOavmUQkSJLwV/EoeNYWa51Pmrow36x7f1hZXQhvb&#10;uHYDH7bup2horfi8ZXaT1nkDvtDkF2jz8gq+nJb1l0/kdcwLPmme3qq7vfv9Pa73HZ3vbth8qY2t&#10;U8sedtvsbhgCraqKScjd6x7ueCjS8dAD92NRdgfDe472mLHQf/4S/w4DXEbPOp2QIJu3PrTdWM9+&#10;E48PmXpqxIyzo2edGTPr7Pi5vmOmn24z0LndQJdkt2PaPbtkn7aSf26R3bS9vJ5l1l8+k73fWPG5&#10;hbxhG0V9a3kDa8XHLXO7DtTk/PxGeAkS/kggcsQ/+kRG7AHVre9V11dxN9dx0U5C9t0aH4aTIEHC&#10;28Mb4FFAsc/9QYsu0Tb9otvYRrfuH9XGNrKNbVbjdtl/r1O26ns9x/HXb2VbdgaJgroUDW2y61kW&#10;/btewHeH9ninHfQI37Tjsln3fZMXn31a/uzMmriH+T/uubHV/s5W+9s/OYRtt79j++XhGQt85i0O&#10;sOnr6Hwo/O6t1CUbL0xa6jdg2qlO409af3G09aijnb8+1WfiqbZD3Fv0cmjaw/HmIT9h9tysfzRA&#10;pIp61vLPzRUNWisa2MjpM2p4YiWvbyn/qHnBiEm6CvbVZQkS/ltgWHNkRC2jU7JCJUj4PfBmeLTs&#10;Vni4Te8Iq17hbfrgimjdJ6xN/8ctOue8+3nBqClKv0DZRw2z3qsPMpM3sCIrsKFNwX8aPW47wONk&#10;zFHvh5t+utplqPv9GPoqeFJKfuKj/PTMEv+LKUs2Xlq7/dr6ndfW7bi+fvv1AV8fnUknNvh3Hep+&#10;4x59t12v0ZYUVqZmlt48F+26L2DVmrNjZp3oP86j30jX/qPcuo70OLfPq8Kms+yTFsSjDazl9RE7&#10;LuJU3MhB6nWt5f9pUrrqRzEfEiT8FwE0qa/eHfiMMsUf+MO2pf1eGz0lSPg/jDfDo5qS0sgRk66b&#10;dbpt0/uWde/bNn2ut+4ba9E1t45ldqO2iroWsPnAZDJwWD2r7PpgU+vsj5vlfNLcx/26V+iTH7dd&#10;3u1Kpwzq9Pr70bKTPrG7HG7PXxU4YuqpQROP45q8yH/R+gv9xx2ZscBv+jyfMdNPyrNNjmrUqKtS&#10;4qpSwqtibxXfvS67fjX75tWca5cVsffzlq+V/72evFFr2b8aKT5qDv4GkYNNxcuSaLWulezTlhWe&#10;XoagJEiQIEGChF+CN8OjQOrW/Zcatr1m1fOaVa/rVr2u2PS+bdWdhnDrmMs/a5VdvzVZgbD/6lnI&#10;67SSfWyW95+GJbscH2VXhIVnnfWLV+QxXjSo1WWlSpmsND4hLyAkafXmUOs+Du0GufYccXD2Yr/J&#10;s84uXn9OR5/xEaGv0iQlC/dv83dvCHdv6CNuVUXernpwq+phZNXty3lNbUCTsvcbFo6YlNt1gPyT&#10;FqBwkUENl+JTsxyrnupk2ggr4Y1AqVQqFAqNpub8nEql4riXfmv+1W9/BbRaLVJi+FELiI7n2Vl6&#10;/y+BNLwikW8KarU6KiqqpMR4Fv/vim+//fa9995LS6v9bZb/ehQXF8fGxv4/aUgQgJWVL52K0uv1&#10;r278tbsnA54bu6F4oNVzgEe0JcOP54FCwFvDjxfh1f3x1XhFThGvIFR/pOR5/KIYa2f2F+GN8Cil&#10;IP/O/Yvm3S626nLJssdFyx4XLLuHWPdIbdo2v644fAobtJ6V7OPm8o9bwjrM62hbst8FlSb61qsN&#10;lYpwDJkpLquMeZiTk/u0opJXq7V3IrLaDXSy7us4d2nAN7O997reYc4A7ZMMdWQYf++6EHadv3sT&#10;VMqHXRfCb2pT4ukD3e82kP2ncU7bXkqfgJJlaxVN2ys+byVvUE2i9SxlHzQpnDJfr37u+H8JvwUn&#10;T5786KOPMjLoAyMMQUFBQ4cObdy4cbNmzQYNGrR9+3YQreFdVVVoaOjw4cPxtmnTpra2tlu2bJHJ&#10;xC+OVVUdOHDgm2++2bNnN/vJ4O/vv2rVqpcJAiAxMXH+/Plt2rRp0KBB//79z5yhDZQM6FqHDh0a&#10;NmwYomvZsuXChQvz8l588Oy1a9emT5/++PELPgGNLrd69ep9+/YZfr8IhQUF06dN+9IEX3311dSp&#10;Uy9fvswc5Obmzps3z0bEqFGjIiMj2XPg0aNHiHr8+PFGj/iLTOFVYGAge2jExIkTEU5pqfg5uZcg&#10;JCQENcJOTamBgwcPooQRztixY2fMmOHg4CCX06ENbwplZWWI+qeffvpZOVVUVIQEHDt2DC6BlJSU&#10;l1XNz+LHH35g4Rh+vzWcPn36ww8/NG3qbwnr1q1bunQp4zC0yRUrVnTo0KF+/fq9evU6fORwjZwi&#10;73hbt27dESNGJCfTNgSjg5ycnGnTpjVq1MjKymr//v2mHkHM27Ztw3O8nTJlSlbWc582KigomDd/&#10;Hl6Zm5vv2rXL6BE3wcHB48aNMzMzQ/9FQ4qPj6+RnvT0dCS+bdu2DRs27Nq1K/oOKtfwTgR0EXQN&#10;dPxn1pEI6F7Lly/v3LlzvXr1unfv7uTkZDxED0CbX7ZsWfPmzVu0aAFnT5/Sl+0Z0FkWLVrUunVr&#10;FFG/fv28vb1Nk+Th4YHoxN5jwMaNG18hT14Hb4xHoY2ETZwb0KD1OYtu5+nq7m/RLcKsc0FdK0Vd&#10;y+y6lvJPmucPGFPq4MbdDNPK6PuC1V4ZcCeeWileOp0+5GrKHpdbx7yjAy8kpT0pdvYMt+hlP2uB&#10;/9S5vifOikIHBJyWLoTfVoff5O9cgz0KHuXDbvDhNzRPEsvWbcx8t568jqXso6bKoBB1YlJO265Z&#10;79UVFzqxQV1LGnD+pGXlSW8xARLeDI4ePfr3v/8dnYf9dHd3f+edd9D9Zs2aheYL9sLPuXPnsrdw&#10;jJ/oDDNnzkQPhzP8hGRnb0eOHImf7/zPO2ynMsOaNWv+85//vMJ4nTBhAjyNHj0asTRs1BD3oF72&#10;Cp38f/7nf5CG2bNng73wqm/fvrWVVkgNdF28vXHj2QJyI/bs2YNXAwYMqCEvTJGdnQ2RgexYVgO9&#10;Gr5+/JFm4tHnO3XqBEkHkQQma9++PcgGaWN+wbVIJGSWtbU1PFqIuH//Pl5BBLRq1Qo/WZhwANmE&#10;YI2axwsBru3Ro8cLUwuVAt4hPUHnKFXc/+tf/3J0dHxF1n4RoMQMHDjwdSw2ZOHdd99dsmQJogZh&#10;oOggHH9dMiDQ0YTeVBZegVOnTv3zn/988uSJ4fdbA2oHSiFr82jeaB5QTKE/sd6EVmHMrJeX1//+&#10;7/+CQUFX8ALNNT/f8MU0tPNePXuifleuXDl58mQEsnPnTqNHKDF//vOf0S9Q7FAO0CSg6rFXMPjA&#10;Rv/+97/xCp0UHr///nvGebDI0Yw/++wzFPikSZPwChqqqSr24MGDOnXq4Dn6MvojwsH9P/7xD9NC&#10;g9aLh6j9zMxnX3IFQJPIy5AhQ5BT0DDcbNq0icVbUVEBHQLp/Pbbb/EWzr744gtjR4ZSyGKcM2cO&#10;0oMi8vPzM+YULvGW9SAAHQp6w8vs7NfEm+JRSmLm2YCz9a0DWnYKaNUZl2+rzudadc1uaJMLEv2g&#10;WfGStbqC5z8UV31SmSF/hnDYVaXIeTpzhf+4Wadmr/Rfu/Wi05F7X0w+Nn6G99jpPkfPJVUJvPph&#10;ohB+i793k78LS/QW8eidG/y9W9qMh09/2i17r6GsrmXmnz4qnDyr3O3g0wMe2pyc/CFjZX/6UFHH&#10;XAESbWAl/6h5fu8vdIUv+HydhF8NqMNG4QL9929/+9vXX39tbKa4OXv2rL29Pe4LCwvRq0F4xg4A&#10;rdDfzw/dm/0cM2ZMz549oW+iq7AnAKgIfeMVojkgIICp4QAYEUyDQFgvgoYLk86YGCQDfQzu2U8j&#10;YAI2adIEKTf9rhHD3bAwyAWECRp+haTGK+jOpoCMeP/991E4eAs7Gz05OjqaOa6srER0EGQsQPAo&#10;BE1UVBREhsGzVste4QmKyPBI1M0hWVAa5RWGbyPXhkqlAq/st3vO+DACMgWFgzARMmRTWFgYLHiU&#10;yZEjR16Ru7cBRAd5bTQLQAAQkb8uDZC5EM2/Q/pBWlA+frs9+rNJNR29hGpiHL2AQsaULdYd0LDB&#10;CsOHD2dkk5qaCmrcumULCx8ewTdXr11lP2GxgRrRQXB/5coVvIJSy15BpYPHtWvXsnDOnz+PtyEh&#10;IewtnqN9MrIsKiqCtWccDrlw4QJcGocfSkpK0PbAsmjM7AkAjRAqJv6yJ1AO0MFBsdAJXFxcjM5w&#10;c/HiRfQR9gRZg0IGccHicnZ2RkT37t1jb6Eo/+lPfzp58iR+Is2+vr6JDxPZKyYBYNQamxb4FW0e&#10;5ck6EetQ7NWvxhvgUZENKcVCaWlIv5EnPjE7a9bB26zDWbOOp1p1TmjSNu/9pgXjpusrSVaKjpnd&#10;KRYV8HweDGGJuHnvyTb7m8u+PzdpoffIGScGT/c6fDrO7WhM+PkHuuh7QsQt4R4N5Ao0nHuTv31d&#10;iLqnSU8sW/+D7L0Gss9aZv3t86Ip88oPHCqYMV/2Yd2yH7dC0S397sesf3yuqEcrnsDuTx0OGCKT&#10;8IZgyqPoVxDKxk/V1sD169fx1jjUWRuQCFByYR5BV4WFxx7W4FGQcWho6Cum32AEIxaQhOG3CaBx&#10;//Wvf922bZvhtwjYiLCPESYivXbNcJQBA/ow5PuOHTvAeba2tqyjviaQbMgUlgyY5kiS6XwSTMbW&#10;bVqzAFEg7733nqkJ/jJABsFu3rx58ytSgkJGRh49emT4/TzAo7DITb1DrEBgQdOHDmR4JH57eNPm&#10;TZC8hw4dMpY8hDjkL9KQlJS0YcMGZNA4CMGAqtm/fz+sH/iqMX5w7ty5FStWrFmzBkoMKxPIsoiI&#10;CCad7969++mnn0JTQfioCGPV4zmEOCytW7dvsScvzPireRSsAENn1apVkMKGRyKQr8OHDyNVBw8e&#10;RI7QaFmaIZdv3bq1ZcuWxYsXI5vGbzADNXgU+hASbBxXqA3IdGhmCBBRr1u3Dvqi0VhE7KgpNDCU&#10;wNatWxFRbKzhRBoA1WfUumoAxY7uxooIUYNdoKca8z5s2LCePXowOpw5cya4it0DIGM4Rg+F4wUL&#10;FtSvX9+0QY4dMwa6HSNvWHVo9kaPKByQFmzxF5YwuBmRMscoSUSBKq7hEnqzccoTZYv2CcUXSrPR&#10;I1A7cHRM9FY22g+7Flxoyn/m5ubDhg/Dk9oelyxZAtPcOPALHkWb/+3caYo3Nq7LkH7G70yb3iea&#10;tD1a18Lz81budVsFfG6WX99auEujUtUsSe6ZH3ViMhcdJaSmahXZusJivaAWP8v3HKBF5JQJdxIL&#10;z19J0SYnVd25rvE/q7ocItwDj95Qg0fvXBcibmtTE9QP7hZ/Myfrr3Xln5nLPmlRNH1h+Z79RXMW&#10;5tmOkH/UIvOd/xROmaMrLuFv3M7tNyLrr5/n9R2lLSwSI3mWBQm/EaY8Ch4CYaDLsVc1AOsHbz08&#10;PAy/awE8CmFaXl4OSw7ygj2swaOXLl1CIJCt7GdtTJgw4aOPPqohxxkg99EzIesNv6uq7ty5A10b&#10;f6HLw2SswaNffvllz15k2o4fPx522wvlyAsB+QhigCBgP5k9CnZhPwGYFJDgLEDGoy+cmq0BaBjQ&#10;0F89jwhNH+r/y5IKHu3Tp0+Ntw8ePGDJY88h+uvWrWthYQHhhYT1t+3PhGBcXBwTmjA4UEGoBSj+&#10;RoUG6YdoQ/Jat26NQobf4mL62DgMi3nz5v3lL39BgGxQGqWKiMCm+AkdBfeDBw/GcwBSGH9Pnz6N&#10;h05OTkgVqh7qCB7u3r27RrKNeBmPQkYvXLgQae7duzfMOARutMDKyspQoQj/448/RtrQBho1asTI&#10;CS0ZLvEEwX7yySe4d3V1Zb5q8CjYDm9ZdtiTGgBpffDBB2jSSAMbRW/Tpg0rFqh0YDIoZ8gdK0wU&#10;ndHemjZtGhJs5BhTQLFAmmEX4h6mIRIA44+9AqD6ICMqjggSpioybgxEoVAgp+BsRDFu3LgOHTqY&#10;hr9nzx5j0xogwvgWcX3++ecv1N7QK5H4b775hjmGL9SX0RB8IaBLgd3BakeOHEGZGAeTawPNGNyJ&#10;9oN4raysxo4da5pgdHO0H6PVborZs2ejVI2DXiNGjEBr/APyKIOhTCvkity7EcnHz0T8sDN08tyz&#10;XWwzF62GdkEuRCds9zjMby4tnbjwwW3+9jX+znX+DszKMHV0pCYtVSeONhCgIkFlgzZ95VLVcc/K&#10;ffsrXV05r5NccAB8CeG31DH3tCnx6tiI8n37s626y/5en2zNT81ybXoI0XFcyKXcnrYFX4yX/bNh&#10;dsPWGe/8teibGVzIRfnnZvKPmiv9zyEGSgx9RVLCm4Epj8IiAX/UqVMHmj5Iy7TdA2CXOp9/DtkE&#10;vRW8Vbtlg0eHDBmCG9g0n372KQgV9zV49OLFixA6y5cvZz9rAM7Qu2DUGn4/DzZ3axwlQ/hmZmbf&#10;ffcd7vGwBo9CekJgsfUXkDu/iEft7OwgOlEa7CekNmw+KPVINgrKzc0NosQ4xwmbBlFDTMBKQGZf&#10;ZohAZMBuhptXJANuEPIrDNYX8ihEFWQ6G2cuKSlBaYOW8BCv7t+/D0kNSsOrhISEP//5zwg/KCgI&#10;WYM59fe//x2mNl4BKB8I7szMTNzDF6gUMh33LHe+vr6obog2+GXcCW422tZoDKi1yZMng6oRCywJ&#10;3KC41q9fDy9QieAMgbA549p4GY96enr+7W9/Y6MjeAtOBauxSoGFClLx9/dHflEj4C3oXswix1+o&#10;eoxRkJKJEycafb2QR0GTNdq5EdD54KBbt24oK7ARCgE/GZMhfJATesrx48dxHxMTg44DHmKdYurU&#10;qVA7agcLj2CUPn37sFcuLi4gP9b1GH744QfUUV5+HlyiTlEsxkBQ4HiCQsCT6dOnw2IzJaETJ04Y&#10;V1nb2NhAcTR6hDPQEhpe7fRAM0aOUCyIjjkzcuoLAWfQD9Aw4AZxIUaUCR4aXovAc1AsEtC9e/eU&#10;lBS8heMuXbrUsClh36MAjUYnwMKBBEBJjh492uiY6TFQ5hAvJABTQX4j3iCPvgB6rU6Zm8+VsNFz&#10;5MtQQpqCIiEmirt7gw+nIVnxugUqFSLDdFlJ5fb2eV0HFy9eU7xkbfH85SWzFxfNXFgyf1nZ2g3l&#10;u/ZUuB9QeXsJVy6AO9WJ0fyl8083bc3t1B9MKfugmaIhnfNAxyx8bq5o1lq4H8XfuavyCy4cN6Vg&#10;zMS8QWPpqMLm7WV/r1uy5LuqZ9VQs8tJ+NUw5VHAz98PrRZ0BTmFfrV48WLTtalMQ8db9HbI67nz&#10;5poKRyOPQlTBO7oT7iEaTHkU5AehYxz6qwG2JuiFA8tPy59CVR8w4Nnw7LTp03r06MH6G7PJjDwK&#10;aQ6J6ePjw36CR43juviLrghpC1UayajdLSFQEBFbQWN4VFUFo+HDjz6EWH/33XdBP+fPnze8qKqC&#10;FQLJBfugXbt2eAX+MLVcjYDxgTIxzgS/EAgKhhQSb/hdCy/kUQAM3alzJzwH98AYNXUAemNeEhMT&#10;UUTBwcGGF+IAGmxTiDnIO7wKDAw0vKiq+umnn1DRKApIrr/+5a+190gwe3RL9WQeFBqjgQ5AkQLL&#10;mlo2MHZhZ5gmzIgX8iiqtX379mg8xufgQjRUcBtShcrdsGGD8RVYpMbIthGXL18GVUREROC+Bo+i&#10;TaIpGn/WRkhICKrDtMog32Gvo8SQGFhy0LeMaXBwcECnYNoVeO6F9ihIF4kxLqLZt28fAjFdrcMU&#10;DgQCv6jHpUuXGsMHj6IfQe/Bq5MnTyIce3t79hZlBcUCLZPxKOoCmqgxdhRXs2bNoGrUTg+4DU2d&#10;WdjoCIgR9FbbmRFQj1AgKFIWLyxO04gYTp8+DSUMvRiWt5ELoewiwcYpW9AnZAVaCDRU5sAIlAlc&#10;3rx505hxKK/oWehfUAFROOhrpprHr8Pb5VETIA+UDR0nqJOS+PDbQvgNMkbDxEW2MEbDb2tS4oXI&#10;O2Ur18o/aSX7TxP5B01hMuY0bp3bvnf+4HFFk2aWLvq2bN3Gp1t3lP20q3TLtpLFK/IGj1U0aSN7&#10;v7Hs342z3qsr/7g5eDS7Ph31QDtt/t1I3ryt5kkGf/9+zsBhuT37q0IvE4n+tU5+7y80ihd0Egm/&#10;HTV4FIB54ejoOGjQIPAo+gO4AUak4Z04uOrs7AyBDtnN6Na48MfIo8CYMWMgSnAD/d2UR1+B8PBw&#10;BAiJYPj9PKZMmWI6cXjq1Cn0Q6PofPjwIfoYQsA94gJzfPvtt+wVAO0Y2WE9E90edgNIApIXUhUU&#10;a+yxDKAicKHpWn/Egp68fft2yFxkB6YPWAEyhb1FdMzyBlCMvXr1gpFRYzsKIgUrjBgxokZcNQCR&#10;0aZNm1cMrL2CR9lo8Jw5c2BWHjx4EOY4AEbv2bMnbCO8SkpKgoQy1QBAnKhcmHSQy1CeTHno1q1b&#10;KARQCBQIFOzYcWMhPY2zgwDjUWacwfZFAkw1D9giX3/9tWk6QeedOnV6oYx+IY8iMaiguXPnIi+w&#10;20Dn+/fvR5JAV2iBUGiQQoNTcV00KsWonOEGChlKGy0QjQSNiml7NXj0ZwG5j65hyqMIFkYhahyF&#10;Bgpkhj57FR0dDf64ceMGnryQR1H+SLappch41DQ9jEezsrLgBqwGLdYYPix7I49CrRk6dChcQjtE&#10;vwDHoKw++eQTVgItWrSowaPoyLV5FO3ZlNvYUt5X8yiyDzvYyI4gciTJ1KYEkE70AkgMFNSECRPY&#10;uAhyhC6DBKNSUAIwylGw4Psa+hmqCVWMnsvSwBKG8Jn0QFD+/v4o5Fcbza+D341HRah47tIV1bkA&#10;7voljtbW3qQFt2HXhJgIdVJsub1jjk1P2bv1YUrK6TNnjRT1LeV1LRWfmZNxWc8qu1FrOh2pYWtF&#10;nVbyfzfJ+mdD+ftNs96tCxJV1LEoXrii3ME9u0lb+Wct6ejBBnBvlfXPBgrzjprHTyp8/Mo2by+Z&#10;/y2e5DZsLVx91mckvFnU5lEj0CVgvqCrW1pZsv5gCvQBGAcwaNBv2XSmKY/euXMH8uvu3bsQf6/D&#10;o5Cb6Mb9+vV7IYts27YNoUGRN/yuqoKYRtSwgebNm7dw4ULQNhwMGzZs9+7dyEudOnXQXfEcAhqA&#10;HIE8hVAOCwuD38OHD0NgIUyYU6AQFiADui4oswa5Qpx9/PHHxj4PzobYetmcDeQ75AWsT8NvETCU&#10;8fCF23KMgGiAfIHmbhp1DbyQR1G2KDo2Yjx48GCwOGoEJggDSJQN3iLZkJum9iiE3XvvvQd2RKGh&#10;ME0FIrPvWYJBlmyIAoUAg4zJ/VfzKAq8xvJdRvAvLLEX8igUJhQy8gVpyzKCKGCLQGkDtcMqMl3X&#10;w3iU6QF4DhsL2QGZ7dq1Cy0EGWEK1q/jUdMVZNAvP/30U+S9tLQU/QKkbkw2zH04Dg0NxZPaPIqy&#10;tbS0RE6NKheA0FCwpunZuHEjeAIZgV+0WFMeRaR4gtbOgsVPsBqUs27duqE9Q/sEj7ImilY0ceJE&#10;Y+zom02aNDF6ZDh37hwaAxuiZ09YJZrSfG3AfkXJI1XoWfjLuNzUdjTF0aNHEYVxBS80y/Xr16ME&#10;ICJAh2jGnTt3Nm0PUAKQQTyvQa41wMa0a5D3L8XvyqP89dvle+0qDhysOHFC6eejCg1WXbskxN0X&#10;wq4VDB+X9be68g+ayT+zyLHqXrb0u7xewxSfmmXXs5b9va4MlPlB86w/fyL7Wx3Znz9XfNScbNB3&#10;64FiiybOzus3omTZuqKly546u+f3GSF/v7GigU12fWva2dLQJutvdXI69dXmFTxd+0PG/36U82Hz&#10;IseDSEz1phsJbxiv4FGGlStXQkl82YICUBG0bDYNacqjAHo4xC5kNKTqq3kUUgkSAYKGzWPVAFII&#10;IW66vAjYu3cvCA+iuWXLlvgL0Qk36GCgQBDD2LFjIU3wnAHUgv4Pl6ZM/EJcuHABosF0kScAQ6qG&#10;KQmSgOCGUWL4bQIYsigQiDbDbxEollesHmKAxEEia6xKrYEX8igEGdLMsgbR1rt3bziAWDSCqSZs&#10;dagpjwYFBSGpZWVlbm5uaAOm5iYUDlS6cYA9MyPj1KlTs2fPxkOmQEDYGcd1EUUNHkXh19gSCnuo&#10;devWr8+jaWlpqDUfHx+IdZYLAKYVXkFTQbJNJxSOHDmC6mBNdOTIkahxY0MC6SLXrFR/O4+i1YHa&#10;jfaoKY/GxMT85S9/uX79Op7U4FG4R72gibIF0kYvyN2f//xn48AGAGUInYVppQjBdLkQuhgKH0Zk&#10;jYJigEvjoqSBAwdCnTJ6RFGA+6E1Gj1Cx0VSoVYa3TCAJsFkL+uqmZmZCKdB/QaodziDuYmkoiLW&#10;rFlTIxwGlDkSHBgY+MIEg9rB/UaPKM8uXbpATzJthC8ELGZoDC8UFK+P349HdU/Ln27dW7piQ9mm&#10;7eW791c4ulYePKQ6e1YVej6nU7+sP30K2qPT5Otayv/dUOkfrM3OlX/SNLuORYXz4bLNu4smzyv9&#10;bnPZhm1Pt+0DWVa4eFTsd5f941PYoEVLlnIhF/MGD8/6Tx1F03YIQTyM3lI8jN5aXsc8p3HrPNvR&#10;Wf+sD8v16drNbKeNcbuOhDcLUx5VKBS1F8quWrUKDqD/FhUVQZYZnlYDhh3eMkapwaPQOiEK0cON&#10;G+YA9Bzcm3Y8SORevXqBAo3jcqaA/YHeiFgMv18CSDFwyct27Hz11VdIxgv7cw2AJED/NVziSQ0W&#10;RJmgM79QKYZFgpTAUjf8ZjsW/ud/a1iotQFbxNzc/NWrJcGjSKFpSlAvHTt2hERjhg7kLOR77UoE&#10;GI+aDtEvXboUxY66ACfV0B7ATO+++67pOVYM9vb2EMF5eXlgRBAD41HQG8TicpNzGGbOnIm8mKYT&#10;BThmzBjTJ0aAR9maJsNvEWgVsClXr15d24tMJoPR5uLsbHzl7u4O45XtrQSJonaMr5A15JplrQaP&#10;wg3a8ysKnPFoqsnBUsgCG51GXDAlXatXAgMwLqEGMZvYlEfx9+uvvwbN154axxOkzXRHClopyIx5&#10;hG4B7YTdAzCp4fjqVcN2UlOwmjXu5oSxiKoxdlX2FpzN3oK2kXJkxBiyEVD+4BICoUYUUHNRxUc8&#10;j6A7Q03EPWoHwM2sWbNQ0S+kXpQ2QgNn106wr68vOvW1a9fYKwTFZpFqt7fagKKMGF/Ywl8fvx+P&#10;CglJhRPnFkyZXzJ/RenydWXrNpdt+QlUWjRhVtZf6oozmlbEfPWs5e83qnA6AI7Ladczr+dA+C13&#10;Opg3YGiVVlu86NtyB6eiqXNKvyc5WLxocXbHXnlDRikDaEUDFxiS064vza02tJbXsyaTlLFpPSua&#10;K/13o5IFq3Wq31ReEn4W6DbvvfceEy5bt26FVvvgwQOj3cA2lkAu4B4uoepCJBlFDxgCUvvLL79k&#10;P2vwKHoyrEyYiVAzmSUBQBx07twZAoj9RGeeNGkSAoG8Q28EMwFgZdYzIyIi8ApmEHoaeAKvYDzh&#10;prYIYOt1YQ0Yfj8PpPB11usyOgH9G35X44cffkAujIuYIFagjE+cOBEBIiVHjx41rtGFKgBWwFvT&#10;BRRTpkxp0tSwt+8VgHkNDf3ViYRZDEJihQChA+MS0SFtxllPCE1kAaahsYhgA7EFRImJiZBrxu0x&#10;kKcwJtjoK4oXIntU9VEVSqUSVcZmlC9fvmy6/ggtBFSE2FG5Rh5FXKhocDzzDjBlwii72c8zZ84Y&#10;HZgCGUcDY1UPIHf4i+crVqwAZ6MFMmfAlStX2CIsJBXEiZ8Q6yBRmEcwE5kpg/IBFbHSRhFNEI8T&#10;YsZrDR6Fhde9e3fT9Uo1gGSj8RvFPW6MdIW4Pvjgg++//569gq0GK8249NeUR6GsoJyhvkD0swyi&#10;/aDA8Qq9DNVntCPRihD+vn37WJgodvxEa2Q/J0+eDNXNOARiJJJHjx6hsqA9sEIDWDqRWeZx3rx5&#10;6ERsATOyDI2nZ8+e0AMqKytZelDgrL9DJwNFgSzRnJhf9HQ0AIQPykdJQoeoMaKAfCEuNnj7448/&#10;ohsyj+gIaBLoCMgsfiKDLMsAKvSjDz9Ca2FiBAGy5dbo7HDDah++WAahxLi5ubFAAJQJCBgNg5XY&#10;r8bvx6P89bsF3Ufl9xtbMPKbwglzCmYuLlm8pnTdpmyLzvKPWygaiN8yq2cjr0fH9RXP/VYdn1S8&#10;fFXBpBnanPyyLTsV5q01WYqCr78pGP51TrMOhaOmcNdv64tKSpatzRs0StGyNX+Zpl74azdl/2oo&#10;r2sOVs6uJ3JzfSv5Z+aKD5qVLFmjlz4y+vYBwYqewJTl48ePQygDbdq0GTlyZI8ePXCPzsMk1Llz&#10;59hb9CsIdPRGdm+0IyER4IXdM4Av4QbdyaixBgUF4cmcOXPYT3RdsDieNGvWrE6dOmwvwccff2xn&#10;Z4e3MEPxig0isbeffvop+qexXxlx7949iEtTY8sUYHcYbayHvwzomba2to0bN65NeBBe8P73d/8O&#10;1gGRtGzZ0szMzCiOYUwjkfgL0YDk4d70iGDQFRK2d+9ew++XAPQA0+fa9ef2v9YGNBWEj6JAgeAG&#10;gPg2Lktm2L9/P2IEOUHywuyAEGcM9/DhQxrffu8fqCYWDoSmcRgNlIxm0KVLF/hCBlEFbLwRzQOh&#10;gZzwHOGA2Bh3ouIgndevX89K9aeffoIzOIDKAsmLJ+ASBDh27FhYYzAf0ZxeZvkxVQBEyKqYtQGw&#10;PmoZbex//0RnyCF2qF9wxg4iSEpKYiP5AIgB9YsCYe3w2PFjSAkaMHzBjYWFBdyweXFoPHjFBlcB&#10;NmFstP9qAzz95z//GdmE+ghLEX779OnD7H7QEuJFaaBk2MYMWM9Gi/Orr75CvSBYJBVNBQkwNm8A&#10;dGjcTYvuYCx2RIRkGzUwtENkAQmAosliNzV/N27ciOYK7fDdd99t0KBBTEwMew6AmZAklPn48eNR&#10;MvC4q/qIXbaTB6SFkmHljL9IeWxsLHOAGyQVCWZzGdAG4B1ZYJMOqOUaZYU6QqNiQ7tQxeAREgCt&#10;C0oGCM94pAOSNHPmzMGDB0NxQYDoTUahgYaEBMAj7FFjEaEfsdMTES/CwfNhw4ah3cJv69atmU7w&#10;W/D78ejT0Kvp5r0K2g0p6DqioNfo/EFfF3w5q/Dr2dk0lmsubwDD0YZOtP/MPLtx+6L5y8o9jgiR&#10;0YUzFvA37pTbuyha2mgy5ZrE5OLZyzPe+UvRxNm5toO4K9f1lari6YtzGrXO/Ov7BV9P1CQ+ghkq&#10;/8yMMSit2v24WfZnLUvXb9NLlujvArTURYsWsWaNhgtCWr16NWwRdGn0UjCZsWPjLfT67777Dp0T&#10;rRkyBYaa6b4RT0/PGls+wEDQ9/fs2WOUoY8fP0b40PTZTwgLvF21atXixYthRQG4ARgjQnVFF4WV&#10;xh4yB4gUBhPzboRcLodLo4isAegHBw/SLPsrAPV83bp1xoTVQGFhITgDYh1iYv6C+cbNo0BMdDRy&#10;hNIAH8D0rGET3759GyVmNCNeBugNkMs/O1oFI4OV1cKFC5EeELaxdgAmswCQDdgLQhDsjvJ/nEpn&#10;RICqIQpRmBCvqFyYKTVmCkEbYDv4guA2ruIBbRw4cACSEc/RKoyDflCMduzYYbTRYUmAX6HiQNix&#10;RT2ocYhv0Awk8rZt216RNVQNLAxj/bIbljbEzsZIkGAw9IkTJ4zh5OTkgFccHR1hWp09exbEb5wz&#10;g4WKjMPXkSNH0CRQrWz+HpmCzcS2eQDwuHbt2pcd9AOgMYAgwVjIPvSSlStXGqOAKIe4nzp1KjRC&#10;pA31bjrNifRAm0GwABKDKmNZY0AGjatkAdyjQ0EfnTVrVo1l3qhctGpEjdaFvBu9ALDSOnTogDzC&#10;JmaDyaYAOaGbwCNa7BHPZ2dGojSQZaiDxtIGcM/KhwFGPHp9v379kC/wsbOzM7obHCAXpkPcRqB5&#10;II+IAnoJGhvYHR1h4sSJRjueAenEc1ApdIhK5TMDCQ3JwcHBVAIAuGfLl9CKUJgoZ1Avuh7Cr53Z&#10;X4Hf0R7NlN3uP/pW4/aP2wzI6TCkoOOwgp6j87uPoGMT6tKmT5CovIG14vNW2Y3bFs1ZXDBtFnzl&#10;Dx3JXb7+1PmAvLGFJiW94qx38YIVsn/VKfpmQU7PQYoW1rryirItP5UsXFm4cFH+V1+X73Sg5bv1&#10;rOgLo3UsZO83ybHsXnn0tKH4n9WChD8WTHuIhN+Obt26QSK/2VKtERob8n3Z0LcRL0vDH7nGYevA&#10;Zqo9ef8bweZHa3AbA3gUFMtspj9yyfyh8McpqN+PR4GS+zHnB4w9Vc/ycvOOcda9MzsMzm83KBdW&#10;Y11L8dtqlooG1vKPmhXYjim3c83t1o+/HSFv0EwdF//UzUP2SQOtPLtg6kx5C8vi5WsLp88vmrrw&#10;CQzT2UsrPA4Vjv+Gu3SlbNOu7EYwQM0UdS1kHzSVf96qcMo8dSx9cEqChP87gI3+/vvvm05Dvg2w&#10;EeagoCDD7/9mREREwMaFyfLgwQPYN8iXcaT0DeL8+fPvvvuu6XpdI8CjoFjTcxgk/Bfhd+NRQ+Pg&#10;FLlR2/ef7TnkeLM2fo1srpt1Satrkftxs+zPzRV1LBT1LBWftszrPqRo8ercTrb5A0bndrZVJzys&#10;PHqyYPw32vSMykOeT3fvqzxysnjZmgr3w/AC6zO/9xc5TdrJP24ue6+B4t90gAN4tGDI15Vn/PTq&#10;F8+gSJDw/2Pk5ORcuXLlZxci/UawdZum+17+e3Hu3DlwJ/DnP//5nXfemT17tnEC/g3CdN9LDb4E&#10;j0L1Md33IuG/CL+nPfqsfSgV2Vl+IVGbdl2ftuBG/9GprXspmnegr4F+2Cz7w6aFHzbN/1eD3LoW&#10;ig+aZDfvkN20fZ5F17yug3Jb98ztPiS/14icpu1zzDplN2pLU6GftJK9V0/2r4Z0gm4Dm5wuA0oW&#10;rFIGh+rLjd/3kNqlBAlvHpWVleHh4bWXaP03AqyZkJAAC97Hx8c4lfsGwdixpKQE9q5xoakp1Go1&#10;Xv3sZkcJf0z8fjyKdvQCQhMEvrik8vGT8rD7FQGhFYdO5s5fc/szq+hPzNLrWuXUty6qZ1H4CZ0p&#10;L/uwheI/zeT/aSr7oIn805byj81k7zeSfdhc0ax9QZ8RJXOWl+1xUoVe0eTm14pF4lEJEiRIkPC2&#10;8LvOj74OdFVV93a4b/9Ti+3/aLX33+YnPrKIrGtZ0NAqt4EN7QptaJ3dADZoS8WnLfMHjHm6z0WI&#10;iNIVv1ojlnhUggQJEiS8LfzheJSg0caPXenz5zae73fc+882W/5pefKT1lkNrXPrWyjAph+1yDbv&#10;Vnn4lK70N52IKEGCBAkSJPx2/NF41GA7Ki+Hx37cL+rDPvc/6XP1ox7H3u8S9HkXeSOb7E9bZlt2&#10;527TfjIRonuDJ8nulCBBggQJvzf+gDxKdKivVMr6zU/6U6eH/+6Z+FG/hE/6h31sG1enm+LDJhWu&#10;1Rvz9calbew/iUclSJAgQcLvjT/kuK4I9YOkkpUOuX3mZ9Udlvav3o/e65X4z17y1v00T559pVaC&#10;BAkSJEj4f4s/Lo8y6EvK+VvR5T95FoxclfXxkNxBs/Sqmke4SZAgQYIECf+v8Mfl0RrbkfW8INyJ&#10;Vfle1Qtv+LAuCRIkSJAg4VfjD8yjz/0nTX5KkCBBgoQ/It4Kj2o0mtTU1JRHj1Ifp7LvcigUisTE&#10;RNOPWhhx797dyMgHhh8vgd5kTRFgep+fnx8SElJZaTjvX6fTRUVFRUdHsZ+1gZRcu3b1Zz+XIUGC&#10;BAkSJLwO3gqPgsyCg4OHDR1q/O5uQkLC/Pnz2cdva+DoUU8vr1OGH78cjx8/3rx5s/HTRcDatWtX&#10;rlxu+FEL4eHhQ4YMAqkbfkuQIEGCBAm/AW9rXDcjI2P48OHx8fHsp0ql2r9//9PqD6yDaHX65z7f&#10;yj5RRFan+DV8gD03fp+vBoqKikw/pG50X15e7u3tvX79evYTzowfqgSUSmVubu7cubNNv+0nQYIE&#10;CRIk/Gq8LR598uTJ6JGjjHRVWVnh5ORYXFxyysvL1dXV65TXkiVLkpOSBEHYsWPH5ctX5HL5d9+t&#10;DQkJgeMrV66cPn1a4AX8dHBwcHR0LCsrO3XqlLOj05YtW06cOAGbEg5AzNnZ2ZcvX0IIlRUVoNUz&#10;Z84cP3580cKFP278AT/Ji7Pzvn372Cd8IyMjDx484OLiPGrkiJSUR2K6JEiQIEGChN+EN8yjbBQX&#10;SE9PH2XCo0plBRgRVqnnkSMjRgxPS0vbumXLxg3fw46cN2/uvn17QXtLly7Zu3cvHHt5eYEpg4KD&#10;9uzZEx8XD/ceHgc9PY9+OXbcjRs3Lly4MHv27MzMzLt376ampl65cmnUqC/Kykrha9u2rbA49+7Z&#10;s3H99/n5+Rs2bCgoKFi5coWbm1t+QcHSpUszMzPAoGPHjklKSmIJkyBBggQJEn4L3pY9Ch4dOXKk&#10;ybiuEuYjWPPqlavfLluGJ35+fitXrsTN7t079+8n+oyOjp46dSoM2WPHjnEcB/MUpmfSw6SbN2+A&#10;/2CbMvfAtm3bEDgIFfePHiXPmjVDoVDMmT37/PlzeOLn67t+3TrcJCYmBgcHL1gwz9PzCKIDj+Ih&#10;iHbOnNnGhEmQIEGCBAm/BW+LR3Nzc4cOHRwWdof9zM/P27t3D6zVSxcvfivymbeP9zqR7Xbu3Ong&#10;YI8bsOy33367fPnyiIgI/Fy1csUBdzfcADKZLDAwcPWq1biHUVtZWRkaGjpo0CCQa0ZGBngxLy9v&#10;yqRJRz094cDXzxdEi+ffffcdkmFvv//YsaN+fv6TJk3CW0EQ4F6yRyVIkCBBwhvB2+JRkOKuXTvn&#10;z5ubmJjw8OHD3bt2Xr58Cc9ha06aOBFk5u7uPnPmTNidK1asAKGyhUIBAQGjR49m37m9ceNav359&#10;tm7Zsn37djDryZMnJ0wYD2sSBuvmzZtAnLt27Tpz5kxUVNSwYcOys7NPe3kNHzb02rVrW7ZsmTFj&#10;xvnz5xHUxYsX586Zs2DB/JSUlPFffQ2b+PLly7179/Tx8aFUSpAgQYIECb8Nb4tHAY1a4+vrs3//&#10;XhcX5xs3buKJVqsFz50+fTo/P//69etnz56FvRgcHOzv76+spNP+SktLIyMjRd8EOF7/3Tq2+OjG&#10;jRtHPI/I5XK1Wu3t7X348OErV66Aj2NiYo4cOcJWEnl7n3VwcIB78HFZWamfn6+Xl1fkg8gzp88g&#10;6rTUVNi+fn5+J0+eiImJFmOQIEGCBAkSfhN+MY+CkNgNsyBfB0YvtWFcl2S8eU3UCPOXejfiFWmT&#10;IEECA/qXDl1Fq/3VHe2PAIisN55+hImSqS0Mjc//i8tLwmvjF/NoTk7O6dNenp6eycnJhkevxPHj&#10;x5lBaQrYlOHh4Wz89jcCJulPP/10545hIrY2iouLYYMiwUgJUg6Tlz3Py8vbt2/fC49YMuK/WmpI&#10;kCBBgoTfAb+YR3meX79+/ZfjxhoJ6RUoKiravHnzkydPDL+r8fhxSv/+/V59GEJ0dPTrRAGN79at&#10;W1lZWYbftQDOtre3Gzp08IMH91evWTVr5gykCs8vXLjg6OgoSKfeS5AgQYKE34BfMz/q7ua2dMki&#10;dq+Qy69duyavtupg3t29e1cul7OfMDqvX7vO7k1x8uTJPn16se0uAKgOXkBvUVGRjHRv3LgxedIk&#10;do4gmBthRkcZjsxVKBTgV3BwSkoKfnIcl5uby87XRTgRQHh4DTvSz9d32rRpuCksKOzSudOlixdx&#10;f+XKlZiYaOO4Lmg7LOwOG59JSkqKjY3NyHiSkZEhCDxzIEGCBAkSJNTGr+FRZyfHhQsW4CYy8sG+&#10;vXuDgoLmzZsXExv7+PFjJycn8NOmTT8+fVoWEhLi4+Ozb9++NWvWVFRUML+ATJbl7u5+/fqNMWNH&#10;5eXl4klBQcH0aVN/+OH7PXt2T5kyKTs7+9Spk7b9+12+fLmkpMTezi4gIGDTpk3urm48xy9buuS7&#10;79ba2e2HTQzCA9WNHj3qzp3bGo3G2dnZ18d7586de/bsYYzIcPbs2QkTJjx9+jTAz2/ggAHwtX//&#10;fi8vr927dx0+fAiki/CR1C1bNm3ZsiUxMXHHjh3iut9NU6dOMU25BAkSJEiQUAO/ikedHZcuWSwI&#10;wsKFC9lhCAcPHly0aBFob8KE8cmPkmFcJiclL5i/IDQ09PTp01999VVqairzC5w6dero0aOFhQXD&#10;hw85fvwYnoDzli1ZAg4GpS1btvT8+ZDMzAx4x/PTXl5smymMzi+GD4UZumf3rh07tuHV6tWrDh06&#10;BINy9uyZMCUR+9IlS+ASfDli5AhYtBSZCF9f3+HDh+PvDxt/uH37Np6AWWH42tnZrVq5Cjb0rFmz&#10;4P3EiRNTp06FJapScXl5eeMnjAebshAkSJAgQYKEF+JX2qNLly4uKioaM2ZMlDjcCnobO3ZscXHx&#10;oUMe/fv39zp9OiY6Zt7ceaAoGJeVlZU8bxgdValUILPDRw5fvHhxxYpl06d9w86RX//dd2xP5/r1&#10;68+fP5+SkjJ71my1Wv3jjz/u2L5d9Fo1beoUELO7myuMSPyEhXrkyBHcLFmy6O69u44ODmvXrBEd&#10;VsFmhcnL7gGw5pQpZFkax3vDw8NB5w4ODlu3bImKjp47Z05mZmZOTk55eTnegpvnzp3rXn0KhAQJ&#10;EiRIkPAy/DIeBSlmZWW5uDiv++478N/Uqd8cOHAAz0GKq1atSktLKysthSU6dsyYq1evTJww8UJo&#10;KHtrXGp07erVE8eOs/uC/HyYmLdu3cL9mlVrYLniZu3atbBxHz16NGP6dJDuUU/Pqd9MxXNw6oxp&#10;08Cv9vZ2Bw4QR27cuJHx6MKFC+6G3bl08dLYsWNgJYtP5t+9exc3DN7e3hMnTjT8EM8snDBhAljT&#10;398f0WVkZAwfNvTmTdrhiqiRRycnxzUiJUNXYMwqQYIECRIkvBC/jEevXbv29ddfw0BkZmhk5IM5&#10;c+b4+fnt2bMnKSnp9q1b69etv3///r69e/PycoOCgmxtbWfMmOHp6SmI9igMVth5Xl5eYmBVxSUl&#10;06ZNXbRokVwuX7J4iaOjY0lJCQI8dOgQbmZMn+bq4pKfm/fD99/DAj569OipkydBkyDsrVu3lpWV&#10;LV682M7OLj8/H7bmiePHdTrdpk0//vTTT+Djw4cPG01PWMM7d+4cN26c8SxAsOO8efNAw/v375s4&#10;cbxcluXn62Pbv++sWTP9/HwfPIgYMWI4ogsMDNy+fTtolfmSIEGCBAkSauOX8ShsUFiKubm0OIih&#10;sKAgPj6efUYbJPckIyM1NZWtngVgvCY+fPbFbKVSmZmZmZefz0gOzsBSMpkMrIkwwYh4olAocIO3&#10;BQUFOWJEiPRhYiKzaHEPL3CMoHADl7AXQcPMC4IFWZrOxQIcxyFMwPRb36BhZASvYJWygWWEz4gW&#10;ASoUlCqEg7+m65UkSJAgQYKEGvg186N/TBgNUFO88KEECRIkSJDwpvALeJRx0tujq98SyMv8/oow&#10;30heJEiQIEHC/xH8/8celSBBggQJEn5/SDwqQYIECRIk/HpIPCpBggQJEiT8ekg8KkGCBAkSJPx6&#10;SDwqQYIECRIk/HpIPCpBggQJEiT8WlRV/X8oID6PMHDGLQAAAABJRU5ErkJgglBLAwQKAAAAAAAA&#10;ACEAaAiLJOkEAwDpBAMAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAA&#10;Ae4AAAH6CAYAAADBUK/bAAAgAElEQVR4Xuy9CbQtx1ke+lePezrzOffcQXfQbHmQsXWxjAewjO0Y&#10;29hJwGIwhBgW2CYEMxhWwjMhBOy8xbhWFu89xw9WSMIL4IQkYIwMGA9YFh4kC1vWcDXdqzudedxT&#10;z/XW91dVd+9975UsWRI6Un1r9enuqurq6u596qt/qL8EWVhYWFhYWOwZiD3TUgsLCwsLCwtL3BYW&#10;FhYWFnsJVuK2sLCwsLDYQ7DEbWFhYWFhsYdgidvCwsLCwmIPwRK3hYWFhYXFHoIlbgsLCwsLiz0E&#10;S9wWFhYWFhZ7CJa4LSwsLCws9hAscVtYWFhYWOwhWOK2sLCwsLDYQ7DEbWFhYWFhsYdgidvCwsLC&#10;wmIPwRK3hYWFhYXFHoIlbgsLCwsLiz0ES9wWFhYWFhZ7CJa4LSwsLCws9hAscVtYWFhYWOwhWOK2&#10;sLCwsLDYQ7DEbWFhYWFhsYdgidvCwsLCwmIPwRK3hYWFhYXFHoIlbgsLCwsLiz0ES9wWFhYWFhZ7&#10;CJa4LSwsLCws9hAscVtYWFhYWOwhWOK2sLCwsLDYQ7DEbWFhYWFhsYdgidvCwsLCwmIPwRK3hYWF&#10;hYXFHoIlbgsLCwsLiz0ES9wWFhYWFhZ7CJa4LSwsLCws9hAscVtYWFhYWOwhWOK2sLCwsLDYQ7DE&#10;bWFhYWFhsYdgidvC4jkKKaVzB5F7A3E/YPoCeQeRvIGoEELkz9FXY2HxjIYlbguLZwGklC4R+WeJ&#10;Wnd9YbPVW35gcjkpOo2WOyMKms0KZ7/jepOuEM2CqL3V3Z3Y3e23XNcJpCRXOMKVkiRJWVBBmXBF&#10;Koni6YmJSAiKSIptz5drDnmrhUPrMsm3fMp6gpzeS1/xLdHLDlFERLEQInsWvE4Li2c0LHFbWOxB&#10;SCnFFzZpondq69gDZ85dub567prCEVe6rv+CXNJ+x3MmG367mYgi9NzQzfJCpIXkJxWOh+spzyVJ&#10;RxBJwefYBMoIVQ5wSJAQ6CYKlS+EzNM8K2QWFXkxTLLdXuj7q8NB/2ES8t7Ljx46dXBh7iutjnf2&#10;zS86so3yZWUWFhZPCixxW1g8wyGlDM7uUufv/u7Ls/2MDhRUXCOlePn6Rveqwg8vl15jyhFOy3Uc&#10;v5BS5CRIFoIKUpsUDoE9C+EQSQcUzE8sJVExpgxHhwCCViioKAo+cnQSqjCQMudNOAU5rpAyzbIi&#10;SyKRxhsksvMuZXdNtfy/b5F31/REY+XF3/T8jRcdmeoLIZKyEgsLi8cNS9wWFs9AQKK+9fTO9Mbp&#10;1RvOrC9/a6+bfAtRcE1ncnI+ivOWFC6R45Dj+pSTZIItIEXjX1q4JMCwjqA0B+OCuB0uJwsI2E5J&#10;ztIQt3SIRMGEjz2IWh2ylK0LKbLGvUoJnRkd98+4MgwLXCHII0muU5CQuRRZNIziwbpL+b1ZMrh9&#10;cX7+tmPXXnPndx0/tlRWbGFh8XXDEreFxTMAIGoiat9yx5nF88tnnlfE9K07Ufbq1sTkVf0onxLC&#10;98n1RRA0aBhnJByHPN+lKOoxeTqOo9XeDuUSxCqYyJWUrSTv3JA13wpwmKAVCWMP6ZplbtaWczGt&#10;XjdEjQ338jyPHM+lOFbCM7gdBI/rCplRkWZM5p4ryEG7BNctZZJmkvJulqSPiCz93KGF1mcOHTxw&#10;15FXXr50I1FPCC5oYWHxKLDEbWHxDwg4ld1yx+qxM2cfunHQi99QCHGj8MKjE52pRpoL0Y8T8hst&#10;cryAojgj2KkhPYMk8yKlRugwQbLEjc38S4NEhctEC6GbiVyryEHgDiRseLO5AZcRUlKmJek68jxn&#10;onZdXVeeU5ZlvMd50Gjw3kjhgOR7q3akacp7xxV8HHo+q+BRZ54MqOV48XCwfU5Q/qWDi7OfOnp0&#10;/jPfdcOxh6063cLi0rDEbWHxNANkfepUf+G2u0+8YmkrfUunM/Uq13X3pyTaWZ45kJw9L6DBcEhB&#10;o0lJkVMmQX5wHIckLZgoHQEyjJkkXdcvydIQaV4oKRikjTRFzOxmxpI00vq7Xd7LvNCSukqHNA64&#10;garXEZ7aey6TuO/75HkODYY9lqiFq/LrAwRBrpLaiVhCj6KICTuKBhQEATmyIA/q+SxlG7lb5MN4&#10;uLtcJMM75xdaHzu8uO9vf+i1LzwthFDsb2FhwbDEbWHxNEFK6f3ViZ3D60tLb+73h2/b7fZf7gbT&#10;HeE1WYIVrqNU3iBOx6E0zcn1Pcpkwfme71OeF0yGIFo/DLRzmboGW5YVTObY45okSZiwiyyjOE0p&#10;SVKWfLGB3JtByE9vJGYmfCZeRdwsXbM0r1+S6zBpg3hBxkGgzr0gZEKHCt9xPHXsuWwzx70cl0hm&#10;OTUaDW4TS/AFJPcU7nNctSe4erbG51k8lMPhPWGj+OOrj1310Re95thDxy2BW1gwLHFbWDzFuPPk&#10;1vS9Jx5++SAt/nmUieO5pIN+s9OQ5AjpepTmGduK/UZIruOzZArpFVJ3HMfUbDaZSJE2HERM5kWm&#10;iH6QpFy+1+tRv99nsodMjWtBrGEYsqQegFxrhAvihMSeJJGWsI0dW9EoS84YIJg82Mh5IJDRYDCg&#10;bq9Hw+GQkjxjcsd9kY+BR7PRpna7ze2enOpQ4Hrk+4qoMeBIs4R8MLlLlOWypoZXowNXOKy6L7JE&#10;hk4eZ4Peqoy6tx84MP0/v/0lL/vkDde1Vqwt3OK5DEvcFhZPEU6ePNl4eE289NT5lXcP0uINYWdy&#10;MSOXshzOWg5L0nGRUthsUJ7m7EzmOT6rmkFemGcNUoO0CykVpBsNYybI3d1dSrKUhnHE0jnIGJKv&#10;kYZ9HxKwIn8QuZGgFUEqz3B2HvOUipvz0CxWpVfdQgE/cW0/h5c62gcqZ8lcSh40ZGnB+yhKmMwH&#10;ccTthaQNgm42Q+q0myxtNxshDybQNpbyHTyfcoqDOp7lbRjlCx7WkEwjaoc+pUlX5oOtXsN3bj0w&#10;N/0Hz7/heR97/ZWzO2VDLSyeQ7DEbWHxJOORbTnz1a/d/y1nljb/ZdBq3VBQMJuT42ZaasYULpBV&#10;nKWsWoZ+GN7dIHI4jcHG7ULChRIZdujegLa3t1mqBumCADudSSbEVhvSuCJk1G1IWDmDQ/XN8vOI&#10;co0la32qJGolVZvpXyNlkagBFbqZJgaJHOC69B78y4Sup51hAIJ2r6+v026vy9I42ocykMhn5uZo&#10;YmKCBxfIM+p4LldIytOMybvIEnIdSb4oSBR54Yo8knn+99Gw98ff9fY3/eGr99O6DfRi8VxC9V9p&#10;YWHxDUFK6f/Vl09ff/b86nvTwnuD32zvKxxfSC1lQ6UMsP0XXuGQsD2PJWcQMtLgZIZyUEdj2+nC&#10;+auSqEHakFixIa3IUh0IRZGv8SQ3am6TDvCxIdySuJXN3KCsp0bMBuZY7ZUED/t3Pc8MNuD5znBc&#10;itOEBx3dfo+iYUJRmrAJAFur1aJOp0MTE1NaU+ArNT4GCLpukLeL5hSwfSf8PnwMbmQxSPubtxxc&#10;mP6D11z5sr86flwM1E0tLJ7dsMRtYfENQkrZ/Ms77r1uaWnnZ4UbvK5wGvM5uQ7U4nECpzKQbEC5&#10;VHbikhy1jdnYnEFkkFC73S7br0HSs7PzTFRmwzW43gRdCdzKMc3Uq/JHidfsS5Te36PpVbnHIm4F&#10;bZYuwfPGa7Vi+hps67gEan040+EZYI/f2t2hfn/IKnWo1pE+0Zmi6elpto/jHM8ceA6HXoWNHAoK&#10;iOZwtnMpo7bIinbLi3Y2N26VIvsv//jmt3z05XNiV9/ewuJZCUvcFhZPEAia8rG7Tl/e39x617CX&#10;vjUX3jWO5zvSCSkXHDuMJc8M0cq0BAtC5r1mNhDR6uoqbW5uMklNTk6yGhmSJ6ZeASBKdb2yVeMa&#10;eG5LR7Kntsp/dOIePzZiNmZ+11GVUQOE0bSLHGsJ35yDuMtznsedKxU8qNfFfHDM41bzw7M8Z7s4&#10;TAYYrGxsbFCvO+D3YJzbZmdneQCDaGzQLPiujrOeJRQg2FuyS4EjSbiujOP+VsP1/3trQvzu+7/v&#10;ptv5RhYWz0JY4raweJwAYZ/eoenPfe5L/zjK6X25710TeA1XeKEg4bOUGacFJXlBrWaH0lw5d7mO&#10;x4wN6ZKdupKUNjbWyHddVhdPTU2xChwqdFAvCMyoi2FrZjmbY5CDrBWxQlrXbeJ9/Rh7M2Awpup6&#10;OQAOcQb16wzM4cXq5+Oa05vZs41b39dzA/aah60dT8L5uYqz6nhwdFNmAFzDUvjmDm1tbVF/GLHJ&#10;AJoIkPfUxCQ1GgGTOOqAxO17RIHIKU+H5HtqWlsyHBRCZmeDfPiB61/9TX/6/S9aXOEMC4tnESxx&#10;W1g8Tnz8Syde9uCD5398amH/W6Rw54g9rR0m6jRDzHAi12+yzXYQxUrNLWDnVpIlNpBP6Hs0NzPD&#10;KmHjEY70LEsUEbpOqUJWamPcHepykKSjYpMzCVZSbh1IGyduoF6Wy4wRr4G6vjy9II/3Y/c2x6XE&#10;X8BurwLHZNCT4+UgBCrKoP1wytPPwLZtBGhJMvaa3+316dy5c6UpARL4zMwMD3LYFs7z2WNqNhr8&#10;ToPAIwxjXJkRxf0dV6Z/fXRh/jff80+v/5JdW9zi2QRL3BYWXyfOnpVzn7zrtnfE0v+5ycnFQ4Mo&#10;ZQkbqnDYix3HZY9xcjyWlLNCTeeC7RrTpCBlx0MsW12wSnxuZorzPFynWFlfp9TfIGgQFNKwQWaF&#10;t3aOCVvalmyc0UroUKYmetlI3si5UzqwGZjj+r48rqnO+XysrBk8mDMzYDBSM9qZYp438ljtrfKc&#10;wOeIbcYjXT2nsufjPW5ubrMEvr65we8w8EOam5tjKRzz3hGEBoOb6U6H8iwiH4OBeEiBI8j3pMwG&#10;3ZVQFP/Xa196w4duOj65rptnYbGnYYnbwuIxANX4X955//Xnl9Z+xvE7b210Zqf6/VRAqgYZYfIW&#10;pEgQFxzQsIeEDO4CUbPtttdju+387Cy1Wg3Ox2pakEj5WJM2oEhLUaBRK9fXyAaMZRoqaEOSfF+0&#10;RRN3Rap1glV4NEm8vi+PL0HcBmV95TWKyPEseAY8mhmccL1s95eUCT1HnO3/ak45pHBlA1fPlmQZ&#10;k/Pm9g6trKxQnhXsje6EPu1bPERz+xaov7NJE82QXHyPHGp0j/IkZuE+S/u9kLI/2zc18Ws/+70v&#10;/QrfzMJiD8MSt4XFo2BNyonP/+0937m6s/vLkzP7rhykUiSFID9oUYroZSzxqrnJIB1IyNjzVK7e&#10;Dm1vbJb2axC2y3ZrI1HjunECHD3XnF6ToBWRG3JUwVIqQjQwx2aP+OYGFytXQRGuCnt6YT0YjeC4&#10;Vt1YGS15643jlY/XwcdqYIPnUTZxkLkmf13WeOHDAQ6OeliiFCr09fVN3sccJtajmdlZWtw3T51G&#10;g0kbHug8SNAaj2iwS52mL2m4ea7obfzqa152/CNvefXRLd0UC4s9B0vcFhaXwKfuPrl/d3nwvt0k&#10;f4cbNvb7YYeiTFKcFyQcOKHl5AmPbbAgCjP/utvdYbUubNWLi4sUBohmFqrlLeGkBRsskzJW+OIj&#10;dUONOsGZiVWK5HBcX8ELS3iqPTBKjPU6KuK+IF0POAyM5GzI1MAc88qftYEEUObxviZV41yr7i+s&#10;CwQPpb8ZiFQSvdFaQKUOJIi7LvHOzbS5lL3wt3a6HNgFC6EgfaLVpn0LiyyNY3zDdeQphYFLPqVE&#10;eSxpsLnZ8uiPX3DtVb9x87cdO8k3sLDYY7DEbWExBiwG8jdfPPfGrd7gFwvpvMyFpze5FGU55QIL&#10;aWAqlgrRmSWRmmOMCGfwit7aoiSNeC7ywsI8kyL8wEFgkGMVU2uydD1WB9dRJzgDRWLVsdprpzRN&#10;pPXrcGzmUxuM55e2cK2mNqgGCEpyRjtVfSrd1FPutcq7gq63Rvz16+pEzmlYHayejzwj9WsCRwtZ&#10;dV6oVcZcL+C53xxeddij5eVl2u3H5Hohhe1Jmt+3SLPTMzzvG1PFPAwPoi6JPKV2KyBfUDGMBl91&#10;0+0PvvU9b/7zVwgxLG9uYbEHYInbwqIGkPafffre7+4Nsg+EEzPHMIkrQ/hR2F3BLULZs8F3IBXP&#10;UepchPVc31hlz+cjRw6zenw47Jf/YIaYlEe4MmGDXOsqbIM6iRlczNkMx4a4AZOH/aWIu9xrtXS9&#10;PqCSpC9N3GYD6gMHJbk/TuLGMeR73ECTOID3gmOoxyFNIxkR5ng1NL1CGaenMQd2OXN+jVa3ulQ4&#10;Pgk/oImJSbps/z7CRLOGK5jAZZFSjpXRWMXuytBJz85kux9844++/r8cFzbqmsXewYW9hoXFcxRL&#10;Xbnwib/94r9otqd+QnjtuSiVhNW74jQnj9WxHi+oAbU4AqDAI7zf79Lm1jqT9/z8PM3MTPPiHTgH&#10;scCmbaRjAOTGc6chUdYctoCS3GqoJGB9Xi9jVMo6bXyvjtW/uCFelVbtXW2DNvxf5umeYVx1bjaV&#10;VwuhqtMUeVfEba4vr+UzU75O4niWyn5vNgAx3EH4KniNYOI1moKG79AwSqhwPNoZpPTIuSXqDyJq&#10;NtvkuZIOLMzR7OQEUZ5QnqTUaLf4vkmaUzMgCpOdbtJf/Y+ves3rfuNtL+rYOd8WewL639PC4rkN&#10;Ju1bP/+vXX/ix9yw1Sa3wbZshCuNUzWliediY21p4fEKVltbG3T27Fla3L9ACwsL5HlY6cpMf1KS&#10;uOdqiRXcUxJb5cBliM6QlIE5NwRqUJYbI0xzXF5X7lW5Szmb1YnbpAHmvkaTPi5xA7y/SDuASuKu&#10;nhUwpVQaPOpdpcnAKAargXF6FQ0OAxuoxaE252Az2pcAa4zj3WWJineeSkFxktEwLWhlbZ3WNtZ5&#10;CVHMld+/fx8tzs2rQC+ZagGcAuOoTxMBUSeUvZVzj/yPV9z4/F9+503XndJNtLB4xmKsW7CweO7h&#10;c/dsvnBleekDhee9McooCJodXufaDUJ2QAN5gUBCL6QsyWhnu0s7W7sUJ0M6cPAgNVshBYEK5Qni&#10;BoSjYolXXtUOcxzIBuE/S2CRDy1pKmii0/+Z6locVP+qSAORQt2u6lPTsEyeuaZ+bEKR1vMAQ9zm&#10;HEFRDHjwoU8vRfxCN93kA8irq8qBca92NRDAH1flcRvMe5C8HjfKcRS52la2z1HhU8H3IHbWbniI&#10;/Z7QMIpou7tL65tbWJmcev0Bx3y/7OAharg+CZmzwyDMFrCTh4FDoZPI3aVTf/v8aw6+7yfe+rIv&#10;2/W+LZ7JsMRt8ZwF5md/+cTWix44c/7XXd9/LfmhVwiPCkdJgbBtg7BBQlhiEiQ37A/o3JlzYCo6&#10;evQwtSc76v2VTlbVVC+odotMTWfiIiPSNrgKUmNFbgDyFED0KjDJCJj9K9s2VPFANX9a1VE/5vwa&#10;cZs0QE0Xr/LGb6cIWDDRAvVrcQzi5uvGVPGqrspGzqpwfR2ANI6uJjFwqNTkChVxc9AW84xqBKW+&#10;CZZF5TXM1TeCIxpaCwkbqnWQ9e4gpoceOUuNZouGUUahH9Cxo4dpqt1itTk0JCnuU6TUcAtq+1k+&#10;XDv/xasPLvz8j7/9xtsseVs8U2GJ2+I5CZD2Rz9z9/FIOL8jvNYNwnFcaFFTFmVdJlu1OIjk0KXR&#10;YMDey9FgSDNT07QwN0dhCCmbab18hyhvABJkAqoRtyIxRWSAMXGb6zgPfIZ2YDBgGLMsgwtQs7pQ&#10;DQYURurQx2aa+Hhemc+Xq7rqZQzUgEDdYyQdEc5YlV3FSjf5bA/XIwBOr/Uy9XJKCr/w3qPH2tTA&#10;KUiryoxL9ThWErnSbuTCod2dAa2urbMEjsEYyBtR12DaQIhUhE3N04REkXDcc2w06N69b9/U+1/z&#10;XTd87LgQaXkDC4tnCGr/UhYWzw1IKd2/+My9r02E/8tFI7wxUZE4sVA2IYQpyBJKbhOaE0ttbq6t&#10;U56lTNrzC7PUDELKc9i7QRTjcipSKrIz5GqIGzBTnS4FkBJQlsF0souUh40YqOfh2JxfjLjNHls1&#10;LqjqHylTno/ev07cI+X1sVGxm3NDsubcwAwKKlV/9d44Xb9a7NT1VZ4615oOLfHzd2PpXpE3vNKT&#10;JKPllVVeRpTbK4gaYYv2H9hHrWZA6WBAk50WhZ6gNOqTk8aFJ+IzHY/+7fP++Wv+281CJKoVFhbP&#10;DFjitnhOgZfi/Mzdr8kc+s+5CA8XbkASdk+25yrC5ilLkLqJaGV5lUOWyiLnYCr75hfYfg3jqu/B&#10;UQp9+mgQE0DzD5PIBXkjBDdKZEYCNahLlbzX06kuRJVer7/cm/bUJGHAeGdXqu5RgjZ1IcXk19OF&#10;md41piovbd56gIIAKuYaAO8EW0nMF7S5Ut8rqHNj8zbLjmJZUlNG5euymriNtmMYJ7S0ukJrq+v8&#10;zI1GizUphw/tpxZinruComGfQj11LI961HSzlXzQ/ZW3/+TbPmwlb4tnEixxWzxnIKV0Pnbbvd9R&#10;CPoVKcOXOEGDBlnBgTvAHxl04wivyStUqZW8zp45R41myIS9b2GOPZPTaEiyKFjVCqn7YjBEWSdU&#10;g1GiMcRkUBEjYCRvgNMeg7hRxlwLgKRY0jftqUn69bKV89moJsCUMRJxnVCxObXY6IC5tqxPmxvG&#10;JW4zmDH3Q2o9f1zyfiziNpuSuCGBO/yucA4PdMz7xkptHKyl1+cycEzrtJp08OBBmproUJ7GFPgu&#10;+UJSNlRhUtPdzaVDc62fee/3fuv/ElbytniGwBK3xXMCkLT/+rMnXtGV+X/zguYRP2zQIMbqVC0O&#10;qQmCgxpVOA6H1ERAFUjaWB97//79NDM9qaTrvKBmI2DiSaIBOZiipB3MQAY1xubzkqDK5FFiNqif&#10;41gLohcQWLnXHuo1XTej7l1e348PIHA98sYlcE7D/XW1kIgvrKsqZwYSpp3jA41xyfsCDUIJRcyX&#10;UpmPDxjMgMfUx3b12vMYUwUHctFBcrA2OHD2/BITOIBZA62wQceOHaPpyQlK4yGbPxBtTWYDajiS&#10;RDo4PdX0fulf/eBr/kAIoaYNWFj8A2L0v97C4lkIVo/f+vC355T/Knn+jQiqwktJYvVmt8GStuuo&#10;SFzdfo9WV1d5NS9I3keOHKF2q0G+77JEBi9xz3PI04uFsLpX/xcxyYxJrHXiVumXkpgrksIe/GPK&#10;19MNNK9dQNwoMVKuPK7uizRz/aWIe1wCr+qpynBaqQHQxFp/FzXJe5y4Tb5BSfxlXjXAMefmGuyN&#10;5G3ea524VboeCEDjoJdZxavCN0bgnLXVDdrY2uR6+9GQF4HZNzfPEe8amComU0SCB2lT03dk2l07&#10;fXCy/Z6fese3/bUlb4t/aIz+11tYPAvxl5+754VR6v0PN2xf4zWaIsoSitKIglab0sThjh2q18Gg&#10;z6SNlac67aaOhDZDMkvZ5B14Lgf/SOOIXOFQ0PBZkgMM8RiM8WlJkOMAudRRSawVcdX3ddU6Dxoe&#10;o96yvpqKvV6nIbjy/CISNvYlAet2gQg5f6zeirjVQTUAUMRat2UrVAOd0b0mXl1PPU9tHAGenw/v&#10;msuiTfX2w2M8x/Q8Fbwl1cuDgpwRQOfM+XO0ubVD/SimIpfU6kzQgQMHaLLTpiLD4iQOeUVGPsUU&#10;UkpeOrxrbsb7hfd+92v+wk4Vs/iHhCVui2c1/v7upRcs7US/lRTu65qtCWeYJZSRpKAR0DBJSIgG&#10;OY7PEvbS0vmStKEen5+ZZqJW0c9yNW1ICLZt4x8HgT/KdTfHJOlLEbchFUAR7yjzVvz/2MQNqPTR&#10;e9fvMU7c4/XVvd95GyNutBH7OnGXZVHu6yBuU5aJtVavKsc7VZepg49VvWr1tAvzDXEzOdfuUUrc&#10;pmKOK19QmqoQtLB1x0nC3xVhUZdW1mh5dY3itKAMgdCFyzbvhflZEqgsj6gTuuQkffLyuPBk78Rl&#10;i/ve8Z63ffOd6gYWFk8/xroXC4tnD6SUnf/9ya/8P42J2ZulDAOs1IwlILECdJIlJLDSlNuibhdz&#10;tJd42le7qaYJTU90CGtDcqhT0B+CpZSWZwPlzPZYAInUF/0oSWXsGCjPayp37CtCNOUvJOIqD5dX&#10;hKwwWp4pFM5bY49Uz8cxoryZukspuwYOooLr9EjF5KO9fL0enBhyNe0wkrcZGBjJ22ymLrZRc1rV&#10;VZkyXGetfSYPgHd5PW1kM1VhLXXh08lHTtPmdpfTEcPcCxp06MAizc/NEFY1CSgjt4jIp4wCGVM6&#10;2PmTb37pNe+9+RXXntM1WVg8raj+Gyye88D8ZiIKul1qn9o6PXnPg+en82E2Kzxv1snzSeG4LeG5&#10;LVHkHgk3IAfWYjcvyI3IpQHl2dDL3R3HKzapKbcd19++8WUv7s8R7RBRDMdtMR4q7CnCzo6cvfWu&#10;r/yc35z66ST1wkIErBJPlR8y26kdL6Cd3QGtr28yaYeBx+rxuekpaoS+ioLGqnAQ2DhpaW/tMWl3&#10;HIaYHmu1rvox7zW7mDQjOVflHY66Vl0zXn4UF+br65hwRwcVvBnifQzi1qG/eRBg8sz1Bji/FHEb&#10;4HDken1cSdzVQEad6zapYdXINeq40k6YvJEy3D6YSQLqDSI6t7JC27td/o1gWiCmis1OT9KB/fvI&#10;wfKgIiORDcgtEmoJMSjy4Yff/ILX/sIrXmGXBLV4+lH797J4LkFKGXx6qTvpb/UXE8e5bLATHT2/&#10;dn5fEmWXtdrtI0EQHI2SaKbhN9uIV0GeizBhAkRkNgCduTrmVbMkFTnWz4p8QRGRs5vFw/VcFvcF&#10;njzfbDaWO+2J5U6z8xD5/tINR1ubQggQ+pOOj936hXdL2fxgszM3M4gLEn6THNenCKFLfcS5dmkQ&#10;RXTuPGzaPXYMh6S9OD/HqnHEHMeSnYWe7jUakrOCeQ/jKInrIrZlg4ufVwQI8MpYGpxeZ8TyPiiv&#10;0ktiqtWB44sHfLlwWdE6QdbLl+RYU6Vzum6esTOX1+rrESDGSNycfkHdemCg08w2LoGXA4+ynDo3&#10;z6Wu0XlwtpuSN+wAACAASURBVNcNQzLSqmlktQEG2gwtjB/S1s4uLa2sUj9K2QSCmYFhw6eDi/t4&#10;S4a7bO9uwR2iSCntD7cPTofv/uZ3vPxPbrKe5hZPM0b/ay2elWCSPtWfPXP/XUezxHkRCfel/e7g&#10;2ubkxIFcOgte0Ahc3wsKyl0sbuV5DghawKsaTjwgJ3SDdcI2AAFyOtY7xrxe3VE6erqSi67WcQoX&#10;gi5leS5EJvN0KHLaEjJdKqL+qalW+OXpyZmvzR0+9MAVM7QmxBOXYjBX+4sPnrtxfXX9Dyem9x3p&#10;DjJBXoOE43MULXTUmOIFz+KV9Q06e+4cS1fzc3N0YN8CT/XKkojyPOMAK4awTWc/jvH3YWD4kNeP&#10;HkO9rvr148QCPBZx82tlqG9jrq3XgeNxggNQngOWjAwuVP31csDjJe76tC6kVRK3gikLYufjWpoq&#10;p9pREbBuP5+pc6D+XOo6VU8lhXNS5YVeG5hwOls7sGSoTzvdHi8LimVC4cwGOzj8Ga6+6goKsfZ3&#10;PKTJdkhRr0eN0CWKu6faXvJTv/TDr//TskILi6cBo72AxbMGt0vpr37h3GJvOHz59vbOS8nxXp4k&#10;yTWuEy60JtsBCNlvhFQ4gqVQTHNyPJeJGB0bky6TsrLhGoIZJ5pCVFHDsHd0hCxQvaPXwUI8bk9H&#10;IuNOE/NkhcOSrVekUqZRlqXZTkb5w6FLX/DDxuf3zU7ecf3l86cfL4nfftfKlee3l3+n0Zz6Rxm5&#10;IhcuBWGTnY+SLKfAb1BaSNpY36KtrS3q9ndp3+I8Hdy/SJ1WgyOkwYsc7Ueb6wFWuOPXKm8MADiC&#10;GscUrcgVxFuHIYmSb8dClzr63dXT+D7l8cXJ2Di/wWu6/v6r68yRyjNqbiP5AhhW4XdQb7O5zhCv&#10;yau3gTdD1OWjq+cal6xzfV9DtKbdph5zbK6vCJ93ZTlzvcH4wMBs+NWpY3Vt3SSAczOAMPWx0yGk&#10;62aDpWw4qm1sbVOaF+yBjsFru92mq48doyLPCHztyoKXdw2dvHCpe9v1R6777u9/3aJdy9viacPo&#10;f4PFnoWU0n+o15u57bN3XdePxY27vcHrOpMTV4VBe3GYpkG7NYnFjHnOMnvW8hrHBUsbIGhsAHfE&#10;AhKzSxx8SneQIIU6QQAoiqUU6/kgbj7XJXzXUwtt5OjAK/ETdACHr4bvsVTO17pY5EkWeZ4lUqa7&#10;TpGekXn2+elm55apKybu6szOrl0uRFRWMgY4o/3ZZ7/yoVZr5ua4EL50Ax6YQEWe53hWaPsdWl5a&#10;p6WlVVaHLyzO0fzcFE1PdkrS5gGFDtphnl/X/7iJu3pXholGibBkKA2T/mjECYAAUbeZjmYwWhug&#10;7s9tHyfW0jntwnvgCPvxWOicx+9BH1+EuE1ZwNiyL0bcQNX+irhV3uiA5WLErfINUVfnSrpW1z0a&#10;cWMPPwGQc5oVPHBFiNRVaGLOL/E67JC8Maidm5uhY4ePkMvaJMFTAkOvIJei3Il6/+m6513xi++8&#10;6XIV1cXC4inG6H+DxZ7DX0gZ9r547qVr51feIAv5sjhPXtKcmFxIU+khEpgDCboWjMKQNDYQOK8f&#10;XciSpLDGMYKNoGNDpDB0XIAhZrOpREXGpk9FOqRs0BQ6N1absy5SkquXyIQUawYJAI8TTH3aCQz6&#10;ZbgcKVaBgTTdEVTcE3jOlybbwV8cv+7IreOSOBzrPv75+36w05n7D70om3DCFuXoYPOMo2PhPeDZ&#10;tja7dObMeRr0E2q1GvS85x2jsOGSD+ka87UlgrGgyQXlmMOrNQXlohk14sbzwzaOsmO8UpKhebaS&#10;uDXwrhlFRTgj6RrmbJy4DDJZBfIaqUenGSBP5VcSKspCyhy/d5WP4tW3Gs/HNr6ICbzMTR6nj9Vn&#10;nPTK85rDmyqn31eZX2sLQ11fErcmZN54MKGuz3TDxueBw5kOx+a++N6O7/BCJGxG6bSoD2e1c0tK&#10;8tZrfSP/miuvosmJNv+WYV7JE3iaxxTk0U422P6V3/ypN/0m38TC4inGxXsDi2c0QFJf+Ormgfse&#10;uO/GXQp/ULrhq6TrTrnCdaViVm4/pBuoQludJiVxxhJiq9FUzjdZxhGiAJAPSBWXqk4tY+IFaePc&#10;OIKrqqufDNL5Gr2sJY5RDzo2RcJKojJqcVM/NgQwASkUWEtZONwGJnwtfStVuyQP/bTMSBS5zFIo&#10;ubO+Q/KOht/4/6ZC8fkjB46c3ZmhePfUyjdtbA0/FKfO9UGzI6JMEijNC0IaJDGT9mA4pFOnztL2&#10;5jZNTc7R3Ow0HTk8x+sx494gaYS7NIMZyGuGuMsQmuZfBkZ8TkDDwX6KUL4eKM1DRWDYxsmzhH7f&#10;deJW3wTnStytpEhstXL6m9TrxGFVVpU36uWqTFUPaxZq3xx5PAgptB15bN63IW5zjiNVn9rwnONS&#10;tzlWm8pUxF1pFKqyo++Jrxkhby35m+esPRun46syaeOanApMC8Tv1gt4kIfyQaNF3f6ATp5+hHrd&#10;Pl/r+1gNLmepG0F52LREOXkyocDLpRftnJ8K5dv+1Q/d9OWna+aExXMX1X+kxTMeapGMh55/fn37&#10;O4cZvT4t6MXNzsxMnGCWlSJNVqFqEgY5h2FTERG8Z11R2lRBppAkVKem7NSGvAvu0HK27zLxeh5L&#10;5yiPbt50hLgOoT8NgRuwFGpIXufhfuNl0Ec7vgpHyWl1YocF1hWUpTETONZNxv3MMppCiD4V8nQe&#10;Z3flebHlec7xIGi8WHielxSSUlSOJTrZk1yS7zfo4ZMnaXVFmSIP7j9ARy47QKEHqsmqtl3Mm6yG&#10;kgS4eDXYYSJQRcq6+DkwMDHvmN+LsvELTXhwrqoDp+U9QNBjy2YaVTfuwYuUwcaNeNpm0JWrcrzB&#10;TKAX/C6JWOcBIEdItAqqnPoSgFZB673ROKCBqFdAS6NJkJNrbTQb8ozzWVmGF/6onZfXqPZVAyTk&#10;OWwjZ5TtVr8/cy2T8MggSL+HkrDVPHIeZNTaxmSPJzD1oA5HTe+DFgLPi+2+++7nwCyogwelrqDL&#10;jx6jZrPJv0tEPxfZkJpBQcPe2kdfdfU1P3Hz6688zZVaWDxFGO01LJ6RuF3K1tf+963XbQzl93uN&#10;1s3Cax+QfugIxxNY4QidNiQCkAJs2NIBUamlKtHhgHiZctEJ6o4apA7P6rxIufOCFB5FA8piJYE0&#10;Ww1qNBo0Oz3F13MdnlGFGwldksgV6WGrw6ShCwWMtzlg1PSoM8nV/dDhcvt03QBIKXB1Bywh4YDI&#10;iG3inFYIcgqSUFu6rkNxGgl4YUMtTg4CrfiUSY/SXNDK6gatrKyoFaHaTbr26quo3fLIkQkJSPRj&#10;7Qdwj4r4VNsNzLkhJkNGxiZsCMYQINTp6h56kGLIp0bMAI83au8T3wkw54aADGCK4DaCTFFGO7+Z&#10;OqJULSV9MeLmcjyw4FN+/yy9Yz1y/hYO1w1rR3lPrYEwQDnkmb0Bfil16RbgfN2+6n3VBj61AUK1&#10;SIhqL85UOU22RhXOv7Cq3jpxA3xLrneU8M2x2Zjo+SYO5ZDaBWzlxAvNnDp9Rg1y8dt1iCYnJzm6&#10;Gvw3fPwuZca/IycfDMOi/2v//sfe+O9sSFSLpxLqv8PiGQlI2P/1r776/OGg+yPD1PkO12tc4QYt&#10;H50MliqEdOA3O5Tkme7xIXFJEko8ZeID+YKg+70e7ezs0LDXZ29Z2K8hVU9OdWhyskNz0zPsPcv2&#10;Z3h9l7ZoRTjosAxA2OjQmbwvRdzQhGPgkGbcBhA17ouQoiBPcA3SWq0Wb24QMkmhzagX90anz/eA&#10;0xj3wFoa1ucgP5B36ClHutQ4OsFGTy7FOQYBDeoPU/raPfcoYkpTuu7aq3mJTgfKdCZuTaYXIe/x&#10;NG5HDfAAYMlN638RsQzXmOAfRmAEEdXrMvUw6V6ESIzkb76BKVNCqyxUvW5JcDw2q5EoBjWcXnMm&#10;M3nYQz1sSA5wa23k58jzkSlXGIABOAYxwwQBqXicuJlAzXxqKdSAgPP1QEzXgXtgbyKkmUhs4OXx&#10;8uoeFxJ3uWfyNgMA/T10PcjHfnzDm1XHrEtiT3v2ksR7cFRs+ntP3E/DOOJynqdWGNu3uEj7F+ZJ&#10;pjG1Gx7F/S41A0lZtH36ipnJ7/jJm19+Dxe0sHgKMNorWTwjgHnXn7hv5dqv3Xnvj2SF/31es70g&#10;3BDaVe68sDwhS9Sux0tTZgISdkiOJ1gCQ2cMkoyiIa2vrinCHgy4kww9n4kUXrL79s3T/sUF9czw&#10;+tYkjQ02aHAKOivjhGW8wk0Ztj8XlXRXhyFu3M8QspHcId13uzscH5yl6iCgIGiQFwZM4lBDArgO&#10;xMZtQJ0lgYMwVBsBmYEWVHhS1RFjGSiPHC+kYZTRqTNnaXVtg7UFczNTdM3Vl5PAs0BS4o6/eu5x&#10;XCzNtAfXQnUPtbFJA6BKZlUsk6WaQ8yltbmgtLsaEuJcEEXtXpq48X6A+rs3ZA9iSXnMVhGvaq9+&#10;LyDOLC/JDfcy92OpmovCNIKCIM9M3Va3C5t5fr6vNoHUBypon7FZK6h7m2lgpU9ASd7q3LTDHHN7&#10;uJ1KUscAw5yXZXi7NHGberiOMeI2ErdKM3VVxM0DHu1fAd8Lfk6B6XK5mt999gzFScr/Z/A7wHNg&#10;fncrcMgXBWVxRA2fqOVJub108vff+IaX/exbrj+6xTe0sHiSMfIvZ/EPj0883Fu8//a/f1ck/X+a&#10;OeF1wvWCXKr51J7nc6eN5STZAczzSECi4s5H0E5vh1aXlmlje4uiCEFEUirYzh3S4sICHTp0iDrt&#10;Nj8kpNR2u8k2ZCNxgg9Ahui0uEOWGasD68QGiczYtLlzwzQrTdJ1oH1Iw0BDSdCKcEyHCVs78iF9&#10;R9AI9IfU7/dZewDynp9bYCcg2BfNvTB44HZhnrV2nuPullWpRhWtooE5ns+OaeeWVujBBx9WNkmH&#10;6IXPuxYCOQdXwZQe9cyq7er6xwfQCsuJpa0YwPusBhyKRDSRc3zs6j3gfYOMjM3YpBsyRptMzeb5&#10;TBn2nPbCUloFVJ6WkAWUD54eQFT5vFefnFK8UwwlQHCakPEuAZVWs80zwRXqd4Ui+ejACjAkXqnX&#10;lQpatUsReb0toqikcZWqiLt8Tt1Oc/34MVuv+VjVW70LdT20CUpS19fV2oIN36YkfV1n/XeQsQbL&#10;p3NLyzzHG+pzjgsQpzQ/P0uXHVwgKhIKoRmSGXlZREGRrs5NuT/+89/zyj8pK7KweBLx+Hsqi6cE&#10;nzp5cv/tn73/zZ7ffnfQnjzejwoKmm1W9yIsuJHSoKrztd03ThNaXl2h3nBA3W5Xq6H7TFKIuT01&#10;0eZlCpthyOQNdTc6XEiu6JwgLYLEuFPW4E7aMapwJbFxOojTUU5jdZgIafXODjDEDc0AJGx09uac&#10;O/uiYIka5MtpwmN15ObmJq1vbVIcqeAXM3Pz3HYsxWhU+bgOG3fbGMRgIRDdhgCaB8dhr+DNjW1a&#10;XlvnQQxik19x7Ajtn5+lLB2yR71a7WtcWn384A5f68ThesWvk6fKgS1qzlhM2ooWDbnCax17JkRD&#10;WGgGS32w26el6pbt6RCOc7UyGYh7tzdkkjTvBAMbtUmOugZTBcgUJIw9t6kOHflOfW/sXXY4NO+0&#10;GajvhYEO0lRZ9X0BfH9ZZJoc5YikjX39fpyvT8t07Uynnh0ZhuiVRgCmH4N6fWafa02Eqc4Qt5Hs&#10;KzW/uqb8FtyWqp1oPw+49ADM1I8BIOZ4w2HtoUfO0Ob2Drleg4JGk+Jhjy47tI/2LcxQiAEuYgBk&#10;KbXcguLdtXuuvmrhre960/GHuCILiycRT6ynsnjSADv273/6ges3l5bf5zfbb47ifApeYI7XpCQr&#10;CJG//BAhOzFdBdKrxySOqF+rq8u0s71BUTzgDhokCHs1HGcOHtpPk50Jtm/7sAHD/p0m3KGZTpgl&#10;aZkxoavzyo6opCwt1QoEmlA/FaQhcAp6QnRuAQKsXIS4jVQOgoEqPNS2VpAL7oH7oW5I7FBjAi40&#10;CMJlyRtxo9fX15m0XMenZqfNEjgcg9hMoMkmzUHwGHA4LP3CjADiWl1dp+XlZRoMIpqdnebQlVCR&#10;Z/GAQt8hR41g+F0a1J/BdNyPBlYDO1iMRNmkWZWs3JzU3G6ks4FD1ccBYEFGPAjDXnmB8331e0R7&#10;cAWIIiNBftCiYZrSYBhTdzCkXn/IJob+cMjf1hHahq0HDnWADOHNXyduEKN5TrQFx4Y0lTre4bnN&#10;SEcpvGN8p4YfUBj6PIiCqQV7/I6yaKDMBTUVvmpPpp6Zfy8VGdaPAUjcJp3bcYHXuZacxyRlI4lf&#10;WuJWMNPTSm97/YlxjDEBviEPNmq/e2U+QRlMJwyoP4wobE3S8so6nUFglgzLwjap3+9Ru+XS1Vdd&#10;Tp2wzf4eLZiCejsU5P1MDrf/zc3f9tbfOH5cVOH3LCyeBIz2thZPK247ceLQZ760/L2FG/50EDQO&#10;cRjSICTHD7ijhsMWCY87I0gOwyil1Y1NWl1Zp/5QdZiURTQ92WKy3r+4yGpmBFDhrDxlYlXzsrVd&#10;2EhCoA9IVnDLLjs67QyGTliX4+hg6D7Lud6qszc/HCNZY6tjRJ2O+vU9TP3lPQvlAQ+wWpxccn14&#10;WhNLmyDgnd0ekzlGGK2WkrwbzSaThxe4qk4iSqKU+rvQPPS0qUA5us3NTNM1117Bi0O4pObfopPl&#10;96Cl2HGY9o0/Vx2GuPF9YBcGWRuJm73INQGauriYvh+SWE2LBdk04WGghu++2x/QbrdP/Tjmc2hd&#10;kizjWOscEAWxtbUdllX0NRs70vDMfD/zjmvPYZznDNj+rlcZM5vJx95IvKjR1AfJXJltJLVDDMpc&#10;ajSa1Go2eJDG12kpnMtX+m5dR/WbqxM3NmObNupr1jJoUq+XU2NHfD9VD6rDOX+LWlvrxA2MStzq&#10;G/K0OIS2LVivxfm6Wv42MCc4bkhxXtDJR87y4An/i0EzpDTr0+LCPB1aPEgiL8iXRJ1AUDHcpYCG&#10;9x3a1/iBH/8nL79D12Zh8aTg0r2SxVMGSNm3fOH08+48ceJXRTjz7UF7ahKSKKbugJiiOOWOEPY1&#10;RJqCKnRjY5MeOXOGdna6HMITnXOeJXT10UN0+LL9rBpHyE7UA+KGpJWmkLa1jVqTCBzOseeOTah4&#10;3Mg3QF5dJY77cFl9vSFeAxOu1KSZHHOOa1V+RQiAmVbGjl08lUkREcB9L0KDQkUbNmltY52Wl7CK&#10;1y53xJAAMb8Z7fYCJfGy5J6qCbggDF0T7d+/nxb2zdDczASrs4tkCBlLOdZpVeqjwWgHzDFg2gkS&#10;yPU0JFYtIwU2f15cpRY8RD8fEwRPNVIq3RS2fg/BPiKedrS+tc0mjxhe/yAOkLR+30qOV41mMkJT&#10;4N1vJP0xQja4WNootObBEGIZm55tKMYCwARn6lJlccw6A/4NQBMU+CDwBvtOTLTVwAo+FgBKmzj2&#10;kGzxLnHsYeDDdnM9U6B2D37fcPQr71fZ0M31xpvebKXkbQhaDwwMgSvPc5UP4oYvAdehg+4Yfw+2&#10;fLPDnNJ++EEDq3JTFGd0z/0P8IB6mESEsTUi7B07dIzmJqfJwUAUupKkT6GTpvlw9f998/Vve+9N&#10;N4kqxJ2FxTcI/W9g8XRBStn8wO999J2N1sy/EI3W8+PCI6/RZnUxOnNWwQ0jtvkmeUFnz5xjuy86&#10;dMBxVbjFwwcP0dEjl7FHaxuSJ69mhKlNRJ7vKBUplvpi4kX3o4KXqA4enRrSlUQKmA7TBPMwkrQB&#10;lLg4rxM3OkAdqry6Xp3yOTaUUcdGhFEAcXO69kqXtfnBpi4QFyRCwYFiBPUGfV4cZHNnm6IoYRUn&#10;pHO2vUolcedJRo0wpLm5OZqdnaGZqQkKQ5d8eNxz55yQj/oRgy1L2IapuelRgefgjl8PZsyz4d6G&#10;oAGOic7vSQWWgSMTJGnE5MIgAd+52x/S9u4O7fQiWtnoUgp7f6rIi80SOiQt7gNTA1C+E/Ul+d4Y&#10;KHiabHCv+mbaa9pcR/V+Mcdfj2AMhLovfw/tEGkGDGW4Us2eIL9y9TIQaxnaVjn/oZ5WAzMGAmo1&#10;GtTU0wJB4HhWbHg+lMP7qj8HgHZW8681IddU5iiHMqPkrZqDtuHcEPXFiBt7nleAdBNkxUj6mriV&#10;T4KK8gezDdTkZ5eWaXVti2dxqJCzBc1MIpb5MQrwv4PfWT4kTw5JZN3NiTD5nl9655v/xkZUs3iy&#10;UPUGFk85zp6Vc3/y+c//0O4g+cXm5NxUhnG7B6eslAkbvuII1eliGlOa0V133c1TuVphoKboFCkt&#10;zEzTVVccpX1zs0x66AjhQIbOBn0tCBsdierBJIcaVbZLeE+PEjfKGQmmrvLGZiRidt/BuVaVG9Li&#10;PPYON3WO/5TUdbhVPY87xfp9atIiNpPPZeEo5XnaQxlNRuxxSd1+jx3PIIF3B31ukyc8lt7ajSZN&#10;TU3R3PwMTUy0WMMA73gEmoGqHI5XhrhBHOiPzTu4GNAWQ4QAk5o5ZkVEojp8EA8HU4FTlbLVJwWx&#10;9gQDM4j4u92YTp8/R+eWV2gQDYl4EZSQ55zzN+N/SHha41tnPGUtgHYB75KNtIpcDMFhn6EeJrHK&#10;QcxsgNEWGLAqv/499GCBXwTOeRogtB1Q6bsceY/zoClwtFZEa0cQqAQ+GOpaNRBU6vBqmht+c/iN&#10;NoKQnSbZPh4gHr7SGqF9mLqYJljLDRMlPE7HoAqkjnzUVX0D9f6xQX1ufjN18gbwNs0xCHicuPma&#10;msYE74/jAhjC1+YHNZ/bYwc11w948DUYRnTPifvJ80OKC/iNwMnQp6OXHab5qSnKkiGFviBKeiRE&#10;lBf97d97wfMP/vy7Xn98hxtkYfEN4lG6LIsnC1CN/+4f/s0LV5Psg9LvvJb8dpO8Jkf4grobSwqi&#10;8xumOXUHCS0tr9H6zg6lSc75mHYzNztFV19xhPbPzpAjY16lCJ1gEqcsCcE7GdITPIGxljQIE5HO&#10;VLwnfGnTYY923CAtnI8Tdykga2JWktSomhwdFi/IUUszMKrxcgCgO1EDzsNAYIy4VSaYupJqFbFi&#10;zWSsyKUijUGyRcAVqMrRwRcZpH+PQr/BK3uhW0fnD2dfdjpyChV2lU26kCHV/eHL/WjEbQgDbamT&#10;CDa8Wx4Y8cpjcOLzWSLD9D1yoTB1aXO3R8sra3RuZZ16UcQrUEEkhVDJU7H4A8ABD6Zr/b1AgCCS&#10;IqN40Ge7PCRCDBLYNg9awjfmz1OoAQTer35vLCyPfRPzHRSqb8Hz2fXvANcy+L3oeefaoQ6VsjkD&#10;AxTWkKDdPmVeyI51at7/6MAOe3wb9c7UO2QSN85tvk/NZpv3/G6xIAzK66A+8MmoD0YAozI3gMTP&#10;9Y+U4TfEMNcrkwhmM6jrkQ6AmLl8OTDQhM2bmn6IOOYYgHEwGwyMHY8eePAhdhbMtcYF/x9Y6e7o&#10;ZYf4O040A4qjHvkypUDk54J88EMffPcb/oZvamHxDWL0v8DiSQeCqfzOn3ziO3e2i5/3JiZuSGTo&#10;OkGbpAjYyQghPdMsZklyc6tLp86epW4PwVKUynJ6aoIOLO6jxfkZanhEgSOpCYcskpTEyoEN9AjC&#10;RmejJFzM34W6VTkJAcbJDN0Vd6yayOuEDYx28BAUa2ReI3TVyXF/rvN0hoapx9RrJEoDFeO8KoPy&#10;VVnUpc7RoYLsYDoA2PaLXFd5O2MOOMBLm0ArIHU7HTwfOvQUwaRLUmFJKgNxq/cL4n404P5cnx5o&#10;VB28kr5ZY5LEVGCgAQemrKDdXkRrm13a3OnR2tY2rwMOGzGHYi1D0ClHQLQcHT8Wu8iShAdqRRax&#10;bVgUCX9ndqgDQUMVzapppelAHZD08EwMM+DR5o461O/iwm9Rs1CUjl1McHqPDaXNFUZNz8fCowwD&#10;KXj+4/vwdDLsIUljIKNnDnDwFWWXV7ZnPSgjok5nkkkc0ngYYFDAagwejPA99O/XPKO6vgJ+D+ab&#10;8KZ/m2Ubzbm2dbOPQe0cwM5cg1fA5WB3h/YEvz9XDQ7xvZCPaHHbu7v04MMnKRM+EzksDslwQIsL&#10;s3TowH4eNMsU3zKlTsPJo821P7r+1W/8sXcdFwO+qYXFN4DR/26LJxVYH/q3P/LZHyXHf38/Lmad&#10;sE0g7ShRTkCw3WJDEJKHH36Y1tbWuKOD9IEO4+jhy+jY0cM00WpywBSo4PIs4nncPke8go1VBWDB&#10;h0SHg2AiuB57Vv/VSBUxzA24ExfV6lcmbYx/+V6qDvVTGc+/FHEbojDX1ckCaSqQi66zlMyrOlRQ&#10;lIIjqsG7nJ2cHIcCeAM5agGVKEkoaCBGO9qN0KiSJW9I27C9o091XUhbGS+cgruAYByUlUpyV1xV&#10;tW0cKGOewxAEOnBF+g51hzF5YYOjtG3v9OmBk6fp/NIqJYUg18c0Pq9mp0UbcMxKWpaiWdUN0s6y&#10;Uj0O2oRgx45/oHz2VldkzWkgZu0saJzHANNWgN+ntpfXgYEahE6W0rXj1wUwkje+DQK4oO1c/2h5&#10;tAoOdlg+FQAZsh2cSVyZDjy/oaa6gdBRF55AR0lDfZhuBVIEJjstmpmZ4ljyIO88gbSuA/BocjW2&#10;adMOowLHtwHwPwGUZbRp41LEXW36GlhRNGnzNMXau1DpesDrunTviQdoq5dREDbYjAWNCGYsvOCF&#10;17EWBv/LlOZEeUwdr9gMkvgHPvCeb/u4tXVbfKNQ/3EWTzqklO0P/+mX/uXqdvenvPb0vkx6AqrT&#10;OMmpMzlLaZqRE4S0tL5FJx85TcPuLrUaIRPzZKtFi/PTPD+UCRpTVdjpSXsva2kVG6aQYQ/hDXke&#10;d9TKRgfbrimrpDtNIOi4OV2RAauraxJZfW8I1kjEytGtImUlyavOjNN1v27yy463rEdBtaciG5xV&#10;+XpKlWIXbi933HwLnOvnwbsx84Uly9AqnQunlCMOOVTlUIfjnaCM8MmjAFHeFRFznY9O3KgTe7aJ&#10;67ntuH9z2AAAIABJREFUOO6nOYnGFJ1Z3WLzxtZulwZDOM3h+aBWFZTBxu1DY5BTkSdEWcy2dqjx&#10;ZdInJ43IqU2dgk1YfRs0zEjl6hkA9Z3US+b35fkqvrY+L9P19QZlHi6FFkW/T5POebVjAzynAYi2&#10;fg/Uz++fpVQ1ZTEvjN0bTn8u5UKTNZN3wMGEeFYEnN44wAwWQVG/ASgjMEBtNgJqY7AKp0vdRqPB&#10;wXviTQ/yDBHzt+TftnpmPsbGGgI1qOByY8SNt6vO1bx3aB1wzpI8DwIQPhWzL5Ta32iq8F02Nnfp&#10;1NIW5fCXyLB0bE4yj3lqJuINNPwmDxLTuE8zTT9Ptld+97uPv+TnXvWqBeVpamHxBHHhf6rFN4xP&#10;PLyy+OmP/93/EUzM/4gXtlppIQgyhUAgkfYUz9ENmy166OHTdHp5lVxII5AK0yFNd1r0LcdfQpOt&#10;BtvIeAEN3bExtGcvOiDu7JhQKykQgSRg48Y0ryBUBINyatOdGXc+GACQVr1eSLhmU4SK7ou7OFUG&#10;Eh9o0kWnp+o3qNejWq6jtI2pxs0eHS7n63OlmAWgGq7KGQIr5+lqFb5RpaKDZDlTExuTvpNTlsOc&#10;gJYoLQZ4CLZwR6ogLrq6Eqb9rHbWRMG+CFj8E/OHHEU6mF+93Y3oaw+dpp1+zASEexgbLD8vngWR&#10;3eCnFPdp2N2hLO1ztDrWmGcxwSUR0jNrGKB6Z0lekwlU5Bh56EAx/Fzmu+j3qadZ8/HIXhOziueO&#10;GtX12OOcp3tpoByGPSQK6AlShOpRS7nLwhWuRFuEyCVPI4dRHpYZ6TiFLHxycs8XwsvgP8c2e0eT&#10;nl5li3zlxAa7P9vIlWoZ6mbJpoOg9DHg++iofhiAwtSDyH94Vn4OPD8GpEa6HvMwN79t7E198Onj&#10;98k30SSv9yyQGwken0rXx5Ho9CwPnEMbAvs2iBu/KwzckiQiP+jQ/afO09Z2l/I8YYk7bKj/uauv&#10;vpaD1ggEPELlcZc6In34spnm23/ie49/mRtoYfEEMdZtWXyj+MIXzs796Vfv/qV2Z/6HnbDRiqJI&#10;IOoXYhvzFBsv4GlAp84v0dbWDuUp5HDJc2D3zc7SscsOsCManFKhOjXOZSakJ7OoStEdeMnlfG6I&#10;i88RulR/YtWha5JEH8ryqeoADVnx9drZzNi+0XHxwAApWtVuCAB7Q3zqvkoyYgkedXGOuqfZ6lD1&#10;6zYYwtH2WWxlPWPXVVDXAkzyY1HB+N4OOmZIjfolqZaXxyAVcy8MejwJyU+RGwYFWMAFKt7M8SkT&#10;IfUSovXtHp05v0HrGzs8IwDXs2YC83c58EpGAtK1zCiNepQmQ45ah3w4LnF7hLLj+obo0SbYiPVe&#10;PTfarvbsGFYjbpOP6YH4RuNAPYqQzaAHgxyEh/XwVlMpZSRlseEQnSscZ41ysVa4crWI5dmc4s1A&#10;BJETuDnl8I0HEWPh8riQsetnQerlUgQilZON0JsvpHMoL7L5ohBzeU5tcpy2Q8KXjtPIc9HCWjPw&#10;VMgcKWTuYgybOo4rc8cLRDjVlK7X5NiresETVrfrefx4Tti/J9ptarZC1kCBcRFCl00OtWdXBFxN&#10;J8NzI4CMUcsrIta2dv1Pwx78WhOFqYfY42oe5JkpaMbTfAyF41K3m9LdJ+5n7cAg6vMebV6Y28cL&#10;+KD+QOTkpH1qyCx1h2sf/MBPvvWXrbrc4hvBpXpEiyeAz3xx4/Bf3fGlf9ucW3yH35wMd3a71Om0&#10;OUQlOh1IHKvbu/TQmXM0TCRH9/JlRq0wpEP7F+mKy4/SdKdN/d4OySylqckOhzJFR2CIG90H9oqI&#10;dKSzGnEbtyJDsoakTKdfTQnT6bo/Ks8vIG4tMZfXKCKuX1MSxBhp83XaJmjKGulKnVedocmvEzdv&#10;2inJ5FfHunOupTNKz+iqDKBKmXMlzaNmI7FCosOCHPxWM8wxTpUHsedT7vg0zIiWtnbp1PIGLa93&#10;aYgQ4sLnACiQqNkujdnaaUxZ3KMs7vKx78DuHvN7ZLMEOImdzfAcGDypqVX8xsefvTZAYqev8t3r&#10;6WfI5/dbvaNq01O2tKpbSa1uLIV4SFL+aSHE5xrt4IGsH5x8/mG3+6Y3vUl5+T0BSCnFhz98h7dF&#10;D7daPgUrw16jI0I/jdJmmjudvJCt3BEdkRWBFFlUOF6ap1lOwm8mXvNK6TXe6LvhKykIJziErINV&#10;3rA4iuAFPpTWSLIpCTHrW02lQocpCNIwXgkPVMaIG88P4lakqxafUQSOXPU7wUxu5PMyuZqccT1q&#10;wHlF5rp+Q+CoWzgURQWdPH2GNTBM8NqpFAMNOKmFLjFxBzImv4gp62/c8YIDh77jh29+6ZqqyMLi&#10;8WOs17N4ovjU7efnb/v723/d6Sx8n/Qnwn6cU6MzweSMUTg6mN1el6MuZdKhCAEokpSmW016/jVX&#10;s0qQJbY8Z+9aDlKRJew8Vl/IA/SAvep4tA2UJWL1KQ1Bs5q2dm5s1ebcwEjKfIz8GnEraCm9LKM6&#10;Lu4oazZSU4+5Tnk9KycopBvVdoXaAEKrpcu6yrZCYVuRFVC1Y3R/cVSDDO6tx+4D4P2hMxaQsDgC&#10;mEMuBx3xKMUgwPPp3PI2nTqzQqvbO9THMqo5AqqoOlqBTwXWtE4TyuMBZWlEMovY4UzwvHHtYIY1&#10;ziHdswbAeP9XzzkuUfOAjN+h2pt8gL8R0tE87Vw4WhfapvZBEMg0T2OXxD2+9G6JneAPL2vtPvL2&#10;t7+9/3RLfSB4bmwFccstt/h/fTI9XKTOPymk+zZHuNfJ0J8iJ3BhC1dq98qkgqljCOsLBzZMK8Oa&#10;6iB2M0BRTo2wUKgogh5MJNoGX5pZzF6rxqFZMdK12S5G3EYdD6At+K+DCWB9e5vOnDuPRA6ahG+H&#10;3/3B/Qdo//wMeTKn0MkopITy4c7OZEP8wC/80E1/zhVZWDwBjP8jWTwBfPy2ndk7v/bZ9weTM+/x&#10;O/ONrWGCiTok/AbbyvBPDqn7a3ffzY4uUZJyaFMsfHHtFcc4qEorbFCSRkQcX9zh+cEcTKUmsWJD&#10;b817Y6vURGuIoCJa08GovZl+Zc4NDOErolDEzedlMVOfIQRNoOVAYXRvJHUzcCgl90sRd3UjBqfV&#10;6jQSd70dJq++N1Adq7q3ugYtMOd1wGVKUJogzGyLhONQP4kohb05bFIuAxpEBZ05t0WrGzu0srZJ&#10;SYo1xUHsWLgDqu6C1eB5GlMSD3mZUF4hysHiK5DgQSCIj4757ur9KrW9Aj+PJmh+VrOx3x0kcMUu&#10;/I01UZvrsAFmGVasJFavA3AcR3qOc7Zw3Y92PPnhKxY7d990003PyNCbH/mIDL66dcvh3X70KuEE&#10;b3Y878XkhIdSx215XijYXJFl/A3wzhCvHluzgTnk6v3xt+fAKWrREJA5iBtQsc7Ve+EBZwFDUaUG&#10;R1hTQ8rY19Xm6lxJ4qYM30/FrmPntPsfepD/rxHND7852MPnZqfp8ssuIw+zN4qEPMzpdqJcJL3f&#10;e9kLjr/vbdZJzeIJYrTXs3jcwDztD/7+Le93ndZPNWfmOpvdWISdaQ6+gWAczXaHTp85Rw+dOskd&#10;dDKMeI4nJIdvuv562jczyR0/IlhB0oaEnSYRd/DtZqOMfV12yGPEDZupITWgLKvJypAC5pmaPE7X&#10;HRY6QXOdkRRUGX19WacmlxrPmnKowdQLQjfHfF4OGMokhZodF7gge0zFjr98PtY+pRKvoSZZq8EB&#10;nqlqdF1Vj2eFc57xJqbAJ2q0qJ8U9MjZNTp5epU2tiN2uILXOr6ZJ1LK04idzfJsSEnUY1s23iWm&#10;ciEwDlTncD7jcLA6rKwZ6BjyMIStptPV35N6J6UqHFeOqcpHNxUQhX0WanV4UCQUxdkgdP9tMD31&#10;5//sH71ylW/8DMenPvUp7+P3Z22HigODYfqiIGi+NRfu63LPXZDSc9krXP3i+Ps2GwF1Oi0mcQBa&#10;LETJw/vGLIs80yFjQej6Z8GaFRAxK3QUgeP7KaJWGhgzhc+oyA1pmyj4eMdoB8LZIurhmTNneL1u&#10;DhKEuPQIdxsEdOWRIzTRbJKQMYl0SCFi1MaDRzq+/L73v/Omz6sWWVg8PuhuzOKJQErp/t//60tv&#10;6xXO78icDsRpQU7QZIktyh3eb2xu0z333c8rXw37A+q0AprotOjY0cvowOICEeYi82pYmO+Z8aIg&#10;HD9ax04eV4Ua4kbnwKTJ6upKClBl0P0YguDdhbZt4/RWI25sRtVdJ1SVp88rDlTlawk4H5fEH424&#10;gfp96iid8kz7+G8l6V+cuE23WrXJPA9gSBsw7Wv6HsVJRimmMvkh9ROiR5bX6KFTS7Syvkt+c4I9&#10;k104kmFetMwpT/s07O9SMtwhn3291Nxr3AsaAbQdGo9S6wAPaSYAFfsaJGyIG9+KPxmTc0W8OB4/&#10;N23mc+1gqJ5w/DcCfY+bkihuDTqtXzs43b47D6/ccY+leXDvMJ+YOJbfcANlT7eq/Ingtz7y8dnl&#10;dfGtUVb8sOOGr6Wg1caccAQsUqvJFawyh9aElx31VBQ2/O9w1EFAkzDIGntsAKu/sWlVPDDukIai&#10;RvpW6fXfG1bgk+T6IYcmxrTOlNdp1V7rOdHhgwfo4IH9/NuhNCK3iChws6w/6P7Kb7/7Df+urMjC&#10;4nFg9Fdo8bjwB5+875VfufuRD80ePPSCOEoFgoHAsSbBer2tCVrZ2KL7H3qE4lRpJ5NoSK3QpW8+&#10;/mKam2hB96YkMi0KcNhLTJFBhyRJ28YT3SErZ6OKuHGMMb/q/OuEyXmMgiOoAaXTmun8NaGr2Oa1&#10;dE2kddU49pXEOKrqZRV8KQXX71/dr75pgZPBaUxumoRr7TCEawKN1cYHDCTzVVrVbq5Tf1UnrUhR&#10;pSi9AMAsqY9J2UEbbcqkR2dXtuj+k+d5j8Unglabp/1gWhLs1UmvR9mgzxHNPBABiNyB97gK6wnZ&#10;jSU9dohG/HRFAvimqh3KZID1xfmc1e1G6lbvxxD0pYi7OlZSON+xFm6UfSKw933cejMMwwda7XCn&#10;EbbSwHMpaDTyMPBjEk4/L7JBGg0HYbPRC4XYJMdfl4Gz6idFt5dt7K5HFGVnlob04iv7c2fPJjfc&#10;cEMuRKnOeNoA2/gv/Kdb5oeR97Yid3+aXPcaLN4OAjc2cLwXmJ6mJidZ+sbDp9FQvXvQMBOpVo5r&#10;Eq8TN+fXJG51DElb/b4u5qSGDe8a08cgxZ965AwvBiQ8n/XxUNV3mh1eDKjhOVCqU5EO2GExjYe3&#10;Xntk9q0//pbrt562F2nxrEHVg1k8LnzmvlOXf/yWOz80cfCq18XCczg+Nv6ZoXENm7Q7iOnh02dp&#10;bXNX2doQ+jFP6eorjtIVRw+SQIxyT430sZISdwIgQJi1tfOS6vCNpHxx4sb0o4sTt+pfH424cWyI&#10;28Dcz9iSL0XcKm3UOcrs1bGqZzRN2RdNGrexNg+8vkd3C/t3+VxaWjIwxI3bl6k8kFHljSYAdUGK&#10;AiADM3Sb8dZg0kgyQWeX1+nEg2dodaNHjt/kBSVi+ByIVK1Zngwo7u+SjGMKQMro8POYPAdx0LXn&#10;PUgbJIrpyfrenK5JFxI/jjkcKO5fFBRiUY0nQNzmvN2aIOG55PtYhcunVojAJWpFLphkMA+c62c9&#10;ACY143cK9T2kftwXS2s6MsuKtKAs8bwg8n1/KGU+zNOsl+a0KTw66ZJcHsbx5jDJNrI0O9uInNNE&#10;6foNN1zRE0JUo7mnEFCj/9m9w1cWqXiv44VvLDy/yRHj4YWuvcnx3BMTE0ze+J/DwAwDY/7f1MF6&#10;jASOH6Na1vPixI3tYrZuPteqc9yDHVAbDVpeW6f19XVqNDFwwLtXse0vO3SIfMfhhUcQjAXDLUHF&#10;uky2vve3bPxyiycA3ZNZPB7cvrs7/5n/+fn/M3FaPxCHM2EisbgFGAQBP1SnCO/x7d0+OX5Ag8GA&#10;VXnXXH05HTt0gCiLSCaQvgM91UV3yPprqPNR4lM2T0yP0UQLMtLEzWrZWnmginhWERhvmrCNRIvr&#10;DDh/7P4VYRoCr9XFqnK1GfBqSroMAILhcz3VCXWZazlfDzzq4HzdLFWuUlBqAZvTDREiCbZ+pBlJ&#10;W7VZqT5ZdSoRfRKLgfgqDCm8jh2fVrci+tqJh2h5aZ1DdcLZCIMkjvNOMUW9LZLFgD3FIWmzDRuR&#10;0dhdDPdXU8uYTCHpg1Ax4NDtMZ27WT6TO3yhYpxj+plaAUwvsqHfjZHQzYCPbetch8dzmhGVC+Tk&#10;hwETMojZEDSmw2GalCIWXB+YIQ7vlY29Osd9aj8BBtph3p/neQjAIvNc5gIiq0OFQ05CnrPjOc65&#10;QZScdArx6STrn9jYTU81o8mtV75yHmQ+VuuTA0jfv/3f/3Lm3Ep+c0ruOylsXV8UbgPvHfZvPDfQ&#10;bHV46hi0Vhx5kLVL6v1nqZr5hvcJVTebMPTzmmcvvczNNWa1MF3OSN4mrLD6HWIFNaRjrjjeMwYB&#10;XBzhbJR2jc0qWDwoS5109z+8+iWtX7z5Fa8Y6lIWFl8XTH9o8XXidin9z/3RJ9/bHdC/kY3JiTyY&#10;oDgjtrOhw8SI//777+cVofifW0vIRy47RMeOHKaGC2ooeH5nliYsfeF/WzmZVYRXEme5aYnbeGdr&#10;4la2YHTAFXFjX07/0k5eJn2cuI0NHOB8szf9rlYVmvPKO91ImJzMQBq6TewNmMhwXlNbA6oOFQnr&#10;onmmw+Ma1Q8V6Ya4AUPcUH0rWz/aVA0CuPN0QWTE5oqJqSnqRTlFcUKtTpMeOLVGX7v/PG1s95kk&#10;8e1wXyzygWldmI8tCNO6YrVx6EsMiqppR4h9ru5rpOJR8gY5mLCsIGSsZoZBATp3zBfHOtVmZS3z&#10;DnAMssY2PT3Nvy0QNtpn0pWzGt6O8oVQRK1+A7ieV4rj5TErJ3J+X9opy+xhfb8UTH0A3ovifB10&#10;RxMZns0VIhIOVO3eaddxvpqJ4nNRkt3+kiOzJ54qaRzS91+c6l2e9sN3p67/PY7jHXSEIyA9Q22N&#10;yGzQfOHdYYNWC99YYvo4fnd4BLw3JuOLEzcPAjis7qWJu66BwsYGEz39TMUUUOSN6YYcgpj1Pvhq&#10;mfSSnS8dnBLf86+/76ZTXImFxdcJ9V9p8XUBo/3//PE7v/Ohs6sfClrTB9zGJA0zh5f94w7SEbxQ&#10;CDxMB1HMHS16vEP7D+jgKk1Kk5htXaGrFsqopvGof37AdAIX20w+9wuQqPg6tbiIylfEBSKpXwOy&#10;MecmDXslrdfvq4la261Nx1QOBEqCVOeG98clbTPNS11T3bMuMZsOVLV5bIDBR6ojVWnqvF6mvmfV&#10;Oo6N9K4DsaD1sDn6YUg7vZSX2wRXnXjwLD1w6jytbGZEXsgDKSFS1obADplGXcqTIcKAkFOkvBSo&#10;K3KlfgYpG/U2on6KQBN1JXWrfNUUkCgIHG1TGhbJ61yzNIjIeSyBK1LGtUifnZ3lTZGwWngG9zPk&#10;AU4BaTqe/g5afa7yChWyE86NuC8wFvPd7DnU6UVg3qupEwMsECKHHNXEz/eFS4YeOGD6GWzgQopE&#10;imxFZvKTmRSf6KfdO+Rac/nGG2e7T7Yk/pGP3Nb84ubON2WF9z7h+a+V5EwjKquSfmFC8PW0sTa3&#10;tfw9FQhlmrC2hN9ZTV2ObZy4zXQwoF6OBzEqVf3Fe9OEzVu53jcs5mYBGRX5zS+ibki77/r1H/2O&#10;P9SVWFh8XSh/dhaPjb988MF9X/jsA78btGfflFLDTaXL00nCZpvXhl7b2KB77jvBnQU66zga0r65&#10;WbruedfQLKKgJTGP/BEGEdNUIAlkLAGg81X3MB2mSlMdcv3c5KvOF85RyFPErcqpDuTRiFuVU3tD&#10;3FVepT5Fh2MkcuxUGXNu6lXXoUtT1+u9lqLNZtJHiFtrCvicXYFqdfDfOsbbWZUFStW/uQFUxmgX&#10;XpQX0jDJqdnxqTskuvOuE3T63Ap1hwjeNcWLXlAeUTzcJkp22WvczWNyoMbm6GZ4XtXhsmoczmrQ&#10;lyNdBiQQQU07pBkbN47RPHZs0wSnyFXtORgLAorAxi08Jpe5uTmamZlh4maJHNIs2sZvVxEA31OT&#10;NDZerIRNA6NvDCpbvAOUMVkgM4h/+g3p72uIG0+p7qO+iRqEKK5S6eq3gfLQmKtIbylCubLmR52z&#10;VKsl9dD3iiLLdsnxHhEkbo+K5DNyc/dz119/9GF90ycNv/Af//ZAVqTfVQj58zm5hyVioguHVeEw&#10;V6mgLZPkB2qONSRvQP1yOc4Pw5BsnbiRVpe4R7bytZtz/TvkAZGaRojfoCFuowFjEs+H1Mi6f3T1&#10;N8/+s3cdP670+RYWXwdG/9stLgkppfeb//VvfqZXeL/sNicb2f/P3psH+5Jc5YGn9t9y93vf/l5v&#10;6lZLLbVaS2tBYwPCDDCesMMzMRIR84cJ42AIwhAz4YEYZIONzQAOG1vGgiBkzCCEDXhsMcxYC5Is&#10;tVqtllrdUrd6Vffrvd++3e231zrxfSdPVd373mutgKR3T8Tv1q2szKysrKz8zjl5zskgofU4156h&#10;sA4CeeSxx7mBCNAUATigtHvtrTfL0YP7KWUjSAcCreDDTdOUE7RKYJcDUv2rgdPSWhIyjbcA2k0a&#10;0ykJ7yxfS6St63qi4Mm8+NUW4s74pmYcNLvVawRgABlgWj0GwsiJo7l3WUmkaV2qKkdxSHINNfUZ&#10;Wd1Ms6UFh0JQkVteHGlkhMnTCyTFxheeL2kp8uXHn5Mnn36ObnsIcxl6Cf1+8+lQymwoXj6WMhuJ&#10;n2dksmJfJd36uQne6FC9H7cJdbuSNT+TgJWxAXhDYq7TgsC5/YUcAwfW9sm+ffvI8AFUMCYA2FEU&#10;SJpCK4P3o+XbBJAAIFh/4Ih8eG+KQ+qjDIJKGFCFftZgJODMGvW8ATPfsN0PK/6BahMIRGAQSuwA&#10;hm1WnZoctgDwX+fe29pGAh/WdMucz1SWZVUVeRUGURaF4cm8SP90fTj6L/7W+MtvetNN298qKbyq&#10;Kv8f/N5H/2o+DX6+DJK/VgVhBHwGKEeRhkvFkgOe2eIjUI/QAmKTvKGxYJpjmOy32zgNHBn3dHfS&#10;uJKNw0CkCGqfcCWXj66FmUTp6Jmjq/F/9/ff9fZn9MIe7dFXpx1T5R5dnT5y35nbHnn6+B9nfvd2&#10;rz/P2NVQkWNi394aytmL6/LCiZPqWpTnkqVjec2tN8stNzgLcuwv4tRu2F0KgD+dzaSDbRlbwAmy&#10;//lzc7UB7Q6QxU5FnJh1EsJP81wZuO0af8BLk05b5dvADUJxvbar3nrCd/lbErZL5MHcyuqAKnrV&#10;PY/bFcsmM/xXV6ttM7Cyeu0e1DggrdT+sLVtpjlpm7tRRbFMC5GtYS5ffPgJef7kWUnmlwjsYJ5i&#10;uHlNtvm+MJF6JUKWpm45QyVU1u/WsgGQaBOMBAnCbKO2swFn9yPWVQQv/LjY7pWUrvetrHL9ut9H&#10;1Da3i1Wp+2czL3biyDJngY6+0Ps2IOI6yt1LjRZ1TXs2zWSSziTNctZBG2YFNl3P5TJLg5VUfSPI&#10;DMYD1Lx4lw6ouVkqgslgrMdgNLBuHEs3joXbTSPkmIs5gJ/2V/OeSqij0Ua0wbYv9f08CLxTsRd+&#10;cjLa/pPxTQc/fifXKb55Ani/+7c/fEPhRf+8qMK/7oVxF9uM8rnFJ3ADwGEYyDZXagNQ96sD6q8F&#10;uJUpgkSNRLBFmgeEJ9Z6A75bppPZbIA7RODcbLI9F45+/Ff+7o98UC/s0R59daqnyT26On3x2fXF&#10;T3/q/l+p5lZ+YixhHPYXZHM8k6TTk9gTOXXyjDz53POC4JalH3JtO4kDeesbXisr/VjS0Zb0IL2F&#10;AY2kCNxxV6ZTBXSThu0HMoDGpKcJBlA6MTCvA+4dYN6+vsvdS8s3AGhgS+B2gK3nen+QAXd9NCCt&#10;QV/JymHW3lGPYwpqxgE/uLrhmSlma/sr9wxahasLE5+Z2tfGe83z8Qh1MJLsWdzadkUr31ByL5RL&#10;WyP57AMPy9Y4FYl6MphkEiY9yWfbEqaXJB1d0p3BsP1kCtCuuJ0qlhEC2/iDGhSAJNyoYMGdKKD5&#10;M/EDF5+aftS6Tm2/Tgy1t9bR73ZlcXGRgD3X60sItW0+dcCva9H2XAAGlnNuXDgC1Jtr/JeBSLKs&#10;kNlsxh3oUkrsGg0OoIMyOAKcCTTYbtONESMAua51A1TQf80RzwPAxb7v5kYGTUAcJhJG2EwjqY3m&#10;+G4cI4Vhx/ZzbRhGWcrcYAkJ6XkKqT2tOlG8FQbhB8fT/A8vbG899Fduv27zWyGB//x/uGc52x79&#10;uOcl75YoWYFiC14F6A+Ad6/T1b5pMTE4GlC3tRI4ou+Yvgu4uaTB94R3ooxL3X/wLy+xJSxc0dy3&#10;42wwsLwB4PaLLPPyrd962+t+6B+86+3ennX5Hn1N1MyQe3RVet+f3P1jG4PqPbnXWY7mlmSQFpKH&#10;MS2Ei8lMvnL8KdnYGnOf4cIZF0HaXluak65fSMzdoNyWj4i5DAMfP5I47nBP5t1qbHz4/MghKWOy&#10;rucxB7BOdYnJQkOZ7gRu+x+0O8AKJeaWZNXiC/Ro9dSMgqbZ0fKACCitNPuhKvUD10mqZkzcfVA3&#10;9s9W4C6c9Kwg3a6HddmkynbjP2M2lKiOLAlNdTr6pvAiKb1Qzl4ayoNPPCWnL2wwdjz2g+Z+y4h7&#10;Pd2SYHJOqmwocdRh8JJ0hh29AoafzbC7F42/1OAMIjRlRz9mEBUYqgV+Jn5QcEkB7wq+uzgiNrm9&#10;w4X+HA3NlheXuNZKwCC4QiUO9azbUxx7byMoDEQ0B7oEbhfoA+CbZTndC/FT40bnekTLZ4CHU5vX&#10;m2uovK4Cetvmvk1tlbmS9ruyibimz6LPUwMXNQR6DftnMwDK4qLMz2NnT1+y2YzjC++cS+6UWrHO&#10;q+MG9gCIbeAHPnb8PO153qcn49H/vXnTwU+93fvmQex97/ti79ny4o8Xfvgznhe9sgpiyaDiL0S4&#10;OiJbAAAgAElEQVS3Cp2f32Gwxva5ZzTgRt/yebUnGr9uGgdiLdyuoDwYLAf4joDT6hqmjAsSWN6r&#10;GE2t4xdVMd7+0o0r/b/1U+96+ylXbI/26GVp59e6R5fRhx558aaHH3vmjzyv/xbxYimxJhqEDI85&#10;y3N57oWXaEmODxlGZ1CN3nrLTfKqm1/BeNaQ2CDzqBEZfjoxqJGPqbCdGhkTJI86WYJ0wtTp1qRc&#10;BdWAjEAE4yeCOS+ROCnWUryWaQKqaHmdrLE+3tQPwpm1he25jKlo1Y/IrLXUbuXc/WqVO+7dYiw4&#10;y2E200lMnx/16OwOSYTl3PqrqRwpEfKaSitoM8CoqEIuYiYw+qsKulglnTnZGOZyfmsin3voKzLK&#10;fck8VUFjn+zZcF2y8TZjR8dezjCmRmyjY5wos0euH9zaNAAad6e7Ee6JPsSGMIECLX6gThTL3HyP&#10;gD3fn5Ner8Nn59qvc6vT964MkE7ueH46ZfOJASKQnqdZyiAfk+mU0jVBk8vtCNmlqmiofoNIQ6ny&#10;55gAtAd52aetdwnC//SGcFIlQAiSNZd6KGFjK/KY6VTlO4M6EiR3SM5sM0eTJtPtTffQ7nU70o0j&#10;6fc60k0iGtLBKJPboOL5sWxEFboLnhKEVRAG8Lu7bzQd/W5QVZ+69djamW9GAocnyD/8nU/ckebl&#10;v6jC7vcWXhQXZSgFDfdElhd7NFhDe/huKn2PgGD0A/pR+0YB3wBdVwXAdCnjhXGH94l68F2QJ2Wm&#10;hrnl9da3HkiOrT6rMB2fWJqP/8b/9j//4CMu4x7t0ctS8xXv0WWEWOTv+ci9P7G5Vf7zJOjPB9jt&#10;K9doW9LtyPZoJA9/5TjXSouZqr3nk47c8dpXyXy/x12iQGS0ncrVJjha4fKDdqBsQNlaH9Sfm7Mc&#10;oOG8vlYBAJwU+zLAjWMD3Lvu11Kb6vnO+1t77dz+N+CG1Ni+BibF/gcBtEGWZucgq0cFkga41TJX&#10;VeCXA7cGbGE+8WWa6ppxlaUK2klPRpNMzm/P5NOff0imXkdyD9t0+oyc5c2GUk43xUu3aYBGq3hb&#10;fze1uGNocA6DK6TRf9tJlzx3Ll5xBEDKaZAGsIK0DiAGYB87doTBVVgnTJhgdFavVZdcf046ut80&#10;eAcfAVmCiICQ5gVB+sLFSwocBhhO+kadGCurSz0+A9qCH67pT9tN8Gj1/24ygKcEiZYDuAswBx4l&#10;+AuX1tXCmowY3kGjrke40Srs0HIb57yH1/Iph9dDEMjS4oIsL8xLJ1Efdka1g3sZ3gfGsIvtjUAp&#10;cJMCUxOHwbr43r3DPPu124+sfOGbCbUK8H73+z9552xa/pPM6/wIos5XYMKlkDDA+Ony3ZFZygvH&#10;6Ohz8t04qRtMt2ouNN2eEz90IM/hV09eDFv0VlWYeJVfUg+CwOlZ5RV5UFW5F3i5L+UoKWaXwiq9&#10;68jy6r/6sf/xrZe09j3ao5enK3/Ne0R674c/d/v6xvQ/hZ35W/PMk04yJzR08SMZprk8f+qUnDx7&#10;jnlpfVyk8rpXvVoOrC1RqjDgJni+DHDjaL82cFtZ/acBbpu4cQkcPKXiy4C7lQ+/y1TM+j+A2/5n&#10;OctfX7dret1ug7pBkLhBVgb3bZMFeqsfw/UD/78KcNt1St2urDplaT/inip1C62eATYEFLyXSSnr&#10;w6l89r6HZGsMH+1Y3b2qQrLJSIrptnj5RCJJoVCnhgTMRA2GBFaVVKFGRbxxEP8HWENdDrsESN/0&#10;kYZPdsI8oNXlRdm/fz+lbKwFZ7OUa8GoGxM7YpOjLM4x4VPixTausH4vcpmMZ9wCdjKZqfFcp0tN&#10;gRqGJc7QTe8NVT33/TYNTOu92f8EFZBb+99Nlr+RxlWSFoYJqiSKE0rfykhkMk1zSv/4wfit9BMC&#10;NxgL9qFzL2sDG44IMARwRNQ37OaFzUAQRazMphI5bQV85bEebksfoCiMzhV59tuz2eT9t910+EUm&#10;foP093/r7mOZzP6p53f/J/GiuQx4K4V0e2pxHoUJUN61WxnSGNo1t7c30nHdngk/MBqBF5SVX038&#10;srxQecVG5XnHO1Xwgvjy/Gh7cMHzi3UJvfVOUgxSP872lWkadObzLCmzpSOd6Z4r2B59vWRf7R7t&#10;Irh//eN/+6F/FC6uvrvTWwwn45T+oFgjxVrZibMX5VnsBkRjlUK6vi9L83Ny5+tfz9CYTtHJunYD&#10;N45fi8RtoM7rO9TkLi/NpXYCt10zydcAdrekix//3xVZDcBtIKbXLT9PnRW4poFMVW4/sx43qiXu&#10;XcDd5FerZhShNOOeE0TYLp2Puq2Juz4xhgFANhqnEnXmZVoFcvLcQD7z+S9xd7Yw6lCKq7COnk2l&#10;gMtXOpKgTLlXNtYYYZRmzJBFMKuB2foCyx0BfK5NmtVf4AAHXQxr65WVJTm4f790uwmlf65do/3O&#10;2ryAFAZQcuVBMKIDKEwmEwI21q6hksVzdeKYhmxgGHBuYVTBxOk4wsYZMMZGX7j6WuuroOZdNMDd&#10;pKnkzHcBjYbbklJftqrtCWJUkTfpAGmCVily8vR5jnIwT4hlQMkdErpTq+fO7QoE2w48KxiQfatr&#10;sm9tWQKZksGlv3Oum7XQvZFMqVIShKPCK//rZDz6Z6++4cAD30w0tl/67btuGJTlP6785EdT3+9U&#10;fuDBtgJLG2As0DbTjqBvddxqoCDHDFdllRVe6ZVekV+UwD+ZFenD+Wz2xdl48Miwyi7m4ezCDy7L&#10;5J3vfGf2zaj592iPrkbNF7xHO+ijDz9365cfPf0fp158R5D0OPkQiqtKZlUozzx3Qi5sbDIvJvp8&#10;PJbvefOdsra0hNUxTkKxi2plwM28NXDbNX0F9n8D3Jqf1wGO7vNvAzcIKlwuiVped9SIas092sAN&#10;snZYZDTmIXg1ZZjuLKLtZ5NpfZ3tadpq6btV5JgM7XxHvl3A3dSlkyWuE8Dx111DPpXSRUoEAIl6&#10;VIlfGpXykbvuk61RLp3evOTpTBK/kHwykHK8JUE1pcsXpG/0DyVm+CDT/kAt8BVU1e8a6ciD++II&#10;ewIFXAf0APfIl+XlRVleXqUkCStySmMIrONXBAQANoAA51CdoyzOZ1kqm9tDmWUZpWs8J6XSft+F&#10;6YS0l2m7aPRdKKAwkIf2mRNw6/40Mvc13rd1bff/pvq1qQAj0yLDgz0AYdzzCCYG8OWkTgA6tBk5&#10;vok0l/E0lckslcl0xiUMuIoFcSKzNGOceBhvwiqdZamNKWX/Sl/m+7HM9+clxno8AZNhVPmM/E7c&#10;2PHL6lRapP/KS+N/f/PN89/w/uK//r671s7k6f+eB/HfKcPugRmWKaqSfT/Xh4YjEB8MC9zXshSG&#10;ilUU+GlV5C9VefFINpt9rsinT0wr//GlcLr+c3/7h0d15Xu0R38BtPNr3yMS1rZ/4z99/qe2x/Kr&#10;Xm9xflZAHQqLcey/KzIYp3L82ZMMa1pJRul6PknkLXe+ib6/RTqTThSK5xtYXRm4TeoCIQ2/NnDz&#10;6Mo5zGoBm0rbuhbblLdrBtx1XqvA7uUkaVMJMk8LuOu8DrhxjUftH5enZZXuylnZNlDb+Y7rlh8R&#10;qch5qKpc4UKZFQNt3elL749aa+B2Bmy5l8jGzJc/u/sLcmY7Ez/pi4dAIelEomIsxfCSeNMt6cL6&#10;O1DQQTmuCQOUXVsAgnhOqsMJ4E7ydkdI2CBcg2QWJ6EszPXl4OEDMt9fkFk6IVDaunYtYVPNjkAt&#10;KqkCpKlqTlPZGgy5nzOszbFW3+8muuMaXbAUxNgup+0wDQnU5DjC8h39gX6CahtdpecqIUOjwN4j&#10;43n5EYS+hJW/9amCudbP9V2OJafed2PB3gc0UHDlhiU8JOqsEBmnmWxvT2UwmQp2tIX0jQ1cwACk&#10;RUkVOyiERXc5lqX5Hv3aoUbvQ+LF+81yKVIEwQmkgiRe6C56UeRt5Fn2n8Oq+OXDh1dOfqMSLfb5&#10;PnMp+LGZ3/17RSXXl74fJIHndTqJ9LpJlYhfInxeUBXnyjx/XKryHr8Y3eX702ePyvbWu971rm9Y&#10;6t+jPfpmSWfRPdpB950cH/30XV/8SObN3x52F2WS5TAo57oqpIoz59fl3MUhJ98oFOnEvtx28ytl&#10;dXlZulHICGn9TsKNKjjJQa27C7ghReEI0glQj3bd5qNGcrWjXleVdaMmt7oaSV6lQrNqtes2zdWM&#10;gUtvbx4CalgKrVvdzvQagM/SrR473y1pG2Og1vJI23lf0M7/HaNAuU+tzhXXgS5IUWDBsWRUNE9m&#10;ZSifvPchOXlpKHnQpS89Jn0PcceHFySEu1cxofRNtSwAyFmAxwRFBSN0F46QrE29jR/WZ/Vcr0Ma&#10;1h26+rK2uiwFnrECI6Bl8lnKPsLaaTqdqQQHKTvT9WuowwHKSFtcXlU/aDQEjwkVO9bCud0mVvbB&#10;aMDG2TFCdBXDP/ocaBeu4H0xB6T91jnjnxGYgcnN0oTZFqgqXPuAAA2J2lTyfH9EbdZISdm9e9PI&#10;Q+JWS3j8wKzi3JfJtCSAT2c5t7gdDKdcJ4c7JHZnQ70ZY8BD1V/RnQyBXZb68w7AY46ZIoMmAj7P&#10;bAH7RceGfLqqgvfms3MfufHGG6famq+PEKzl/3j/p99SFMHflcr7Xt8vFoLAn3ai8KUk9B/wveK+&#10;MisffNvh/KV3vOMdzW4te7RHf8nUzJh7RIIF6m/+yT0/vbEV/suovxrBvsmH9Bx7khapnL+0Lk8/&#10;+4L4QZ/5gyqV/WvL8obXvo6SYTadyHyvyzjlmDoxsb4ccNsEeTXgNuMu1GX58VPJGLPxznTchkcD&#10;2q8C3AAP0G7ghqSt+VTqbzMaNnkTPl15K2uStdFu4Mal9nX7vznqxEwwxdFlxXWGuWCISYadobX4&#10;5rSUe77wkJxdH0omocygFkHeLJXRxjmJi7HMBbn0gkL8MmX7fFiKB6qyjgHk7vkMrG3tOoSbV8tS&#10;G+vckKbh/4sQpcsri4zVDekXgIv1W+THmjRU5TiHVA4gB1iDoQNQYt9sSNeQspGP2Igu5Zq79jeA&#10;ldCL/kNQk9b4cBDN90Apm++SunQH2U1/NmRQvvOIcrQXsMA1eLfW6W4sApgN6HeSz/V4H3vNI2ob&#10;LdPBBURqEOhFDDObFZ5MpplsDkcyGk0kzQoNZIJY4oi6hjs5gy8EKVpaWJSVpUVVW4OJKLE5R0n1&#10;tVSq4YrDAM5bF8qseE828d7/jarO8b3/2gfuXxmW42P+dLoU9oPhfJ6cm3td/9JP3nnnuM64R3v0&#10;bUSXfYrXOt11envt7o/c8we9xet/ZDzzRaKu5F4lBaS1KJKHn3hMtrZHUnkJXX/yyaa89U1vkP0r&#10;q1IgtCnW8WA0BEClj48zqnLAjQkak2EN3C1Jluct4AVY0IWJQK1A2/y0PlOttyVtHI0MSNVfG6ST&#10;vtXTXtPW38521Cp+HhomoZGgNd1odxoZF9dOUHPd/jeg1/5QtXgD3DAsg2EWIoLBHa/wQkmLSgKE&#10;Mi1FPnk/gqtsyfZwRMkVDMhoMJBsvCUhYkGXU0mqVEIPfsJ8HRoFLYioRUBoU6xpw60L5dFeYzbo&#10;GdDamQuuW4grDqtx5J1OJ+L5CKISaDARbNaY6xaeAByUhSX29tYmtTPwZ4Y0qfdQ/36TpNm/ePYa&#10;xUGuv+3UyBnmNYTzNiA3ZIwVgdkAGjYTuDvracoZMOv7UOkbRPc8286z/Q7dUgVV4VSxqx2ISeDQ&#10;l2CtPeduXR7fHcKxrm9tydb2tozTQrx4TsOmurYCvAswPHEovU4ir7jxOomxVIFmw/itSLmMQF9w&#10;xEkv/Kkfhp8sh7OfveGGeWwjuru39miPvuvIfYF7ZPQv/ugT3z9Jkw8UMncs7i7R/QtBJgo/l9Fs&#10;Ik8ePy7TFBJDIIgoPd8J5I7X3irL8ws0hoJbGM15AHzOdYkTnQGg6/LdwG2TYVvi5tEAcBdw62SL&#10;CU3PrwbcYCJwbvc1MADhqIFA9H9MnLjEeggkTV4G+3D5mHdXO+xaQ659VwFuK9suA+nPLIoNwKFR&#10;AIVRLFnlU6r2QkjWIl967Hl59PnzMqJhdQrvXPGyGYOrlLMhgbuDpUr463Ly1w0/ANxoFx4doGCS&#10;tUmucE+i5BwpkHSiiO5CiAoG4AWAm+RLQzGnvsaz8HmcjzYCjph7ETadgYod9YLBQxpi15v693Jq&#10;+lW11bjfTlBu+o8vq3W8ErWBHeVUQseRLngAXpezUak7LYsL0ALCufEWthPWbgDHywZQ8x5+rMFK&#10;cB5EDHwyGo9lOp3JLPfl3PZMpogB49zk0C9gflAfGLZuEsvayqKsLs4RvMHIBmA4YKgHVXvpgYnK&#10;qyK/ezLJf/XW6xc//c34fO/RHn0n0NW+8muS4AL2i//uw7/UXTz0c0URx56fMGxmGQC8K3nxzCk5&#10;efqMBsnIC064rzhyUG667oh0YU2cpVyrE2fJSxsjm0PcpF5LwAa0LeBmGTd9NqplPTfgbqZXJYAM&#10;qAZ6++0CaCvXTsOvAW7L58pfQdLmubsPiPmcZF5TC+xBtQtTfe+d1+25yLKwPhxNXQ7r45KajllW&#10;StDtyzirJIh9efq5dbn3wcfl/AS+xl3pBJXIdCDZaEOq6bYEBaTsgjYIgChVdTc+2PzfK6RD32xd&#10;K8YzQ0JMInfdpS/M9xlQZXFxXoEX79dteYq2QisAwMG5aUlgeIZfJ9bAKGqw5iKnORcsvrtiqs/p&#10;uqTdN/ifsbAtyTK18qkipQHk3eBugNtCWx7xpu3IOPFu8xES3hmKmUFa676gGthZFimtdpmUjo52&#10;gA5PDKRDS+IJrNAhVZeS+7Gc20plY3smw/FI84fYTUtD0qLt0H4oeC/LvrUl6XUCydNcyiJ3UQPV&#10;dSuG8ULlPT+cDX/6tqP7Pul5HgKe7NEefVfSzi/yGqf/56Hnl+7+9COf6K0efNPC/LIHsND9nCOB&#10;Zfljx4/Lxua2dPo9Gj9hffR1r7pZDqwuSYh8VJGqq48BhEUW46zNiU0n7XrN2AGXSrs6EfHIybkB&#10;yTZwWxroSsANMimuPt9Vzu6nRm7aPKSZZG7A3Q6owvpd+5t6mzqZdgXgBlmaMSKW1+pXCRD3V0mQ&#10;jA2BqBQ/iWQ8KyRMupL5vrxwalsefuxpOb0+kMzr0gYhKqZSDDckH1zk1pwwREtaccZhEIW1aPxv&#10;QA0pvAOHboQ9dbtyIeCGMRvog9XlFVlaWqCkjXP1w1ZABHgQrF3fA7zh3AwpHIQ3A5U6Q7G6gB14&#10;fLMIh9SIcKtgUgDO7X4D4ZzgxTM3XnYBs4L11QVM7Vcl1NW+x+77aRua/OAK2vdEO8BYGbBjyKNM&#10;ne5Iy2BAYbxiz3rcGxI3tBr6xnEs/Fhm0pHNAdziBjKZppIC0N1+2CTfUyPQwJeD+/fRVx7W5fge&#10;kOZxi1H1/6ZrpHhPTqeTX7/1+n3/3vO8mVayR3v03UU7v9xrnP6vDz369hNb448F3cU5TATwP8Vk&#10;LmEiW8OZPPKV4zSy6fY6jEO+0Ivlzbe/RuZ6iU7okCf8gGt0ppL9ahI3ZsAatNuSscsH/CRgOHA3&#10;AGZZAjqq3pnG/91kbulWr6UBsFFfk6bpJnEbANfAaoFTaglb64dmQMvvPvLQOm9Ag/Xg/xZwKzAh&#10;ehaOzVID7jNDLPL+gmxPMhkXkXz63gfk1LlNCZI+11SzdCLVZCCSDsXPBlSRI/xs7CKWqSSsa9X4&#10;36zGoTpPIvRpqVJxjGheaFtFtTZCYe5fW6O1s0ra8AGHSlfrxbkPwymunUOtrrHSAdyoH0wAxhEM&#10;zAjq3BTGWZ7nOZdWOjGMuBrgtSUJI9xnp1HYTuA2RuhqRKCsjQmV7D1cifjG3VgwZsH8upneAm4c&#10;C1cV3MnahPviSSI/pITNfa6dFK71Q+LHRjAxo69leUHr842toWwPp5Jjm9EgYNQ2sEJYesA6Oyz5&#10;Dx3YLwsLfTXcLGYMpANCsB20N6zk0iSd/doo2/53d77iFVuuSXu0R981dPUv+BojuIb88u9+8hfS&#10;ZPWXqiD0wtCrXXSgLj95ZlOefuEUdxeKYp8RuA4fXJXXv+qV0glDTtiQoqEqx6QM4MaEQ+lMLchY&#10;l0nCV5K4ed0BmUlxtpOS5cF1y4u5DwwAAMHy4GflmcfODYBdHgNuk8LYFN7PlWkBd/u8lsit/tY9&#10;WL7+n4f6/EptBDATuFFXBbWsAjdI0zVu+azUgCpbs0q+8OWn5NkXzzOcKbZVBUhPBxuSTXRNO/Fz&#10;CcoZ10EpmTmwxrNGVJG3NgTxhGpxXDdXLoAsfLTX1lZk3/5VLoHQVxoSHfLC3oHRynRt3MP/AA60&#10;2/rI7eUMkNfndf7VLWZMJXC1QjcmC9S4e2ma9hX62oGlo7oPuebc+G83x/Za9OXH9jaeUEfbCNF6&#10;DbD1COtvkJq0KSOBdwXSsa3W8NYeJTe+yRbhnmAmYcHOEcznIWGzDywjhB0E8pbhNJfNAQB8LMNx&#10;KhmWJEJsLSqUvNFvsDo/cGCfrC73JUGsBO6855gjBNQJAizbX/AD//29avR/7tu3b6A326M9+u4g&#10;+8quefrYM4P999/9yB9Eywd/CBJehVjWoc6UMIp64skTcmFzhH2+GFgl8lN5zatulqNraxLTRzen&#10;tA0pABMIgAG7KhHA0csGWm7yVkm5ATKd5DCxusndAN0meycJA1twVBW3gXgLFOvJUyf+WoJ255bP&#10;3L/qtBpkXH4HHAbctdTvGAAjk7hB7fKtZNJlEreTptkPwGjnqQvHIyXdTAQPDBewcV7I6YsD+eRn&#10;vyRFuCDjDNoNT/zpppSTTclTGKchJjbeEHZ1woYekLodMDt3LoA2VOUATA2soi5eAGUQfK4RZnTf&#10;6jKlOwT+yHIAN6Ry7TMYRWkoU0CRGqdBFWwMAt4xgRnMHF2lNJgMABLpeF7kw25eXPOuSX3XQQ7u&#10;mJcMgWPRjNh9YA0Z3/1yYAYDxKI17O88cvOW3YUcaYhTtRDHEQBu6Xg6FkELcQx0w5QaiN37VXDG&#10;JjQK2OwcBnlR4NZd8rBjOvquosW5F3ZFgp5MS08ubY5lfXMkoxkizMFlTI3kYDcAxhguefv3LcqB&#10;lb74WOrQ22lAHyw/8BsJRrEf/uaZdPbrdx5euKg59miPvvOpPRdc0/TeD3zyBy7MOh9Ig86R+eUV&#10;GU+2pNONOUnM8koefPRpmaRYn0Qs40L6PU/e9qY7JKkQ81q3AARwQxsIwjaL8FE14CZYOQDF0YBb&#10;gVf/5zWnIsYEiWs7gbsBVzeVsn4rz1+rLtCV3MBM2rZ7ox4DeJZtrVNb7PGvBtx12fp//ltTu+0g&#10;sxrHvtUkStoAbleQ0nYgVRDKrBQZpJXcde8DcnZ9JLPCk05nQapiKumlE3T5gpoazE6E4CKeU4cT&#10;oAHUCtAK2lgbhaocgVW0DyBhUwIPPK5lH9y/pvHGEeccgO36GJI2QIFSPFoPzYqn962J22ipHzae&#10;Ffmp1QD84X711p4lDbEA+Aao6CMFbPSE9gHrY5obCyrzuhwItrLzfdRkGgBKuWAcmkAsOO5kAxqi&#10;OpvtMcMze+O+M0pTty/eH0yDchCO9F2qRXkD3hIgtKwr58Db2hdAWgZzUCFQcMhtcyXoSO5HkhaB&#10;vHjytIymiDaX0X8f+RgTvUAbCzl2bFVWlnqyNDfHsYogN+xrbVYVBP62VN7vdda6v7jf84baoL88&#10;QlTGj4qE3QsXovDs2ShP14LA97xgYcTeXvAPet2yqjZ7VRlnZXH7dYswskPwFw6aPYv5PQJd+eu9&#10;xghq8l/8Nx98d7h44BfC7lJnUuiaJ9Y5YdT0+FPPyKmzlygVYKJEkIhjh9fk5huukw4iXLlJ10AJ&#10;RwUm/V+pJRXbD4BC6abJi9wNyLkNNtz0uaOce3W1ZO4AEACs5ADfqb4NePljmuYCCBEg7P7up+Wa&#10;dtl9jLQOSF8G7K68m8ctrxnV2U9BSNuJc4AYgBNRtbpJR2aTEZ81irE2in20OzLIRe7+4lPy7Mkz&#10;BDpI0d1AZP38SxLkIwkFhoJoI/yydUtOgjODqniUpgHgwF8AN8KeYi9tPDs8BNCObpLIwsIcpW0E&#10;/oCBmq6ZKpjqczXAyv5lP0AzoGvySLP1ZIAH/q8ZH/c+QEhXKVX738rgPdj70zRoJKzPsN+4HtkG&#10;B3y1S9ZlpMDOkYN3ZGvLqLZlXGZtAimDoft3a3kFcHYsrjsVu2utthHr+O6cbcSYMO61ZhodUHON&#10;u1mzx7fE+xuYY6kEMrgHLUvMNID1idMX5ML6thQSixd0ZJoVMoXZmQ9JPZVDB1blhkP7peMX0gHT&#10;VhWSTqcMcINIh3P9ue3hdPKPXpice987vsEoa18vYU659+LFfjYc9sON6kASxGte4O33/eCA+NGR&#10;wpc1z/NXq6roqVlHxU7DkMGmaWVVZlVZTcuyuFiV2UZZeptxIFvRXOdEJw5Olb53+mBcbq6trY32&#10;wPzao6t99dcUVVXV/Sfv+/BHOsv7vy/zEg+AEYQwGgq45/DjTz4tFzeGlAB9WCZ7lbzq5hvl+sMH&#10;JcAmEASqBtg4UTuW3yQvTvQtANM8nOp2AKRN8AQMStxKNXA7gLR6LT/y8tzNolbnbuA2wFSFqVo4&#10;a/5W21l/Mx3z3BriCNUj3YAbwTDa6Ua7gVvBp7kPliVheU3jIxpvYe1YLfNhdVxEiTzy7CV54Inn&#10;ZGucSgL/rmzC2OPlbFskG0ngFxIBpH2NqQYva91+U1XiVGnjB7sFMENhJQnTkCeWII5kaX5BVleX&#10;pcd9mVVC1ghoqbp+EQQVrBUQAWpqZc50HBwDhHO+fgImnnU3h9zkI10WMU2JwI9zVOJQ1w2rr5nY&#10;xztvvoNwvfWmm/+ccZmBsSY6QK5JLcdVlW5Ab8ZtGjqVJ64+Pg3rMmlepHCqeCyRmEoeanWAN1hi&#10;pJVeJBujmZw5tylbw0wqvyNlFTIUMRzxs3QsNxxalesP7pO5QCSBFsQZtGFb1MksrYIwPOzSMzYA&#10;ACAASURBVFFUxT+8brXzR9/M7mJXoqqq4k9/6czC0sLsqHj9W+IkfEsl4X6vKo/kebm/rKpVL0As&#10;XokKLwjLvAwrr/QRtQ2bp9UVuZ7gOOJSB54jKIuqqLyiKguvKHzx0zIrZkWZXSzLbD3PshfjbvyV&#10;QmYPLK4efvaNRxfOiMh4LxDNdze1Bs21Sx+86+GjDz514r7uwr4jmcTixx2J447kRSHjWSqPfeW4&#10;DMYZJxOsgSKAxptf/1oGhYgwwe9eH8ZE5YDSJmID9h0/gLCTbK2cqV0hQCON0l4LcE3Fbvk57bWs&#10;0l3xGrjbkj/zGZC7N18LR+06W8C925/cyCRDIAmv75K4CWZst91bU60c0ozQLoAUQBI7NAG0EWDF&#10;i3tyemMs9z30FXn+7Ib4UUe6UcSoaNOtc9INS/GLmYSIagfDQNgeQA0MFTmtt3V7TNSvwI15HkcA&#10;N9J0/2isl66urvIIrEHgFPQrpHKsUzeSNmZZHAHsru2QqGsgVkZJ87kjzutOUUA3pg6khmHMpPVa&#10;fysguPGD+tGBzX3s/iqZX5lYa6uf24R0W8IBaT1OYtYc+j+N3DSPGaSBCLyUot2LtU1K0E4+g1O5&#10;kwGwMaSgjrysG+DMo9MAOAYA8IU0St5wI4u6DNayvjWWC5eGsj1OJS9CqfxQUi5TpQTrYwdX5PpD&#10;a9KLsSShO/TBBQ3jCSMxjpLnpuXox65bnr/3mwU2qLw/88Dpw/Mr0Wtjr3qbH0R3+rF/m/jRPinL&#10;PlT5sGfAzmlawI1xGjcWZNRo74D2WQx4t6SBpqnvPJZK9NurvxEa4Ln8IpKmU2gGy/F4PPDFP5EV&#10;k3u91Lt//5Glew/duHbq22F5YI++9aRf5DVOH/j/7v++U8P042XQjWdVxNCa6BioybdGY3nsySe5&#10;vo3AEAjFiDjYb3/bm2Q+DiWmKrVx6TL6asCN/JitMH3YNZCppC3NgPdqwP1yqnIQJFiQlbF6dFpX&#10;4La6LA/zOcn4SsDNcwdASOX5LuC29uP2Vn7nda0XExCnatd/ANrhNCNoT3KRz3zhYXnu1EWZFCqZ&#10;SzqVdDxkkJXYyyVGZDS/pIEgjhGkVheqdAdwhx63jcR6tR+UBG5YkidJR1b3rcri/IIalJV57SeM&#10;NWyUvRy0Xd+gD9w19Lz1mUna7GNOsE5tjjrY1zjCit6pzGtJHbW0+tkxhG0yjYWRTeC4n0mxbWIf&#10;t4R2SzPC/3Bg4xr4jmtORU7bA6QrMNfXqXpXFXhbXY8RDxU37+sYAY5KB9R2JBH4m/spwCvLaEZs&#10;iJiH0KhQnXthjwz02XPrsrE9ZRoC8nR6XRltbUg39uS6I/tlbXlOFnvQuxQ0ZksQdQ8hcz2/7MSd&#10;+9NR+b8eOhTf7278NRGk4y+sr897m5ODXUne3In8H6zC+G2+Xx0uC68jUkZ5WXiKq+hsY2T0+QjU&#10;3DBm5zmZlBYQN/2v9bhkEsYnAj/VedmNOh4mk5kbq0FRlsUs8b2LeZG+kOfTT/W68b1veMNNj/ZF&#10;NvYC03x3UDNKrmH6jT/+zM/MpPNvhrlHwPCiDjeGQKCVs+cuyFeefpbraxmiNWF9NfLlv3nLGyUB&#10;SEAq2i0F4+hUyFcCbgMpzKYEQBxNcuV5sxuXASbmN5zXKnK712USdzOxM3/rvvi5KZP/g9oSN6ip&#10;3+5r99Lnccl1e3GKCaRhGJp2a349Ok26q6t1hAUw16dVdQ1b8GnhidcN5annt+S/3nM/bMQ5oSPg&#10;zWy4Lel4S4OrZFNJKEVj3dpJ3LQgVzU36gNw41a0Io90nRv37oQB3f32799H63HEKofbFyZHRDtD&#10;m7J0qtujXgbYro/dmjQhDyDk9jbXvJh48TToI02vlwnwEiBJ8mXkrMcmYxsvPMfmIq6fDNyt/3cT&#10;mIgrqcRR/uWAG8R3aMcdkjLIwNcNQictg0ocK91gxAgAz/s5ANfEpk6UNQmcbIo1pa5XwRx5WG8A&#10;gzVAcCQldh6TSLZHqZy7sCkXLo2k8Ls0GM2LmZQVQsymcvjgmtx60zFsQyN+lTGiIcc1Oqjy8yDq&#10;3DUY5j/9iqOd4+7uL0tPPPfc9SL97/M68Q/EQfeN4ns3VEUxj7ECxgDtxTdIqtBWBVy8Q/QDvEsA&#10;6JSW0W981wrY8FNvNBrWLw2hPEhBXCVu+5/hdpkdYWIxD6i7IsGdbZtJt9Mp0slwfTYdPuT55b1H&#10;9x34L/lthx+70/PUp3GPviNp5yi5BqmqquSf/s4nfqNM5n5yVvqSzC2JF2ISz6Q/tyDPvfCiPP/S&#10;CSk8ADckqVyOHliT2191s0QIqUmDHQO71gfo1KG7gXsHyFLodoDo8ltdAFydDNz0eQXg5s8Bqk0c&#10;u4H7col75wRh97W0dntBZvVt57uBGxWyrEsHaV3ued055Cfmb+fBvWGcBi1GgWhZImWQSBVHcn4I&#10;aftxeeH0OQn8SDyEMK0yKcZbMhtvSzeJGHUsZhtLgTcXjc4411fcxxn2CI2qXA3U0L/ok07MfZfl&#10;yNGD7GNKz/ZM3MNa3bywtq/sCfK4vq0lajUeA3OCiZSXOMkqUJsmgSbQvKh5rB7te0zETooiI8ca&#10;nKQF6EIPajkyCiUMt/RIMHdGamp8pud2HcegCnac4w03xmp2bIAdzw+4ASNlEjNXXskA6PvT/CaR&#10;t9am7Uig1vVvtof16v7gHOHuWDMaYGLa15xKHfUyXGqAQC2hZFAbY6m4CmVzayjnLw1lc1hIFXSY&#10;r/QKSfOJdDuR3HjsoBzctyRSziSCShrvgAvKkYRhnKWT8v1Vmbz76FHvkmvFDjp/vppbn23cFETy&#10;3wel/6NekLzSC7wkz0sfqm54kQBEowQjsCFEfEN6Sbc0MOShA1v3sPW3p89fmgrdAbLWgbKqjcJ9&#10;TFPBrxPvAe5zsKyvcjKbHNfcKhVaIh1LCP4DzdF0POL5wly/yqbj/NL2hYtRKR8PwvD9t9/42keP&#10;HKEU3kwae/QdQfbpXLP0mSdGhz71hQf+MEjmvj/1Iu4GxokDATfCUJ59/gU5fe4iIzyBk87Tibzu&#10;1TfL0QOr0sG6qU5v+mEZGPH7NCDceU7ptAXemNRrwNCpi//XEncN7HreALerF2VYn9bBCbilYm0k&#10;dz1a/UZ2bwKXq9euM71VryY6RqJ+Bpfu8hvZfQFKOJpbmuWxfgpRB6do7M9cSRX1ZSKefP6Rk/Lo&#10;0y9Iig3WYMlfTCUfbYifTiSQjEDf7cSMXKYbhcDNS49hBN9svMaAUnYD3CHXwgHmC3PzsrjQl/l+&#10;IgW2+4RvtS0bFIhM7+KR0yBM1dk1U9QyEmN/OuYKUIMyOIIIgexbK+fS3TtiPkrb7fINIDMCG4yN&#10;63l1J+DqffSo7l563gZmGjvhHbtzBYwmP43CWm5iJAbC4UvmqbIPDohx7tzCUJvnQQq2gpqfb7MG&#10;fscYuPuYRM/nc2OSvdiSxGtVOvLCUNFtFwo/by/ApiUauz4tPHnhxEWZ5gH3/s7R13HEdV/g6S3X&#10;H5GlfiJ9BEyaTqUqMukmPW4rmqXVxc589+f3L4S/qzdTgqHqkyfOf28Sdf5mt9d5x3ic31RVRQJA&#10;xjuzNmNM4QcGH+l1iFYj9wymOmfoZPaXAW/lIsr5dG+DxEwwriVq1ZTA48IYKPSl9peBe8WxDKlf&#10;w77qHu8Yx9jHHCF5e0mHdQ62BvSYwD2goZ+OZ2fzdHJP2M0/9Pqjt330agzMHn170q7Rdu3Rn37+&#10;xFvve+TZPw57czfACAY7gWEvYXNReuLJp+TCxiZ9S/mhzsbyV976RlnpR9KNQykzKnLdh3Vl4K6v&#10;8Xob9CoCkIEnf7tU5bbmeTXgbq9BW3l80PgfBLcolr8KcJuq/OsBbs1nP5fcqhP/m4r+5YDbh2QQ&#10;BTKZTGiUhp4sw0TOblbywY/fIwNoPmEtXhWyEBSyff4libKJLPQT7m89358jcIcIbxoCtPG8AG4w&#10;Xc4gDe5ubrcvSCFBEBHw11ZWZXV5gaFrAfSwDuduXugzqikQizwj6CowA47cu9gB1A1cGbUBm++C&#10;wIkrblImU2DvCXcqauA0jQcI1wmYrbpxL4XfncT6mqIk5IOkbPlxbL8nI4JRC0jZDkjSzKoA4oOB&#10;cMCNo90PEqxL1PzMjH8U2CkJMp8zTHO9p4wDQAYD0J5G17n1XzcwXXvKSjcfwXcI8IaKvigD2Rim&#10;8tKp85JJJEUQyRgACH5Iclnod+TNt98oxTSV2CvocUDVNrxG4qTK0/KBwWD0U91w+MSlS8lcPF+8&#10;ZWFp/ieCMPqBspR+lmW+74cejeccw6Hr1DoOcKThG5kNvY40AGVeuCA8CF8PYAZQ55CQM5nNZjKd&#10;pjLLM5nOMmryDLh1TFhcd4/l+M58XfaJokSSbofzUxQm7DOMadjeYK9y2GggQBS+O3z7CAyFOmGs&#10;CWaB2nowfUUlfuSVeTaYjgebn1voBO89cuz6e153/dIGH2SPvq3JfSXXLv3cv/6Td3aXjvzbzI+W&#10;grjLDUUwQWBHotFkKl986MtSBbGkbo2qF4fy1jfeLguJJzEm6Brw3K8FwqC2xE3AriVgXNcAGwSx&#10;FiAjX71rl5O4bW0WZXjeAn+rHz+d6EH4QgFkOqHYfN1mMkCN1XnTbtZjBVw9lIda143wbzvN2kMV&#10;Mn6mMbA8DviVAdF6Aap0B4u6koWhfP6hF+XhZ87ICL54ZUUVeTk4LzJal14AgzQ1XgIQYw0aW2ZG&#10;MD6LoJqGmhyvEZHJbJcvlbJBcRjLoQMHZHV5mW5EsEivJHPAqpOySdloG6UYpyq3NWxc59GVwZPr&#10;ZO76yuWzZ+czu7xGxihB3QnCdZWUXQZH5sdv9Ws+fY9tYhvqMyUCJhJ3+W1rXUpsA4HZJGhbEzdV&#10;uAKy7/yv7Truj1GrhCMHtq6N870aI9CslVt9Wr/WIwB2V17b4qRKk7rN3YxHeukzxjkKVwjW4oWy&#10;PpjKiXMbsj0tub83pfE0lS5sGJbm5brDK7I0F0k2nVISxTvFN+4FQRZiL++i/EJVyh0i1VurUg6x&#10;v9x4xRo0iOvzjBLXqLXZF07ybUvczOMYs/F4qudgBFEOe5O7sly7Z+doGq5jkxW0fQoNQp7L1vaQ&#10;13Jn72CADkI898DrEczBqAK7O91Iev1YIsTp59p3ym8BjGmGCHTYxc6DDQd2sSstXn6ZDUbnx6ON&#10;j+5bWvr9d3zPzZ/9VrvM7dG3lnZ+/dcYwVL053/zT38uWjr2y4UXxYiXrBuDiCRhJNvDkTz0yKPc&#10;ZATAjQ9mvpvIm1//GpkPS/D47DHAkEnRbYkUVLtVGdDuAm5OwM7ISdMVuBX4GgMlhOm0MjjutvbW&#10;/18euNvXWRdVpTvrretx7a/ByO5rz1nTTsC3/LsZj/r6LuDGGjKM/iBFVWFHzm1lctd9D8nFUSmj&#10;qUoNMhuKN7og/mxbenD9CnBPBWW4d+FeJnFjfRsu+Ji4TD2O0KK4J0KbLi8tyerSMi2NPUooiMcB&#10;dyFMtA6YK0xugBNM0A2A46jX3TO7cwX3hvDMnJzddYNUhUaQe+9ukgehPK5qPfZfWyWueVFKu58t&#10;ro8KrM2RYMBnAFDq2nn7HFUy3QC2lthxjlScOynStZa1OutyvD8FdFWdU4pzkjaBrx3IxYFwXZ+B&#10;MkAcAWhwzufUsYUALtYuEsO66qIUt6WBpF5FVOVDOzbOPVkfzOTcpZGsjwqnHQsobXrFTK4/ekgO&#10;rs5JGMAmoaQwD8mUUm5eVUEQlL7n+UVZelibBqEd/A6jhJIw8NvAFT8Qxpe9PwPu+tytcUMaZrkW&#10;cLepcJqM9raquRMScE+0YTiayNbWlmwNhqoWR08AeL1I8ileQugYcA0GBANagHev15Fut6NaBq+k&#10;lA7COZ4pCmIpprS2Z1wD3yvK2WDrUpGP3r9/+dDvve2Nh47vAfi3J+0cRdcYIbrRz773w7+TrB39&#10;OwhcSu4fk5KT0i6sX5LHv3KcwJ17auS0utCTO1/3Kul5qfglImupwUgb0DipOwm2VkG3ANt++NAY&#10;Oa0Fmo0VuB4B3AwkUhuo7AJCd273bYBZJxAAvl2z68zfAtDddTCfK2/1tRkSK4cJCfOtpln+5hxH&#10;YzxME9Go5PFTtTTUhX5nTsrAkwe/clq+8NBXuNaNtciwyiUfbog325BONVWVp9syFXXAOhxSN6QK&#10;pHON220Qw2A5AHVsrel5jKR1eN8BqsqxxIG45lWJSQ2GaG7iQ/sJrABNNBazKJzKsS6sz1gDuDuy&#10;//QSSa8rzOgk7+q1PKzL/e8I1wxA2ydmrAZCf7P/FC21be5oa9j1WvaONexmTXv3EePX7qu3UgDB&#10;ezejKPQGbklJ2rlrqfFac8RT6zt1Erbv6m2tbYNNsPr4PLgfdgjjGMNzANg1tCryOw7FATeeCwCP&#10;oCyoFQFesGVoKRWM14K+XNgYy4kz2zLLMRASmUymXGReW56XI4fWZHE+FinhAz7j+NRvAeCLLkQU&#10;OJ/SKNvopGqMH2iDEL4Y/4MRBAH0IRHj3MBaAbpx78IPcQLa5/VSAMgxK213PCa757Z1dQA42gO1&#10;OY5ZWWibilIuXViXyQyaBDAkYGaxIUujEUBwIYx/hPBNEsTkxz1RT07VeSfo0YOmSHVjnk6I0MDV&#10;LB8PH5qkk9+546YbPviKV6zs7bD2bUatUXTtUVVV4c/+9sfv7iwceLtA4uOko+ujGPQnz5yVZ557&#10;Uaq4g6BH/HAPrS3JG15ziyTlREJM+rB4roFIfyADLgVGFToM3C0PJnTEN68n9l3AzTTHXRtwG6Ba&#10;HU6wJfH6Lgm67YbVvs7Jf5cq336gqwG3PYMWhyWvlXXArLnrc1TDY32/5j74CaRTgHCUyKWRyN33&#10;f1lOndmQyo9UGh9vSzZcl7gYM+BKUKaqHk90goU/Nly34J8NFXmMiQdWtk7iRh5Y/iJ87dLCvKwu&#10;LrFPstmUz4jJSkNBK+BiwsMUSgbESdo6pQLZnETu+pbvDRM+6wD46TNbHlzHJFoDvZvgQbgPqNFs&#10;KNUGcI60PQ3tvn4lsjbsAOQW2XUjCoEEESWWc9JxI/nqe9frapymRmqNURvKIA8AGtcIjVStYxS5&#10;SGqoT7OrOxkBWgGb+p8asLV+EtKcixiC2qIutIyADjVyFYgfzcmsDOXMRbU2h0shVOt5BsBLZf/a&#10;klx37LB0E0/yDO++YOjiAuItANUphtFe+4FQP8CZmjiAZpZRWlUQj+t1aXuf6Ed1B7M0LIfoNU1r&#10;JGuSU51DEofbGIjla79v7W/2i9O6oTwDvDDOu66zQw2O3dS2t0YyGk0YdQ7LQ9tbA4k6UKXDRiAn&#10;cM/N9bhlLVTs+QTj26Nmji3PUm6TGwVVFQbeLK8mn80m6T/7W+94HdTne/ubf5tQewhdc/Sxj53t&#10;f/K5J74Uza/dypjLlAqKej302RdfkBOnzksZJQRufDTXHdonr3vVTdLJx2rd7NaL2h+7Hh1w1kB5&#10;+aSAjw6ArMDtgNGVx/TGfE51Tn9ipO+4x5WA24Bfrzdr41Z+13W7T33drjmwcZK1ScxUYvKmbjLi&#10;ZNLEVAdp/XrdgNsYkua6/mD5CtuCmR/I/Y++IE89e1rGac6ZCcFUplsXpJpsSycoGWCjyqec4mGM&#10;A99trG8D4AHckLQR7QzAzcmWIB7yt7KyIitLi1wlrUqYwQFxYFikKm08Y2M97tpeS95UdNbW4QbE&#10;7COCuT6bgrWm8/Gdf3YN2A742+S6qQZ/x9/sIKsLdKXrVyMAKt6XAWub7F0QNPhfC7id6lvfkRmV&#10;KXGEUrWLIqpRaUvmrNeBPoAZ52Q9nLp7BwPg/ld/cLwRMGMqeUOa5mOjfG2opoCt5SLeF+8Wkih2&#10;8Kv8RCZpIKfOr8vFrQkDtsyKSja2til1HjlySA6sLkqvG3FXN6x3265xKqlCClUgtnGD5wNgU13u&#10;rhnx3bqIZjznYzUSNyy/7RyEUYRMTR0w1jCAx+hx9bBuDYxDRgCbp9QW5/plar/g3WHnOliKYx6K&#10;Get9hCA159fl/IVLsrS4KqPpjOUhkeM7Rv3dXoeRAvudhGOKbQCTCmM72tygHdhfflrlZXY8qPJ/&#10;+T/81df8/l4Al28PusInfe3QBz527/5nTlYPlZ3Fw/AThfsQuFgANz6Gp+EKdvYSgRtxs/Hh3HLs&#10;sNx283XSLSYSerRB1zW5GvB2ApcC806J2/LgE3ShwnWyJ8BpPSaXGOBfCbj1p/ksrQ3c+F0mcbv8&#10;+B9k97fzrwbcJvkbcNNWiPdt6gAREFFXC7g1XfPwGtuDOacj54aFfOjjd8tMsP91zoh0XjaWyeZ5&#10;CaqJ9GiAhtsCdBHdLHBGaWqAjAkY6nGkYcJFpDQyPLFK2wf2rXHzkHw6IWB34oA+sNoaVV2bCxgI&#10;/bQbtM0a3PqmBvla9d0Cbh5dLHPm03Sm1hN3wwSwPDJR3G1dd/9Sc9NSjVsddn2HFOf6146W11oH&#10;sutKrfVku1YboznQBLn/7d3VoOT8sA3A22vjlRvzBt6oz0aW1qXAD39wlKvdy2qg1/uiDhhz8Z5g&#10;hmHN7qMuMGexqpGhQI/6cn5zKC+evSSDKQLh92WaVjLLVUpemuvKgf2rGq4Yz8d44NoiaGgA4ngm&#10;AB1U4aPBkOXww7yAH/7HVq9YK46jDstaH+NZ8L/9INC3r5vRmkusGTEAtb0fvAvkoRscwBoaJS9U&#10;gxCun6smR/PMqF2CBmSWQXMAA7aYfZYVIptbIxmMJjIajanuh1samRCwSZ5IJwlp99Hv9zlWydSS&#10;MVfDNuwNMJ0MpJeE082L5/7jvsMrv/7Dd9z8mGvqHv0l0a7P/dqiP7r7/mNPv1h+OQvnVhDjCh9l&#10;Vmac+AHcx597Xk6duaiq8iDhx3Lr9UflVTcdlW4xokSIrwzArYO9mRDbwI00A+DLr/NQnwO4OVHs&#10;Am6TjA1Ya2BsTcy8bvlMpW31uLwmcVvaZapyx0DUaa3pHnVeLnFrfW2JG2TtAOn1nef2A2OQe7E8&#10;9MwpuffBxyXsLEqWpjRCmw0uiEw2pePCmgLkKR25dW5I1wRuRk7D+wtoVGi+26ifKvKlJVmcn1dp&#10;I5tqLHOvpLsXARHEPgQM6HM10rca/CCAB/uGl12fALAxBbYkaV5HOa6ZE4JakKlq2TaE2vtRQv06&#10;aRrpqNI+a1+vJ/+XIevjWpJrjRP7mVS3g5xKm/d0AO4u7ChLKdmpfnlOYEURAG5bysYpB3Jdh61z&#10;2xKKRmDD24hUwjb/b8cI8MgyusatKvVIsrwSP4zr9+1FsYzSUk5f2pYz60MZZFDHwF6iktF0yg1o&#10;Vpfm5eDqqqwu9aWDZW/up+62a8X+71CJzyYE5gvnzjOO/fLKIq9Pp1MCOpa4IMVjr/Dd7wLnHEmt&#10;pZPda994JxgrfHyq6tVHHNdM1Q6QZXvwjqBKd2CN96HPG4iPPihyybntKYLVqEodVuizLJMIoYPT&#10;VLY2B7K5PZBZipbBvgEuYRA8NJALgHv/2j5Jki7d1QDu0GrBOHS4vSWdCAagZTpe37pvJe7/7F/7&#10;vpu+tBe45S+P6k/yWqQ/+OjDt57cLL80qpI+Pogwjrjnsu6TXMnx516Ul86ckyCZ41o2gfum6+SV&#10;NxwmcMewTnWTCCcN95GCDIh1DbsBYP25CdSM01iukbjxUV4JuEEG3DoPNvdDe5n+DQB3I8U3ee2c&#10;5Xim6TUjwjyQxBW0rEw94bvnQZWYnDElWx4rjwkZPqxgij5xz0NydmNEX26qyfORjDbOSFcy6cL7&#10;B8BZFpJ0IoK2St0IZao7l0E9njiJCJuHaB96Mjc3J/v2rxLQGcIUvt7YDjJPKWkhD56D/ecAUyUw&#10;B9K01FaVuK0vm9+1dgGevwFaXANBPY46a/AHQWJ2FskKW+gjjA9jCDSPYpm7lwMFe0dGlr6b7F7s&#10;a7y/+k4ONChlXj5ebfyAzCVLgbJuKY9I13ep41oB2OVn3QrY1ouQinGtVqO3AFwJuXBNI7BB1auS&#10;NCLouDY6pphMAAAe7XPgE4Y9uk7BCNMPAwbxKYNYpkUg5wdTOXl2S2ZeLJMU0ik22fFo34Dvbmk+&#10;kblOKN2OrgdneSrD4VBmkzHHTxIFcsstt0gUhNTqsP9aP6qfvcY4zQjnXwtwQ/wm799K56zgXgvO&#10;YASHOpp6XF5m8iUvA/5P9bYPi3REj8upCcMOh1O4v/E6tkn1ZLA9kQsX1xkHAYwICEfe2/cI4IuL&#10;yxReoJHCfIHgLpjrEDOhmk0kKPJnJoPBe77/b7z59w963oiV7NFfKLkhcm3SH//Zg3cc3/S+UIZz&#10;CaQvqIYiuA4hZnblEbhfPH2eFqpx0iF43IA17lffIiHciPJZbQBlQAnC0SQ5pPPopAeCoUkZlLBR&#10;TteItbwBuKvPgacBXxtcqb7maTNZY0rTfPqDCln/ZxanKtf8rFOnTX70mHiVSjf5avv5r1OHtlX1&#10;DKASaJQxTuBw04FlPiQtGN0wbKi6p6AUikJagRQ8m6XcrlGSRJ596YJ8/r5HGGQD9QKQNy+cEL8Y&#10;SsdXv+0Y7l/0by8F800UYc0OVrCQkjS0KSZYSk3O6jzyPTly5AifGVK2MimqGoWKmwCM6XHX+rFK&#10;3So10wDIuYS1jcu0FxBSVEHXpCXtw9K5ZCHN3Y99rswBGAFjEvLMqWEDfbdYZwUzYJuP4DkAEJC0&#10;uUbp+ZzMYfCEvgbxVmQKlLnAj/fkBQCcdr6uG0OSddIyI8Mro4B+pxTmNvfg/5DEbX25GRwNE4F1&#10;cGy55ghPZICua9UAcx1/DXCr4RpIGQN+GGynStbaRoxO1MfxRGbAsVnI4xgPA3B7RqSXyOeF9ALJ&#10;/Fiee+mcDKY51eaZk+rxbWPTt6oEIIFFKBgICRHXsLEMjLeuv+6IHDl0mP2ogKrvFwQGHj8ALwET&#10;kXsdg6xaCBsHKKP/1DuAtQBcrzegrWmm87H7sQUuResHqaocYwbArXnxFbJtzA9jt5RqUgAAIABJ&#10;REFUN8cgMHSs2zrWCyQtctne3mbY2PEMHhkJxyC0jcifJDHXv3v9jjKCeUZGF/sywP0y9oKqmE03&#10;p7PRr/7A6w++b9++fQPXuj36C6Lma7wG6QMf++JbX9wOP5uWHQTL5iQeYCtHfERBIsefB3BfUM4+&#10;isX3SnnFkQNy2y03MigIpWAXGezlgBvn+BxrCXYHcLv8NdhqHgPgrxW49drlwN3UizI7Vbeo0yZt&#10;x1+oS5GTnkAARZZvATeOmEBgkR35WQ3cdH2hD64zaMLEhghOISYrF7e7KCVMEqrjqrAr67NCPn//&#10;w3Lm1DrVdJgYZtOBjAZnJPYy/SFwCiJH+QBv3U87jNSfO8KaNizKI8SgVkNB3KYbJ5TO96+tKXA7&#10;0ORau7P0NlBV2QadapIv2RBOWpgIFWxNetasmCgJJZRwkYg+UwTH1KnMgE36TXkAfQ3mFdoO2wk0&#10;KddNMgBTYDzIBKkrEuNhVwHd5pAXqmE1pnJSH33ZdSzBRREMZlXMODahzkUL0A7Es+FasItYRqaz&#10;yNk/CpYiJd249P1S8nabXBgg29DFOECPAmx1rLTGf+0ChnMF5mb9W8EbZIwEw6K68riP9j7StP4a&#10;zPEt4U06KZ6Mg93fLVnxrfihFA68ETxpazCVcxsjWR9MZDTFVptoQ8zxUmZjlShDn8aLB/btk4WF&#10;vkbPw7dtboJgRPn+8eZg0q3Bc6w/8Lx81y8D3HbO6+68lqDdOZ+jzuvW/93/+k9zzrGJZ3Tl8TMG&#10;Qb9wSOD6n/mh6/eBMKu5jKe5jCaebGwPGb3Qj0K6UIIJgdYK3xDAuwOXMlj1pzP6xoNV42eUT4dh&#10;Of29Q3e89hfetuptu1vu0V8AueF1bdIffuT+7zsxnvvU9qzyMXlBMgTRLSPqyVPPPi8vnTlP9S0+&#10;cqhZb73+iNx8/RGJoKp1RkKYRAygQTg2QGuAp8DJ67uAuwFX/K4M3I1RWEt1xjXWJg2E83Zbrgbc&#10;SEMzMAHrvZwa1bWRwTncc4EMsK1dCPSBOiHBoh2YMGlhztjYGusaAAUZB9JknqvtABTY6AxEiEKk&#10;tOfOrcvH7rpXwqAr3bgrQZXL9uYFKdINif1MugGsy8nl02UFz/NywI1nAyAt9OdkfqEv/W63lnLx&#10;jsFI0KCMUm0D3MjD58TjtwCcDJ2bDLUevQ7iFAdVuQcpGRKmGo+BkVFSdSgIakYQgBtk92OISvRt&#10;vfShzIL67EL66dKfHXJhFCfih3BNRD+rdgFSIl3qiowhL7ECjDEFzQQYTazJksHgcgIs7dVjAuul&#10;AH2uJ3PMkg1VENVBQgnN3j+S2E6om93Ywnvm0gbPDXj1fxCekIAPKduNG0rbrjwZAx9smStH5kAl&#10;7zZwsz7Wo8CNvMZUENgcU0ktAYAf/t18HqylxJKVIeOaTzOR0SyX8SxnOGM8H0Luwr95vt+VLtym&#10;aCWO7wp2FaohIjO1K8ANX3ULMNvA3SYXeE1HGfPuBuad9Vjn2znfSy0540ID3MyPL6xV/krAzb6B&#10;LUmuY43fiQ+JXPtkOJpx/Xs0magJBt4RGJSylG4v4Tc010nYH2Wu4429Cw3aeDiuyvI9r37dje+9&#10;/cDcOXfbPfpzJvcFXpv0Hz765R8+M44/ujEuPVghY52UqiZMAGFHHnvqGTlx/qL4TgULle1tt9wg&#10;1x9ekwShKjGpO5D8WoGbeZxUCwKwtfMZqO5WlV8JuHdL3CAr15xb3e7+THX3IAAo2AORtIz75B2Q&#10;WD27gdueD0E8QMxn1vVujsHkR+Uk9u0oc/ah77mY05UvqR/JfU88JQ89elx6nXnWWWYTmWxflMif&#10;iV+OpYcoaF4lsYe1a91PO7B45NgNLIQUrvtuw3ANhLXJxcVFWVlaqkGbU5cDbQKrC6pC2GoBNa7X&#10;68Q4b/thW9/UTr+QTbA7IgpbGZ1UVRLnCcFeGZkW+JOg8kYQH52gmeJUzB6siL1IJrNcur0FKrUn&#10;01yiTlfW9h0UrzeHEFgYQFJNxjLa3qL1b4HlG0Tcx/jEBiwwnUZ7K427DuK7gloerfEjtdp2T8Fr&#10;LcKZpeHta04dY4C3Ake3nSQGOQPGAKAdAEHVTQl6N3izQgCvRkDjKZ7bgTGO6Ivd4G3uYrw//9fw&#10;p7WE35K6Cb+wVg/gytnRNMQ8583gToZlFq0aQ4fDkoCukjQ0GZgP9L3pdSOkgSzSmqnKwQy0CX0M&#10;MkC1fqnL75K4bdiANK2R4Hl+GXDjeiPFXw240adg1FRK13eFthbowwBjK5X1jYFsbw9p2OZ7iGuh&#10;dYDh7XcSbsqTxL4U2P62SMmQd7xQJuPB1KvyDx155fU/+fZji+taao/+PGnnKLuGCFHTfv/PHv/R&#10;s9vyh+NMQRsTCqXtENsIxvLgo0/Ipa2BBEnEiRebXdxx2y1y7OCKdAFYRcoPwkDbfiADtkZixcRy&#10;OXBzjZTldgK45m/qwHRk5yD+3wZup/K2304pHlNuW9JvgLtWfbs03UEKdWl9+GhBBtj2rKgfE6N9&#10;3EgjrPPojNEk5/PB3xoTBspingNwh0FHLo1n8uF77pPN0YyQAHVcPhlIOtqQTpBJ4s8YSzzGurcP&#10;ozSohLHjl0gQ4Z2V6v4VeG4DEZ3QoSJfXlySpcUFNbAhcKvvNkEYUbA4+cG4CK1vSdIO0PHYkLRt&#10;jRugbauPrksoaZeCTRxa4VBZP6EDd9C8LbcfNwPbCf1wOUYoWSE2tvZPyTjcsUSdPvZGkyDpSre/&#10;KKUXyPrmkAZGo9FI1lbnZa6XyPxcj9qHMp9JNh0yiAa2QsUxQT/hFgg0g12kikLd5QLojQC+qmlA&#10;39XkxoEBBRgLXFdJV98zn5YSumpCLDCLYpf2FiVGgnYbcPVeBGUEMMJoceVZrwNqji8COa4rIOM6&#10;wFvLh2Q88GY0HXXgpk5iRzkfgYmh1lYQR3REP4i53ID1eax1Y5cugB1tJcyYju5gqdaJ90V/de0S&#10;kAKlewYDXWcRrifabwbclmc3gINwbgBep9UArsB9+XW7r163KGv1z7W7Bm677m6L/1En5h2URd+k&#10;eUX3sY3NAV3LoqijluyImxAG3Emv14fkjfXyDOK3xFVI5rxIp7MgzH/r2Fr/1++87YYzepc9+vOi&#10;1lC8NuhzVdU9e/9zx558/KXvSfPqfwnn9r0dqzaYO8nZg8sOoVrz5cFHHpWtyZSAAJeRyC/lzttv&#10;k4Mr89IBaGLwmpTZ+oHawM1095Hw/0bkqoGbc7cry3MDTgNKlm/q5/8Ebge0Xwdwox0gAjfqb6XZ&#10;GjfnT8cY8NwdCTJOksfkgImpfkaXT6dctEHVzNYXoBTNxYQaxHL8xVPyiQe+LH6USJUV0u9EMt1e&#10;l9nwkiTeTPodr97z3AzPCN6QsmONTY7IaWC6MOFC6wvJG6q9BRjXJIhslamUq9O39ldtua0qcwI3&#10;Th1oYyGZQIapzdTpzugLpKCsVAAMCXIK7soUKIPAPnPSuX1ojUSGCRcqcKir0T94w1RAivgJg4d4&#10;QUeW9h0WCXuMgPXs8yfk/PqmdLp9WV7ZTzXm9tYFSDycRJeXF+XYoUMyP9eRbDKU4WBdinQikk84&#10;VhHpD9bBmHjxjGRSXexx93q0H0j2jHgqJ01TCoYmoAFuK2jvH2l25CggwJp0rN+KAiuwDdd0zRr9&#10;rQCNe6lhHJhiSOQoz/7ZVR4bjBC4UXe7DTxvmCGq07l2roanfA5sI1so4xDGSa2tgVSKDjFJm01x&#10;QGvAhyOI584GQPNcrjLnM7TyG3BbT9flWvK8ltf78blZTt+Hlm3GkbXrSsANQimcY6mbZZ22Q/Mh&#10;2Ap4EpTHqIVrmUfV+cbmSLaHY47cEL7r1EhkkiShLCz2pJtEtA0I4Dde5BJHvpTpdFrORv/52Jvu&#10;+Ht7a95/vqRv8buYsL/uxz/37PyzZy/eNMiKN545tf698yvLry2L6sj8wtp8mlcBP2wQACGKZVYU&#10;MpwU8uUnnpBZlju1UiELvUTe9vrXcH/f2MupXvtagdskblAbuFVVrkYjIJNsOde0VNIG7KidR6vL&#10;gHtXGwy47RpqbwM36gXZfZs2OUbCtVfrwHppUxfrd+UxOdsz4p6aFzt6uTro/6xW3ggoAeAOwg4l&#10;vU9//ovy1JkLNBTiJiFlKuON8+LlY4nKsfQ7gSSMP+6sxAHebkkD63QwaIaUnsCynEugvvQ6XVlc&#10;mJdOJyYMcjmD07RTjztIYffh+SqouvUc8hJU5bhuUrSpyo0hYR/wuvaX9Rrqpyre3QtSflsSb/Jr&#10;SEzUBhCg1AvpqcQzxBJEXYmTOYbwlKArp8+cl43BRMZpIXHSlc7cAstwfbqqZK4fc30ba93TyYi2&#10;BN1OLCsLfVle6LL/0sm2jAcbUs1G4iPAECzzaZ9R0NhP2+jeu2uv/tXxrT2ia8eqYgYYKmBx+1nr&#10;BI4PTSerCS09Rp5bRzcAtTwEUwK7uu7Zt4S6eQ+mOr9u7az6Oo9sE4C9xTiaVoDXNSIargPg0M+e&#10;j4hoMeuCnzRiCJB1c5Ipx5Vz/YRhIFX9zlLb3iGoPocUXwOhe8cEYgNuHhrgd3kA4EoK7O1rIAvU&#10;wudwwAuyPGQgKHU74DaVuwN0YwRos+Ak73Y9ShqjAG50CNyCqQ42Afget7ZHcvHShoyn0DpouFQw&#10;wfgO+3Nd6fd7tA/o+KGk4xG308W4moy2x7GUv3bjTde99869GOd/buSG1XcXVVUVf+Rzzx965tz5&#10;1586ff6vT2flmxeWl2/0w95C6QU+uMs46dNYAxIbBz4kwwgqyUS2xxPZHk3l8aeO6wdelhL6lRxY&#10;XZLvedPt4CzFL6ZUH2Gabk8a+IG+NuAuJeIk00jTu4Gbkh/rcaDJjxF5tA7wySCk2RH3VBBVYlrr&#10;vgbcWk9bA6BfNYoCfBXUNW03cFsRy6d5QVo35UfXxjIv6HKCiTMrPQmSjswykT/96MdlfQYwz2Vl&#10;ri+jjXMy3TwvS3OhhFWKSNPSjRHS1EJQavxxDWsKCRzXSq5pIx3PPD83JyuLCzQ0NF9tFTcyB8hU&#10;brJdXPNl9Dv33FzfVpcqTIXQFigQm4ROsYXPaM/PcJ18D8oYMK9CAZkGxqmGRG4xrCHhUjJTNTBU&#10;4lHcl25nTuLOnBSlJxtbEzl3bkMubg5keWWfdOYWpdubZxSuzdFABtsjSXPdihT+7PNz8L1dpJEV&#10;InpNR0OZjIeMyb22PMdoYctzHYm8XGbjLZmNBgw+g3O/SpXRsPHkNBI1OXcsthsSrgNfk+g4zri0&#10;oCORqQ44VYuAXndjgxbrWp7Z3HWLrkZ2kMCsam7cg8BNYNayuG4Ajnort5Zt91MNgC578a2U8ELA&#10;bmHIp2kmiWMtFz7fMJBjfUQ13bKOI9ihLl2pCJB4r2jbzl2+8IoJmgaqLwPc+r/ON0pXB24jvbYT&#10;+AncBGonkV8FuLEGr32lVEve7H8tA/sTMiCY62BwiOUD5JNQLl5al+3RUGap21CF+3oX3GlsaX5O&#10;uohg6IvMpmPxEXOh40s2Gmx5ZfEr7/zB17/H82C5uUffampG33c4VVUVfOjzxw8+9szJ/3ZjMPxB&#10;L0hem3QWjhWBLFZlGKiriEkM+Hih/kFYzVT63YRWzh4AIO7KS6dOy/MvnXCThzBYwf6VRXn1rTfJ&#10;2tK8ePmU1s/cpIBGLI3UaWTGZJZO/t9Ek3pixNojJjFTT2u+dn2UGvmROcCspWBNI1hY2ZakbXka&#10;YzW9rzICTZ1OGHJ5nGqcTILmwZoyrmGtlxMb3MBchCmAXCfE5JhxAkA+XtOplm1BOlySsK8xJgQv&#10;7nFLj3OXBvKhj31S8qArnV5XyskWjdJCGKRxXRt1I7iKWqVHsVORQ10OtzDnrw1pG6FO0Vz4n66t&#10;LtOQhlHRkGh+2Izn7AC6Ni7D8wAA9VlV2lTApfuWk5hroy48Vy2Zu4kTE7RF3RI8Y6pr6k7FivXT&#10;AEsvOdbDfTItMATCGFxZOyC9+f2SFaFcurghp06dkeF4Jr3+oswvrpHZSTp9ubSxJYPRkME0MGnO&#10;LczL/v37Zb4/J+fPnOZaN6zH4coI/1tEigMfNR5tSTYZE6jzfEwAP3JgVZYX+5JOxjLcuiiSD8Qr&#10;wNRoP8Mwq0D8ePjOxxrmF88B6ZRSIMYDx6a6fIFJa3Yh03NKyAAXjisFSuYn6KGX3fh06exD5Ldv&#10;yNIBxLDydsCtAI07tBkBfNPIrxoM3gM/jltcwzlioDdMA5kPquLBtOrmQgRYrs+7b8t5RxiwIrIZ&#10;5W7aH/DJ+ITqLoZ3zQPzgmyt24Ya2+qucdy4H0aW/q/3bV8HGYDvBn4jGt+1gNtIpfGmfqbtuh/e&#10;Lcaz8SDsPxcjHX2IpiOgzfmL67K1PdbgOLALyDDpBQyHenAFBqAZ56XAg2dDLl45Q4yLs346+Zmb&#10;fuit/++dHi7s0beSmtHyHUpfrKrouXteuuX4i8/9wNnz6+8M+nNv6fbnOwBmhEOE2guk6jZ8+I7j&#10;xuQvnvSjQHJEF8KkkyQyGk/lhZOn5MKldX7YmCgB7EcO75frjxyS+V4sFSS5UsNlgrP/eoBbJyYH&#10;1JjUDTB5tHxNOUxrLMNJsAHuOq2lKkeZ3cBdS/A4bQG35WlL4Tx39zPgRmAKA0m9rqCNj59giKA1&#10;kIBjjeGs6Sip6mVgPfbDxnokmCNESZvmlTz6xNPy+JNPSxEk0olDyaebkg0uSlRNpBNUkngwPMPa&#10;NhgFSE0AbgRnCet45AhzGnAXMDy3L71uIqtLi5LEcMsHGOEBAMwAYExWGvEM0xyfGX3H2OeuD520&#10;WVuSoxzXvZu1/iYvDwRIugxBCit0q0f0A2NYY4nF86nBQY1gCr0gkrn5BUl6fZnMStnYzuT8pYEM&#10;tgZca11YXJZOp6faibSgmw5AGWuzCLuJ8JtLK4uyMDfP9XxsT3rx4kUZDAayNRzIhQsXOGaXl5el&#10;P9fjOj/CvEICnw63pcinMt/vyP59iNfdF8lHUswgoY+lQDjYCgDutBJlSq2FaTfw/Abk+B+gCN9w&#10;ADmeGT/XK/wLQGCQGHxzSGuBN+uifYRK9CRTgaMerBFj0HGrXYiXes4vwjEGeBuoiwDsABz/G5gz&#10;HyKbYUHKMQFc52Z9DqxbDIECv84TvBfSoLBxIIzn3g2QGCsgS7JrBtz1WjT7YCeIsr4axDWfXbMj&#10;3wTPd0rmdR7nDlbfz9IdcLM/WvlN0jfJG8aEPKcEX7g+0FjmfC9hJIPhhAaRozFiBEDwgSuDtme+&#10;B1e6SJIYS2HwBMnp7eFXeVXMxo/3kt5P/82333I3b7JH3zJqRst3GH32woX5B+969I1PnRj87Wh+&#10;+a/G3bnDhef3yqLyMJlAHRmGCBzgwMQmXAc8vpMk4f6BCTDudmR7MJJnX3hR1jc2uO7D62Uu1x87&#10;KkcPH5J+L6ZrEiUyF9/YJiybtDgpXAG4d6wZt4BbpzSVsvWa5sEUpeVZXW39Xddh9/oqErcBDqt2&#10;UZ7awG0qUkujhtGdgwDaSMfkparE1gSNzTqwjTk4eTSFluMa8x3l0O/4nxME4jznIrNcZGMwls/c&#10;c5+MZtgLO2Sf5tMNycfrkshUugBsbN2JaGfYohNrsgxvCgvySjpxLEmgftvYbhGgAkBHxKulhZ66&#10;9mQZpUaAj4I2nl3BmFI1xwKYC5XIQZjW4cPLpzVpmxOiWoqzDuY04IY7V0rDxSBwWz8W+kaxHAP/&#10;awQC6c8tysLSmoRJT2ZZKRc2NuXsmXPy/7P3JsCaZmd93/Pt292X3nsWzWhGC1LJMIRFECwZgos4&#10;NouR7UCQs1VSrqSSkISUnbhiqFQcu2JSjrEhBEhwTAJCKQPBZQG2RVwCgxikGWn2mZ7uvt23b/fd&#10;t2/fUr//c57ve/tO93TPaCSUcp+Zt9/7vct5z3vOeZ//efatvUObnT9lxWrDZuoNBfkBgHd29qzd&#10;7avvEElevHhRYVt5X3T3pXJR7l87Ozt2+vRZXceCgf7HJuPatWt24+aGxq3badv8zKyCi+CrPBp2&#10;rdk8tubxsQ16LVucrdnK8rwtLsypz1qHO9bvNLUwzY+HVim5EeZYgVpG4srVr3r3nNJnMjjxDdBH&#10;6h9NuADi4Hy9bxwoXeSt7SRwc03aK9CMrp9y7hzXnExgSN0OvDzT3cuIysdzXcoGOCuovbuf6R6P&#10;+EZdgPqdgFtt1ev4c5glgsgMeLo6xaUL/u5TzpiC0RiFnR+fAjAlAqRMj/mzpr/9fgWF0nY7EAPc&#10;2cXEZD8Bbv2ciPP971SXrnH7gZFCFyNTUPw10SjaTlAl+u6o1bGt7aa1mn3LYTxpJUnaCvmhzc7V&#10;5Nkga/Nx33M4YKQ5Gg677aPPnFmc/6HveOqxNW/Jg/JOlDSs//8pWIV//h/+4detbdz6weYo/2/U&#10;F86daQ9y+Q5KUwJ1VOsiIJpUTGtR8dEkAAYfvIhGSltYrdas0+lZq9227T1PhcfHCcHEHeTM6VP2&#10;6EMXRdiIHERdnhgkacygJwmgo/Ab4A4w1vn7AG7VEQAaHF6q9p0CbhYEanu6Zip692Pezszv1AAn&#10;POke3gviSb7sbkfAwTGJQFOwGgpAUiwVrN8bWKVWMrJ1tnoju7W5Y//iD57Wm5eJHEb0qvaejfsH&#10;Au6qsn2hs3Yr8Qlwy2+b1J0lq2GPwKJCgcsBc9e5NeqEaRwogYKCXwmAnEsM0OZv+kXcc8o25sUX&#10;eAHagHjo6UNmKT/wdD9EjvGAP5EOVZmXIHZVK5VrMpyq1ecFFp3+0I6aXdvZPbDd/UMrFMu2tLJq&#10;ygOfLyhyFUDcPG4rJOzq6VMSeZ85vap46/TDsNe13b0du3r5dbtx44aiz50+fVopS8+ePW+z83Nq&#10;I8FFiLlNfexZDLQ7LatXqra0tCARO9/HoNux7Z1Nq1ercifD+HKmVrZyfmyjXsuGnabGxoa41HW1&#10;wMqjF2fRSkpbZi8BYdIimOJ6YF/wiZum3xP36xAXAOzLIgAyOHBxzZQEzoC3YoFzXpy27x1U/TrK&#10;ZGHA5CWsqerE4hwDNOe0BdhkAJRIP0TlnHJg11eYea5069Sptao/R+Mc4U2xtExvRJEtg97ff+u9&#10;3wS445opxx3Hoh/jWALgybHpwkCSgBThbnp9uu4tALcoGTEJ4LjzaZ/uJYkK6hrSpu7vd2x350jZ&#10;1ugfffPjnpL84Co2M9uQdGzQb1t+NPIEQMPeoNdp/vT5laX/+iN/7NF9b82D8qWWmHdf9eXmeNz4&#10;5K8//W2XLm98PFdufLhQbpzujPLF3ohsUDVPeYdoEr0iEYLGI6uW4YDQvzgHh8uHi+ZcVIRxSq83&#10;EIezvbOjbEDyY8Zad6ZuK8tLdv70KVtenFVEpV6X4BZuKMVzINoBfAFwFH6fBG4XQSeQPCEqB6Dy&#10;ilXtw8Ge58Tffv8UbGPT+eROlgVsbX775DfPmIL+7cA95bo5Nr2H4u9JqkAH6yBAEBCIDv2ItXOp&#10;5Dox6BldAXZTBVk0Nzc3J0DS7vXsuNWxbnCUxE5uHdq4u235UdMqY4z+6D+irOUU7lP1KeDKUOLz&#10;Sr5o1aJz9SOi3ZEcoVa3+dma9G5aEI0duMn3HZw2x2k7/e8aAjgmROluXeugPnUJ0zgJsIEYlyAg&#10;WlQdSRzKfBFnIqMzjHuK1mgsWWN2QaLxW1v79uprVxRIRWLw2qzV63Vdz0Jx4+bmRKoBN7165qxd&#10;uHBOumoZAZEootu2S5cu2asvv2Kt1rEiyDHHAW700LMLs9bt4KpTsQ9+8IN28eFHvI3jnOwz2r2u&#10;7e/vS6ROjGqpiBoNqzdqEr23202lr+y0jhWbAO7p1PK8rc7P2HjQtnYTacih+qpaQpRO17hdg0Tl&#10;ab54v0znVmLNM8DN9+Cct3O4zuUCZnwrDuBxHfsk9gY46feJVCpx5hNA92MBuAIywDlxi/xGP0sb&#10;HPiTKB6QTqDP83wZ7aJ9uaEJ4KckUkApf26hoI7FXIi/+eXH/L43pPVM3/VJ0XgAePyectZ+zXRh&#10;kA5o2enA7Rz3FNB1X4joJ/VOgTyOwcuwRJ0WahxMr2GO4x6XL1m+ULH+MG/7By3b2z+2XndgOULG&#10;Km67ZxKD867VWDgjUsfJVrkExs3jg92ZUu5Hvudffd///iCj2DtTsqP2VVkIlPIrz1z54LOfv/wX&#10;jtv9HxrX506P8+UcftZk+wGI+YjJioOoTK4e+gRHihqlRTjEeOghHnvDkXW6XWt3u5p8N27c1P0Q&#10;Qfazsw1xbadWV8Rp4+KgRB1DF0UC2iIyafLD0We5YAp/y684gTm/TwI3RWYz0Bc41cS5xyayler0&#10;++8fuL3uzL0Z4PZjCYzhwCUOmz4rYpPHvVEgonofrEqDeORKMujr9c3a3bE4vQ7AfHxse3t71jw6&#10;sE6nLf0qAVLoL+IhD4dja8zM2LDbs7KNrHO4bdbft3K+Y8VxVxxfqeB5jhXmM0VKKyngilkl5yFQ&#10;5eoDihTyNteoi2uUexJxxlgMyVDGuWeoVOi21Q4Ah7cCuMMKPIkIp+JyJBSJ8CXf3lziZChEDUPM&#10;3SNmT6Eso7JSbVbz8ub2rq1vbFmz1VXks4X5Jaljer2+wJSNfoKbZlteXrKllWX9zXOOjg7EKd+6&#10;dcs2b94S6MLty2CM6F5jwqFiVNnV35I8aPzydub0OXvowgWr1Gp25sw5LboGfefCD46bAm/Ghz26&#10;8Hq9qhCx9AfPbB3vS6o01yjbmZVFqxbNqiW8A1rWPtqzTvNQpku1SsFjGSjMagJVXxFpIaR2oULg&#10;uETXPGHKLU/AMvmxc93dwJu//Z7grP0+59j9nAzLEgequoPTFmC7gRrX6fF6NpHDAOpUL20Jjp2R&#10;jzamV3LTrkRPUslyyJSTnHcWuLWlT+pOwB1/U5IE3Ybi7Hn2tPg1aRFN9LME3NNzGVF52u4I3ITW&#10;DTqh23zOZ6+DnnaIkZ8j331NgVl29w6VJpTvnbSifH90PaqsxkxFrmJIsfoyvkM3AAAgAElEQVSd&#10;tuJUNKolax3uPlfOD//cx779a1/QAx+UL6lMZ89XWcGl67eeWX/f7z374se7g8L39K10dpgvl3Gf&#10;6WKhTLYkwGTYk2Uxk1crUGVMcg4KIoYhExwHlrfHzbYdtdviftpdsoGNrDgeW61WE1GHKF44e8ZO&#10;n1qxmWpZfoqIBzHuQVQdnJF//B4NDPHt/QJ3+jkBSue44XjTNakO9hDO7LHg7CdbiNITMbntXDqv&#10;+xKXApA5OHHtG4GbNzpZh+6INhFxSioI9NT03cAG46LttYa2fnNXOtXjVjv5yeILS33upw63i582&#10;ddJnFOnA+32r29jaB7csNzywegmxNSJZj6wGMcWyGtpaKOG6R1KToYAb/1GJpxGll4q2ODcr4zQM&#10;0dDF6n2ThbdE5DIyCw7aO0eLIQE3AB6gDVHmtxNn+oo2qwr5+vq4otMe58uWr8xbpT4vgNrc2rXL&#10;azes1enb3PyyzczNW7Fcle4aacPO7rb6AMkPOu0zZ0/ZudNn9JwozeaRrd/ckJ56d3fXJUSDoXyK&#10;RwO3GZifXRDHDGHNF8m73JlYlvvYuc871vqlUsUefvhhu3jhYavU6ykG+kiGgriOXbv8usT01I8k&#10;APG8FgTttqzS8Q0nGlutbM6FL8/L/YdzveaB1QtdK5AgBZci5lvCZfoQN6p8io2eBe5oIxNEYm5d&#10;nYA6gW58Y6xoAfc4FsBNHQLaE8AdovCoy7lu/61NfzM5HKgVBhUDVi0EtJR2fbhE9KkNtxWfI1OA&#10;c86dot9pH6QVrwKdS0AaHHe23kldtwF4un6iA9cuU/89gDvVJ0lF/J2ph3ppSx8pFLQmHfdVSrqH&#10;fjRS7zK+nusbK3zo6cHBkR0etWw4RPJVsoG8ToZWrRVtfn5Wkq9hHyPeodUrBes39wfDVvP/Wnnv&#10;4n/xnY8/vpme9qC8zeKj/VVWfuvpSw89/cXX/9x+e/Dvjctzj44KxdIoXxbRgbT7B0wy7KHlBl25&#10;ZfVTHF6sm+E+QsR5/fp1TbQW4llYQwzWqjX5zEIEZwDnUsHqtZo4D1aLWCUrohmAU8hJt4jxE4AE&#10;184Hz0qU52GQcS/g5qtwjsTTADrhCh03AUv8nriXLQvc2k5w3MFRcz+3+vEgShy/vb6TwK09gA3T&#10;omumvuexCbTpaxZD+ZLhBbJ3dGQbt3bs5q1N2z9uW3cAx+3GaQLj8VggUMQqvFQQGUTygcEKyUKw&#10;UsbfGLVEvVy2XK9jrf1NicnrFfqDRBljt8qmn2Wtjo4bbhvjqKFV8nmr5l3HPcyXrFQpCnBqJHlL&#10;Rmkk2Rh2277gga9IgB1cd3AY4soTaDtRTtclCscYi/6xwLGCLL8r5aqSf+RLdbuyvmO7B21rtluK&#10;AzC/sGKz8wsSXW/v7Vm70xEXS32rp1bs7NnTspdAjy1XtmJR3O/6tet2/ca6HRzsWbff84VRf5R0&#10;/IjfG1avNvQ3x4r5ovWHfSuWC9bBGpwZMhoJwAmUAcjDYbMo5VnM+ZnGnJ29cN4uXnzIKtWqAHsM&#10;19VFlH4glQbRssBS7iuXS7a8sGjdXlNx0PvttvSX1XLBlpcX7fTSjOU7BzbqH1uv057YlaD2AQK1&#10;UPLJmYBzGhwl1C4yPsM4KoBM3HG4c3Hv7ZHTsuDNdwi43GZVLvDF/sI5Z9y4vE7ilU/bwcOHXIs7&#10;mBYTXr/LWABtzwsuwJ1IBHxeANw+L7zuLGhq9mju+DEH1TfqnAO4vb7pxiz0v+/MMU85eiQR/DEV&#10;lUe57b5kNX6yHrYA7tvKRKLk4N0fMAeRiyUVJO6YxaI12x1Zmh8fD6wv2w5f8MJ1E9EPWgp4i3E6&#10;2reqAiUND0fd9o9837d/8H+ZPO9BeVtlOtpfBWU8Htd/5tee/vBL1279d+Pi7AcK9UatPyKWsn+c&#10;PqF8lUnh3/zQiTHTD6BkIzjF4f6BHR0figuBCM3Nztvc3Jz+hvD5h+M65rTeF8GSNFh5n/0KcdqQ&#10;jgRmXvxj4J5cPozD/JoJ+KV6nDOecri6J9XFcXHc6RhFC3g40nRMxnUcj/MButohxvd6vD4nahR0&#10;sl6cwCj1Y8nPwR3xnlqI9LuJQ87JnUl1yv0HgorXTNU6/ZHtHHZs7daOrW/tKbY4uY155niQfDhp&#10;r4SP/D0UcLPH372Yc31XwXqyTiZBASE6YWNLWoSgMvCQslipArxYlPNeyv4lw7QwTiN3dXEaU9qK&#10;Nrcwa9VKxSrEL4e4Drt6HmJcFjbS2w19gRWLKdzF0H/XywWJ8jmOv3Ufa1jUL/m8dXp9hWbVwmVc&#10;UnzrmdllcdvrN27a61euW39ckO4akTNzq9PtyyXr4OBAz6nPzoiTPXPmjK2sLGmxwZhD6ADO9bWr&#10;tra2Ztu3NrXgpO8BbkqlWldgFcZCfY3o2ZLVfnK/gzvuD3tKt0idbHDSg+5AcdoBcupki++HOuHC&#10;z5+/aIVSxcrliupHfI9kAE6f+4jCxvHV1WWrVSpaEPS7PdvZ3VLbF2aqdvHcqlyCiMTWxVZh5IFd&#10;6Hss2PHD1xyRi5zPSQCAImmKuR+1Vq8CGK0kk5jaZ5MAFYBk7FDPcEwfagJv5op01wAygO3XBbA7&#10;qKc+lL6cZ/n9sj7n2wlOXctG57z1TBEW6k7zPYmQJ8BNmxPn6+33Y/F3/MyGJI1z2kPbMsfjukn9&#10;6XuOayaA7o9T0e8Tz5cDJH8njjsWBNnr2U8WFulcFDe9TSUD/nxNtA0OnMXWtZu71ux4cBYkLPQR&#10;28LCnJVZYHJHv+PfNvKH1uHnZxrF7/9T3/rB11PtD8rbKJnR+aMtn376cOXTn/1/f7g1LP35+tLK&#10;o61RwQ5bXSvXapogmqgpeUNWrIMkiUnDhAKkO52WJhhibzZCYEIslRISUU+apPFh4N7ik83Bz8Fb&#10;ySf9d5qIGJtR+JviHG2aqOKi7wbc2WucU9bv9EzsXONe1e+PmTzv3sAdoM3mxC5yZ7NRj6SA+phx&#10;W3JdtYhwvy9ujD6gONF0FxykG93B0L7w3MvW7o/tqDO0o+7QuqO8chzzGdJ/ykuexNEQ7TFBQvod&#10;Gw+6SnJRGPWkbijlcScCxNE/M4YeGpWcv7xacMnsIfbouXk3wJokJei2GRtAm/EGuFUKcNtzVi2V&#10;HdxzQ89chAFayk1NPzFvxImm0JbMBeoddJppIef6SGwl4ADlLlgqW6mCEdecjcYlW9/YtLVrGxKF&#10;L8yv2MLSsnyyAToAD9CkbqQJS0uL9uSTT3oTSTM6P6P9xsa6XblyxQ31mi3rdjrSBWouklYyubjV&#10;qg2rzxDdz639NCcBv3JVx+HAmd8ByIyldOfH7vftHBCvPpJBmwMxYXqJGlj0e0sVuamdOXNWCwsW&#10;AdTFdbiMISmAC+deSVGKzvkj3aAcHexYr9tUf7MAOr26ZKvLs5YbEr1tnyAcUlfIjX88kuiU/qmW&#10;3bAQ41CAcsJtxzxPumv+di4bkbZnMZO7ljjoKXgHRw92RaS14JgReVO/gzd1um6bPdMd0a9AjToA&#10;b+nCHbj1PIG5LwQcG30pSD9RlJubkjFajD1lkj3sLQL3ZEskenrszYE7ft8JuONcXO/X+XP5LrLl&#10;NuDmvszCIGgn0s/9Zk+JmNqtrgxJOc48ZbE6h5U5bJXiA/S0mMfCt5Ab/verj83+zY88+mgnVf+g&#10;vMVy++j8EZTxeFz8B//kuW954ZUr/+WwWPuOfKVRbHWHuVGhapVGIxlG0DCfWALUZFjE7GUiC4jG&#10;HlsYLgOiABGCOAVQysBMoJYFOj7JJM7j8+YauOIMcHOG3xNAzgD3BHAlEnzngJu/o56JYW6czwC3&#10;7jtxvS8opuk84TTzZIJCYJwsgSHATrjzAhmIPAQrX6oq4QcLptfX1m3t2rqLyNGHkhMa3+qU7IN7&#10;xDklsSHqBALZIArHd5pMauK8AV/tfZEBEMN4ISkQWGtxlIz0BNxIGcYCe90jThtRu0sfAGzaTd9S&#10;2C8vLmp1j0GM+lvxuDEoGzhwDz1ACu1mo3SlM/Z48+Ja+335QJerVellcUOqzc3KUvzK2g1bu3ZD&#10;fbSyfNpm5xY074iABncNYNIOFkFIdR555BFbWVkRV0pbqRur7qtXr0p33cU7AbXCkPb5/GDxAMcO&#10;wSOpA/WjW8TorVgpJ3G3i+m5jjbDoUt8yfgnTpDxDMM3rMU7rbbqZuFKPHMM0gBiCnMgV6io7XDh&#10;58+fV0Q2tUFSl4J07hjG0X7uY6M+XNDmZuoa/0EPN7dNax0e2OJ83S6eOy3DNuYBwYoGvY6sjMsp&#10;4l7MGQpqqii8B9+J/3D9cgB3GJkpNGcAsDhmLmOuuwpNiwDpvR14XezNXAkjtKT7TswA1tL3A9z8&#10;DuCmBHAqSUwGIHUu7SlZ4KZwLjb9TsA9OZcAMjKWBYnO+nHrdwLcYGJYbGbreTPgpiTvWA+1kuqN&#10;c5QA7smxjK48jgHcfSvZrZ0d297e1bykHRrHXE5RDBGVs7DLpQU8pq39TvNSrVL7N7/vjz/5B175&#10;g/JWS5p+fzTl0u54/hf+0W9/f6s1+Mu5cvnhsVUK+PnmyjXLFyt23O5YseI+wQLWACxSbKrlgJGf&#10;1epZnJRzU0wuwEWfnUTfiWvhrjSxKAAGJcAzANZF6NAEv//NgDs4bsoEQIOTvwdwFxIAi6DRjpNA&#10;HM84AdwB0NEG+iPqZjGiv9Fh5+GeXfRaYiFDUoChi1Up9FWtPmPDXME2Nvfstas3bGN737p4gcDN&#10;jVwKARlF7E1kJDhpABqjKewH4FJdVOuuVQCykoMokhsctnPZtFF73L0ScGPo5KDtnDY2AwpxSt8I&#10;uMn85db7jC0ABKioEPClYLaytKh45cg1FelszEIBH3e4/BR/Owga4mR4MqV3dODjOBz27ALqlEU7&#10;PDq2K1ev2a3tHQWgaNTnrTE3ryQgx0ct2zs4FDjSN4DyQw9fsFOrZ8SNAoAQMMCZa557/gviyOFe&#10;ebZLhToCXly+KqWydP4VRVpLhJlFCu+Yx9BnXoAdYF0suBXvZH5LepLsO4jiB9iMhwJw2oZUan9/&#10;V8A77Pd9MUts6W5X8QuOWy3tqSf8xdnOnTtnDz98UW1kTgHYtJt6NzY2xImjtuC5RGFD6kH/K076&#10;8b71ui0t1FaXF21lecHq5YodHx8qpjX1VzS3WDhFdrVw15zaaTCjnVt2UBaIMxMTAMNpj7BBSa6X&#10;ImdxnYzhkshbX0PWHczF5ei4UYPEM0RD5L/tum59UeLI3dod8ALIKVng1u8MR5rdB3DzDI7FFtf4&#10;IiL9zfEEkMxR+lbtAngn96V60kKNN/PzbwRu/Z3addJqneN+3f0B953ej8XOIF+xg6OWFrBa5NCf&#10;LOQJzTvjnh6ow6AZ2JrAdY/7rcHY8n/3L3z0fT+Sy+WcOD0ob6mk6feVLePxOPf5Y1v5hf/zU/9t&#10;p2v/Vrk+P+eaUcJCNhTQvj8cWVVWsIyrW19T4JgFpunLIQa2uKhJ0nsnZhxjH7G2A4i5X/v0O8TE&#10;AYhTgE0AmghJAKlfG1bdDrhfCeCePDeAPH1jtwM8wDj1LZc4WoZlfg2fuURxvI/6rCjXpZ29Pbu6&#10;sW0bt7btsItbXdFycN8Y9xAVjKAzJOkYdsz6TRuRZarfdYAgAHmq35/pens3N0qqCDjpBNpaTOjv&#10;vNy8aiXGyDntEJcD+ITdVHIR0njKyhzQ9nzcREqDcBA/nQXC8tKijGLErCGyHw50LfMBwubzIo1V&#10;EpHqbzjwck0gWas1rNlp2+XXr9jNzS0rFSsC61q9oXswNtvdx4XqWKsMOOv52Vl77LHH9D4YpPEM&#10;uFMAjgApzz77rPqZDRAVYJdrEjXD1dJfmqcsjHJFD9+a9yh+gGijMSNOmwUG10I7BViphMjW38uD&#10;8cDIxjfA1u90rT/oiftvHTeTBbm7kMUm7jyJ0uM+CnMNcT+cOAsHSixKcFNzMHcOnzrnZ+dsaXFe&#10;Leu03Ehud2fL6tWSnVk5JSt6IPHo8FB673qNtKtHNh51fDGe3jPmuNoCkPF+Abi0i1kv8bmD9ug2&#10;b48AbxetO+eNKsQBX6CegDuARsHuklX5G4Hb/cClaxdYpf5PbQnXsAA+TcHUr37cfwfgZv21dT4B&#10;8/R63yvJR+YYX1Rc58d9jCbnM8/3Y/775IIhy3mzRXtii3r97zcHcAH3uKDgLCx2t/f23SiQ5zAM&#10;o7EMMRvVitwHw/ZkPOqZDYY3GkX7i3/62977T3JBfB+U+y4+Cl/h8nc+8bsfuLK195etPvs9o/xs&#10;dYxOdTCSFS1uNRAv+WoqrGIKoCG9KA12EbmAOFlU8oFDjJ3zcOITor5wwgzRMdMyiCnXZd1+RDQy&#10;wK37ElHMAjdFHO0J4NZ9AvS3znFPjt2F46bEPdqnqU7E9bhG+m6el2kPxLhUrorb6PVx/UDUDBHO&#10;Wbs/sGefe0XhDLEm7oqDLVuuWNXHx72KI95r2pjsP8O2FQZdyw/aNmZBhQi6FMQ2tTcZ8oWbGxjg&#10;Im8AgXFwmke/AeTosp3TNonD+RvQFoedLNF1TtyYA7fGG+Iw7NpsvWJzc/hvu3ugLH7JRjYBnzRm&#10;MrAhtja69aLriWdn7KjdtUuXr8qyG/1xuYIouqE52Ol1lfiDZzG34BSXV1cFZHDC9HO95Hpp3OFe&#10;eOEF29x04Aao4z5fGNScey5VMzEDZvUuGMShgsCQbW5u3u0OMEBL+mtZUIuwpnmQ4oarDxRm1n/H&#10;u/L+HOdb0Fikzzw4cXTrgDW6b+6V1CGpPgB2ABmxOnWIyy8WJRpHD06kNizKeTYGeESKQwpBBDak&#10;CtzD9XBbvC8LKSzOm0eHEtsjGUFCsrqyYrONsvW7OzYe+UKCxZx4zWQURz3xxTFmUbR4SQZsA+m4&#10;mYMeiMUBno/IAdhycMzMjNB5B+eumSrQd8CHrFBPMk5Le+iROG2AW65pFBfH654McFOmnHGAo/6c&#10;AOlJzpe6sjpzil8XY+7HZSiafvuxNwK3/s78Zn8SuAHb7G/eR/uJ21mqJ56bAW4dy6oEsOcYwmxV&#10;xGxdX7+hpCT0G8aTzPPZOt4MDauVsPDHHgYBOzkABoPxoPP352fO/Wff9Y3Lh6rwQbnvEt/FV6SQ&#10;wevHf+m3v/7mfvdnR6W593THxTzZoggFiQgPwgnR46PF2KjX74iTgntjCjEtMbzycjthDp2PwCGJ&#10;ykV4SgRkceDmGHdxDwTLwcPvmwDiCY6b2tlH7HG/1gGYp4pofpmBO54Z92iPJ4rCdrqVsrfDjb6i&#10;PeKEk6EZhKdUqSsN4v5Bx66sXbfrG7fsuDeST7yeJXG1wo3JkIht1McFqOOWoTmUGeilp8ZlGhf5&#10;P3s70VmT/INxA2zlywkIw2UXxzqPqNz7Hp05AI9/dgC0W48D9DxHHHeyF5DoPXGogBMc3fICblJF&#10;UTauoQCa4uhlCezicAyx5ucXZKndbLbtxq2byjfcG42s3pgVB831+/uHtruzLy6yNxwKsOCQCZAy&#10;NwcXTEzxvM4TJOXKa5fEXSOKZr4R1IfnVWqhi54CNueRYtBONuZ8tVG3aq2mdKTlSsUJOW6GkgZ4&#10;3m2AWu+WxonfMb8BeQgkgMxvwI7FDUUgyLiIE3fxpb6BsVt2D8jj3WnfpvdmLKmP71BAfnwkkOe5&#10;SAloBwuOhx56SOL01eUzug7CzX17hwfixo+Om3qHGnr5YslmGjWFpe1323Z0uG+Dbs+KhZGtrtYU&#10;Ka9SLVmtUtVcZs4wY+UxkSIUxvyPwt8ArVy+tHDxv/lyABQBvUKeum7cOXAPsBKgK1Aj+p6+7QD0&#10;KcdOPeLWxfXLt0T3+PMD7APkTgCkzk5F5VlAjO027vcOum72E+OxDHDHNV68PXFOiw79nYA7tS/q&#10;Owncce80Zvq0ndpnJALaUv1ecnIRDRqzu39g+4dNLV7ypbLmBXOgUa0oqBUeIhityq4I+jHqbc+N&#10;Rz/4pz763t9IFT4o91mmX8JXoPzEr/yLb9jYbP34kRW+qVCeyWGhPBiX5P8KUWF2yjUF39LBQO4j&#10;ZJxx0PbiOMZkjQnrlrzTDyhls0pcSBD0t6vjZsnMfQGksTkAZ+/xv7/iwJ1AXkyG3oWFgnNp4iQK&#10;Rc+SVqmLg9vYPLKXX7lkm9v7JkmHrG6ZCEPXBpLWsduybvtQ+wroKkMz54LhU4LLAGjzOVy/pgsh&#10;t8IPNzc4aZFSyxfcX512OvccfyM1SCLxZJjGXseTvlv9n54BaNLP4ioHPTu1uiBdK/PFx9etugFh&#10;5kEuX7LlpVWrzc3b/s6+vfjyy7a+vq7AKCunVm1pedVqMw3luL52bV3+zMwjIp1hqCVROFnJSvhP&#10;F+Q+t35z3V5+4UV7/fXXbTT0lJ7OpfbkKy3dda2ajLyS5ffI502lUtVvzs0vLU7sDmi75g+dQsdK&#10;L+lAzPEgvAHiOiapiC8edR8SqgTQab2nwvz0zGUO7tzLnOH+fg93wLyAGkv3ZutI93AdQAz3yyIl&#10;so4hwmePCov3fPShx+2JJ56wpaUVZdYDKIh2h30A1vOdpnt58Eqz9YatrizbbKMu0fzeLounDZup&#10;l2TMt7y0IItzXPXwUODb9IWoYFHv4cXfQQAr4zO3xAdMxV0LuB2wlfZSq2FPOhLuXlwjN1PGRt+y&#10;ZmkCcL9eIJ1ipWe59PibEnxEACUbJfyt3wy4dT6OZYBbxzHV+AoC91Rk/kbgjt/MCXTp2YJnANcg&#10;IcCI9eatbXHduq7g9hdIjwiQVKuWbZQMFRnbwng4HnePfu5cae4/+shHHliYv5Vy+yh8mcp4PC79&#10;r5969qNfeHHtJyqLq48Nh/kcxk/Fal0rNhdjOlcsriIB9ZTTngK3JlISe1KC65tYWQaAipBxlRNM&#10;gFsEKwPalJPALWkaez88cQebcMCZenmuiOibADefOiUWBFmOm/uzVuXaEnfpYOwWuNPrvZ3xfJ5V&#10;4oPnQyiVdK8ADK4LURWqg3FB/Yyl+OXL63ZtY9M6PaKIlfTR5QlYQ+8NuzZst2zQPrJR91huXEVz&#10;XTF9nF5bxNI5FG8PblcCdPWv67W4HjB1YynIH6DtyVnEdQPS5Nbm4018DHprxKgKaBO+4AUSiqD2&#10;8Hzbeh7vCXALnPoyfEIkzHERut5QnGqj7u5XzVbPbt7ctO3dPYEccdXJqIVB3tHxge0dHNjm9pb1&#10;uwP5Yp8+fcZWV1cF9oBUt+26362tTXvl1Zds7eolOzw+sEHPo8fFIhHxuoKkNBpqC4DNOUYKvXYV&#10;cWGtJjcvWYgLsN0bInyENd6UrM1AWpQCKNlj0y/Cx8EJLRIp7yj/PdICJ36Lfxu6dCTOA4z0H0SZ&#10;Y1wPiNM3ADbvKKDuulEdonT2+IpzD/NQhHlx2c6dv2hnz1+05dVTClTT7bpev3nobmX7ezs2HgzE&#10;fZHoBC6bEMO7u9sSpWPwiJpkaWHBFuYbUrFUKyzqu1oIKn0rn0SKXKaPVW5i7l6mviI0rTADi3mP&#10;rgcgS9Sd9tzHtcxlQp4Supa+D+CeALaAn7+dAxeXLSDTjPZ+TaTkJHDHfngP4A7ROUXHMxwuhedk&#10;70nVZY6lBkye6defNGab6sxTO9JtMe5+btqe8A6bXJfeT8dSvTquCGw5BWEqVqrKJ8+ijZAQru5k&#10;Ud1TAiD03axISEwkhmPcs/Kgu1Ya53/ge7/jyc+owgflvsp01L+M5X/+9We/9cVL6397ZvH0h/pD&#10;y4kDJNuRohpJa225JAakTBt1ErT5J9LxYXTin6MI1F2AG5EpJYCbX+xjgyD432k/Adh0XdoHkPq1&#10;oWP+owduQgoCBIiHIViEuSSjj1yb6g3prG9t79vra9ft1uauwsWWKx6Biw8KIoifZa99bMPOsVm/&#10;ZSUbWFV6aeRzcNu+mJBdSrjZJHCh/xDNkpObayRARPQt42g3SoMAk14V0HbOyf2+sV2o1/AdduND&#10;cfCMbH6s6HUkLsAyHILtRmkOkrzrUKCZs5WlORsS1GWAfQRGYx4OdG/3wC6vXbUrV9ZsYXHJ5ueW&#10;lY1rcWHZ9o8O7cqVq+Iwc7mRrr9w4SEFJQG8EWcDWIhz0eN+7nN/aK++8pL6y3IDOz52rhQR+MzM&#10;rPqfHNrirJlzxA0oVbQB1HD0XOdW4WX1G8SPOYuYMeYVe+b4ZI7xPaR+pmeyx+8M3M6hRhFBxg4h&#10;/Q2RlfHehOgD9B6u1Am13wt4Iz2Aq0bsDXDjQRAADxgfHiV1ggzuCFJDn7na4bF3P2mPPf6krPRZ&#10;yNFe+vPw4MBurq/b5tZNBXKhn6q1hmwGmAfN1oEd7eETv6mEJqdOLSsEMdIaJZ4pOnBj66A+k6sR&#10;/uAOIDwHW4E8roFJJ0561RCfS7Se3MN8PhPcKazNJT6acN7hTsbSOkTm4rTFbdP/UAgfL8rdgHkK&#10;tHcG9hBRRzlpDHYnv+7s7wDmKPGcOwG3n0/71O67AfekvXHdXYA7jvXINlMsWbdH2loiBvYk7aMe&#10;xp5cAoRCxdAVFQ30s0DUwmGnW80P//qf/ePv+esPLMzvv6Rh+fIUdNo/84+/8G0vX9v5aavMPwYP&#10;R6g8WcoyAYd9t1ZSQ/xDoEwkYkwYXEUQ/UZTiYzEnwD4WwDu4LRjH9v9cNyU0HFHvcFxq553mONm&#10;H8+DRPi1QdDTtaHjBvBoC/ojN/uwHPGhi2VJM1559bJ0T+TA5uNDFcF1ZEXr91o2VsjKjo0GHYnJ&#10;4YqJB+4xvvvSNU+fG5yKE036IsS8AlZx0DRU5E7id/RacgdDcpCiorGIgpOmKzFYcdE4SQwK+lvW&#10;53pv59ypv5x8zwFVgAOCATcGMWg0aqoT6/iNDRJy7CqpBm5UADIiPOjj/uFxAqKRrSyfsoXFObtw&#10;4azyVCPqRZWwu7Nja1evK5rZ1uZNcYrdLnp+ApDgq122ai25Z4lzrihFJ20EiNBpsxAgvayLxGcE&#10;2FyHSCIIPP1GXwoMAohiDtDHJ7juGH9AJH578b9vJ6pTABdY6w8H7IS64MsAACAASURBVNsINbYJ&#10;+JLz/SgCoZ9j7LkuNoIakb87fMO1SBS3PbIusf/b7aRn70vXWak3pGqoNWbs3JmzkmBgJ6BPZ0RM&#10;gK4d7O1LCoJOVBnlGOtyyeYbdavVS9Y5PrSt7Q0F9KnViFhXFXc+O9OQ+xzfKdx1seiLoYgKqOh/&#10;46lXiTjyZDEu7pVWp29Lsp4U2CVE5BqexGH7PQ7gHsjF/5Z7mt5+CrQBkNlN7Ynuz4zT5FzGWC1K&#10;FjC1PxHhjPFmH8AcTw8Rtu7R+fid7s8Arx/3vSin7vF7aa7/Ttcnw8gAbh0D4OnJid6dTIH+jliZ&#10;7x01bW//0KUdJCUaEq+8rPGrsNhSpj4e1LcC+QSG/S+Wyrk/87Fve89lb9WDcq8S4/5lKf/gHz39&#10;gd9/Zf0ny/NnvqlfrOXbPRNow0W1jg5tpo71cpr+YTWaxOYUcXhMrEwr+fAc4D2c6L1E5SeBW3cm&#10;nSC/4fSy992N454A6aQeznx1ADcfBsZX+KUiGYXTbvdGtn5ry156+VXpnAQsxbJaDTeF1XBu2LPe&#10;wSZpBLR+UnhRDMkQqhKycuCpN6Uuz7w7RJGNE/Irpn9Tn8r4DADPKQSElhKI2/HXhuMWIPPxK7Um&#10;olDSTqUVeHFs1QLW1M7T0L8ztbquhXWJZ7NnHqFjLZeKAnL0zehU0RmfO4fVNy5iGOIdyXiMVKKI&#10;r9EtP/LIowqSgt7a56CHHwWsn3vuOQVK6XW6eh8MJNljOIWlNM8tSHxf1LMQpdJHbBhX0iY4zSqG&#10;gCm7kvSvEHqBZk5JUSrFitzRIHiaT+8gcLPFgpFn+h9uoBbnY8NrQwrVdC3bkHC0Qxeha27hoQF3&#10;OupLl088dQzaAGs4YfaMT28wkKSDc0gbsJLvtro2Mz9jjz+KLvxxAXhY3LPI2djcsctr1+xwb1+L&#10;uGGvp0QV5CGfw/bgYNcODvfs8GBXEpZTp1ZkFDc7h9QImwo3QBQspwUk/ePGiyze3I3NuWfAx0Xk&#10;khgR44ClZgJu3Ud/asIHh40oneV16LqTkVta2ouTTSJhysn+vRtws1HeCnD7eb9uwlHHuJ9YOARw&#10;a4HBmH4JwK3rcJ9L84cSwM2NHMcNrDMYKfZ7u9uzm5s7TqsLnt+BuPzKBVHBzZQFDZEWsTAfmA06&#10;rWJu9Bd/4E+8/5dV+YNyz5KlAO9o+cSn/vDx33vl6v9RqK9+Y69QtyPl9yBfclmRlCAsOOQ7gQGc&#10;w91j+lEoN7ZK7Cmh406/EvC+XeD2dXPmvjtw3Pz+conK0VGzj2N34rh1f5yPBYZXK6kF6Rv7Q7P+&#10;KGel2owdHLfttctrtrmz64RK35dHEEOPOOjBQXbNeh0rGuEIcbmbPiP6R4CpHvdnYmjGcYA4OBqO&#10;Q+A45uJs97d27AmfbSxI+dT7LiKHq+Z6dOOjoVVK6LfLVq7krYYxF0lJ8CbgJYduoEUyDkAXTpeF&#10;B0FNAAiCiwActAMxt8Tkewd28+ZN6/dIM9qVkdnKyimdh/tDfK33Kph94QvP2LWra4podtw8FBHi&#10;3RDT834AMc+kfkR+tIVncA4f5jnE5fMLug7fb467ZAAODX2/px0NDhs3s3wRoGFkWVD5cTeuijG+&#10;faOcPBZfRIYWJ4Kb5tsdOO4gvLpGsaZT4ghR4On9WOtznit4FhzysOdgq6pGA+Wm5zj9z3jgTqbz&#10;uE6lZCdY2suOkbmPyLrg/YlbmVzqFpetVKlauVQRR7+9vaVUsKgwCN3Kog4Jxwypdqv4j7ele+d5&#10;JazQazU7f+asJBqVFLtdEfbSfKHtej/6MAG3CuAuw8WyDQFGffSSFU2sxz3wCt92SUZs7gcOmMPB&#10;M7n9eoBb9SeKQZ9GP2pL3R9AGHQq+vKkjjv2J4Ee4I3ix6bn/GDSbU848wTkaR9jP9HNZ57lx+O+&#10;tFCIutN7cl51ODc1AW5mIlMsXyhJPWfFiugQMSF6fcK7eH30KpKSuTo2IMSAd9WLZjKRFkf9X3rf&#10;wnv/naeeyrX0gAflTct0NryD5XMb49Wf/4Vf/LHGysP/7nF/XCo2Fg1um8nIShiwbNSqShlIEA5N&#10;fCY2H8gElFndBnnSnelvil8DXfePxieWjp0A7gDKu4nK78RxC5BSaNR7icp17ZcI3HGvX+f33zdw&#10;oy7A5S1fVjKQ7b1Du3Zjy7b2DiUSFrfEqnnYs36naYPusVwyMEYb9bvWQBQdlVEfLaRfkttV9DGv&#10;7Vy1AzPv7S5XrtNFpM1ez1Jxwyc3OPP7ZUkqwzQMtkryGiAAC5bEcPvi8rFkpl/g/kvEKHefYMYB&#10;fTNEHUAgIAptmF+YFaBDoBFrY/0MRzc7M+/GZmc9ohmGZi7twW1lzy69+pq49AhZyiIFkKC/ENly&#10;PcDgxMzDovLbg9KYnklyEbhn6sXdS3OBsUHkkAgm4VN93JIbWNJpq4fkvuU677cC3BTpXUV4tVPh&#10;ebEx77K/Q1TOJjCXNbDfI6KN0RrkOF3DuLPYo18RbaLjZkzjOeJoR32F0aW/2fDTxhCNewBO5gMA&#10;Hn3MgoaWEW2PvsSS/NRpF6Uvzi/oeqRxSFD2d/c8VvqtW5rzXI/LHmPJnHcjubYkInDmcPKEYEUy&#10;ErHQWTUwnv6NeshSqQREbgBvdLBhbZ58wwO4AXqO57EuR/HDcbhu585l6yHgjfmexnQCgKmfeJ5+&#10;T4E1zlHuB7gpd+KY+R1b0M14/oRj5j0yC7Y3LgB8m7bLzwVwh7HcpN47ADdzh74EsJFOjHJFqecO&#10;Do9ddYeEY9DXt784OycAZ0Wjecj9hEMd9V6pWvF7Pvbt736Qr/s+ynQU36EyHo8rf+Xv/d9/szh3&#10;9t9v9vK1QbFivUHOegMXk0MA+TAJvwhxxtjHaRAfhhM8Jw9MGPSizCTXpwW+THHGiR0lJt5J4A7g&#10;OWlVHtubGadRvhIc99sGbsR9BbJYoacs2Pb+kb1yaS0lZ2mIGGF9TazgQedI+ZOtd2ylwshzWxfg&#10;pshf7URWBO62BZJZGeAhQEo6Hxu/EYuXC1h/e6IXHU/tds7bOfBGvSb9FqIyFgOstAECXH7KLDzk&#10;1uTGUORHR4dcr1ak88a4Ce4Z8TXEH+KNb3Wj4Tl/ObeR/KiZWwuJq2aLICm0B6Lz0ksv2af/6T9T&#10;sJS5mVklRWg1O3oXkoAoWYnmaFlW+cwqcXPEBc959LNarS79OFbk5LTmHASI+Uc9iIjpC2YQxG2S&#10;2SuBJGOi8wL3qa5bfT8Z4+lGye6zxykQeOqlqH4AWQQ77SdWzQmUM1blTsPdsh1xpsZFdckE2e+B&#10;KKePAUCG84Yj5zq1o+A+7dxDwhhsAVpHx8q4huU9fUO/EBZXC6/dfUWoAwDE5I6H4tovnDtnX/d1&#10;X2dnT59L89ANBLkfrwDCrPIcVBIzc7MeK31uRu6ih/v7WtD1ex1bmJux82fPKMgLCwXaRX9zn+xA&#10;EPnybtAHQDhfyYCxe0zIhiMBt+u2WQahv3E9dwA37/9mwE0ZJquwkHxNgdWveaOo3H/fjeOO83E8&#10;bp/clwB7ImmLBUMC75PAHftpu/3+AO5oR5xXX6T7RJqxkeA3uuycq+rIuNbtDW391qb6k/Fk3kC7&#10;AO5arSLg5j4WYQqFOu4f54e9H/6Bj77/Z3NYjD4ob1qmo/gOFEKZ/tj/9ql/7bCf//lxce70ALFS&#10;sWytdl8cCgOFmAtixt+ITIh+pXsTaE+B2ycUhDdiTU9ALE1WilZziSj6bwibc836nQFujnE0S/wA&#10;L79vCtwiHPfguHXtJNiJP1Png0M9yXFH3Sc4brjQOKbrMsANJ6w+kE80HEE8i2sJ+VhAQyRicn3j&#10;pr1++ap1OwMrVWsy+JGPsY2t1zqyXufI8uOeVQFa4isPPYNUsVQVkaRO6BRt8X5CvBh+xHDKU3CP&#10;DbpbLXmwFABawFUoTrjTWgXOtZ6ipvlCTJw+OlQZ1Y2tOOpZDh/+9Cx0YaTbPDzct+PDfYnEaSf3&#10;w0ED3Cz8dnb2FAEMwCfBCBwX53HHipjbnW5LwE5O9pdffMlu3dpQXfEeXLO6ejrFAq/oOAVAB7zp&#10;E4C8WEwJQGpeL70EsacOSkE+3riAuRWtiGTO9eBcmwVqOKPovxBD8rf6Pzu3JuM8/R1/w21zZXwV&#10;Mfc1V04AN/OffQC3OO0J0YdAJ6IMoDPkEFQiWCP6Thbp/I0lMEWGkHEMy3u+TdrD8+RbT1x6gqgM&#10;xG2jxhBnzrWDgfUHcNQ9O2ySsezIOq1jufuFnnx19ZRduHBBKUdXV07rWSyYsFhn3Hf3DhTljrbX&#10;G1jzF21m1g0BW8fHCu4y6g/klUDUv7NnEaWXNX5kX1M0uuh/AFhGrg7Czm0ni3KBNrSFYw7o7ENc&#10;rhFA+pIAOzjcLC2iKB945jy9qx5PAHon4PZ6HCBjOwm4bJSpn3j6fQ/gzgJvdn+/wM38DX07tA7a&#10;HNeRTa/T7Un6N86X7MraNRkrEowFus/cnJ+bUTQ1Xxi6J4iAezQcjobtn3vfXPM/feqppx6Iy+9R&#10;prPhHSif+OdX3/d7X3jhp0szq9900B/li+WaxIoMbICvipbaLgoHlG4vicBNSkyduxRZjKZJOglf&#10;ii7RiSH3a/2eiB97Ptr4PU4cPQSJ3wHcAi4R1bRP9wVA6xgGVam5U6Lr5xX1aUJwvQ1R/+R+fVb0&#10;Afcn8OQ6RMqQhhTERDReCQ5cvRacAQsj7Adeff2q3bxxQ/mT0fHh34zOkYw8R3vb7kMtnoG+dEv8&#10;aIcb9/iz2Ev8rehovE/qC6lpk4g3gTAcKSCtj7dg4n4hoMsLizY7O6PoaRi3SRUh/bYnAEEspvzY&#10;cgfrWyUFfpmZaejjPtjbseef/6L012QXApAVeaxcFojf3NiUmBRrbcSmHoJz2cXptKtYFGA88+zn&#10;7LOf/axtrN/QooJ3Yx4CsLNzM7ZEFLV6TfpVABvw9XctpYVHQ4SexUCIIb1/0jygF9GnEjAkqQI4&#10;r76URML7C8Kt60NUHsZUHGPyaH5lbBwm88znCGOu41omeYGIxvykxBcjwhr7DEFnmwL47RuEX1ci&#10;uuQvdI9yEfPxEsEX0Pj11MsxNmXkS4Zt+oxSUc517gcAyA/e7YhbZiElrn3oQM450ofu7m1b87it&#10;b5Zj3U5P441r37/yjd8gIMcugXsYX8b/xo2btr27Za2uB3ghOht+wojcyfq2s0OdHhGOhdy5c2ds&#10;9fQpl54UcwJyfPrjK5wkIcESOgVd0XcmgPaFmrjuFNDFY5rnU+SwBPzqfx8NyF2ApX6nvQMgtDAA&#10;NrY03vqX6/13AK8WSJw/MY7QJf2dRNjcdlt9GSD3MfP7gvSHcZru1Tnf8zTfT+dZ1MPVcQ9nefdh&#10;eCEQFnact+5wJN/um9vbyQd+atx2ZnVF7pzKHAYdgB4hLrf+S6X8+LseWJffu0xH5UssT4/H9U/+&#10;1K//7V5p8ePwQPlKw7p9jJM8+QGAIV56Ej6Qj8GBbjpd37xB+jgyk8bLlMj5cSeCWeBmL+GlANlB&#10;1oHbQwJyTRifaaGdAMzv92fdCbgp+CtTOObbnYDbyYN+Z4Cba/Fr5GcWuBECBJDSdwL3BBS4ehHx&#10;jBV4b1yy1zZ27MatHWse7Ct8aBmQGnZt0D3CWNOGvVZKVkh98AxvBAcBc9JX8574TZM+E0BTrPgk&#10;GiewC4AkET33jnO2MD9v9XpN+kVE4eitZXwGjccHWwTHxeFaWI37chPDUA33s0ZhbEd7eyKwGzfX&#10;5d/rBkkOxBByQJyN8SUyGUANpwz3TcxxrnOr8Cv20kuv2Ouvv2abN28pChhADZF2HXdZYTch3gAD&#10;78Qe8MXCmZCj7EuVmjhtDKdk3Agwa575OClmOoQcd7aQrDB3BN7eb+ov+jjNT0TigPZUNK6J5jZP&#10;GmvGf7r3ee3WxFwfUhGKAJb5oz4Ons+LE9cpcN9WTnDbFCfUAcw8LYzYkMoQKWvqRhaEV3/jYgcw&#10;0xa4bQyUACWpz1HPUHECm4FnKiP9J4Fb8GjAar+HX/x4bEe4meET3icEa8+OmseaBwAjY3XxoYfs&#10;/Llz0ofjXiYVx3HTeoO+7R7syk3tYHdPz8CnHPUOYvtavWLH0rn3bZjmcbVRtdVTyzJYrKXIdpLa&#10;6cuYWpIHjRJXzXxXWk/eMLh0AJwQRW6oxth4n94LuKfHKN7/9H2MbRxPvxPw0s/sTwI3V7EXXeWY&#10;3+YAy+8E/PH7JHAPE7Pj17D53wHcwfnHNRpltSPeIb1vStXqfURK2rER52lrZ9/dMVEzcN+wL9sG&#10;WQ0g4RqSwY9FIgZqvWbV+t/7/X/iA7+ZKn9Q7lLSMH9pBX/tn/jlf/5nr+21/16v0FgalRo2GOHq&#10;4nG0mW0B3OI99aG8M8BNXVH8+O3A7cTQgVvHE5giOtdnpAe+88At8M2C4z2BO7U3ieUDuBFdck4r&#10;ZlyJ0NsVK3Z03LKtg0N7dW1TOcuxzi4WR3LxGnQgfE3rt5uKLQ5TRzvx0c5KFNirbRiOTTIzcdzz&#10;XiumeNJ/h2gBwMENCm4XcJubJQAJgFeS2B8XD4AgFgp5AUgCbgO04cawLu8rOlpzb89e+MIzAtAz&#10;Z07ZTL2u9I/EAYfDbjWbskSeX1gSYBP1DP0mFuPoTAmmcunSJXvxxRft5s0bitbFc6vlslQxqGho&#10;JxuW4mE0pXfK5fQePBsOu1LzdwKwJRJHb4c1tYAawHWdNf1FNi/YTM4J2DV+3j9RP5ssbhOnrT3A&#10;nb4B9Q9R4QB8CCBjnvb+cfjci3GZfiXTwnhGyRJYxJIUFj6TcoIL980JeoD11EDNQxDTNs5Rjwgz&#10;ce/FjWe4QIGKLzK9Pq51/SftxoJYenHcvYYEd+lYt9Oxbr8jgEb/jT4cIB724dT6AvJWu6sFGa0i&#10;GA4LKnTh5y5csIcuXLDTZ8+6W2He7PjAffT3dnat1T62bhtVUF/XISpH6kJd2FGsnF6ZBNtBlCvw&#10;YTwBP0ThWiQ7jYKbvjdwMz4pe1jKR32/wM3I+32+TZdhAZBvBG4KdavEvXfhuLX40GVTjtt/R3v8&#10;fv2t9vq5yXWSvE2vj/mSmjF5TthHBHCj2ifz4O7hsWgVSjvmv7LIsdhPBoRIdaDqSOJQ5RWG3R/9&#10;wW//mh99kDHszYv3+pdY8Nf+wutrP1ObO/3UVqufr86tWKuDD3BFOi+5ACWyo4mpSe8TAuLF0Sh3&#10;axAfA2U6YfyvLHB78boCuBM23ZHj1rRNosq3IyqnAIjxW/dngNuf7w24F3DrHp6bdOSy2+PEaOzi&#10;WHI/C7grSgpybf2GXbq6Zt2Bv08ZkOh3rH28pyho+GbT58WkS1YkM0A89YsvTJLR2USH7WJwzofl&#10;OMEtxOmr7QVxr6SwhNvlbyQLNsY4zo2beE+OAeJADbpTRmgqcUFX6px3foxua2QHO9uqn7CiN66v&#10;iYPC8IjFwBPvfreDbsXTbwKcAPYLz79kX3zhedvc2pZlt0T7ubGV8NVu1KxerVmxXLAqud0l7fR3&#10;433LFdfDUx/AjngcLg2fXwB7IvrM4frmaVHzYwAW0SR5vGGUUVcocojmj/onberT9Dxx2uxDRJ7m&#10;qwN3zvJFv8ePTeeViCNuNClC0HS+O4Azf9nDwZ4sXBt4zrNvKxmum8JegAzRTqCd/R6xNxDBT8Cd&#10;sHpSR3BksflN098sfJgX1BNGbQHg/G61CKbD32NxzJwHg7iv3fU4AliXb23tTLKP0QfVKgaPM/bU&#10;139IecOX5pcEzAA2KhfCq2KwxkYXAt6zc1iyL9m5c2cFHjynqCREDsQCZ/6WlXn+tnzdTKIAdYla&#10;+DvZmOjeZL3Nl0776Ce9SwBs9HXqW/72faYvdT7GK/Vr2gdwA4rZ65kx+nuSRMTvngJszJ+0AEj3&#10;+bGpTj42qU4ywE1f3HZ9AHWcjwVGBripFBlhf5RX9j2S+QDPSDdYtOHah66buRnA7fSgRxjUXyvn&#10;Vn/gYx85dZwe8KDcoUwpxdssxCH/kb/7K39rVKz8pXG+WhgWZxTUIFcgOwyhLBnIOwM3R9wdazq5&#10;79agIGoxXWIy3Qm4uRag1T4BYHDcX27gjueHqDwI55sDN+31+7XOnwBrThwBoEo4wXyhYu3h0LZ2&#10;D2SMRoQwuEgmP32MaLx5vG+5Ud8qJbhEOC+sxgFT+tqfofdPAO1xwIloVpIVN4RS7584RPg1AA6g&#10;m5mdt7mFeas1PB0lRkCEo5ToGw+AcOPi3SUu9cAqeREYRh7+BBLEcXSgAyvAbbXbMjh6/fIl6crJ&#10;PHXx/FktDIjaRTsJbgIgEkgFC3LmltqKzzR9o/HzoB4YmsERtnptK+A/nGgh9fj7pzlAABSMsOCS&#10;Ge/ELbubkBM9Fp7QKjfFC8LsfsnYaMiFLUMMp8/w/pXVvv5OEo1ESL29vjhgH0XGYRlCyibgTIRR&#10;10p073s8ZWPO3bFgpZgp2XopzDXqFyhPbES0U52MfbRBxwIZUhFHmkBhcizACHKdVCYyXEtid74F&#10;XY9HASl8eYtBBuQUPc/F1IA5/RccLOMFQAP4/UFHBP/0yrJsHjjHtcwLjOPQqbPI27p109rNY5ub&#10;r9tDF87b+QvnpDaBw88XiSQIdZiKyAHlAG6nVVrxJoUTPQ/QO3CLA1YO6ugDH8/gZAPA6Qjvkynt&#10;0u8McFMCuCfAm4A1jNPuJCr366P+WEidBG4/n7VO13YCuGmG+jm15yRwT4A6HYsFi6Q1un8aRQ3r&#10;lTbBWLZ2jYioGpcebmEFJZTRd5GksSz+Fbs8N3yxXGh99/d+64de0QMelDuWu3zt918+8enLH/r8&#10;pau/PMznH++jI8pXrN0nIwyuIZ6AggFl2vtnycfBUGFx6zGqnSB6uVODskQpTScV6n0z4HaC6cTu&#10;bsD9TojK47fv3wpwuyicPhDXSxsmHLsTDUSvvRGcV9XGhaLd2tmzy9eu28FhU1HDsBDvtY6t2zlW&#10;5qrhoOv5r+nXIf60AOntoK3317tgVOYfJsf4sCDUugbglsFWwWbnFmQkRmKOHMFDRKg8UAevR2xx&#10;soRBgHlbnqf30KIBqQEifPyBsSAH6AjYMXDwJpQoc2TQt/2DPemgCbTR67QSV5yXxTFATduI7Q2h&#10;oA0YlEEgAA8BLkA4jPSVAZhToxg2wIPzIUrmfSgQWI2HElN43+v3yfmVETcz1gIdJA5IlgVUjLTP&#10;F/aoIDSOmtnenskWRDbNNS1+soQ8SUScOw2JxhS4Ibo9fPIlEYARlCZc7aM+CverUGfai+jqGaHf&#10;RDLi3GC0O/bUEvto820l7FUmhNylRHoHBKTiyF1f7ppTytS108fK57z6PemLGWsReqJxpYUDxmlg&#10;e4zrEENHwvWOsFh3lVIsPAkGVK2VZYmOeHauXrczZ1dsYW5WmedYNKCHzZerGh/E3/hsC4jYB8eN&#10;ZIWPZ+zj6Bw5x0vy6lASknsANyXePbvIo/hQTI9lgdt/+zkAl/1J4NY4ZX6fBG4WVVH0e3I+bXcA&#10;bvZZUTm/4/5Ju9KxOwE3KhT6RW5h/YFt7u5arzvSt8Z3x3UYnuqbTcANzBMIqpzrb/U7Rx//we/8&#10;2n+sBzwodyzTUX0b5fJ4XP0f//Y//KulmdX/vD/KVSq1ujU7DtowgXx8cF0iopqElK88cPtTE2gl&#10;4vJOGqfFb987cAdQBuF8K8At4pxAG04bjqA3Mjtotuz6zS27tbmlD3KmXrFc99haRzvWbbfEwYqz&#10;TVbkgCFi4dC3K8XmRIyb/LBFxaZEL8TEbqDlLlBw2Y2ZOYnBEEPybK5FbyjEwhdf4DXQyhkxO6J+&#10;SDouabJwT6JSjFBcx82cGCoWdb1W0UKn3WnZqeUVm6nX1CfoqDFaQ1SOiJxnQ2yZV2Sfop2S3CTx&#10;6QS800KEDY7NQe92rlR9D4EduJsTpEMl8mUna3sNjMYvANyBJAoSh0hywn/iSCVxyKipASNwmBFO&#10;z/X2yRJgWl/4XlO0QCCud4iV3dqbOcKcBahZKrFYCCCPfTyDkq0PEMjuOedcMMDK/1j6+wKAPc9B&#10;FhELAtocdQNIEt+K8E/7Vc/LWp736N+EXpJU8Efqw+C41cYTC4JUeKaPnZ938PbFmbwoJPXAxdDp&#10;jUL/pkUOc7RaqVirdWTlfM5mZzw4i4CCtmDVLPeuxEEzLrlyCnGad8BmL9G5i9OzwC2QlK2D+3Pz&#10;HvQFbdZ99EGiHzEOJ4GbWcHvEIWHB8MUUNP5Sf1+F3VH8eNpOwHMU+D24wA39/I3Jds+3/xvavf9&#10;7fMo2hNvAE2gvvAa4m9P6+kLGgzUdsn3ftzVO2I7wxiurixpfFjQaTyU+pW4DsP2sHnwV4rf+aG/&#10;87FcLmOg8aBky/SLexvlZ37jd77mucudT/bLM08Ui+Uc1oOIm/iASJOoDzNNQAdu4Evs2H1z3EGA&#10;osSEmZaTH7wT6CzQUoLjDuO04Ljd6OqdF5W/NeCGTHh40NsIb65ofWJh1+rSFV1f30gp88hvTYzv&#10;ro0B7daBFkiiFyLuYxEqcF9W6SdAm7102gRYKQEm7iYFGOrdi2Vls0I0jmEYz+IDRWxPu0qlsogc&#10;RJ9nyVJchk0DpeXUiAyIdd6TzlGW5RjZEeKWGOYAQt7HnhjmXcThnC/k7NzpUzbTqLn4P5UgUiFu&#10;9ie4cSPt9UWEn/PrpuLfQp4+JB7y2JmmodkAlBq44dVt9/BnInTitOlDOjV8r9OcYAwpImY519V6&#10;lYSOnYIbhTYEl8qxmEcAFnOPtKtT4pm4z5jkgBLGZVr0TDlTQS9EFSIJ4ZvMzeme+awq0kKGEvfE&#10;XgsFJRlBrTElznGtl2m9sfn9zrm7qml6vepNUg/9TRsClNK3IbqQFiAS5WMHwJ/EdpekB1uPvPWG&#10;PSsXiAiI4ZIMV7QQ6A5YAPJ8AsK0pS6ifkS0zAWMJ6k6+nM4cNUR0RqLJFZh3mptXLRRoWwjtYlo&#10;Xi4ml+sXnGYS1wPYYW3OdxAgrkhqOu/5qHkWwMY7BicaY0tRjNmkPwAAIABJREFUv2XGwvf+992A&#10;OwA36g+gv9NGCbVFbFngpkzbmbZ0On5PFhKpvuSGns6xT/enYzJGY16iq07fHfYKcipAXTrO28HR&#10;saKo9YYjue2xGAW4MQoVcDPhZdA6tPJ4OOx19392UJ7/T/7tBzm671piVN9W+Z8+8ds/fK1Z/R96&#10;hWqJcVU0JBEKVuSeqxgXEBGqlIxCEwtpmiGShHa4ji7KPRuUCOK0+IScFq/rXlblJznuSYCVxHEH&#10;gCJGFMFK90V9sYWOmo2iSShxcTqfgFtiYa5LwE2dFAgnEcbQDXONQsIKPPElRfVQtv7IbGNr165v&#10;3LAeeuXEheSHXevurivDjpJFsCxCnw2gKZiK68Cy7l3cy8Iq/uZ6WYQXAWOAvGpzBDrBd7paE+fp&#10;BicQMe8jETZ9yIryIo7bFx0AQFdAPCR06dCTl0gzmKzaBdwSqQNoA4nZ4b7VP4jdaTAEF+DPRugy&#10;k5Ux6TNFuOEFE1jzPrxLtr/ZO9jhmtKTFTg66V6nL3YVkbYkBqlA8OEE0EnTD3Oz8woSArdPHfR3&#10;o4oYv6treVavz988h0UKHJzZoBciQ/q1knS03t/UgTQinoXYX4uzTBxx7hn1e2oThmm8A1OKPfp+&#10;ztMG3jneL+YDbeK8j40XjmuupAUOz437kWBUWTnpm/E68LfmWogq9TMv4nqO6R1KJQ0771bENavT&#10;Vj9xjvpx9eJv3pnf8c6oQPwduZ+gLkMFz1GwoMFQbl4xTiILWO0PPcANKpBmu6WY9sSf53q+NVkj&#10;J9BT3PNy2br9rjhtDKFo49LCnC0vLgi4XXUkflo+2GPeRQZnDsbScwu8Hbhl76BFIuDN3Idj92N8&#10;ZGJAJqoO0DYtbJKEQPnWM8AXHHf8BrD9vHaT487qMH5+DMC97Txtn/w9rXO6MEgAPCGtqT3xPCd8&#10;d+W4w4hNi5dU/LzXO3mP0IFHBLW0WBBws6Cxoh22OsoWJgqRvByWFj02g/oNWwN5vrDo65gN2r9X&#10;7vf/9Me+62u30qMflBNlSrneYvmNz65f/M2nn/7FbmX1mweFhgaED16iNYk9kv4KP70E3ALsNAHh&#10;mkRs/4iB2zmGu3Pc+oQScLPnWl2XwETCzgyQB7AHx+33vBG4YwuOmBjNEGiMs/QdyIK8Jre6rb19&#10;W9/YtONWUwQUDob0iqPWkRW6+1bAIjMtGtjcIj21I3HaylOcOCZ+Q0jZEw+c66gXd6i5uXnlVCaa&#10;GMRKnKf26cNPHEXUJQLY7ylF6KDXsn6vLW6bNpA5Kp/SP+IOxiJBHDkhVKUeGHqe5cJY1tv0Wad9&#10;ZDubt2zjxnXb3d3RM7Eyp1OwAL548WFJAmiDgEPRyZzQH7eOJNKGGKHqYA+g4MON8VJXvsQ9JZjo&#10;d7tyOUMUL7G9wlm65KFan1HELQA3nsG7Mp/JNAaAsthSPdgUJFDDDoB+BqwALgr77e1tAToLBfWZ&#10;AtZUbWF5yar1Ocuhl5WE2bkWDPXYhv2efneVFGaksSIzFuDMfMVIC2DlHLmuO92uFqwsbgHEXD5v&#10;jXrdGinuOu2nbSKwZra9dUsR6iRBQDTPtzDKKV0pXgMC6JEvanhH7iUSHc+NOYCBFwFNpOKYmdF3&#10;DkCL65JxYt7W16/p2eiceTaACgAvr65oIUb91EUf8i7435NljDjk3K946N2BLPBPrZy2UsUletRT&#10;LbsBG+6A29ubqgsXP6KqYaR48fwFGaNdPHdeSUsIBhOLCTw0EIMTqlNLe2X+Stx04roFzpr7SSye&#10;OHJxpimO+RS46VcM6ZAm+PdyEhhPctwTTjtxupNrM8BNmebTjmuyfycQPQHclJOicp7HnHyj+1hs&#10;/pvH6fd9ADf1wXHz24Gbc26KCuPR6nRte/cgud55PViVMyfpN/flTvm5R13Lj3q3ivnun/zYR/7Y&#10;M+nRD8qJEqP6lgp+23/1J3/1PzwaVf7GoL7SGJXq8sMUqKQBhHCwesdIhI8StwpKTGQNWDqSLfds&#10;0OS+KNOJ5cXru1+OO0Tl0C5dHxxxuh7g1v2Ju9M9qej4HYCb9w3gjuvuBtyI7QAt5SYfJY5rZOIG&#10;ypWG7Ry2bO36hm3v7ji4lrHMbFv7+MAGzQOrGBm+EDuHft6B25/romQBS8prHZwqBC4IMosXPqL5&#10;BUKKLlipXJX7Bh899/C9eXu9Dzjm/T6ybqstYOl1W8ryE0YmAkNSetJHeVbTCaCLnj50CuCe3g9R&#10;GVHfOM9iDmAl9vQXv/hFe+2112x/Z1cpAldWCZzhriQUFlT0If6/O3vbIvTMMd4Ubkc+4PiN1gDu&#10;nqyN8Z1mvuInjtuQzxHiDpBohLSdZQXowJLdiZWPKXsSmWDsxFiJwwYE0iIIP3OA0rlsB3q4WkKu&#10;wpEDJBTaWyvXbHZpwRaXTlmRELV9uP2unkG7AHsWcxQAEIKJoZ4ChyjZCfW75IDn4L/c7gJ06hR9&#10;d/QDALm0sqxFBW2NRQX3XL++pmxxvD+5A+AoEU0TMY4ANwH2vB/jzt8sXAButQtuHpsGFi3zrlbB&#10;fZD5wEJIwVY6fQE3z8SSW88eDSQybRBzfHFZz+G9mYvkicePH48JGT8i6SG+PQuXStGWF5atUq/Y&#10;GDPlHBICjDQL8jTgPubk+973PvvQBz8g1y9AHOUKz2XMmDa8D/MX/3Fl/pLuGjrF5JuCc3DdEocn&#10;rjs4cgFtiMw5HxxxEh0nhZHfJwB0wArA07X8zgCnH9POuXwdd6CMLct5T+9x1YXf578nz03tmHDg&#10;aaEQWwD79Jj/HaLyie1HKieBO0TlwXFz9W3ATYz/Uc42t/e0sKSPGQu+Bb5LSTKzvtwj7Bb6g96g&#10;84Mf//YP/dLkwQ/KbeX2UbnP8unLx2d+6ZO//snGysVv7lgtlyt5qkVC2GkwUw5fol01yKeMaIoP&#10;QhPBJwSEIEA2W+7ZoHcQuDUti0gI0NV6vcFxh3Ga4uneBbgpAdzcw151Cqz8OX5Mn5H/PgHcMqIp&#10;FAVu4npoAzlsrWjdYc7WbtzSpAcM4BjG/bZ1moc27jXN+m2roFfNJfG6RyRNdfueceCcsnSh206h&#10;S3W8BJeRFxBigKYY37jHaAXghCsAgnHlHjYKBJYxPz7YF/HGuARr9kJhqI/PAXwkIC4TsapYsDLp&#10;OuVZEwYpA1mUD7AMRjxMNics4rXA4PxQXNjly5dsY/2mXb6yZlu7e+omQERl5FwyBe6ZhU8ADQXR&#10;N3VUalU/hu4UrjuXUyIMOH/6Rdcm0TCiWCK0UQ/EHVEx8yHE1LjNxfPh/igAFMClettt9RsgiX+4&#10;fIkTVw4Y8zzOM1PrswtWxLIZMfNoZPWqW0LzHK6f+MeORjrmY+uie9qKzhew9BzYkRfcs5zRRrUh&#10;RYfjb46x8S4AndKqVr3/qBdOjH4k3j3P4F6fWz5ntBhPqhY4Xrhgb58bh7Egov1cz5ylPUhMWHSo&#10;/0e+EOAeSTOIcJaAO8aN9nXb6K5dTM+eMaP98f5cQxY3uRymb5LY+O9+97vsgx94vz368ENayMY4&#10;RR/GwpUvUrSoCJcN+DLnkFL4by3kEmgLjvQ9JI5cIM6X/0bgDqB7O8DtxxNQnwDc2Kg3+3tSTwa4&#10;/VgArLeH35STC4UsF+yb//2lALef96TNam++ZJvbOwrEguEyY4KKiQhqvlJxiRxqNlmW05391l/7&#10;8x/9mh97EIjlzuX2UbnP8pO/+gcffnFt69cKjcWl9qhoOazI+06EKXAPDDAfLBGv4mNj7kCQsyUm&#10;WpR7NigR5Gl5a8DN1RCVAO47cdx+fgrcIlwTTtPr5xwljNPidzzvpKgc4Nb5VH9cT33o7wBWjuHW&#10;gsgaa8xrt3bs+sYt6/ZJRF+yQn5s3YMd6zZ3yaZjJbgd6Y15Zqo32p+CqQQxhFhBABHlxu8cQFyp&#10;2uz8oq9+5WrlXIOImzgNirdX70LELPSY7ZaIKsDIs2kbMdJHIyQAfavXyjaLMRAfpThu35Obm5W1&#10;9Pm48wBkikyWziPzZhsB5Bnr1/7Qvvj883bp9TUrlMNy2Dmp2XpDYAMQ6L3QP5N2cjgUx0UfICoH&#10;WOC2mZcsJI+PDuRCR1/xmABuQIJQqvQXnDq/iSJHWw729h2gpKMmAErS+Y5GykgmQJB6wBdN+BHz&#10;PM8vDuD0XdSdM7nKnL/wiC9sLacFQwC9nokoPqzik4gTiUCkMdW7wvnncpIEZMeaPdfADbMg4124&#10;l2MsLADXdqcpa38MMPt958QxTGRPhDoK9/F8gtkQACVCz/IM3mUCpmMTV8+CjvemDo5zPfdFEhrG&#10;PQq/T587q+so3MNGnwX44//Nnn6gxLvQBs138cpjO24eaP58//d9ty0vzmsxyHSl7fQ3/v0MWB8x&#10;seazxyXHvsB/IxYv6xrAWcZlgHYGuG+zKBdws0p2f26VFHjE//bvHl6SEgxLAF7M66mOOwHhRAQ+&#10;pWt+zudf6NAn158AfodOjvn1J9z4J+3hHOWdBO4AYa4BuLkX49pcsWI7e/t2cHA0sfqHZpCXXdI2&#10;3lbie+wVBjJYHfZaP7fU+5q/9F3flXtjhKEH5cSo3EchA9h/9VO/9t8Mqys/2h7kcqMcATCQZflA&#10;I6Jz4uBiP/SRabGnEsAdH7BES/rLyz0b9A4AN/sQlZ/UcfMNQhD4PJ2g+P1hnKapnP5mOykqj/Mn&#10;gftuovLwU2bR44SIkKJ12z9u2UtK0dkRgdGiqN+1/tG2WffISqOuFXNwqEkVkd6T+iGIBFbhOESU&#10;wj6AO44XIOqLK1admfWUjAwE4vHkq80Hxl7XJkMjci5D+OGQGV8IHBm6CPpSKA6tWspZrVKwClHL&#10;Sjl9hHDgEp1LJN6XJTbuI1pwQP5kdZ7AWsZYfUksMFwDwLz9Zbt27Zq9/Orr1u70BNT12TlrHx8p&#10;dOXm5rZLDBLXCdGgfQAA+lrE3tTFu4mLK1Xt5sa6DJcYIcTEvC8WzrxnY3bG72/3dJy41+yJkU19&#10;jDNcbLc3NRZcWTmVuMui+olFA8+kv1AdBZCw16xAElGdsXano2sBJ7hPUlhSB+PJmNFeiXWT2Jpr&#10;AUSeKxVJLifdM4svxknHGa/EbSLCl51AyrSFERiZ1QgeQz+X5cuOaoEJkFefLS+vSmRPnc1WyxYW&#10;59Qu2sCcjfYF2PL9w0Eh4uYd0NGzwOC59CfX02f+NTjRr814Jjf6B3DlGO1GTeBz2rPk8UzaTV8y&#10;1vFM9YfsZnpWoX9zQ/ve7/7XtUeSQjpZ2trrI3lALI7vP6llK84RYsmMqigBNxw18x1QDo5b34G+&#10;a3cdE8DnmF/sXawOeNFWityg9Iq+vxdwnwTeAG7Aj0K98Vv3nABu6Bd7+kO/07ynvf47AStNkqg8&#10;6kvbifMROQ0q6ntvR5RoV7xH1Ifkhj3SSz+P6gmVX14xKA4Oj2xn/0DMAePGdQA3NGCU8jFoES9m&#10;BE+A9q/MVQ5+6M98y7ccqcIH5bZy+6jcR/n937++/Iuf/dwnrLH60e4Y0ZFPWj60Qb/nADAY2u7+&#10;oRPScjUz+PzFlBBZ1ZFEutP5+2jQlxG4RSxO6Liz7mBeHICDsGStyn3z+wO4J9tdgDvhuiYtdSL2&#10;bPeGduPWrl3f3EnEAnFy1/qtQyv0AO2WVUZtES10SBAXgYH+CeB2sCWlJvfzGxDgGjbCDlZIgbm0&#10;otjnvC9joTaRgzuMDFM+aUSSEHQASdxgShIgAiq9FGkWizZbr1oFxmXYs/GgZ6UCHzXAPZqK0CGs&#10;bkOl93KexkXn0ncB3OpzF8+T/pF3PDxq2vUbG3bUbMl4CUMtQmGi933xlZft/Pnzk3cltCjtR+1A&#10;bHM4bMAkuGPAZe3qZTu1suSEJ4m20SFyvt6YdcBNYlrq5DdxsAFCSZWwlK+SYcqJ3OlTZwV2gMve&#10;zo6AjDzi0mmTsKQYQIfft4PwmTMXbHtrV9wqYmjA7sqVKzY7P+f9niy1aZ+/T17AjU6X/meeQT7X&#10;19f1vLiHgg6a+4jLHWDIu1Qbdbt1Y0PXLc7NenAQWd/D/fgihIxc6LN51xsbGyKyr776qhYwbmnv&#10;YMHCUbr2XE7XXH79qt6FezHw4575hdmkZmhroUG7Id68B23euHVT760FbLGoe1kc6RlEXEsW6vQ/&#10;Ug3mIeoUjCLn6jXb3LphK8sLNlsr2zd/01OS7lQxYBu4aoF788WqojkOBbTIgfguWLDwXfoM5FvC&#10;QO0kcI/0kWb9uR24lZiEqIaAaeK6xyP/oIOmZY3U9D4ZkKQExx0SFa1hM8BL+9nfC7hjywI/e1l9&#10;UdJ9AK2ek55/Lx13YsjVDkrUG+/BYp/fAdySpPEucnMkSE5ebmHNVtu29/bVLzyfb4DMftgn4I8v&#10;xRFGttJ3EyCp/89GjeOPffwbvsEtVB+U20qg0X2Xn/rVP/yTr23s/fzRqHiqWIO4+EDwAfNh8QHy&#10;UcIBrZxalU41VpuUdx64KVini/aobspJ4BYvq/0UuP1CfusTTNcncXlqCWJUyt2AG1kUABO/fXOf&#10;7LhO9/Omqe7pdTnpBBuNmogmHxG5azc39+3q+i2JYeVGlxtY6+jA+s09K43Ra/esOPacw7jl8AyB&#10;VQJlNvSwAu4ie3fHgWulv9nPzMwpIlq+VvPxEaftuk5xC8qx7fpwCGqniWi8rXR8/n5wexDWgfSy&#10;M42KVapFhS0cw8khDaBvh4jFPUoaaTzxM4fD1sdJH9CfI9eH65j0XR7zXAlJINzMkHxRLiV7B4fi&#10;mODs5hYX7NbNTQH4M888Y+9+8gko0URiACFhIbSwtGilQtn2Dw/UD4AXwH3l9ct29uzpZKDlVuqM&#10;PNcAvrg5wZkyv10nTA7ppp06veLEqlDytJY5XyhduPCQbW9uiSCtrV3T/qWXXrR6pSqLagBY9hQF&#10;FkJuB3L2zHlbX98QIEmKUK8L7AC0cCWiXRrjZDgGqG1tbevrwToaozbAngUM76H3hsNl7g5H9vC7&#10;HrWN6+u6l7Hk3S9fvqz3nJtxNy4WNny3+pZyOXvkkUdUJ+1C0gH4P/vs5wW26MS5Vs9KMbLJynXh&#10;4kV76YWXZS1O3z762Lvs2c8/o/5n4RIW+Fq4JAnFyupptQX7ADwlOL929aotLy+qv/iuJSVIxq6E&#10;w2VPaTebNj87a4f72zY7U7NGNW9f/7Xvd7UNIte0aAVUc3DZRmxx7EcAFf9O+EbS1zkFbr7ZsScX&#10;yefL2kMoAriZI2GgZoXyFLgFaszgBLCyc3EjQX1WCfDYT34njptr2AdwB2cb190NuBlj9gHGdwPu&#10;iftXEm3rnBZ3cX1s/juAW/VMmzK5D1rl16d9hORNdJjzgL4ofa5k7e5A9inMG4nRpVpatlq1pMQv&#10;bqDmXDdSt8J4cHXQ6/0HM9VzvzPTXu1jJ/mRj+Rcrv6g3Bsns2U8Hlf+47/1S3+tunThh7ujYhnR&#10;U3Dcft5Fe6yYKXz0EPk3L1PQvluJ+t+sTIHbS9zDx8nfAZwT/+rQYQeABOAGgCeAZUHi9SUgDpF0&#10;1J9eL+53kXoGuCece/a6dAzg6w8kmTjCx5WEHsWqvfjy63Z81JV+r5If2aB7aL3Wlg17h1bI9UWQ&#10;ivnSRGoAV13Il9VWAlhAjFjJFhFVl4sKyQnRZhVcqTawNbb5hVVxXjAdGIoQyIOPqVqpaxU9QO9e&#10;QXoykI6yeXwk0JGoHUDGJsCGtlAtWqNSUoQ2Ah2hq1JAFvqVFbQiwbmfNsCNERvWwA7eXMvfnv5T&#10;IA4fI+B28TpEnjFEl05+304P4pS3y1fX7fyFC3Z9fc3e9a532e/+7u/a+97/fvULxAqdpgi/FWzl&#10;9CkbD0a2tbtjszPzAmAA6PKVS0o4gTg1wJH2QYDgHm9tbek3YEdftFrHAg3mtcCuVJQFOpGiIEjv&#10;evQxu3Hthjj/S5cuC2S++MVnbXlxycN/SmeN7prJ4QvAc6fPCSBderAlDve5F14QCNMeuSMlDppg&#10;Mlhic/zoqKljrmYY2csvu8QhRJU8C/E6c+LCQxft5o0NcfG7u/sSf7/y8qtWrVVsYWFGc51sa3y/&#10;MnjjXR55l62trYlrfvrpP7CnnnrKPv3pf2qnVla00GTxA1mmLYic+W7e/Z4n7fkvPG+LK8t25dIV&#10;e+I977Hf/cxn7PxD5ychZv179IVuY27eLlx4lz373PPK0UzI2/nZGfvCM5+zC+fPSgWD/QNjQ1/1&#10;un175F2P2uHhsb4ZbAHIv715c93mZ8q2NF+zxx45qwQ704iAIc72vUAZgE62HsF5O3AjXXJDtQBu&#10;gNz3/OYtQwee1DFiTPi4PbkGqr/4DT3iXQOUp6CbAcsMxxzgq5JE7RNAT8Rtcl9aMEnEL07aj8c1&#10;wUmrHfqdnjGhkek+6cd8scHv2+rg+SG9SYvIKNEefe6pUrUi2ifVAjYgQyuUKtYfmO0fHtnBUWuy&#10;OOa7W1yYlV578u7EcCA87njYzw2HL+ULuc/aILdTzOX2xuP+dnlUvpRbyV36/q97181cLud6tH8J&#10;y2QY76c8/cL47N//rf/nU+PG8gfIN0VuaKJ4UTTh04TC/QU/SoiQA1aajCrTCfVWCh/ZnUroyqO+&#10;k+DthGIK3NBMjp0E7sl1J0TaXOd1pfpOADd+637ej8d5kQLpMgOob7+P5wnkicFdLlmbIB7Fqt3a&#10;PbTr61s26Pvavmwd6x1tWr+9bflxy7lY6s+TqhDwdmArFUirWRJwk7qygg91GYM0JyCFMv7Jc7Z3&#10;0LFTZx+ymdklEeh8AdDpKtgK0pHuYCh/aYyUkKAg+oVwYg2thCQ4eSD6xX2sVrVGaazUofQXK2U+&#10;vFx+aEXRg4FEX6HTHpPKk4/zHsCNSB3gFjlJQDQAHMcAH4CUs7VrGwKqa+tr9p73PGGf+tRv2oc/&#10;/GFZrVII2QrglsvudtI8bku8vLC0LJE5HN5rr71iTzzxuCK2qS/QVZPNzkyuRCxAAUCJl8tlAT4+&#10;3IAZBYLURdqE+H0wko/5yy+9ao8//ri9/PKr9uijj9rzX3xW1zP+vIv6UotZjNoKtrK0KoAEqElL&#10;iZiZNKWnz57Rs4NDYgbTvvrMrH4fHTZ9zkq8PRKXDpeMqxXzQ0RQ0qGCFgV8k4i4m8ctcexXrqwJ&#10;gFfPrihsKu50EGGeAxF9+MLD4oRRMzzzzOfsa97/fvud3/mMnT29ajMz9ck87qP+SNKKJ5980j77&#10;2ae1kHr+uRftve99rxZUTzzxxERNEIX+WFhctfnFU/b8Cy8pdjUeCrVqxV5/7SV7+KELHtgmZSfj&#10;fQCBc+cuKH83xoYaz7l529q8YbP1ks3PlOzhc0tWyONulmJoQxegTTk3PIsQpWo/e2KOS2/tXPQb&#10;gTtx2km3HS5hOs5XLrc7aAchUOkTB25msgpBZLKAKMB14NPxzPnsFsDNt+vHvD6dY2Qnke68nixw&#10;63xw3HcB7gnwarpPgTv6OupixHT8RP1+Dc+ggbEgAbD9+xFXzSM4j93TyAMoHR61rNnpaixgKrLA&#10;TYEmMq8RHYxQuA/VE+M84r3xaDzqj3q94WBvPBqtlQvjz/ePDn7roZXTLz/xyCNXHn0011El/xKU&#10;NIz3V378k5956vWbh7+ZK88tWqFiQ+mIvDCRKe1WV6I1iNXsXEMfqJfYxyPfGnBTglhky9sF7jgu&#10;sEiAqusScIur5Fhq9t2AG6D083cAbv1O9aTjfq1PZtpUUnShsY2IxT3K2QuvXrbjJolCitIbY4jW&#10;Pty0QWfHKkUiTaWFhHkShv+PuzcBsiw76zu/t2+ZL/esqqyta+m91WpJjYRaCy2EFjbDgMHs2BPh&#10;ITwWMTBhQ3gcdgSz2Ay2h2AIZuxZvGE8YDAzCgQaMGYAgYRASOrq6u7a9yWrcs98+zrx+3/nvHcz&#10;a2mpwUhwIu6779577rnnnnvO9z/fd76F/gzHDXBD6HNE+eKYGS1cN3Zm2YwVy66pnkojOt5nE5Mz&#10;Vms0tBYIZ4O2p0BKHsCy1un1NENGCYo2QyQrhbdUXxrw1ckJm6oULS/Q7QnY8dkdgZtVcvYClocC&#10;t4vOAW7dG+zAaRXy4cCHQa21NnmRQ7Rmduvmqh1YWrKbt67byZPH7bd+67fthRde0IRCKdiL4toV&#10;kEZTGcBGNAtAMqkE7J5++knPH75LD29vmYwAFE4YO2g4d0AW4GYywPqvvnEOX8wDy6Dxn/K19PPn&#10;Ltqjjz4q4AZIT58+JTEzkx0BkdDRnZMgnZqsVAWqiNWZKEzPTgkwDx48rHrQN7wfuaY48QCYZADc&#10;XGdyB8G8ePG8nsskg4lIXBcnUTbvghi63eqoPa5eva7QqYePHQna4UHhq+f9/+D+g3bu3DmB/qlT&#10;n7dHT560T33qk3bw4AGrTJRk5cB9LBWQn3Vu3vMzf/RZe+KJJ+yVV17R/hOf+IQ9/fTTqgv1ZoIX&#10;AWB6Zs6K5Sk789o5m5+dtp3apvoaoV2PPeL1ArjJD4PAO6HtXqvXFT99Y2vHpqtVW1tdtolCyirF&#10;lC0tTFk2jWMf5xblGlhgPQZu6quB+QaBG+6bsiRnkDIbQC01VdEhgJtzJHmBSwChc6dMYgL4vQ5w&#10;6x4B55iw6RiAlaOXMAGI5Yf9GLhD/sRxPAfounRgXCYArbKDVADOy/P6lgRwAfcAuk/d4nXnumkH&#10;rd+jBIjCG+1qaavVW7axvRPGVM7mZqqiUXwTzrlHPM1WdAyrEJ8XmS2vn3xAoGW12Whs3eh2mv+h&#10;Ol385YMfeP7T70v9xRepj3vDF5B+4uc/+X1rTfuXO51hKpUrho7qiQ4OIdna3BEBgutgnZVGDvO2&#10;mDPsxx3zi0n6qMkUCEcsj45F4hzb/YB71/kEEOt4D8cd17p5xN78pAjczt34dcqmm5IicAcaOr5X&#10;wB3KJ1M2b2tbNTt3GWUmtGkpsmvtrVXrt7bMunUrZHGoEesa1rDxjJb1uNGIsTmHBrNAPSioFcol&#10;G6az1mh17MDSERuicJZ2kxpEitS3w/pumljVZYXOXFnLI14DAAAgAElEQVRbtU7bTY6kSKbQn0Ob&#10;KONsY0LBGgBYzNLELcsvdABjXKBqsQ2Xp/QSX79CdH6vqNyBPxkliBm4zMLIhwf0MPDT+D4eECqw&#10;Z6sr27Zv3367vXxDnPfnPvc5AQTcJH2OYCRwmJg5AcIAN9KDuXnnbKOyFdw6+SPI8T+Xz6qcS5cu&#10;jYAbUTme1trtrh0+jEjavxt6AXgPI+434vebN24LwC5dumKHDx+2V155WQCO33bKRkwOTWcCAMEq&#10;Fyua6DIZAMDnF+fszJkzdvToMbU9dN77lQM3kpEI3NS5iPvQbk9c+qOPntilSMd7kJd35Trt0ag3&#10;JYGgftPTVTt64hGtkQO8pF7X194X5xYF3IA+HPeTTzxuv/M7/5+4adbrcZZD2Yh6GeK6Z3HRXj71&#10;ivJwL8D9qU99Spw3fQ2unHdibNEWU9UZK5Un7ZUzZ21xbtZ20EHIpOzq1Yt28sQx3cPQ0HMspTZb&#10;OnhYovLyRFXfFOBeXbltpezAqpWs7ZudEHDj4EcjNHDIBA+hf1OOg28AbvyVR+9nim4o8VHwQ07j&#10;Pxy4VX50fQqQBVG5rGUEfGPQUwrc6SCIuqEbfONkHv0PrHE8PyoveU5ASb+9F7wjUMdzUXSezKON&#10;d0qUh0jc/4c8iYmBHyefzwH0jzzhvtFExZ9Ht2LJRoxdOmutdl8a5vRP8tFHJycrmnDzndH58f7u&#10;z6WPKyRsAOsR3Q50GYsCTDpTwyHS9Vqv1/ztyVzm/z5w6MR/ePHZ2VupFH5U/+Ilf/svMP3Dn/vE&#10;j6830z/aMgIk5LUuGgEJ4MR5Rwx4f/z4IxKb0OB/LoE7Anlgue8H3Gy8t85HTv2BHHfIH8R0ow0c&#10;S+es1RvapWvXbKfWkgtJTKc6zS1rbNy1fKpjueCEX2BNEAY1PL6vMRVLiwPiPGAAaMPNsV6J+Qvc&#10;dKPZtam5eStPTMmn8/bOjtYJUTajTNlzQoDSOVtb37SNjS0peWFXjEY5muCTpYLNTJcVIhHOe9Cj&#10;J7i/cgkHedcA3CnYYpl1ce7BwJ2WtzUU1HYDfARuxMsOksQkB0Qz1mj2bGunpbXm27dvCfQAiLe+&#10;9a0Cp5hoh3uBe9457/l5rQs/8fQzIhgCyWBTStuhJAag0q6RO9ipbYtjPQRwh/CSzGpQLET5DYW2&#10;q1euC7ARRQNgcKsAOZr3PAfA46MDsEwGJsoTmiAcPnpYwA34nT59WvfwTFrJ+0oA7oI7RmGM8XyU&#10;vvBUBpeu5wTnFni0435E5xG4JXnY2JS04eLFSzY1PW1Hjh91Tidohsc457NT0yoTBaLPfvaz9uyb&#10;nrHf/M3fkNgb4B5NVDGX6rmFAVK2U6dO6/3xdhdF5YjQqSscNIn7oA3VyWnpXOCudGF+3ra21uVE&#10;5dJFlhuOh3vwKAfg4/ylZY8cO2Frmxs2PTXr33N6zu4s37B8pmezU0VbmC5bNhWsF4RpQbSdBOUw&#10;BiPoCrzUzhzDmT8IuD0vwO0Kag7gkePeC9z+rrsBbyRW7tPToS2OK0nw3pUvbgngVv4o0tYEInnf&#10;HsDfA+DQq3iM1QHvszu/b5EBUpEC9GQZ1Jr/HiTHT8d7XVQe89LmSEuoBxYbTBCjOaeDd190iPHm&#10;NM3pqZ4ZFCBHQttEPZktUicmjL0OEvKBlHVxUVhvbO1kh70/rOSL/9vSE9O/8r5jx/7CidC/YOD+&#10;zHBY/rmf/tjPt9KVb8xXZsS1tVvY7jr3yuClEW/dWtbx0tJ+1xYUuP3pcdwkLzOkL4DjJsFpxz3n&#10;4jUBRQJII6c8Oma86r/vIzDHPPG5Y6DeDdyQKJ0Pz2RcjY4ZRBCHYdburm/apcvX5SMcbmE4bFpz&#10;a8UaWytWzmWsQFnE5Q4uGzMZ78Bw13DauTyA7aJxrqOcxTp1Ll/RZKBQmrDFfQdsAEDR8cMqBy4l&#10;GUxwchCHW3fWFM2Huuk61Rv0bLJSsP3z0zZJKFHWNYcoyTGocFmKViiADejyqYnehKZyDCbiWuND&#10;1q159h7gFmeuZnezEnHsAbgh9vKPjtlNClvzjDVbQ2u1ezY1NWNrq3ftkUeO2sc//nF78cUXA3C5&#10;K1fnPnOazQPciP0BbhTMOAdgPvnMm0QE+R7cyx6uGFBFWaxIUAvMj7LZkagc8TEJr3vcq7jgvaGA&#10;C7EvE4nr128K5OBWATKAivLhHnwyMrRSuWjViapMxhYWF235zm1NMgA9nsEEglYir0DFzIqlip4J&#10;4QMskQhQJ6RcUdud8/KoFkSQc/OzegYSgbWVVYn00XqfrFalQIe4O757jHuOUxucurCe/eqrr9rJ&#10;E8ftE5/4HTty9JDajkkO+gT4FucZ3M9E5fTpV8PE5YpE97/3e79nJ06c0LuQoltX6AaKgvgqj5OK&#10;7c11+eq/cvWSHTlySN8Rc8w+yxGZnOzdDx45qu8Ity6Oe3JaHHc21bPpybzNTjIemDR6LHokS0lu&#10;2gEapTIHZee4HZTFSSfy9xkCEp2TN4J0Erh9UhDBmuhiAmzFouY6Y93pSQTXCMg2cF0COFRdj8Ae&#10;wWnEkXsK8gMlXR+BqU8ARnkTQO2b3ze6HoB7BPxRtB/yx7yRjka77gjcajv+q744WtktKo99e1RO&#10;mMAA3iIRaOen3FcASx6MRfod35o+Qn+g/9GfpA8CbQ0OhVQ+imu0qzTWKXPMhWNWJk96WK/ATKR6&#10;vUy/81sp6/7zZ9/27H98fqmKKcZfiDTuDa+T/v0frB369Euf/2g3V3lrZ4hZkXuhYn2URsdjEg0I&#10;pwFhmJmZ0uCmQZ2gx44TH+kf9I0mlUsKwL13Rsq55BZF5Zo4B8cOfj7kiaJxcEX3+HEEbjqmH/t9&#10;GkpfAHDTw9jfs3Ef5iqIj7oDu3blttaUAd90GpOIbdtZXzbr1iQ2L1pOdcX1akYctz+/CKeNjXYB&#10;/+MprWuL284XLJur2HCYs1qja/sPHLZ8saxO32w3rFKtaPDk82WtayLy3ak37fbyqrXanRGhhWaV&#10;SwWbn67YHPa4maEN8EWNuQ3exGTGhqib6F4erEIekCDO1DFomDtwo12+G7hT/bYU3gTc0kpnxh72&#10;5Mv5pBALBnT+h+mCdbrYHCMmLlursW3zc3P20ksvibNjsPvExr2O0TZszO4B8onJydE68ObGlu1b&#10;OqhvQFvCeZKXerKHqCBxYE+ZtBcgCacfuXAIIHk5huO+dXNZ+83NbXHP169f1TGEiPYReAeuhDau&#10;FCvSjpZlwc6WxhCAhPY45cc+DXDzH46bfbPprkAF0v2upAiUQeJ7QOCYgNDPOb+xvq78W1ubAnC4&#10;1XyhqLEKoEUxNhML2sK16JngYHq3alPVSTt//qxNTJbFHfnYhptyAk5CrL56d1WieN6BsuHa3b7c&#10;CTAmhST+Ix1h21xf929Ur6ntqVt1wj3e4V+eawoZbGaT0zNiGEqVCX2PYr5o9Z1NSw87VskPbKIw&#10;tGoFZywDOS0SsGisJzlr3wS8mKclgFvALO3xMXBruSK4Qk0CN/dxPgK31EmhQ1p7VnV9AAUQ828Z&#10;QBL7ZgEkfWFMt8jCea0Pc5wQmXuK90WTLZ4dQTPco/J9z906H5XdQj5AVPcl6DDnR0puUaQ/Ktuv&#10;iwULz9GkUvePgX8vx93pI9HLqT4I9Wh3lGAZB61uz9Y33J0z4ygCN3vGQUzcw3VE7vRr2pTWdtO3&#10;MXPGGOT50EDpPom29Ie9Vn1t0Nz++NEjJ378a99x5LW/CG5UY/d63fTPPnb6fafOXf23hbml/c2e&#10;u3r0NcSuggew9sfHwgyGGTcaq+oafMD/BMBN4oMGtUgXeY2eEcF3vD0MuEnB6use4I5uXIXBAuZY&#10;pj8rckIAtfah/HgMcMcZ4a5NwI1XJlfYuHzppvLhrzc9bNmwt2UbazdsopC2FKZKAwKFFKQxzrPT&#10;GQAjY8WM+6XO5ZEk43Uta1k8pBXKlsmWrN5Ae3fRiuVJ+etutJqG6SqxoyGeg0FaeTe3a3Z3Zc06&#10;Xf9mWInI7CyTtsWFGZufnrQc3oeHHcvj5GVIWMYQ1ELxlb0NU/jCxouaZudYzCJ+jsDtdrlj4MbR&#10;gsfrpn+4mNwV1LDrJB8F09e6fTxdsZ4/IW9M/a6v30O2mGWT6IuxrRnEgA8Egnwxse6vfLjgRIEN&#10;e/SsEwrOx3siyLIUAYDR1ykTsACY2Ov5UekqcATYWvNfK0QiJj4J0iSAMIbBJa0TmaFE8UwkuAZx&#10;Ip/MxYLLWs6xlyMQuHts8RVhq6c68Z/nYaoWJxKUJ2kG93d7At/hKMymT2aYgKQBKCYtWdec5zpS&#10;HcqMZUm8jbi3P/AgHqnBCLjFQaUpqxvODQSkLulwrkl1lvMU3ssn+v4+Pv7xeAaxFQc19CAo+j5A&#10;Qog+RtloJPNt4IjVzkT2YrKI+BX3pkPcZTatkunZ/EzFckgCNU4KAmu1nwDaJ2n6XoAq8bihAiPu&#10;OQB3cMDCSAbA5XhFJmQO1A7cWUWIiw5ZdnPcAbweCNwRCENHCYksnI/AHcmb30vaA6h7ReXxWbHY&#10;eG40kwjPFZAyBv3+eH4vcDtn7Zyt9rF8bYgvoXSe18twjjseU55/aybgrgBJG/G9wWD6Ht+21SRY&#10;kfujp270H8YEfYj/OB6iHPoQm+qi5R135qPJVRiDEcBFuiXN61khk7JOffvKsNf8Z8+89fH/613H&#10;l66qgn9O0/hrPiQNh8P0R/7JL/zn2fK+n0yXZiYAbjg0fSTZIUIcc1KYuXT+kj3zpqckptOAFOLd&#10;C9xxlp5Myhs6xoNSzDPOG3r2nokAJZAnmhfECVwUXQPcOh/qwzk2KVPpv+/3rmnH+5MbKXLYUfSu&#10;7hy9XYU6KF8AETowfsJ7qaxdu37LVu9uWJnADr2G7Labtdtu/oVPcsNu22MVowzHGngm6wQR4M5j&#10;R836Dko5mFjMzWlNO5UuWr3Rt6WDxy2nEKEOSPRoOHbVIVe2Rqsn3QSAu1yZkM009WVCtm9xQR6p&#10;yoWMpXtMKjqWzRACBaLisdb1fUXFByCVOGeBcdo552Ew9xJHrSmLa5BLo5wwfgJsB26/5prm4nwL&#10;7jHtzsqGtXsDq9X7sncf9Fy0JvKZzco0iHam39EucJWAINd4TycIA8vnnAMHHPDmND03Lx0AzkWC&#10;w8Z1wI2yKBfiwDkSgBm5AiZ24kyLCW9m4oKHykMMaUAQSQrnRYTCxILymBhQNnlZWoLbpJ6IjjkX&#10;ny8wkNKdfzcSz0dMj+gY9gOAo98KuBU/Iy2ROe8DeCN1QGJD/dfWVq3RaNrM7Lx0IUgOtB6IhLJ9&#10;EsNymDvhIQQoEds4TxnkQTeCsczn9fcMzlmCjgHcOvlRXuKYKHiUxbvxHvOzM6oveQjjSR3X1lZG&#10;7809tBOTN71fpiAJBu0IGLP2vXr3tq2v3rRSfmhve/qkHTowJ2sJiU2j6FvcMqPSy2WDdsn9aQBq&#10;B27Po7X7ANwDloRGwO1KaXuBm/tGHLdEy1GkHCVzTvN8c9Dx607rxnmc/tE2sZzd10O5AtEApH5J&#10;50Aw7UMaBR+JfTtc16b7mIQkrodNon7VM5QTAT0s3eiaj1zPEJ8fywpLAG4nHpOXibIp450cco1K&#10;DfrSR9d7071971MKjZVgXSAT2DBhpk0KOXeVy3p99OLminj+fDmG6baNWEDFQnbYqm01+63Gbx1e&#10;mP+HX//eJz7z59UWfNzqD0nD4TD7Q//oF/7ecGrp76QL1Vyruxu4SXRw1gRv37gt7V4ccrg47f4c&#10;9xsFblLMx/5BwC0WmbMBNCMQ7wVuVS8Bwg8Dbi9Pu9E5yiDdD7jjPbvyJYAbzfz1Wt1uLa9as9a0&#10;AkTfutasrVi/vW7pQR0t22FhOOhn08VBOpXNZtKZtPQKiLSFFnguJzeziJShPeXJCc0+s3mApCnT&#10;LzhuifkYUGj04jecdXSJHwq2tr4ddBOotfsF59th8nVg/6KVcmnNWNNDxcp1l6VhUMTvi2hcYKyg&#10;Dfin4rwDdhK4dX4E3KxxPxy4m52mopfBCTXaXbt46ZatrG5aveESn5bchLrI99lnn5X9NWvRtDPv&#10;C+E/deqURLZ6/0Ff3DLE/5Fjx+25tz2vmT+JvAACYme0oll7ZQIA0PC9eAa22UiUyMt5AWalKPHt&#10;7/7u78pnOKBLfwTQkXJ85Vd+pR07/og1gkKOlALlXfCuvfLyadWXY9UP5y8HFrUujBIZRIsNTp50&#10;7cZNKXMB1tQNTgTQO7R0UOvV8sIH0LXdxzqe7T772c/oWYAw44FEHVAeO3wErXKPIsa7w+0Dtqyz&#10;45ucyRvAipkc691HDh22A0v79P74cc8g6jGTBzvai7V3vguSIZ4P2LKEMTFR0bsjUaG+/EfH4NqV&#10;y87tZ30ywwQDjX7amL3E4cWiOHva89LVa2IQKBvwR2GNoCL7Fqq2OF20IwfmtMaNqJyxq0ER7K4f&#10;BNwaGxIXuftSB/K95mBIJxC1B6U0mTs5cLNsqBEftdaDIpboWPDQpOeJrjEBU9fXceS4x9d9T38j&#10;sUIQ6QhpL3Cj9e3wFuhmAriT5Y3OJYBbx4j5E/nj5lOvMfBCrv1aLNf3ek9lHXPdJF8CGEsMYkrW&#10;n41JkN4jsSQQuX7yRvBWGwRnNUyK1Sc77qRJE2LMWcEkKcPFSaj7ShB491nOQ5LjIYTTve6aWe+f&#10;vum5Az/5jkOH/ty5VR33iIckPKZ95B//0k/lpvb/9X5+Is36IkCkhg/KXnwgFGAw1YAg4AYT4i8i&#10;/Z8IuP1/7ETh3nuuB0AOIuykspjE5QG4SZxLArfOhfv3Av+9m+ePgD0CfBTKItekZzjHpc5pabuy&#10;vCJXnqzxMvfMW892Nm5ZZtAw67PGmh7mh4N+Kpfv54fZXCqTSYvA5tNSSgO4WQPPl4qy165MVuWo&#10;AnHydq1lx0884dx21yOhMX+ACHPPMJO1WnMg/99bm9sCHLTMKb9YLNjc7LTNTVUF1Fm8weEJTeLu&#10;roAbksH39Xk3A20M3JHjfqPAHUXlAzYp4LCOjzgWF5RoS/sSge5LOYdM/QEeAFXcXSCATgRcAgKg&#10;xL5LEI58qTxa49ZkKjHJ4jjQz1EZcLiR24YYYFvKswEXADg+j/U8AIryIoeQrEfsE51W24FLx+Og&#10;KtSfsuJ9sQwiigF6mIfh+QwChcKXc58eCIb78JgmkbuZ1erb6uvk9fcjLKuL51EwY+xQRnwe+cRp&#10;B+czaofgxW5v+0CwC/lx1DHOqa6hv4+OwzsgDteEB9LOZMUXyVUn7nfTIdbY/f3ZOOYb0SYx+hht&#10;osk6Il3pVLSkWY4dN/4O5CiIHLLjdiDWmrZAl9t83Loo3Zet3G9iBGoH7hHnHe/VBCBMBBT7zr2n&#10;6T6J0PXUe4B7nPieLqHgelJUHvuH//dz3sY+ykjj6xG4w4R8zxaBlHf0c+Py/bqnpJkYW9Lem31k&#10;mCOw6pmhPB3L9psU+rdnG6U4qRiJ3uPz2aud4juNGa/4jChtICXLZjJBf1P/6boCtL4P7l/5bpqM&#10;eGafkNJHsBH3oDooLWpy29zazg46vzg/W/rxb3vxrRf/PK1972nm+6fhcDjxg//TL/1cZvLAXxrk&#10;JhQY3RvLAUgEo+tuF5kNMcN+I8D9hSaeO/4fyw0dOxyRYj72EUjhmLUPopZsqAf/2QBuJ0yBiIfz&#10;YyAf5929hesAVnge5TBuI6HzfE6A6WT1ds8u31iWeQTexxCLD9p1a2zdteywbdmBB+nIhvoiFqSt&#10;IWB4Qssj9iy4uRLuLNEizxAwJF9QHO+p6TlbOnhU61Dk4V42BgFOWhBZXbm9Zst3V1QmHDwDCleq&#10;h48ctKnJkuWZ5WrNuqfADoC4O0oZqF4eim83cEdR+TivO2DRPoC9QD8B3OLY2Yf7I3DTVNhkI1LL&#10;FEoS7afSJVzXOMz3OuI8x0Te+yObON4Anrwz1/meXOOcMAM/49ikB0kI+fT9RuA01mrlfq0Lhm9O&#10;3krwYe7fxxUDSa2Or7ez0fbkjc+I3ABlyJyr7ZrWbOTlHVS/EN2Lb8N/8sX41Yhaa/UdccReNkpT&#10;7sFMZY8I4kDnPCiHB92gjpRHfSgTcIqSq1gHuRtNSIdUYPgPqJNPxJJzfe/r8d1pdyaATGb8GS3r&#10;tVEI9PsVxzv41ydoDd8E4so1gJtEG1Dv+O4QYm/zEEQmTGi0rJMiShiOgbp2cHHa8rLhdmdAznEH&#10;hTL9B2DD99VgdtAFuFmj3sV9851xNCPNaF8f1yRApmJervd8rmFW5WZg3rsjkI2B2ZOf13q4wMuh&#10;Tf/D5snpUuwDEbhJyXz+vN33++b9M/ZTPTJxnaQ+FqoXzyeBnPR6wB3rR4pvKkleSBG4kxw1G0fx&#10;eWJiEs0U89COJOLUw8CTj4SUKZJ93h6nLSzZyDqCIC88n2WN0EdGSU6QmCz6BDSHvkmvYesrd//g&#10;yMHFH/mO9z/7+39e7L69ZV4nrQ2H1b//kx/95Wx14f29TDmYAEB4fH1CwRa6fYnwMqmMPfbYo5ox&#10;S0mJxv5TBm4SDe/7WK53lsRnGuUhJYGbQct/NoA7/mcbc9y+jUXlYb+H4waZlS+8VxK42WsOH6Ih&#10;sZcyVOCe1tEJuHFX+bA9zQ87Vt+8a6lOw9IoNaVREKMcCHPg0rIO3LkcIToduLleLE0K2Aih1+oN&#10;7NbdNTt2/KQ8bQFMkZiLwEL4LGXbjba9dvGqNQh0Ui5KkQnf0FPVCTt2eAlu31KYX7h2po6hdxI9&#10;ARZ0fImfnHx9McDt5+P9iMb5cvcCNwAC0UIkm87wfiUbpAqWSgPIEFkA2Wff4sADocKMS+09cKU1&#10;zgPivHf8FpjeMSkQkQhAShm0Lx3FQWrco7guohGeQTn4ZhcIhNk9wA6Axf5NGSovKM+x5Mgxz+Ga&#10;+2UOfSqE/fSyPdb1uK/65IECPA9jyEWBjLPI0fC+3MOm+ikiWCuUEeo98LKpBxIh8nFMitwsz4/3&#10;UG+VFWJq+3O83vgp17PaQaksPJu3595Ox/UgxPFTT8YIUh+t8betkHNlNq7FZ5EfaQHHsV7UVc8L&#10;Ck6qx8BD0MoqQSaJddlx57LY9LpTIoEqHLTWn4NmuLhtB26tgSuojttha736gcDtAJ0OeWTrHRTV&#10;JC7X+nfCllsAFCZEI1Lk51MDOHfolbdjdEnK5mncf7SPgB+ALe5juRGo4+Ya57zC7u/lmtje30ix&#10;/Hi//08CuO8j98s1baEvsRQTE1mEz8FEzc/tqXcA8NExddB+dz42hp7qzWehf4dbBeRhoh7pLtfo&#10;D2IpwvO5n35Cn6I8+jZJ/Q0aIPKN4lqm36pvvzRbTP/X3/m1b/m9FFq1X+Zp3IoPSZ/bGE7/i3/9&#10;0V/NTO57oW0uWtKN4rhdjAVw4/EJda/HH39MRLI/8JCNDwNuGjR2or3pYddIXIvAPSovnI8p/n8Y&#10;cMd8Oo4i9XDf2I7bn7OX447AzWX2AFTyvgjcECABSQBurt1YXrHl9ZrAODtoKfJXfW3Z8pg0IMZl&#10;7QaFrkBXMANjTc2B27mZUi6ldUQ40FyxKo70+u27NjE9bbOL+zTjd07IB28mcCz9zsCWVzfsyt1V&#10;S7FO2acDI0pO2bHDh2x6EkW5nhUx+SJOLprjQfQqcyMGAq8vjpteQML1KVyEr3ED3FoHD+ZdODG6&#10;L3DLX7mL0iNwaw9Xn4djc1tuYr+XK9MCcBTvUFiRuVgAKN6TdhVQD3x9G040fm8BXn/MMTO4BXTB&#10;wxznItEQUVcfcM4wApqiuI00vdPWRWwduG04TLSgHQhjuztgc6/qg0MblMwCZ4wdtuoSCJH4DD03&#10;EOyQl/7Nc6g/fcnt04vSJud7YGLDdeob30PtEBS8SAA45VFXgFIi675PLPxef56Lx8fmbrE8/rPM&#10;Es/RJu2eu26FNeO+Ubt0Onp+npjlcPUBoHgvf9+e7sP+nfdhZZNj1rTJx8SBRF0plz0pKtJRBuXi&#10;9El0ZtCyYm6gNW7Cylof4txLKI9FMbdLJhhU7AFuvZ84bwdgQNm5arTO41q3hzB2Dt3zJIE7ctzO&#10;Jfo5MCoCdwQyrinJ1gwc2w3cJPaaWITvoev3AW7SCCAT9JQtAncExLhF4I6J8j2N8+n8qDzfPwi4&#10;hwmO2887Z+w8tb72+BrvFSaYMcX/cZ09Jp4b74llkKivxOsoafLuvBDfScjijKRwPdyn9ovKbgna&#10;rXIYp22PsohUcdCuXey1dv67H/7OF38+lUqxnvNlm8Yt8pAEcP/zf/n//Hpm5sDbO4Pg+1cKTmnZ&#10;1/KRWXtCoaXf7duTTz4h4MYdXQTuyAtjvkH60wBu0gi4E6IkUrxvtA8EA46SesfzaGzHfLo+EpX7&#10;uXs47gDQGsPsoQuJ8xG493Lc0SMVHYvz4NL5y1etPsCVZ8qyg4YN21vW21m3HEE8EOFi/gRXi+lX&#10;Dt/YpohUEKtszhWAimhLouGbKVq2MGVbtbatbOzYycefUF6URLKAL+BKfQZMurCZbdnlm7dts92x&#10;bKlkXfktz9nizJQdPbjfHaAM+wJurdypneMg9xQ5HUCd1sQXuQZSguMeAzcg4qRN5aj8EMJzBNzB&#10;AYs4cF9mgePGSQZBQzQ5yftSTTpbcjGf03MlBiPfjr5Hu5MkFQrEBaDhNQAK2iJX8LVqbE1HeYJ5&#10;nb6pKhwGfwDOCCAO+kgIXKtdIChuoK/vAfEQIGHyhVa1MUZ8vZjjOBEguAf9gvblGhWkLhHYSZGA&#10;kZgY6z6tQ/ekmEe4TDVbGFexnn4PE5ae6uvPdJE71zT9DiE2eR7JrUH8eZQT//O8eI6Ne8QN07cC&#10;qJMyQ18/xMc4z+M/+XFlyho2z6d9CKXKfeJ2w7ejzniBoz3IF58dJ72x3tSFJQbeSXREfahlGWvZ&#10;gfmqFXJmuPTnuRG4baRY5tIUgFHfOAC3HK9QVuCmI3DzPwI3ZmIRuH09ezfHLfAL3HmkRxGYVc0k&#10;cElq6dfVmwJQjQHM+++4D/hxBGSVcZ99Eij9OAFBkPMAACAASURBVNQjirhHa+vhOcHMi+T78M3j&#10;fvTccbm+6UjKhroeyw8+yl1Jj/f258f7khw3yZdT/bq+Q0ixPdjAF+3DJIYyKVXr+ylX4ONavD4q&#10;IwTmEdUZDOQTQGM/TG5hHRQvnGf3OzZZzA7bjY3btfU7f/er3/Thn3v++ZQPii/DtLsVH5AE3D/7&#10;0V/PTe5/e3PgmpQpbOgyaGAS9IHQh115S2o32wJu1t60RimCTOfzWK2xQ8YOoUZLfLBketi1mB4E&#10;3CQNzDAzHAEpH13mHSCvq6NAwGLevaLyCPgPAu50NuQL/UXnkuvcmOWIgPUVWhNxDoOG41fPXbB0&#10;flIcaiHVtPb2sqW7dUt3cSZRtmHXuZIs69w5ODbAO22ZPPbcJZWL90nKLFXnLVuo2pmL1yU2JwYz&#10;xE9cMgAaOD4RpGFGmrkXr163Jp8nn7VUj/jFZo8ePyrzL/57xGHeBQsyBtGYeOudg103IM9XArhp&#10;BymnSZmtNwJuFNrCEBIZSQI3m1IEcOWlTCdacLkQVryoFspTNhjmxHVrPTSsm1In+hQEnvcE1WPf&#10;wBYdAhO1UGWaRe2HPmtHYiTCLRkAxNjLQRGN9/SqBQI44oq5z+2bKQtQRvIBB6p8/bHYmXt486SY&#10;PfZtbMl5FspfAJITGl+303MD5zxq9yRIIgYMrlS5Jh2FMA44jsQWa4F+FNnynK47zaFczMUkltZV&#10;+u9YXE/9+c9zqCvtHV2jcp1rALe3fTgOnHcEbgglzyEwjdYWDfew7q8APRjCiRKDHnMvdC7qzdbI&#10;OxxticUETlt4huJ5B32NHLbn7a6WUFwHoyNzsMhx8xx9Gzh02iUCt8DX4wSIjgHcQSM8yXH7AA8K&#10;Z8EMLAJ31CqnvGgapmegka6ZZFg/956uRPuorwm4xzQtal9HoNI57cf9xK+z55sGQhOS2jyRktwp&#10;KQJ3fH4E7mS5e58Rj8V1B+AkjcA5sV7t43l8bZQXOqC/cQIwfg7JRd9+r9OV3fWO7RH7uqQliXIo&#10;irYQV60MPMfLST6LY8VhYEJLkKSwhIRPfpf5uYdFPPYZ0kMkSt3aDets//1n/spX/+yXa8CS3a31&#10;gBSBe1iYfXu6WFWsZgaFCBN+tjsQ3rRMaBAVElRhZqo6Am5v2tiY4aMHMh6b/Y0kJ6oPv58B5/sE&#10;GIurZp13HDc7biORekIJKXmeT50sL4qPRfzDefJCBgQcATDVmQBtEYuMojPVml3rDzLialPtVWvt&#10;3LFMt2ZFdGW0Du7mKQW0fzN9ibGx1yZ4CwQJUCcWtohSccra6ZK9cu6KHVg6ZIcOLEpcSNkixMw+&#10;swUg1bK5kp069bJ16LwpOM6OTRQLVsym7eknTmptnXshtoPAyonQjbzLhTaXdjkmRnxnXt5F5eKA&#10;pAc+XuNmzVqct77XGLhzwVe5l+fX3Nsa64CuxMVgI5RnvdGxVjctjXk8qEGI5DNdSk1ucxoJgOJ/&#10;W8/6vbb0BJo7G5YadKySy1q30xCQ039Tuaxt1tq2uP+4DVJFG6R8TTOdz1mhhIIlpRHogHaEQ2Y9&#10;tmNDawvAuw28z+UFgALCAHrUyftH1nYadVtc2C9dA66jWEhf0HJSAEZSJFLYc6NvwP3RRSgOVPBP&#10;jpJXDkmK7FbHylwk4n5j5sUwE9cvV7HBzlXa/XA8LBd0ZY8dJwRah5YpbdfW11f1XDgh2ofn4M0K&#10;bneiOm0LC/vErQIuisMNIPM/eF6j3u1mazRJ4f06raYViUeLrkSvYY2tNSukUXYcWArXyYSSLVSt&#10;m8pavjJv2VJV+hrbtR0tJdDeSGCYBBJQQlCkEKl9K2IVIGdBAyvmzBZmKlrmQVKFaZn6AxMNJkTS&#10;E/A1bsanQDbhgAVNfQf56K987CSJCa+73XU7bklyBO5+jsQ5B0rahzMOWv5VA4Al1nxJTGZioj/H&#10;fKNz4T8jeMz0+DmVF0BUoJw4P3o2E03RyQSAB86UPuGTRqdTui8BfLSdSFioM6XG85Fx9nvGddb1&#10;IF0gDxO9Ub7R/TA0gTMP52Ma5QucOnVL3hv3mlBF72+hTgB3XFKIG+ij/2KY/L+CFlFJJvdMneSM&#10;xq+TskwJeo1b2W7zb/yX3/oVv/rlqLAWmv/h6eL6cOqnf+5XfnVYmnvXMFexPlrlAdiYseAUAnEF&#10;wA0hwWfzvoV5AbfMgLzJvAH5x1MJmwcnF0HgDSSeLxB4SEoCNwkQ4L/vqT0Aq0t+PnLm1DRxTxK4&#10;tR9dC2VH5aFQDmu8OhaH52uFkRAw8K9cv2GNeluKfkX6aHvFerU7lu3VjSVDiAi28kQ1wu0mDgSg&#10;faWC+yOXVjnBMFCEwvPX5KLd3mza1VurUkqbmSjIfzNid8gOoM0aMe5cdmpNO3v+ourkBHZopXzG&#10;9s3P2OEDiyKSkC3ADaW4+E5stANtLhel4ozHwO2+yDnvwA2ojgAbgAkidH2ze4CbvuEetCgHz2uS&#10;GFhKYJQvVsTtDDIlI2goSzR8F7TaNUAZfLhG7btoFW1zruUymK91bGf1lnUaW1bAixt1hqsdDKzW&#10;6dpEdcGOP/5W66XKNkiXpJXfGfat02sLtBj0/V5aHLvAedCylKHw5f2n1epowvIzP/MzAlfK5TiC&#10;eHV6xj7ykY/YocNHJHXp9jCJ6opw0abkiaCPEhegCRcA2eHbAZoEDfnUH/y+nfr8SyPxIhwEwVe4&#10;F5D9q9/3fQo0ItH8IGUZ7JybXdemFsFz0MYxSa/d1n3eL100T6zx3/j1j9uNG9f03SW5CMSOdjj5&#10;6OP2Ld/yl+U6l+AtvAftRDcHuKWA1nXvciTqyft1Wg2tPqZ6dUt16tbYuG25YUsWE1I0yhSsly5a&#10;pjRj+48+qf9MovLliurV7tQ1AWNCN+i0rc/aPSR7OLR6raV2ymE22G1YMTu02epE8Hjokd7QLnat&#10;ckTiPk7V7rQLDlgCcIvLZrKsdXC35xadYrIdxq57TmO8R3E5BCDcryf6BH4wcjHqNGEEKHuAWxOp&#10;JKjtBfZw3oGb5OUpbwAkkoP++HwSqP36bkBj4x7aIQK38gdyykTR9+F5EYzD+8T6eFhPT/FZKj/k&#10;96LH50fXw/8oFYpplCeK2O9zH5vL+Ly+Y/Aet5NP4sftGbXn+8GREa8HbUIplglMb5i1nvAMEV7f&#10;Mv22ZfrNP14qZ//mt37wqT/8cjMV291qD0grK8PJH/u5j/5irrrvQx3DT3lGnKoIfzovsUin5+Zg&#10;fAccJxw9fEjAHe12v1yAW+ATRb0pj4dN94iDeQzc3jTkied1XyIvm95NA3lMEEi5wMkDUMxq6Tya&#10;mWey1u4O7Pqt29ZoAlo5mYEN63ds0LhrhXRbMbcRoTLDR+kIjhtzMThuoidF4IZAF9CUzJctPblg&#10;r168Yc1eSgQ2M2hbCZ+9PVycwqGXrSvTi7xdunzN7q6u+4QELfWsWaVUtBOPHLZqkWhPLjqCu8Gt&#10;qrfDuH145yRwp+STHC73iwduRJzkRQR8P+BmxOEsJVdAAQ9Fobz1hjm9C2v9g66HBxS4Bi1UAXcf&#10;5yjUr22pQdO6O2vaEz/cJybBNCSds/zErC0cOGGdQUkTA0PTGUDi3TWTT1mq7yJaB278bTNh6NsA&#10;+/iBhxD9kR/5Eeu03eQKEW+r62vaOIf40R/9UTt0+Ki0FpksUW7sF2wRuEkogGHfzflOs6VxRLv8&#10;+q9/XPGtcVbCM5G6IOGCg0RM/sP/1Q/JFJOAMTiE6cItlyYlUqTuTAb4prQ9nu7gYDHdoh7+/K79&#10;m5/9V3b27Gs2MVlRP8POe6dWV187+shx+8Ef/GF5iWMykSKQC0SO+1uss/dc8tALdUcZDp8BGTOm&#10;jL3mluWtadbeEseNsz8m/Nli2Yh/0E+VbGb/cetnKtbqZ+SgiO7S1Xq4m3312y2r7WyrXWhb/Bf0&#10;O+4Zq99p2LDbsqlq0SbKJYnTBU6vA9zRTAyw9v//KYFbh6PzQhgdB8BJALP24f/oeqAv8dw43xiY&#10;/XooP6QIwJHLZdsL3Lo3iuxj+XsnAFGEHYCZ9onXSLoncawpeThO7uP/vcBN0vUA3DFFzju5Ra5b&#10;/xPvxab3xNnMHuBmyUs0AsZTEQmZ9MsZs6SRWjjlWr9j2X6zP2huffL4wuz3fv37n/qycpF6b6vd&#10;Jw2Hw/Lf+Ef//v+o7D/6Ha1eOsWshRkt3A3AQtsjLj979ryIEgP50RPHJXWS8pcID02rruKd98+Y&#10;4yaNwCcB3EmOO8lZ3w+4fe95Y1nx+oM4bjgDcYasaQqM87Zdb9jtuyuKcJXGmUOvZYP6sllz3cqZ&#10;rhXyHg0LkXo2UxwBN4BezuekaQ1w5ziPW8z8hNUGeTt98YZNzR+Q16l+a0fAnQlmNkywOn2UCXP2&#10;0ukzI0cWKLxByA/u22eHD+23Qor1n6aVc2jrukJZ8n2TwM2aNtyryJIG8m6AfjhwU4Cvb7tTF065&#10;6GoXcIc14/WNHau1OpIaFIpVG6SyVipVtFQgrqzdERcLOAEYvS6g0ZT72Mli2mYn87aID2vrWa+1&#10;IzDhm3QGiOFz1rWKbdUH1s9WLFOqiEgDCoAuRBBLJkAaUOp0mtbp1tysquPKVrWdhv3qr/2KPJYB&#10;apijsYdrpQU+9KEP2fETj2q9Ppsvqu0J8sF1LTkNh9bueBCTRo14xYAf69FoZjOJ6tkffebTUgBl&#10;jZ7n+sTDtbtpqne9+532zNPPqr8RHS6XR4Er2qkjpncReatet3ptWxrp4qxYv+5iItZRBLC19VWb&#10;LJdkF4uTn07fvdRNVqfsaz/8jXLyQztXypPWT7ntOgA9wKkF5bcaKq9e37Jsemi5NOLyTRu2tmxf&#10;tWD75/hudDvs0uGus5YqTFqjk7GN+sAa/Zxli0QgLOC31SdlfADcYnba1mrUNLEBrnbqNev2mpZi&#10;ktRv2v7ZaXv05CM2O1MVHZLdfQBuxGMQ8tiXx8DtGuN+Ljpscf0dAaLudb/u3MM18twL3A78fMvX&#10;A+4RR5wQlft1zzc6F8+HcwB3/L/rfCh4fC7QnDCAIwc64pRjGZoDOlDrOABcErhHeRPH43IY+LvB&#10;Pe5J4+LGdU3u9wL36NrrADdJ94Mne7huP+97n2i4iZhf8/wRuMf5PY+3m9MrJHWFYX/Q2Fr+J9/x&#10;3e//sf2pVD1U50uedrfaA9JwOMz/wE/8wj+oHjj6Q+1BMcN6Iz6P9dKIzTNpATeichqcGc3J48cU&#10;t3cXcJOf78xTv4TALQAKSkD3cNzMuRjoweNRFJkHibFzlgLqAOS8XgK49X8Px015dAoICevRK+sb&#10;tra5pTXmLMSgU7PBzh2zzqZVsj0BtHPbAGte63y4HBVnXCDyV9ayhYLl2fJlS2VLdmVly26ubtsj&#10;jz4l0XK677GyJUIEJ/E2lspbu2v2+dOvjeqZz2Er27Y3P/2UVSsFPaevONso8Y0Hkl7xIcDNzFXk&#10;SQDNdeeQvlDgVkKCswe4q+WSuyA9f9nWNrbNsgU7dOi4Tc/vs9nZOZsKPsnxE06ULfJub25YfWdD&#10;oN3r7NjRQ3N2/Mg+2zdTsXS/bYNOXaZ24nAzOev0s3brLjb1q9ZLl+3w8cdsEZebU9Nyt9psdqXM&#10;t7m+aesbPGPFdrbXrYkIOO2Rx4iKRxAOHJ1I5K21Ul/jxVYcJzEA90R10ianZuTSlPXiAwc9RGiz&#10;3rCNjTW5G125c9vW1zc1AWEiQFG3b96ymzevi3Mm+lE2lZGYOYITVgKTkxV785vfIgctk9VZ6To8&#10;8+Y3q//hIGmnRkzyNVtfvWurd26pzbbWN3wtstuztfUV29hAEkO/yFlvgOMWrB7Q0XDuZX5+UUsx&#10;PGN2bp+97Su+0rXEu21r1Gt6B0Ktbm+u2sb6irVqW9bYWbV2fcXmqnl78tg+e+zoPqtggdjteOCb&#10;ztBSOHbKlO3C1RW7cnvDUvmqTc0v2fFHn7LJ6rTl8c7W6WrCQfvcunHTtre3rNVuWL/fttbOlg37&#10;TXvLM0/Z2976rBUKeWs264o9vxe4HXyjSRgThwi+Qbs8gLOWYzKMorD2LS1mvwaA+X2+xg1wc/8I&#10;oKEcASjUtQNQ07t3JV8MH52P+eO443f0X1zm+Hry/Oj6nvupl86Hde3IeYed0+NQFptPoPkfygj3&#10;K2/gbEljLfM99Y2i9XgcnzOq756JR6xIOB5x8iGN2yu26+7r0T953CLAI8fQXqQGsA6SgvD8ka/4&#10;ANryZxC4dOGVdHWgV10bDpp3rF7/0b/5ne/9118uIvNxqz0kDYfDzA/8j7/wtycWD/9Y24p5OjLh&#10;LXUtADfc99nz563Tc2WhQ0sHPBgAfVui0DFw6yOEjsy1N5ocfB5+fxRh+f/IJY83ahL0y0TgpITF&#10;taCIFYE7ctzCLcoKgL0XuHUt5Idrjxw3AwrtWW68eeuubdca6pRw5nhL6+8sW6a3Y5Uctr1OXNBq&#10;TmeyAu5iDscpGasUc5aFSxNwlyyfK1s/nbeXLl639iBrjz39rIhBMcOiL05cAGIIY8EGmaLdXdu2&#10;C5cua0ShyYzGeqmQteff8py0KuHStW4MR84EYvRO4/eizSNwo1UuqYOGFMDNYAeQdwO3JjC6z/OJ&#10;RUTMynpzmOa7wIprDtyI3uGs4ErxSb3TaNvt5XX3oFao2MREVRMkCDqcKgDK1mnVbNhr2hCvbIO6&#10;PfnYUVtaILoZWtQ7clSJaJWym10UrCas0c3a+nbPVrc7li5XbWJ63kqTVUmIWu2+1XcaWr+u79S0&#10;5jqQOLhvxcqEXb50xa5fvy6OmWhfKCy2m4nQqMFc7ODho3bsxHFpTRMaFE93ABcJgG626lrLxhMb&#10;oAP1ZNmptr0lHwlb25sOwu3oIpX19ZYV4I5ZZzeTqJy42MVy1ebmFz0MaPDeVoOTr+9IWazbqule&#10;xioJ3+cXzp1zzjas//MsxiwcPeObshixb3rzWxQvHODGDLFQKsmsrNtpW722afXtLWu3GtaobWii&#10;hO/9amlgjx1ftP1TeZvIDXXeQ9PiEQ9Rec4ypSlrW8mu363Z9eUdSxcmLVuelgdAdD30bZFI7Gzb&#10;zvamgB+ufjBsW7VYtKWleXvs+FGbm52SjoNParB+YYnFQ+hGO271a9GwQrDJjuccuBGHk1fALcVT&#10;Brq7O1UKHPf9gVsLagEYfPw8CLhHQDkCLG/zmPjn5fi5vcAdz4+uB85ynALgxS0CWKB5Xufx9b3A&#10;Hek0SffdB7g5H68nFdVIyfeN5cb/2r8OcDMp9RTaL3GN9CDgJhtADL/g7+fgnQRu+jjUiQRQ++Qm&#10;6hz485BCQY9rmyuvTC8Uv+4HPvD8NV34Eqdxqz0kDYfD1I/8zK/+tXZ24qe62dJEKlNUR4WbEKCF&#10;jn2eIAOsyZkpIMPBA/vdvGoXcHuDfCmAm0RHhSDFwQtwk6J2ebwWgRpQEaCH45gE8ALtcD4M3LhF&#10;4I4cN++LFyZa49K1m9ZqBy9TGP63tq1fW7HcoG4TeZPNK0oyiDgB7mIhisozNlFEfDsGboKJNPtZ&#10;e+nsJRG+k489KbtdgHvYa1tOdsgoz1YE8K+eu2gra0TSImYtjjsGdvDAvD3x6Enrtepa2wZwe8R7&#10;LozNofy93D6doTAGbhSQJLDS+RFwE+Ce80Gr3IEbQPd8EoNrRst157iVl+vi5N2EjMcBgIj21ze2&#10;7KWXz0h6UJ6ctqmpmRBdq2vtVksxoLfW16xR3zbrNy2T7tsLX/GMHVqas3J2YP3WtqUAc9y3mnsL&#10;Q3O/1U1Zq5+1jpXt4o1V22qZFSdnbGZhvyZaaC/XtuuK3EX5ACxt4TbPKbtx48ZIRE9rIdrGsQNr&#10;5BADiAn1Z+156dBBe+zxJzUWmMjNL+wTwDD52N7ZtNrWtjj3XhddBzenWr55S0FCwlzZBoQble23&#10;25gXCK/b9jVszj9y/Lgt7l+yykRVnDfcMXUhAMjO1prVdrassb0pLp/EOL5z547tbG2orenT1Anr&#10;BZYh6Iu0E8sGPGN6esYOHTpkUzMLNjt/wAqlimz5qfP21pptrK1Ys14Xt92ur1sx27anTuy35589&#10;boVBXZrl+VRf/YtJZXaiKiW6frpoqeK07bQz9tLZ63ZztW4LS8dtZv6AFQsTvoxQr9vd27fs7p3b&#10;CufZ6TY0QXvuqafsK972rFUnaAusBgZWmZyQJPB+wC1umxGazu/iuKOonOusVwPcLAeIAQjArXyB&#10;446BR5LADXUQwyYAgQa4MxbSGKB3p3guAv3oOPwf3zO+zhZF1qNz4UGj/ExKQt54PV4b1SlR/jhv&#10;KCOM/wjQyfp7WX49Am68RtL/AOS77tuVL1Qi5g/70UQnKsntvZ/bpJke6pXYGG+sW0cOWufIF+rL&#10;sRTSAOtgT49EEJ0PrGhUDqgVJCtYdlSKucHq7av/6wvPPPd3P/D87JZu+hKmcau9Tvof/u1vf2Cj&#10;Nvg3rfTEYgobYwUm6EqELLBLZ+3CpSu2teN+mxHXHj16OKGc5ko8Xw7AzQCjjiQ+DccPA+7kcdwi&#10;Z+4icxcp6ThODpTPTZoggrQXhLo/GNqFK9dltyquCc6wtWWD+qrlhm2bzGlZTzN/rU2iUZ7PyawL&#10;c61yCfE44J23XGnCLFeyWtvs1YvXLF+ZtiOPnKBHWx7TrOBUX67/ChPWtax9+g8/a62Om0Lls6zF&#10;d+3xx07Y/oUZ67ZblsOXdY4Yx+PQi/GdRO/oMuKoGUAO3AJsAbprogPEADAOWLRWlABuzkMSGRzO&#10;WXOdZziYC9gTwE2fgQjTgzBjW767YTPz+6w6Naf2AagAjM2Nbbt187pdv3rZ1tfu2rDbtEK2Zy++&#10;5+1a4x50diT2KsFpt+uW6qMcRbxngBW+P2/DfNWWN7tWnFqwfYdO2tTcomXhBpsdieGvXrmkKGOr&#10;d5dHrjzhhLEzpj0LxZzAkP8oiwm04whLZUZrxd/13d8jQHjkxHGbmV7Qe7SadXHtF8+dtZs3rlmr&#10;iZ/1nDVr9RADwNfS4Tg14QtctEsjGjrmerPRtoV9i/ahD33YHjnxuC0dOmxF3qHfU72vX71id5Zv&#10;2AZhPes7Aq/NrXW7cPacJhzUHXBGMkz9KZ9nk4/ffK4oCds73/mCnXj0cTt24imZieULKXG5y7ev&#10;26ULF235xg3bXL0jvwSlXNtOHp22p47vs35j1RXTADkCRNDZWcbBz36xao1e2tKlWdtqpW2tPrT9&#10;hx6z2X2HLVeu2qDTs7WVu3b2zKt25cI5SVaajR0pIj7/3JvsmSdP2gClojQuT7PWIIwpS0kj4M77&#10;unZ0ear/TFRco1yuUC24PBXhBuRxwOJ23BG4dX8IKgLHPQLueI7erPHhYKHj0A8Czo2SxkHifwTC&#10;0XEij+/9ejwX13JH5yJQxnL1LrHs3cDNPtZrBJCja+EeHfE/vEfieTqWbl0i/niiDP2P77+3nmGv&#10;7xBS8nxccojHEbjjuREnH8Cb+sfrbHHihGRAxxHg4brDmngSuKEH+AMQeHMPVCuVxVOF39/vWCXT&#10;XS60a3/9v/iWd3zMH/6lS3u60YPTv/vk9ZOf+ONXfyUzMfsEYi3vrA5oDHTWAm/fWVGkKZRaJkpl&#10;e+yxk2oQOBMIN40bgyF4HF93jPInSQLNh6Zxx3Dw2b0B2NSDBPHDOQTnqRfn4Vg5jvfvBXB9Ys3A&#10;Y/kQVQduAVoQ9Ug5CO6t37cr127p/Zn0FNIDq6/dskx3y0qpnoAF4ITIpImzjRewtAm4CWhRLABW&#10;BSsUS5YqTIjY3bizYdfubNjU7ILN4+Z0OLBC2iNxAdxElMqVZ2yz3rZPffoz8l+uOg37Nj2Zt2ef&#10;fsKKqPgOexI9M5mJwC1znfButBUObPYCN9/A2wvJCoDrEzW4MCQKEbgBYn2NaPctrtu1vMmfBG6G&#10;YxoAR2ei1xXxZbJz/eZd+XifrM64GHjYFweMIw/Es2gcN7Y3rFLEHazZu97+nLxqIZoFntFiR6Oa&#10;tXbNyXtd2YWjTY5zoRurTdvppG1ibsnSOffLj6LYzs6WJghbG5u2ubluBXG8JmUxZuQE1RCnqolN&#10;os0yGasjvSgWREQQ77//az5ghWJZnu1kTsM3ajU0Ed5YXRGIt1tNq1bKtrW5aefOnRF4slEeKRLa&#10;qERJX+V5KNUhin/ve7/KZub3a403Vyi4WLzXsdWVO9Zu1fUc+lWlWLFr166Nwn5qcg0pDHXnmdQP&#10;JUomHoV8Sf1i/9IBe++L71f/o48irm63alpOqG1uWq/Vse3VO9atrdvCdNbe8vRBmyp0LTdsWI6Y&#10;7tKJiwpiWVkJWK5sQzzjZcq2Vh/Y1Vs7NixOW7Eya8XKjCIPYs62ubFia3duW7dTsy5SoozZV7/v&#10;vTY3NSEdDaRIco5DuwRPaEwOxH0KrJ3bFhMxAuXdwM04Brg9OthujjsJ3MOhl8uxvksAIgi/RlIA&#10;rgiwe4E7pkiDIkcYRcLxvL6t//Ny4ha0ZZPndHwPYI6BkBQBfOTZLTw3ptF9ocLJ68l8UVs7pgjw&#10;SUkAaXRveG4EYveBNr6eBHjS2FPc+L6YVEZ8jwDcsZ19bZtjz8Nw0f0RiJ2PlCY5x2iRE/LX6RCg&#10;ntE1KJH6A7So1x5Ya/PjLxx6+7e98EIK05IvWUo0w8PT762sTP7SL/zxL/ZylQ9ZbkKdFcBm3RXb&#10;bUxTdhpNu3T5umb3aKMeOrRkM1PTzmGFSGEAGI0s4JKZxZ4v/0WmPylwR1E5CeAG6NjHerk3qoQz&#10;lvBfeXR8L3DreuTgtUSAaZFPdtrdrl27ece6+NJOmRWGLatv3LFcb8dKaUTc7mQFCUa2VBDHg3CA&#10;mNgRuOG40UhGE3eYm7DLN+7a7fWa4Zt8bm5e76Q17gFKUilrE72pMGF3Vrfscy+/5qDBBMT6tjQ7&#10;aU89fkz5AFyIOQB9P+CGJrmy4Ri4pWCWBG6ZWDgQA9yRqxbHHQB9zJlz3V2e8l8TAVpyxIn3JHrH&#10;Hph+A+FcXd+xVm+odU9EE9XqhN29uyxOkPpWLAAAIABJREFU8daN60T6se31Fa1xz0yW7Kte+Ipd&#10;wO3aokGJLjhp6WAOkspZ0wq2WhvYIFe16X3HtPYNR0aMbb7B9asXrdlo2MqdZbclTqXs6tUrAjx5&#10;iNPkJhKa4OdAtI9+ETScMwV793veY48/8bRlC0WNA0TZK3eX1ZevX75i3W7L6lvbciAC0BLnGmJC&#10;cunNmLhhO+3P83Os+TEWv/prPmT7Dxy0mbl5yxc97CZkbP3uHavXtuzmtauaiJQL5QDcyxqXVD8C&#10;t/qvRMZ8U8TmfTlM4TzA/VXv+xqbXljSOn0m29e6PLzN8vWbcn26fOWy9eobNlc1e+6JAzZZaFl2&#10;0LRMD4cqaU06mMwiVVKPIQ58tihzsJ1ezq6vNKw0c8hypVlL5cq2s10T57O+umxrK7c0QRt0W5ZP&#10;D+19L77HZibLcsQiASeKlSLuY+BGS1ygDQhGMJbddgBq+jZ5xT3DpeMECTM1/34K94m5F65QAXHy&#10;J4Cbcum1IEqULEYO+H7A7f1jTH/8fwCWEWCNr3sKABbOR4CMx6Nr94ioXx+4R9c4H+orCpm47v/H&#10;5URlOJKfD/VPMETja7uBmzR2ge3Xee7u4z3l7rnOt0py27GdHZj3isx3a5cD3HLmFIDbbctcVN4f&#10;Zq2Tylh7QP/Ma6yk+00rp1qNQqf9HT/wrV/xsS+lolqiG71++m9/9nd/eq2Z/ghrUemw7iiOVSYF&#10;7tf3wsWrVmv62tlMddKOHX1ERHpE2ELADRoSUML14p8kfbHAHfcQJBL1jykCt64HzikCNMNUeRIc&#10;twO8n9cdlB/vD+VynzoK59NZa7RaduP2iggsBCfTq1l7844Vhx0rpnpWSKc6+UK2kcnlJzOFQgYN&#10;YpSdygQTKeatmHdROTG2U4WKdaxor126YVuNru0/dMSmpqYETKUsndXBBYc5/WzZLly5aVeu3XSX&#10;qUxQrG8nDs7byWOHdQ9Az/vRBnBnEpOGgUU73w+49f4cs78fcEsBDY9qDpLiskXyAogH4NYQDQps&#10;rm1O2f4cgBvOB8LbaOAfOy9ROZKd6vSkXbp0SQ5/zp15zbY31rWO225s2eGlRXvzkycthR9rvHbJ&#10;NaZPGhi1UYzPxLNtWWvjnGZQtPL0ks0deNQGqZJ0DM6fP29z89P2R3/4SU0k7ty5rTVvvuv1q5d8&#10;YgbZl3KjExFNTsIaNFwvvuppym4/ZW9/xzvsAx/8WnGaW9s16YOcP3dGfsdfeemUgrFsra3ru29t&#10;rks8H4PfADRefujHIm08zvszXDHE7Ou/8ZvtyLHjdvjoMUlc8IjWbNRsc3VF4Ld294640k6rK+Be&#10;vXNX78E7xPJJ8R0ALtobzptjtOG/5oNfa0dOPGEZQota2zY2VjUJOf/qWZutztjlV1+zfnPd5ipD&#10;e/bxeZvItiw9aCiAThqf+WhuA4UyWxtaD418JvbZCWtaRcsWlbkjlinPWqNNvO62Dfsdu7N8zXY2&#10;79jq8i2r5DOynHjve95tU5Wi9BpGE0nqj7mX/I37+rYmUYHLju0ZgVtgTCcPwK1JRabwEOBGShXN&#10;xwJwh6bbC9wRyDQJGnHPYwCKQAZd1D6cp613pzHYs2eCSIpa1KNroRz917kAwPE5IS91if/ZRmvL&#10;gW5xg/aje0IBWvbcDdykZF6SJjIh+f27r8d+q7/J5+xpowjgu7bwrfaeB6hpN+e6/T4XmccNjtyX&#10;37CQ4pggSxG4eSe3dWGq70wUvi1SfVQn29bcXPnYicNH//q3v+/Y8qiSf8Zpd6u/Tvrxn//kD6zV&#10;+v+0OcxKjIgYTU0qkVHKMoWiXb12w+6uuXMPuKDHjx+XdrJEk4hGAmGgYwHif1Lgjtzwg9O4Y5DI&#10;m9ziGjeJugHkToDDOZeAjbTLIdC6LwB6BGh6scpJADf7vcC9vdOw5dU1idTk8rGxYd2dFSvjrzzd&#10;t6INbuYK2WuZXPHZXLlUwaUkSw0AN85XSrmClJzyuZINchWr9bN2+vwVa/XTdvjoIzI7QukM4MYh&#10;BnXATpY13M+dPmsbO3WBYD7DO/btqeMH7ejSgi9WCThdEoJIku+3F7gVBhXimARuDXcHX4ARcy7A&#10;WGQ5cLWIpwF4cboBuEVcQ3QwJxVuLuaidXygA/7efnEtq97qW6FYscrUrDWabZtbnLNz58/YkQMH&#10;7dXTp8RNsrbabe3YkYP77OlHmTg6cDsn7xGFNMGgLpwn0lQqYw2CrwzLNrlwzBYOPGqtHt7riip/&#10;af+c/f7v/baWFO4u35GWOaLtSxfOqm1GOg2amKhItT11R8wPQY/i1be/4yvtG77xm6zZ6drWdsP2&#10;LR2wV069ZNXJip363Gcl9ZC4udex7a0NxQCQwqK62dg8R/0Nt41YQNDTmHD1sUsf2Ld8+1+x4yce&#10;twOHj0hLnTX6ZnPHdjbWNTFavn1TbYv2+9WrV21l+Y7KZbIQy497ABuJh94FYtbvyVfAB7/uG+zY&#10;yactVypau7ttaxsrVimV7eXPn7KD8wftzMunLNXatLlK3555dNYmck1xLQJueVDw5SOsJ3rQAUzc&#10;8Kuer1g7NWkrOwOrLp6wbGXBtmrBa12nbbdvX7ZOc9NuXrsobXLI7Fe96102WSmE5RX6l49FTXQC&#10;cIvjllKpK9vRlg7i6o3+vVhg0jjnnlyQlEUxeULMHjjz4WC3Vvn9gJt0P46b5JMiJgJ+vBe44378&#10;f/x9SNElsf96Hm1vALhJtAP/R5xtnBfGciM9cEx3IPQsSsmyVI6wYXyc3Ot/op6keG3vdCUJ3LTZ&#10;qCzKD3XWcchDn1VeAbVrwfs19jAzlJHSEo2+gZTTnAYmgRtJDS55JR3udyzTbVgm1Vrtbjf+5t/+&#10;3nf/Oz30S5B2t9rrpL/3L/7f9zR7+Y+3h/lKKlt2I3Z1dohWRs740fy9dPWa5RB7Dft2/PBhm6xW&#10;FDKSgUe3B/SiyCKuB77xNL5fhGxPUr0SHYU8MR/7yHHz34Hbr0fCGznsMccdr489qcnd50gr1YFf&#10;raJg7d4x6MCZbNZWN7dtdXNLnY2QncPamvXra1ZJ9QHbfrbf/f1cNns6ky98Q2GycgTgZjmiXEgL&#10;uIv4KAe4sxXr54q20UnbS2cuydvX0WPHrIhW8LCvSYBz3BCZnLjJT3/2ZWv3vN1zeF8b9OwtTxyz&#10;AwvTI24boIW7o876TmHi8yDghjaKU9sF3IjF3TuZOG6U1HTeRdW7gJvQnCI78kE44oJdTM61MDEb&#10;pq0zMGu0h1auYK41Z/VW2+bnZ7XOfGBh3l47/bLWb+/cumLWbdq++Ul705OPWmqIJnlH6+3OcSMS&#10;Zg8qtSxN6Mh01mqDtDUGJasuHrf5A4/LLzrKTZcvX7TZmZI47mI+Y3duL1sLv+n1hp07/5rE6FGn&#10;IQK39BwU6MOjhHkwDJdKvfs977UPfPDD1mh3rFZv2/6DSwJuYqKfffUVEY9WMAkbAXfUDobbE8FF&#10;jDsmVH7OgafZ7ti3f+f32NFjJ6Sctl33teduq2n1rXX1iyuXEb8zcTHZoN9ZvqUyqHMyUSYTdHHa&#10;zsNqHAPcH/76b7IDh07Y1My0NbvbVm9sSdHu1ZdesX3T++zVz39euhszpY4989i0VTINhd/MSfqC&#10;2ZUDNy+iCTyKlHA32Yq1UhW7sz202aXHLVfZL+CmHXudlt29fcX63ZpdvXTWKkXAumfvfddX2kQ5&#10;b2mkH+h3xDXrsEYNuAqIA5cW17YjcAuU1TPd3pv+FoE7KqBF4FZbxHISHDfpfsBNu0aOOwnctG3S&#10;17xSyJ9M8dj34fuHLAqTk7iu0ZW4X31u1/1er8hRi1KFerGP1JTps/KPAC+UGf9Tz/u8096Jx72i&#10;/N3XWTIhJYOnjJ7F/1B2PMWkVM+MW2jneE/EFQUQIq9AXQI/nY8A7qJ0ADyUE7XJBfYuKRBwo5fU&#10;C7QQK53UwEqZ9HB97eav/Tff/Z5v+lLF7k40+eun/+Vjnzh+6Xrnt7qZ4tFhJq9Oz3di9kIEos6A&#10;SCx9O3vhokTHAPe+2XlbWJyxiUJJXqdoFWYviDGkbIP7xj9R2g38IvKJtBe4SeSJ+QDueMwWgRvC&#10;q30YIWOO2/MzttkHq051dI6THDcpAjcEG01wuO2NnYa8oiGIGdTu2nBnzSYyRpCEZqbf/eViPv/J&#10;VCb37fnJ8lfhcpQ17yRwo1yWy5Stnyvbcq1npy9ctnxp0g4dOeJKU0M8kru4OgJ3a5i1P/jjU/LJ&#10;S7sTEhQi+vzTJ23/bFVggYicDwMzsRe4eUOOeV8Io8y+ANd7gJsM2G9jyoUWuYf3HAM3gyMEsWfi&#10;MgJu7kOkTllsfp5gNt7WRKEbCLhLk1M2PbMg4J6oTNq1K5dtdnrKLp5/zXqdpt25fVXhRmeqBXvT&#10;UycUXCQNeCtSmSsMpqO//V5XGt7tVMq2eybgnt5/0hYPPinb7nQ6Z9euXbbqZM5e+vwfWiGbkvOP&#10;Hrbd9bqcDrkyog96rdfLB4D3D8kPiK3OsgY+/bt9++qv+YC9+L73y93n5lbNFvbvszOvvmLFfM4u&#10;nDsjL2TNek0bDkeuXLk0XssOHYvvKolV8FseiRRA02i27Du/6/ts6cgxO/LIMTlawU672aoJuGlX&#10;gBvnKv1OXxw35lWUoT6cGCNO5HgnF5ELuPt9AffXff032dLB41adnrZmZ8tqmNulUnbutXM2P7lo&#10;F+C42xsBuKtWyjYsg/QD5cABwA2oOlASUxv3u/10zrqZoiQfy1sDmzv4lGVKi1Zr4sp2IE3y1Ts3&#10;BNxXLrxmE+VC4LjfKQdCTPrgwaQPyyRHa9Vu9RI57r3ALTAMHHME7shxs5wRo4G5WJ373FTofsAd&#10;AW8EKAHIRgAW6AKJch4E3JFmxW8Qj0ekTOOP8uJ5zxNLG+X/AoE7ctj3A24S//3Y80XgVr9LvNPr&#10;AXfk/GNKhfzxuclrpFivOGEB4NmPtsDRx/sicEcJR1RS4zLdN8l5U/cReN8HuLmGLhI6GPhZwBXx&#10;VLlsjdqmZbKZ1cKEPf+RL5Er1ESTv35CQe0Xf/7T/2euNP+tPUulUzn8RvvL0zA+Q8nYxStXrYZI&#10;NpOyYiZn+w/M21x12jU9gxpi/CB0zD9ZemPAHfdRAiCOMgHcwmANYCdmkeP2a06oI5CRksBNYsex&#10;3EoH4M4Vi3Zr+a5t1VsCbjkvqa3YoL4u4C7lhpvZ3uB/nsiXP9bNZb6xNFX44XQ6MwFwoyWNmLaY&#10;LUqjPJetWC9bsGvrDTt77baVKpO2dOiQ5RVzuivg8kALaXExuJH8o8+ftl7fgSQC9zuefdwWpycE&#10;3Aq32O2NlgeoPx1d70VJcNycTwA38c21xiulDjTZefG+pTAhkrY4ehD3B242THkeBtxOl/jG+MUe&#10;GH5GihNVq04vWrPRsunpWbtx9ZpcXJ597WVr1bdtfeWWDdo7NjtVtLe++QlXThsiKveJBHVN98Oy&#10;RxePbhkBNxx3yyo2te+ELSw9ZY0uFgI5u3TpvM3Nlu1zn/uUlfMZu371mknBtNGyM+fOKiAH/Uev&#10;oAmOyJMDnRScBCUi9oSifP8HPmhf9eJXa1K0WWvY3NycnT97RsB9/uxr+hZbG+vW62AXveFr3KFb&#10;S3RLfxZYQEh9XRolN56H/kKz1bXv+r7vt6WDR+3g4SO2ub0l5yVoqtc219Q/cLaCSL7b6soMDa1y&#10;7h996zAuEIvzPIUGZWksXD9y5BH72q/7S3bk8KNWKpet3t2y9e1VLa9cPHvR5ibn7OLpl81aazZb&#10;6Qq4y7m6+hyTu3QPLtY5brd371g6xxfPWDddsOZwwu7spGzx8LNm+VlNojr4QW/WbXNt2TrNDbt6&#10;8azl8nDAfXvx3e+0Cda4XQ941IcVmEbAnfc16gC4DtRBES1w3Hr3uA6+B7hFR5TfgZvxDOw9FLgT&#10;ILyX447tPAYmT3uBVs/iOJQTRdcxAdzJ/J41oRyW4OB9/0UCd0ha/qU+sZwHAXeoZ/K5pFF9Qoqc&#10;tzyUKcV67c6XBG7Sw4Dbj/3+CNA4DmLPY5LAHTnwEdBHDp08jF2dD9ImcK7twYxYtsTqo1qZGDbX&#10;bv/d9z3xzn/8pYjbnWjy10/D4TD9kX/07/5Gdf7IT7QsVe4PmbG6I4JOF09bBSmDYBJ2686ytJLx&#10;BHXgwD5bXJiT/2atIdBAIayiiNuIq7tPQpQi7eSwvyfdey4OCv//xQE3NdE+oV3O8f2AW+cjax0A&#10;jo7j130vzVkGCT6aSiW7cWvZ6o2W1twA13TjrgM3AUTSdqtomR9JzRX+Y7qbfnOlnP+pYTrzeKGY&#10;kavTUi7nymkF7LhL1suW7MLdHbt0c9UmJydt3759AnfAMiXlMicuuBtp9DP2uVOvWrPjLlDpgAQ3&#10;eeG5x22+WtYMHvE5a4havtO7eOflPwkuhvaR5rREwmihMzAQibvVgCYyuAzcBdysAbvihyuBeEQp&#10;cUU9gJvW8TXwCNx6B1YXg24EAwlFknZvaMXKtFVn5hWkZXZ6xq5fuWoL8zNa465trVp9e83atU1b&#10;nJuw59500oFbEgBMwVjHCmvcQCdKYwRnS/lyQjM1YdV9x21m8bg1OxlFqDpz5lU7vDRnn/rkb1u1&#10;UrQrly4L8JiFnzlz1tJZt6vmHeJaN+0RgQ6/4azH54ol63QH9v6v+aC9970v6l1qzZZNz85IsW6i&#10;XLLXXjmt4BsojyGNqG3v2KXLF0bWDQKS0B7ez3xdGuCWX4Vc0Rqttn3PX/1rtu/gETt85KhtbGzJ&#10;LzkuSXc217REc/niRVko1LfrciCDq9XRONH38f6vc0NfBurI5I1Wc+D+0Ie/wQ4ePCGf7sN019bW&#10;b0vH4uxr52yqXLVXX/qsZVrrNlvu2psen7FKvmn5QVvfNT1A8TF6FOSd+uK4pRCUKlg7PWF3axmb&#10;W3rKOumqdQc5+aLvtZq2s7lizdqqXblwxvIFwnH27b3veadNVUoj4I6eD5PAzVKeYbcblMsicONZ&#10;jpFKx/c9oOSADGgD0m8UuKFvSdDaC9wj0NsDsHHTs/QNwrk95A5ROSnmH3GmEfBeB7hjiv9j8W8E&#10;uGP+0fXE/XuBm3ok8yMy30vJOS9LDLWVP4Q8nHfcIHHf+JhrAm9MwPCqiJ8GcdYRuHlvuO1QTgK4&#10;fR+eG66r/KCcST2QsqFEqiiEjc3ffHKm/P3f9MEnboXK/Jml2G2+4PSvPnHxsVOnLnw0MzH3RFsm&#10;nope6i+XyUnRZKvesDt3V+WPm/VDGuDkyZNyisBaNxwYAQnUKWns0ImVRlqGyT0fxfeBsfEEQOgE&#10;2/1fJQk8pL3/4+bgPQ5XGrXLI3CPOPLAWYswwDmMRJdhT03hxMOaNxKJLDbcEqFmbWV9zWp1j2il&#10;qGA7y5br1a2UzQzTve7paiX1kaeOL3768nJmcZCr//fFQv47CvlCnnjGgHYJ0M7nLJXP2iBftVeu&#10;b9vy6o6cfxw/ckhEF69gowlFJi8uptlJ2R+/9LLV8ejFpAFf6IOOveu5J21mIitJg9aYw4CWglok&#10;BtJAp038K8T1adoqrKoFUTla4K5lLnG0BnpY9xVg+po113mc/Jaj8KHnuI9zvvEYuIOymuz+6Sc5&#10;28KGe3pR5mC1dttmZqbs2rWrNj89Y6+c/rwNux27de2S7OMny2l765set4xhCob4ntCQQXueb0X9&#10;CReJmV4qb61B3mq9vC0efcIm5w9bZ5CzdKGgNfSFhVn7/Gc+bbn0wG7duGHdZksz7wvnL4X+4ZuI&#10;hrTMSSHeMcQtxEPHQ9hf+ub/zJ5729sFwvSF6tSEXb54QRz32ddeVRvtbG7IAxgOXc5fgKt3zl3P&#10;oI3DOJEUS4TGlzI6PdbBM/bd3/vXbGFpyQ4eOmxr65vWwh1svWatxo712w27cRWFt7Rt7mwLuLHr&#10;1ndnDXdELL0vR64FboXEeD1x/FF73wc+bPuOnLRSpWy9XsPWV5ZtolKxc6+dscmJsl147WXr1dZs&#10;ttSzZ0/OWSXfEXBrWUGEm7KcIKqd+OosiWRKVu+XbLVhNrv0mFkBUbz7Ixh2Onb39g19y/NnWF6g&#10;wbviuKcnypZO08dw/hNsnPdy3BKFJ4HbldRcWY3x+3DglqV+AG6uO3AjgncawDuQ4n7UZhFQIlip&#10;rxOJKk6OxkCpvOF//N7J42SeXWUm8kWOdmwHnbzG3oGXvgrAjc7vnUCMRP7a7SqHNMLPPUAcc4wm&#10;EA+4HhNV4Fysd/IZMXEO8y7dz/9d7UPbh2uS5HlZIyAe7R2r4nGUcMRjj9U95rijS9Xo21z14EkD&#10;s0KqfWdQ2/r+v/XdL/x6qOKfWQqf7AtPBBz5oZ/86L/ITS9+F5rKdHQaUI0AALIe0BvYnbV1cd1w&#10;4ayJTU9P2yNHjshH8kShIHeF3APH7t8q9h7vKBEi9iYR3pj+FIB7BNhxC0Qrrn1HzlqAgvLayGOa&#10;5xMAJMqMymsRuOkQSBboELwr2r2YyzGjy6U6Zjsrlu/WrZxJDXLDwW9WJ0s//IM/8G2v/ezP/ka5&#10;lm7+1Xwp82OFbGGulCvKZ3m5WNDkyOCmC1N26uqmLa83rFzM2rHDB93kCS5M63v4kS9Yb5i2Zmco&#10;4MbvNmt1+M9O97r27ucBbhl5jdYH+S68q2axcc1eX9qDrUgUqdJdcoJoPAK3uKm4vs73lRjdXaEi&#10;KvdnOHCTJ43ilma7gePeBdwR/Fl6p38B3E2bnJ63qekFq7WbNjs7LeCenZmy114+pXjNDtxDmyxn&#10;xsAtCQG2mIxonkH9mDi0RJy7w6K1hgG4Dz9mEwuHrD3Aj3bBLly6aIvzC/bZP/5DKafcvn5VwN1p&#10;N+VxTN9fa6YO3CTqrv4QFP0g7miXN1s9+4Zv/lZ77i3Pyw4dje/JqQm7cvGSuMfzr55R+yAibzcb&#10;1mu1tI6OLkjsq5okAzB6kD8H4Obj9Lp7gfuora2vyyUsUccA7kGnadevYGKWEnDfvHlzBNz4FlCx&#10;sf7B/CtyYJrapVJ28sRj9uIHP2zzhx+Rv3aUAZESEBQGCcXkxISdP/OSDRuscQ/s2ePzVsl1Bdz0&#10;F5KDm7+TtNYVJDYv08VaP29rzaHNHHjUUsUpq3dSEpX3e127e/OmZYcdO/fa6XuAO5Px/sZEVAyB&#10;NMojcEcNcAdu57CDdjnR+JCrxWvixHOa1Gkv4A7r2iJTgfvG13l4h/E73QvcLtdxOql9ArgjaI+u&#10;Jfax3OT1XcdBWTFeG/932vnlCNykaKeeTMl6x/dJJn+38TX2tKKfj/3TrznH/GDg5vtoXAapyL3A&#10;7YzLyBd64MCTW8a6nXRz7cf+1ne++x/ooX+GyXvFF5n+zv/+a3+5n5r8N8N8qdDp0pmdaKGCT8eG&#10;I1zf3rGrN9y1p9ZUczk7cOCALcxW5QmL4BfyCzuqQfhzD8ftaRenTQoEy4H7YWlPOQmQJTHT51w8&#10;vxe4ASqdvw/H7ec9H9XQPjwjArdI7P9P3XuAS5JddZ4nIyIz0r/Ml8+Vr+qqLl/VVW2qjdSSGgkQ&#10;QkLIdCEhIRA70BgZBIPRMjsatOwMYlmYwc2gxX8MA/1hlm+hhSRGQiDTLVW7qq7q8t4/b9JnRu73&#10;/597IyPzvVdGpqQ93/deZIa5GXHvjfu759xzz8Xc9T5wo0cHcMcWJqhxZxy35cea/220kProD//w&#10;/nHEh//9v/2HrW7H/Y1U0v+OpJOIcbERxCpPYL1Ulxr3C2em5Np0mXO8qXFDgzXgphs4vGoDR6pN&#10;gPsljn+KiyENl+B+xX1bpZT3NZcQw9uOWRtAsHGLgJumWSRNCwLsT6opA7DUpC2Y8eTLgJuaeQTc&#10;nA7GsTq6hJjrDbzNuCt72kuAu1QqyoUL56VYKMjLBw9yfW4L7mzKkb07N4uHfMZ9wUGtD9zo6KBB&#10;bgS+Abcvo2s3S7q0Uhodj+A+deY0wf3sgWc49x7gblSqDMpwAqZydj4tELS+IJ+0fpgXHaP/rseO&#10;E8C9a/decRI+vb2j4D758jE+P+ZvA9xBoxGCG+lbIWSY573g5kiEAffQihUE99T09JIaN8p6em5W&#10;Ll++THCjvDVEMZHC9PlsbBD1t/vBXVq9Tvx0Biu2yNTENcmlkiG4j7/8gjj1OSkk27J7w4ik41gm&#10;EeuLwx8CaSF/zPuHIQA8Odbl9tJSDnyZqAQhuOFvUK83CO7xy5e53rwFNxbFgam8mMuwY8W6Yzrl&#10;BDe0ZqxbbxYE0bIyGjNhbb3LFfZRcDtcTESnjzEPeI2Wtzqx+dxntVZbAb4acNvj9jOE9xSBBaTn&#10;s/nd/uO23VPTcHR/9ziuDTXuJUzq2Ibph6bj7haCaqeytEYd1bgh9pyvBtwQ7I4e63qZm3wyFohQ&#10;Y7YgNqC24A5Bb5zUbgfcEGzhoyT1uae/beO+V93pcW5TLLcnv/fUgY3HT19/qpMsbA6cFN2IFE5t&#10;9nQw5lWvNeXy1StcwhLmcmQOHKK2bt3MRhPjd4gVTTiwcG0NsaC1W5VFfP46gdtqMeHfMhr38uDG&#10;d70/fjb77HmAAvKmSW9tl6ZyxJZGIwXPb1lA1LSyZONO05f2R4up7b/+xBP3M4LNn37yk5l2OfgJ&#10;P5n4SNpJZgDuVCplNO6Ygvv0pFydLks26cv6tau64Ca00XhhjqwrlUYQgpuhHOHE1m7Kw/fcLaOD&#10;GeZSu90QHwtVG22LFdVGgjPPg7TxrBbetDygBqBCG3Djep2PDTCaLaEMqlitGub2pcENsKvWbaaH&#10;EdxopFyCO18clvzAEME9PFyixm3B3W5U5PL5s5wOB417z467xeN9Yb44ZjVoRwJ/vEcD7noH4Pal&#10;EgG31bjPnDsrw6UhghvhNS+dOysNlGHQollYy3l5cKOOa5xs+IJ05E1vebts275LvGQqBPeZk6eW&#10;BLe0Wuq5DpaYustGAzBiA2m0V+S/ATdM8AB3aWwsBDc07vL8XKhxA9woQ4D7ypUrIbg5fMG3Rhs2&#10;NWHjWVAiKGN1x7xr02Z53Xe+QQqtkwh4AAAgAElEQVQrVhPcnXqV4M7TJ+AlyaTTBLfXXJABvyW7&#10;1g9LJtEMwY2GEs+jmizeQ4AbAxpRcIsUxjaKkypKudFRcDdbMn7lkiQ6DXn5yKEQ3I++8iEZzGfZ&#10;saKtCfnPTNPOqzqaoW6bedoWzvRqpy2JIEbNZGfCzP+Owp5tFEzv9EG16WB1N43VzfIJNT8tq68V&#10;3JD+fdHvIVjNvu552u7ZyIdWwuvwm7cAbnvf/fdot0hHZWlwd83w+iE8h/+737ufu+119FhXeu/j&#10;xuDG24HYBr3g5nED4u4Yt1rG7PaWwA2/ntb8tUw+eOAnv3PfBR64Q2Jz/bbks2c6yU9+6qmPNiT7&#10;U45fiFfbMXU0w8T3dkvcRJwVYXZ+jlo3KjTDJcZijOy1fv1aOq1htStqVz3l0wvaEOQG1P1yc3Bb&#10;0XRs4xcV7NMpR13NGR7x2FqnNGsCx3eeR1qr+Zzn27RMeuFf2KlRjRsdGQvuRAzTwa6xccu4XjUe&#10;7/zkllHvv+/fv1/XaIRPwd/86+ak3/hvvpt8VTLhu2k/qfnrOdLys/LimSmGO4Xz2oZ10LjVizsK&#10;box61xttOfDCIZnHKkxY9Qim8qAlD+zYIGvGirx/hNpMGkchVnU+o30yDUpDRzNCHHsUyqpfoMlT&#10;OHcY+czsi4xzE5hs/nXpSJzv4Y2g1o581kAI0bQsuDF1ClrZ7GxVcsUhyReGpVKrch53FNwwlSMw&#10;R8JtSybpyN4dW8SNNQhvVxr6W4S33j8CsKABVlO5L9V2UkbWbZbM4EoGtUGEwHMXzsvQYImmcvga&#10;XDhzUurlMuEcBTfENnT9GjfAjUYB1g+A++7N28TPZDlNy4LbT3ohuGemJwluJwgI7tDZyjQaBA1+&#10;j7HiMXXFzPFGRDIvLt//7h+SwdFRWblqrUzP6Bi3grssnWZNLpw9RXBPzc4wpOvM5BRDt1qfAvs7&#10;qLsqZoUrA24sMAJw50dXEtxBrdID7nQ6LUePPK/g9lo0lWf9liRR9rGWdg3ph6GgpK8Myhmxwt2s&#10;lIOETNVikhu7S9xUkdMAa7U6wY2IaQD3kcMHJeWjs1KTR1/xiJQKOYnDVM63S8GN2RsY20boWjqh&#10;Abz4zXAamHUu0/dFy1GPLwduzg83oMeyoJwaZobkLLCj08DY4OvXbsNvvt/MVB7dRsWeb0EV3QfB&#10;M0a/W+mei3u156pE00EeYBt2OMxJ0fTw+XbBrZ+7x6PpQaLnQfQ3uuewnCL7uyDWG0T+83sE3Nwa&#10;TRrtiJ5vtl8DuOF867XrzVhQefynH3/o73jgDklvLt2G/O5fP/3Q+YnK/2j5xfUAN19whEU00brg&#10;qIbPMMNdmxiXTCbH2OYwm2/evJnep/BgVtNWFMoWFEZQsZeBNuRrBTcKQOGrDaPVLFE/sLWg7gc3&#10;hPs5fqZaKDln0mUaBtycn4p44dS4p7lqESoowN0pXzfglrm0OD+4b8+Kv3/sscfCcHJPdjqJzqf+&#10;5Z1J8X85nfRXJeOJGLxwAe6A4J6UK1PzDLyyYd0agg/tCRzJINRonIQ0Wx2Ce2ahJs0A94Txubbs&#10;vXuNbFw3xoYOc6DhQAhrCObg67N1G24+Lx1/bAcHe1F+ahrn7EcTTY37+7RuawLHmKRpWsQzx9BZ&#10;QKL0+mZIVQU4IIvOAjSXpcBtx7iH4Jx26KC06zW5fOG0xJ2WZFNuD7gdgBu/Q01bneswxxs1CKFj&#10;oXVX2ykZi4Ab4VUvXLwoQ6UiNe5U3JPzp08wQAo6nseOvMzc6Qc3n5t1QF92x4WvB4568j1vfVzW&#10;b9gk6fwAlyKNgvvU0eMhuGHaBl6iGrdtPFgT8RlDAJwHbTzOMboRT8g73/WDUhwelRWrVsvM7CzB&#10;jXW9LbgvnjvN54fGjSU9Z6emGeAE923rOBowC25CjA8Gk7HI5s1bCe7s8JgkUukejfvllw/T8/bl&#10;w6px5+IN2bWhJAM+AgOhHBTcKE++l8wnaPaqcQfxtJTbCZmuupJFzPhUkUM9mNIGcGOBkXhQD8Hd&#10;bFXlVY88IqViXnysXmI6H8gXmLmZeVh+k4uMGEcyxqDA+6ngVrM33hVtx3g/3GcXJ9HxbUAaafMa&#10;AhsdAjip6ZuP81AuVoMFuFhOpmHgMYhxHu20uu0Rz4uAYamtrQN2nwV3zz4Ctwu4ftFz+Nb1tLzR&#10;NCyI4VSrO8399pyDrb3/G4M7ehzSbyrvHutt/5lW5Pmi4LawtvDmPtMCW6/wfnCjHcF1fH7jNBoF&#10;dj+42QrhvCXBDYtgM4g1y//b2v33f2w/1je+Q9KtNbcpnU7H/Q+//0+/veDmf6wR8/VFN002P5uU&#10;YQo8e/4clwPE2K7nJSSTzcqqVavFcx2Jm6AYVpbjsNaPaDVT4Ut0G0ITWZ8gDQtu+51DxGasGtI1&#10;mVuA41yjcTuqhfLaPrBDMIEfdcyCu1yBJRye5w2JVSfEbZQRjWc87TiPf/j9j/9rDMGqI/L5z38+&#10;N1eJ/7uEH39fMpFOY94rWnSEhnzp/IxcHp+lRzKWUUWja8HNygVtxsNyoo58+dmDMjlfkTq6BV5C&#10;4k5btq4bka0b19DnoB/csKKoaxjE5AM7Ngpv7OnVui241VkNFRugtFq3hTwAz/1hiFMDbrzuPB9N&#10;uIG80bj5+zFX5uZrBtwlKVcrxqv8vAwVCj3ghsadTcXlnp0wlRuNG2Z6/I4JtoDfxzQxpF0PfGnE&#10;kgT38Nq7JVdcKdV2R2JxXy5euiSlwQLBnU7E5ezJY1KtYLlKj+DG/dmG0oLb1hfugebqJaUB1/hY&#10;nOBeu+4uyQwUCO5sPrMsuBOOswjcaEiiligFN3apqdaJJ+X73/0eKQyNyNjKVTIzO08P+PnZGYJb&#10;WnU6p6E8pmZmZHx8nPPGMZ2MT0InTGPiN/UdcOIWR2Ixgvu1r/9uyQwO94B7IJMluFMpPwR31qvL&#10;rg1DUvA74rsNA26Hy4NaGHIsmSWOaVsZqXSSMlGNSX5kvXjpQSk3A4KbS3teu0KN+/BLz3PpUzi6&#10;InKaghv1XpUHghv362qwF3QUWE5Gw9bhDYDb7ut6i98Q3FbbRlvSsVHULFD0fQEgbCMPsYANJQJu&#10;uz+6tZ9tmfdcGznHctN+tx0FWz8WXReC3tSlCCjtudEtgGclmlb3nG77EL3OnhkFN8SeY8EdHrZi&#10;67URpmX+IBbcClltJnEshLfpOFlNOvQKD8Fswa15EB3jjm6j4Ob1Ua9y81to31wn6LRblT/eUFz1&#10;gf2PjSzwhDsgi/LtduRX/uyfv2ui7vx54OUKyACO43px7c1iBTD0SBxHpqam5Py5i3Raw4uBTMxk&#10;87Ju7WpxYdplY66yPLgXQxuCin07civghlhw6/zZ5cCNc3R/eNxqXJG0EOoUC31AU56cVHCjQiQw&#10;7lqfFrc5L0npXMnEE2/58E++7ctLrTrzmc+/sCPWiv2an/K/reO4iY7bYazyly/NyaVrMxJPeLJu&#10;3TqaPxF4BVqqwhBhO5OsiF9+7gUZn1mQWjNGIGERkI0ri7Jjy3ouG9ps1BlghGATXYsZ0cpU9IVR&#10;cJuxbmwJZR23prcwl/q0XTjVmAkDc15X6+4HNx5ZtSWdVqbTenAengkvGeqVBXcOscprVQ69XLhw&#10;TkoDAwQ3vcoBbjinpV3ZvWMTOyiI1h6LNc08bsAb94d54i02Luqc5kstSMnImrslW1ghVYTPTiTk&#10;0uXLBPeBrzzNIQmAG3Oi035CjhuNO9RwTL2x9YHDDgbcmM4EzRvgXr1mvWQLRUY1i4L79LETzKNp&#10;LApiwI1FTqg0WkcxagDaoLDTCEChoSK4XWrcAPdAaVhGV6zkQiZLgRvDF9OzsyG4rcaN+w4DB7Hz&#10;p8uFElym/O/eAo27C241lY9LLpOWYwbcR156XhLtimTcGsE9kOxICqF4BcMTDiPWWTOzPoMrbZiy&#10;4zkpt32ZrgnjxnvpglRaHamUa1zDGwF24u1mCG50ODHGPVwc4JK4mEOv90ybjgLarg5moM2yodZs&#10;Vgwz2rZC2YCaEEdAFoW0atbY39W6NXIBfse+76aM+jTM5cDNfqMRHLfn2C1/Z4lj4Wfzs3bfjcCN&#10;tNCx1HO/ueDGXeE+NFSwSvS+o8LnCjuRmq92n32efnArlLsacxTc9lpurUmcqxDeHrjZRjqxTqxV&#10;/afBQvY9772Di450c+2rkM8+P134hy8e+L0gnXtbTDwXPVvAGw8LzZoNQUwDvl+5co3zSTH+Bhjg&#10;pR0dGdKXzVRiFAw64TCnBy1jqu1jWNjBC6W/oHsBjwzWAl90ocl8YwLuA7PVoEMntdCE3pteGNHK&#10;7Ld3YyskKo+ugqaxk+fny9SAUEHiTlNi9SnVuGOd606s/vgvf/AHP9+vcUMQ/Oafnzm4L9nxf0Xc&#10;+Csl3nGbCMBydUHOXJ7QNZLHxjhdDODmmDI6Hq4jtUZT/FROLo9Pymf+9RlJ50oSwArQqMtoMSmv&#10;3LeHTm0AbSqOxqvFBUp43zRlQzvRJ7PPjfzA+XF+V81ap4NZr/KlwI3mDDQ0mrSZ9419WhbQ2PU8&#10;BbdeSzEBGqZny1IaGpOB4hAjgo2MjMjp0ydltFSSgy88L9JqyoWzJ9gB8eOB7Nm1VZJxOMI16Yxn&#10;OzQB42+j2TWLCpgx7krTl7ENWyU3uFLm603xEj7BXRjIyQvPP8flVQFudHLQqTt59OYaN+ozwI3G&#10;AZaP/d//AzK2YrUks7lwjPv0iZOSySblyIuHxI/HZHLiOseks8lkzxi3bTQIGIiZlohnABJdJ8Hl&#10;Qr/vne+SbGGQ4J5fqDB0Kkzl6AzAOe3qpYtcSGZiaopT0q5duazvm81vhKLlGK42hLDa8NlMR3bD&#10;xk3yhje9Rfx8iR3DTqMsk+PXpZDPyUuHD8rgQF6ef/ZprqYUb8/LfZtXSSEdiNeuYRacNrDIHUCU&#10;aaJ8oRVjFDzFZT2n6zF6lXf8rDRaMd4nLAHXLp+TtCNy5PALVHwxS+Xhh+6X1WPDGp8fkf1MJwcd&#10;JZ0GBgADxApaHrffjYaNxseCG7WeACf4cY9wLsR9GjM5hL0p9Ya3fAQYVCy4tV50263uq82yDLrt&#10;ly1b+9mK3W/32XoAQZmg3K2E5/WBu7/jYDVljPlConUL7zxth+wY2ueIpB0RY60On9cetxo1O5OR&#10;37NiU7F7w3TNEIO+O8oC7jbHo6Zybs1QFNpTbAlswlzBbTVuayqnsYqgVnDjfbTXR8Ft97Njiecx&#10;4I7+QVTrrh/Mt8qP/+hbHzzOnXdAenPzNgVTln73759748XJxh+1xS1hHGm+2pBEOkvTHTId4MVL&#10;MjMzJ1fHr0u53qDm5MB8JSKDhZwMw8Tl+wy3CVHw8GNPRYfcLrijYitDVNDgQZYCN7Y3Bzd+3/QG&#10;aTJXiYJbHfcU3OWFukzPzhhwt8VpzXDKTFI6E8mGvGv7eud/7t+/f8mxEgxPfPHZ06+Pd2L/l/ix&#10;uxsx3zkzXpET568RskMjwzKQy+q9AH6xDsENb3/M516oNOVTn/uCxOJZLlcHr+hcoi0P7NkhY0OD&#10;tHw4gY4Dw1yeTPn64iCPTINtn5vgVkdmAjYKbppvjdZtndLorYxQqMZj3IKbLkJGK2XZIR0415nw&#10;pKrLqGkYJtqpmQUpDo9JoThEM7MF99jQUATcJyWdcCSZ6Mg9O7eIH0e5NEVM8A9o3R324OEZ2jDd&#10;AyAmKQuNhKxcr+Ceq7UknkjKpSsW3AdomQC4W40mp1OdOaHvKhp1vuhLgBsNAQCCMrfgHh1bJalc&#10;nhq3HeNOZ/xlwW2yn6KdKVMeZnYDnhANuBOLUwN+/PveeVNwY+lWaNwYzroRuKHFoaPNMqI2KnLX&#10;XQruRG5Q4n5KgvpCF9wvvSSDhbw8d+BLksYwRWtG7t+yWgppETeoCFw0AEMuMALNG2Blx8zjVEUM&#10;vQHcMzVXiis2huDGffaDG+8WTOUA98oVw2F8fAUzbj9BDRl+HpySZ6auhho2xr6RfwhNa8bD2ang&#10;vaETC490NanbfRSep2Z1rbv6XtwKuG2jDwG47ff+rRV8t38Q3D+/G6tIqGVH0+jaqCm2XnbP671f&#10;mybSY9r2FiKdBN1vD6h0gfyNAbdNMzxuOhThdzMkaKdx2fuwILcdWvUsxzmqgVtwQ7MmqM35VvO2&#10;+wFu7I+Ocds/3g3btua5hFfe/4E3PfBlvalvvPTm5lchn7zayXz2bz/1J51k5q3NthML0EBZcxMy&#10;MWjplJIgkPGJKS6ygV5QzE1IvV4XP+7IipFhBmhBY4dXRV8shSFtHBRtUPrKP3wxFsutAdxWaAj2&#10;W0D3g5v7zHKf9vouxM1900nN7LP3a7zKOTboxKRSbsjUzDR79Bh39doL0qnPSqoj1xOtxrt3rn3n&#10;Z/bvX97J4cyZM8mpmdb/EjjuRxpuavjiTEMOnzzPABZY1xnwhgYCoALcuH/cN2KUx/yUfPpzX5LZ&#10;cosLxAMG0G82rVshe3fv4CpLQbNCMzPS8JMJadsueQhu3Sq4NYKaPiXArOAmnPvM5TrNSM3ljFlu&#10;PkNf0SlieDHs2LiasFkH2BDzl5na1OxcCG44XY32gztoyfkzJyWViPFvz87NkoyjXOBRrr9Lzd6s&#10;hgYNDS93EEtLs+PLQjMuK9ZtkWxxBcHtJ9Ny8fKlReBGuFN0is6dOsl7t6bRKLh5131e5YDH29/x&#10;LhkZXUnntOnp6RDc0LgPv3CwB9y5VGqRVznepRDctoHD+jAG3AiI8ta3v0OyhUIX3PMLsjAPcM8R&#10;3FcuXqDGDY0fmuyVK5d76i2c91BvLBRcaNzqqMG/Des3yne9+S3iZwuhxj1x/RrBfejQIYKbGrfT&#10;kHhzhhp3MRMTN6iKh6mMxrQPbRsARL2iduv40oqlZL7pyWwjLvmRdSLJfATc7R5wo8MKcD/04AOy&#10;csyA22jczBczvt31Hjemc/7h5TYaM6OnqXmcgDbtFwO0IDiLATf2sc2h6dzUcFsGaMxDTdeWS7d9&#10;so29iuZz0I5cu8QW94jP9i8qLHNYJzWJ3mvtfUSORY/b+1NLUfceon/cZ9PrS6Mrfc9rjt8pcFuN&#10;m49MYOt3tj7Uurvg1v22c4KZKhGT+DIaN1ozpr8cuAMsaNOeSDRn3v3+tz94xyKomWL92uQ//dGn&#10;XzNVbv1+LJ29S7xsDKuE1dsdSfgpXYAcAHRdqdZqcuX6uEzOztGgit4yGsBcNkNwD2QzDOmJBgUV&#10;cinN21bErnRfjF4xDVCkxxgVNlKMbGbAZPbdCNzR/fjjNaZBxWuuGjeO4VUw6ZoGgmNsMWEADsSF&#10;htMM4iq7nQWR2qwkY8HVZLX17p0b3vHPNwI35OTJkyNTlfjHWon4O6/NiH/w+Bn+DuKVr1qzmotT&#10;KLihCetYNWJk+9miPP3cS3Ly/FVpdFzu92NNyaXi8qpHHpQkVn9oVyWdwMLxNToP2gxHA6TPrFuU&#10;S9hhMc5oS83jtiZywFtN30uAG0AwowOc022grVo3roPoSxgF9+zcnAyVSgT3iuFhOfTiQdad82eO&#10;SyrhSirRkb27tkgioZp10G6otz2sAACTG3CfNr4K7nKjC+7ZKjovNwb3+dOneHdWc7H1Myz/sB4g&#10;7C3qS0Le9n3fL0PDY3ROA7jzhVxoKrfgnhjHmt9zMoDY38eOkZe2zqE+h6ZyK1gSk3nqSXagIG96&#10;89skVyzKyOgqmccqY/MLMj83Q3DDq9yCGzBE/GWAm2KGWKLgZvKYJYIOmJOgU9n6DRvl9W988w3B&#10;DY0747XEqU/JfVtWSSmD+Pg1Dpezs0RQAooKUkLUSUojlpBy05e5pie54bUEd70pxlTelvFL51hX&#10;jxx+kXW43qjII/sekFWrRnVurXHYo7YHL3hmHqKgGYDjeWg+B4C787IttPVerOatpnTcJwFHgOOT&#10;BbcGXwnbmGXAvbgNQr1wesZOIUt9xnbx9UjBaIemjKLnLwfu7jl6AO2QFXucHTQjIYCXuYelwM0/&#10;fvvaNW6FbPR3u+lgv13WlI+8CNw6FIrHsUBWrVtN5jg3COBb0dXQw7Hu2wC367TmE62ZH/7A2x76&#10;K3Nr33Dpzc2vUp7qdPwvffwfPxTz0x+Zb3rJeKYos+UqwQ2NWxt6BKN3uMDG5evjXBUJzmo6Dh5j&#10;OM9iYUCGigUudtHBGDe0ui65e6SvHiwrVuPpF96TcdaIShTMet96Lr2oqXF3G1AeN6bKReA2+22g&#10;DAwNoGHFaABXYgLygroknKrE6gvitzsTEtT+zV2ZTU898cT9EZeVpeWZgxcfbnve/z1d87YfOno6&#10;Vm+2JZ3NyNr166gtI9/CsWZ6HcfE8zNy4sJVwrsV89lx8jDOGzTk1Y8+JIOZlEhQJfTgwET9wjri&#10;GGBbgGux8Ckk5lhIY6tj2EuDW6EMwKu2ju8KcUg3DexXcNNka9oWmP+WAjfWyx4rDcuhgy/2gBtj&#10;2/fsNmPcmPZlwsGy0cQQBhpcBmDBL6ZpKq8047Jy7RbJDIzJbK0egrtYyMuLz36Fzk9LgduOcdt6&#10;aestrAjIL5regI54St7y+DukODgs+cESI+lFwQ1TORYZseAuZLNLgtvWK5YJ6jciEfJ5HCkODcvr&#10;3/A9kh8clOGRlQQ3Fiuhxr0wLwHBfY55BRgirgDmcjPsLDpKACqXU+0FdwOOpE6C0xsB7u/87u8h&#10;uBOJpLQbVZm4fmUZcM8ouNPw0W6IA8dK5BkadQDROoXhmdyktCQl5ZbP8LOZodUifk4abZ2hEu+o&#10;xh0Fd61WkYf33SerV4+x3nVQB+mxrmAFrBnyFPVWNHwpuuDIMzt2TVhzHvfS4NZzUFMB/8XgtqDE&#10;e4LysMC2Em2Dej4bRi533EI0ug+iv6FbtCs9+/Fnu7tLmLr1Tws2Cm4LSXs+90WujW6tdIGsz637&#10;vhng1vu2AI6CG1tYeQlue9yAuwOHyD5TOdMB0LH/FsAdh7bTmfnxn37rg3/CnXdAbK5/zfLXT724&#10;+unT558MkoMPBV4q1vGSUqs3CWGCo9nQCu94MoMe/rVJmV8oM+wjG7Zmi1ORhodKIbzReNALeAkJ&#10;68tNpdt7tGIbQEh/OhbUbLwUV/xul/u04LZp8LPD5qEH3FaD9NwEx5g9DiGo1njlylVt6IO6To9p&#10;lCUZ68w6tbkPbiqu+Mv3vvexGi++gUxOdvKnJq/80nQ99RNHjp9NzJUr7CitWbeWq0WhAYbjFdpG&#10;NFPscbpJuT5Xlc996VmpwLPcjXOlKERwe/C+PbJu5ZA4bSzIAUuAhj+1wsYMYiiK54Tguanh4AtM&#10;/2xG4HSGio57QAU348rUtFXrZn5xbLwLbpQVUmWHA+PCnRY7fqgKyGdotVPT8wQTwDc3Py/DQ0Nq&#10;Kl8G3Lt3beEWJtROgLgBeJF1TJ5j3LQQYHELaNxJKTc8Rk7LD6ww4M7KxcsX6Gz1wnNfET9hnNMi&#10;4MZLbMFNGBAQtt7Z6VocBOC63N/79u/jIikDpSF6dC8HboxJF3O5nulgVqKmcjQw0ILZ5QlEhsdW&#10;yOu+4w2SHxySoeHRG4IbMKzVal1w0xKhDRLTNj9pwY0OKDp869bfJd/xhjctAe4BOXToxdBUnnED&#10;idUnCe7BrCMJaXBFOQW3AlGtUsbzO4a5Fr6U20lGT8uWFNxcSW1hYUlwV6tlefCBe2XN6jF2mFB3&#10;1HlCaxm8yQFsQJi/E4LbREgjtNUyZkGNcxAQRiEe8Sy3GjTTBuRN52YZTZufI7CLfoZYIEQl+t3C&#10;tF+0zun+G4Hbik3DHregteAOr4tACdIP7n4x/YowPQjTMHu/Vo27J01+7u7ndzPGbfPJAjvcLjMt&#10;rKtxq/VnOY0b1/H3+sBt7wGMSrhB3a1Pf+CD+x/6uJ79jZfe3Pwa5aMf/8z+suv/RjnwViYyAwS3&#10;x+lf6jDCssMLITGZmS3L5evXpYEGAqEaoYoGLclnMlLM5ySbSUkq4avpdAkJK+ZiB+w+6R6PNny2&#10;6kDb4tYURhTc2C7WuKPQNmnGUP0V3IxYZj5DXEcD0cS9JJ8bDcWlS5fVG7Vdk4RTF7dZkXSsXWkt&#10;VH9+Q/6uP7QhT28kcAz8ypmJN1YayT94+dTF4euTU2xcV6xcJZlsmmEgEdyGXtsY40aFdOIyUxf5&#10;4oGDcnWmzHFLnJN0Y7Jh7Zjs2rJJUmi3WlWB0q1A1fyz4O5uNQ+oIRunPIwtAvg3BDfyGRq3habx&#10;ZtfkbgBuGkk7Cu7SiBRLQz3gXjE0QnDD4erc6WM94IbJnK5bEXAH8L1AuhjXZxciFYJ7bN0WyeVV&#10;406mciG4X3z+wCJwXzhzmnUHnQrmiWmoAG7sZ+cgAm50BN78tv2SHxiUwtAwrS8W3NlciqbyKLgH&#10;8/lbBDeggvWDOzK6co089tpvj4C7wrQA7sr8HFdEA7iRV/NzZfqaXB/vghtx0dlpRnooO3ZOPdW4&#10;PbXUANzf/l1vlHgajqUpadUrMjl+leB+6aWDocad9ToitQnVuHNuCG5qO1zr2gKwC+4GhizaPudy&#10;3wq4sWTpgw/cL2vXrOASn3gO9i8JXacH3DzQwQqFCmuF8c3BjeO4TwKZjqYsEC1pWjq0bLrA1q1t&#10;V6z0NPrYmuap/zwI9tm/fsG+0OxrNG+7HwIYRaX/eNeJrhfcFoC2ri0F7p7j3yLgtvffr3EvB27u&#10;Q3WPgJvAtttbADf3t9rie526NCY/9KG3P/xfwwPfYOkt3a9RDhzopP/q2U/+uJMZ+g/TC42sn80z&#10;QAHm22JxDGiCCKJAL+uYQ2e1i9fH9cUhBLTBA/xgchsuDer60sgnTHvp5leP9GvNXelWQlvRosIC&#10;gLkrUhj4jRDa1LDxEptoYQS4HuO53Gr6Oq8ZJkxszTFoolh5qtnS8X708924AbdDk3Y8VhOnVZd0&#10;rNnolOd/ZaTk/8aH3vuWGf7ATeTYsYlVk07yvx89e+XVF65cZ6MzNDoihcKAdNp1AgCxrn1MwWti&#10;3rcvCw2RAy+9LGcuXxMX4XASa8UAACAASURBVFNjHleEyqdc2bd3lwznkuK0a+J7MXqWhyEvCSTt&#10;uKiomRxiwU0zNFb4Mh01jE8Tjng7qOVacCNfNNAKHcYM/JmXeOUQxAUdDkxypekWzYt2+KamZ3vA&#10;bU3lWATkJWjcTQV3Mi7827tnuyThrOygE4A47uiM6ZrwdGJCfH06sPg94IapfKHWkGQqE5rKDz6n&#10;4D536jjBjTnWF86dYd0JG0JrpTCe8qxDdA5U8yk6ApjHncsXpTg8QnAPANwnT7DDdfiFFxjDP9S4&#10;B/Jy4piCG+kwaWMqt8LfQUYjInu7IytWr5NXP/ZaDicMjqwg8KBZL8xPS3V+js5cVy+dV3DPzzOi&#10;Ie6DndmIxg2xGrcFN5aodeOJLriTAxL3E9S4Ae6BgZwcPvSSatwHnpFsPJBOdVL2blklQwA3pkAS&#10;rtrJwWwHwAGA5LQtSUq140m1peDG8qqdRJamcozTo2N4/cp5Ltt65PAhSSQ8KZfnZd+DD8i61ato&#10;zWEdwutnojmifaGpnOZ4mMpNRwFmbmashbZ6uLM2Y2wc51mNPAJ9CMCNHArtgeGYsm5vFdwY445K&#10;//mop0sJ9gPc/dq23eob2Zte9HhoIYLKYe8lYiq3bRwj8hmJpmUltDBEGmGmYT9/jRq3fX57fLnp&#10;YPbeLbBDgN8muKOmcnsdf2cZcGO9Yd/t1Nut2Q/+zNse+L1w/zdYenPz6yBPfvrUwPNnjv9pO5Z7&#10;YzOedNpuSuCshpeAK2Zh/KmFhlmXjJwuV+XKdcwlLdPkBtMyGhJMp0IQh1JhQNIpLGeJJUQDibVQ&#10;NMbjHHoUCoEvni3sSEFbj15TCfhy9j2yFgIaVXNORJOBAGxqCrbgNo1x5ByImnPhqICtZiyPszEw&#10;DTfH1NDQVGVmbp55gOUJ0Qi59VrL61T/uOjEf/nfvu+7z4UJ30A6nY73xaPzHxufqXzg0PEzXsdL&#10;iJOIy9jqMYm7LUngXlpNSXkpqdfw+74EiaRcnZmSpz77afFSOZFYhmD3gpoUU5684bFHCG6sFU5v&#10;eOSP0Uwg7JgYKIPT8GbnfsIXn0zDGYmepuZx1HwFN10+WDw6Fs9zUR/Myk7UuFFucGRrN5l/6ECh&#10;gb82MSkrV66WTDbHfBwaHpazZ05JqTgoLx8+SHCfPPGyZJKAhMje3dskl46LBGaFMKwFb8bboXWj&#10;mUbdrLVcaTtpqTYTMrJqo+RLYwwPm86oxj2QzzLEJkB/8ewpCRpNibuuXLpwThsCAIINhtZNatm4&#10;d/s5wJzZjmTyRWrciWRKRsZWcIEPBJEBuLO5jBx58UWCe/z6VdW4CwNcD9x2QpHfSN/Wa9Q5K4BO&#10;sy2yes06efiRV1OjLwyO8H1CEKS5uRlpVLE6WFWuXrkg7WZd5hYWpB205OolnQ6GjimeR2dHmPl+&#10;ErD+IgYDesmY2rZ163Z55FWvkUx+iO8xrCnXr12WXC4jx44cloF8Xl78yjMykHSkuTAhe7etlqEB&#10;X9xOjb4NwCYbdQNMvFEaICUlbS8lV6frEvMHCG4M8WASITzgPdSBq5ckLk05efwYb29+flb27btf&#10;Nqxby3tFXeNwETPFgltjlKvZG0MZZjoYQ56aed34zhcY16jmzelAfPu7Y/HYR20BfgXUwvWnIIsA&#10;ZcBhT8JnfjfS6RsK7LucO+z52Fotu/tdARNNU8XsN9p4//Fwn/GqtsdtR6173ALe7Fuk3fcdX2J/&#10;VGz6SNe2n7wucg/R/RZR9piV7jXa3tt8wWk0gUc0bggAjHptO0p4T3XCjL6b2A2HaGsqh08KpGmn&#10;mZlysH9WYNFsN+s1362976fecu8fhAe+wWKz8esq//kv/vmBy9PV3wz8wr5azHc68QxfCjqitVoS&#10;dxC4w4wluI5Mzi7I5MQsTXqOk5B4Qud4IwRj0nc5NxkaOLRvAgJagSncWFynqbCQ4FHKgjdOVSaY&#10;i60IkC64tUFS6YK7W6F0q6ZvZJQ2yHa8FXttunqeATq3+qorncwYP37K1R49IqfNLpRpZnGDpiQB&#10;9MZCEJfGp1NB5d//uw/sv+X5gJ8/dv0Nk1PNjx8+cX4VPMUlkZChFcOSzWL1r4b46DB1sE6zzp1v&#10;Y659qy7PvPCMXJmek8AZ4Ns04MfEa1fltY/cL8WsLwkbJIVTYeji1n0+wli7qw7XKtapYZpVxrsc&#10;3y28zRbgdtlz1cZVPcaRRwp2daaLghtvFKb3aAOCRhBDAqtWrZJ0JktvaJiCz5w9JUMFBXfQbsrp&#10;411w79m1XbLpOLVtdCDgaU8zOafScDY7f7nWhmk0LdWWJ8OrN8rA4JhMLZQlmynIhUvn6VUOcMP5&#10;CeBuQ+P2PLl88TzrmLUacc68gTXqpdYH9W1Ao5DOFQjuuJ/sAfepE8cJbiyUAkvJ+PXrIbhPnYID&#10;nNZV21FCfbedVeQPTLUK7kDWrL3LgHtUioWSVAnuSSnPI2b5vLRqlRDcswtzvM9rl68YcGtDzvJD&#10;x5cak4Kb2ijrc0K2btshr3jlqyWTH2bbHsSacu36Rc5sOHrksBRzBty+J42Fa3LPtvUyXEywg8hV&#10;4eyQE+6dTmB4sXx2LjteVq5MVcRJFmgqJ7iDmMwtzLO+YHUwtCHHjx1h8CZ0SABuRA7Ecdy3y3nc&#10;qGcKaDq+Wc0Zz2g6o9C82XHAZ0Zaw3U0b4RTyNhMhudq/rMhx2xVnq+7VHqBFWqkpqnpb/jDA/ZY&#10;BIwUe73Z1wWUBVDvcSthh6HPomgl3HcTcKNesZzsvmXAHe7r298vUXBDkDbTjdxD9PduFdz2vrD8&#10;73Lg5ntqshvghnUKZXojcFtNHdfZ34RgqxbijkirVvYT8qPvf9OOP+fBOyA2G7+ugihfv/o3X3j1&#10;5YnqH3up0lrMGW514nwxYJal+ZM9Tfp/snItzNfk6vUJWSjX2LPH2BUaWGSiF3cZXhLj3vlMVqeM&#10;oaeDguDYoilwM67cBTLE7ut9VH2hrObeC26IrTxoACD9GjdMrva86H401Po6m+OEdTckJRo/TIsD&#10;uNsNdQLz0YFvVTt+UHvRj7X/17F9K//piftv7lkOOXCkvOLS7PjvHD97/Xvmqm1XEknJFnMyNjoo&#10;AZzeENccHQRJstFqIRxt3JVTF87IV148JG13QBqNQIopVzqNiuzevEF2bd0kCazg1KxxWAPCZzPD&#10;AqpJmzw3AS00zzGkgNp8a+DWdIymjRchCm5zHcbGkT7QjjIfH5+U1atXE9yVSk0GSyU5e+40wX30&#10;yKEuuP04nEZk965tkkslOL5NcAPUHZjMFdz0Qo65BHfgZKTSdAnufHFUpssVyaQHqHED3FhGEvX2&#10;0rnTNJX7rivXrlxih9Q24KivuF/84bNaYGJh4wBwY3UwC24swrNY48YY9zjBXSoW5PTp08xfPL8F&#10;t+a9lgfyDw0sjgHca9dtJLgHSiMykC9KrdkMwV2tzFHjvnJZTeXLgVsVVp1qhN+hxm0gB3Bv2br9&#10;huAeyg3IC195WnIG3Lu3G3B36lxAhu8HOgXUWsFJgNSXNkzablauT1e5uEi6uJLgbnZ0HvfNwG3v&#10;G8+iotPCGGglAm4bwpWAocUOsNYO6nLg1s6Zqe994LYNej+wmGc41qex2fORBfxutxEw8HqTXr+m&#10;bT8D3NHvVtgZiuxb6jO3YWjPvuvtfRrSGv5Req6/CbiRV/YYZClwo/5Fz2H+hulEP3cF33Wf7rf5&#10;Y03eaD0gVJgi4LZhQXAOwI37tKbypcBt250ouO2fBbfTqc5IM/ihn3589x1bISxSHF9fAbx/4b9+&#10;+seDVO6Xmk5iMOh4MSxMDyHbGGkrkGarIQnf51gLYiqPT87KQqXMwvP8BF/AVgurijW5AlY+n5ds&#10;Js/pY6wcZrqZgtWUChoyFmoXzFFw6zFUHD0OkCzWuFUAbnwnjwygcU/29cRn/X1Ny2pYBBJ+1YAb&#10;DYKaHR2pNxoyX6lKo1qjxocpWbFmVZJu64zbLH/kvj3D/8+bX/nKefMTN5QDnU782pdPf+excxN/&#10;MrMQDGIcG+by9RtWc6F3dAwAv4SDzo4unBC4nkwvzMjnnnlWqs04x3PgDQ6TfTGblFc/8oDkU3Fp&#10;1yuS8GAeZPOkUDYvlppS9Xl0HwtV88FRbb1nWhjN4+Yz8t+Uj4JdNWw6rRmzOuANjZ4A55CHvkAT&#10;E1OyauVqSWdznMZUHBwkuIeLpSXA3ZHdu7YS3NJRjRvp4Ry264xbjoU1XKkHWFYyvSy4McYd1bgJ&#10;7rgn165epmUIT458wcvP/ImAG4LGAU8DcL/xe9/GUKo3Azdii8PPA+DWPFCt14oFd1TjRsNjwY3p&#10;Ztn8YGgqt+COatzzlQWmC3AjLTptod7zFbBzhOGsg9/TKW2hqfwVr5JUthSC+/r4JYL72MtHpJTN&#10;h+Cuz12X3TvWymgpSXBrXdB3h8AyGi/M2G3UUy8j16dq4qaLkiqMSRtBWYypHPdlwX3i+MuIFc21&#10;y/ft2ycbNkDjhug7qp0O/ItAmHPFYTrX36TRHqFOeUzhjLZAIQ+g65g3vvMcU84E8S2CG7JUw48/&#10;6xIB8PA8k47dWmIuB/ZbAXf/NvxMK5Z+X3as/BsMbn7su3/mb5hO9HNXutfo/ii47RbytYAb6XCo&#10;hPmg6eIYv1PR0A5uLKhda1er7/jZdz7wz5r6N14ixfH1l9/42+cLVy9f/fdOqvD+TiLtVZsBA7PA&#10;05pOT3RS0rFGzUCRaq0lM3PqTNNoNRmDOzCe4ygcvAhxz5d0OiPpZIoBKjhXloWomWoBjgbNsjwq&#10;NuMh/RXLNsBWYJLHdwtuayq3f4558yywaTLGsdC0qS8unVx4LpYhbFFbhKkXDTuXNm02JOm2r7mt&#10;2q+szmX/8kff/ei1pWKWLyX/cuDsipcujP+Pydn2q5sulqfsyPr1aySddiVoVMR3AeaYtJoBp9+h&#10;cjY7gRw+flpePnuVjRoaQCw6AtDv2bFFtm1cR3cwzPHGVrVjAwo2bDZf7AuI58aDRuZih+DGvG3j&#10;eEYbC7zM9Ts1ce7HX8RMblYZY3rs9Wo5jU+oxo1lYuF0ZcE9MjjUA+5UMs4IcIhVnk/7xmFOlxxt&#10;t+sctqepH/B2XKm30KlJEdxDq+5aEtzHDh/ifVpwo1MDJzIuVwuXDWMehzCPUK/CedzQLl2C+7vf&#10;/FY6eCGq2aVLl5YFNzRugPvMmTM94Lb1FZ0P7tN1YXgMDdC69ZvkoYcflVyxJJlcUerNhsxMTcvC&#10;3BQXGwG4oXE3m3WpVLWTDHBDLLhtWepv2gZQu1mIu75lyzZ56JWvkmRmkG00x7j7wP0inNMSbgju&#10;sVIGXSQ6HTJ5A1fQy4lhPrVGTgvctFyfqYuTKkpqYFTamJEBU7kBN9bjjoJ7emZSHnxAwW3zHWXB&#10;O8Y2Mu1MIxhaKKsFAcc1AIsBdp+2HQU3PmOfBbIFtxVbNhZcVpYCNyXSQHWvxRdNNAp0ezx63mJT&#10;uf7uchq6BSZArfu67V83je7n5cBtj1tTdL/YIQKUB6Rfo78VcEPs7uhxSHiNeQcgePdQ/wle81z2&#10;/qLgttf2g1thriGKF4HbQtuWIxUQtN0Y062elkr98Q/9wP3P8cfugCyd619H+ZO/eaZ0fHrh1+br&#10;8o54Mp+UeEpqLYw1uOLGobk2zfQclJiOATdbAeNQz8zPcY4pXih6iJopGahsgH/c86SUz+vyoHGX&#10;Zl04DKHaMpPRaPIuevmHjLfb3kqi3pjRfXYs3Zq+lwI3PwPsnM+N73YkvWuyA7hxHk0vIlKrNfiM&#10;OIzCj7XgpNaZjjdqvzVUlD/Lr4xfeO9jN5/PDYF1488/8dITFyYWPlaJpXL1dsDQp8XBrMTadUn7&#10;Mem0mjTp+okM8xfBb6YWavKPn3taao0O10dvNmqSiHtSzKXlFfvulaF8WpxmWR3VaN5UszLFPldo&#10;oYhYNwjbfnO5atrW6xd5bWFutW4CndfhHOhYEZM8/0sI7lQqQ3DTVH72rIyUek3lSd8juBHKNZuJ&#10;h2nCw91q3DAQOtTqHWm0PQlcC+4NkhtcIdPzGOPOh9PBkD5AfPHsGWnWawT31OQ4p1NZcLMOmXrF&#10;ekbLkukQup6ksgPyhu95yw3Bjchpdox7dHgoBDeE8DB5or/XDjVuNDJomNZvuFsefPhRTjnL5Aa4&#10;KtnM1KTMzc9Io1KWZt2Au16Tag1+JY5cv3JV0wzrv5YjfguOXjCVI33kFcC9ees2eeiRRyWRKkjM&#10;RZ3uBXfUVF6evSp7d6yTFUNZLrFKf4OOWqIQ8RNbmN9R4iK+BB7AXRU3PUhwtxADIeiayrkeN8B9&#10;7ChjDUxPT8q+Bx6Qu+5az7SgCDBvrNOZgTYKnfHQ+6CN7+F54fnqtMaGnXliwW1rIvab8rC7TBui&#10;ou+H/d4P7vDYUpoFxCQajewYvdZ+x73Zzyr6/XbB3b1eJdxnzrfPaM+z2+XAjfvAOVqXvnHghld5&#10;9PvtgxvrSHSvg1KDKZW4julF8od/PeBGbcK+xrONysz+D7/rUYxp3RFZLte/rvLbf/2FdScvz37U&#10;9wvvdjNZp9LscE1oN+7pOGocL4qGpkOBwnQFyFQbdZmZmaLGgMhgaPgw9xiVDR6B0NqScY8mS0w3&#10;wxJ/CS/OdxGCDAZICVBTGbBPxWrny2VBt2JB7Pgu/vCS2+s8frYwt05z3alSbBDY+OHFV3BjX73R&#10;4gITqNDsjrQbknU6C0Gr/Ac5z/vDoYHOuSf2f/ssE7kF+eTnzm544eLV36kFydfXAicGMA8NFySd&#10;diQBr3XOicYa23FqZ4jghYby6edfkrOXxzVmtFnJDIaBbRvXysY1K2Uwm5AExiXNfGsIGjZrTuQ4&#10;DzNAjzHX+rRuAJwLmCDvOZ6N2t9dp5vlY+DOHLLattnPJE2xYVlUOKelkhk25EMjUXAfZqCf0ycs&#10;uNuyZ/cOyaV9mmdhFudoHp4F5QYnO+QLpuy1PWlhPe6WIyOrNki2OBaC+9KViwQ3nN9wj5i73ahV&#10;Ce652Wl2LgE2lDGWsu3WO2RWF9zieZLODMh3vel7ufztUuC2zmlW4wa48XzsaLC+9oK7hVXUCCvu&#10;YsO04a7Nsu+hV3LKmYK7wdCqmMfdqCxIo7YgVy5fJLgXKgvs8F6/do3XuwbcKEfkFRozgBsdEwtu&#10;1B2A+8GHX8npYAB3YMCd7wN3PhknuPdsXytjw1nEdabTpI7JG+jBARIljSlYaEjdlFyfrUk8UxI/&#10;P8Joav0aN4ZBLLinpibkAYB7owW3dpjxHBbaHNaxy3ByTBvHdNWv6HecA42c5UUTvnqj8zi3yBlt&#10;G2yNVzb0thdWcC8Q2+Dzs4EAhMmx3Gy7ZDp8RqLXQJbSsJmeMaXzPiPX9F8HiR6/GbhVUepK77U3&#10;BjfEmsb70w87BJHfxhb3jz8r9rL+6+11XXDrvnDVL3N6FMBRcKNY9Fwta3SQLLhxDPXdXsff6fuD&#10;oI1DIONOs/73nfaVH/rp/a+f0l/9xstyuf51F2jeR67O/Z/1TvwdXmYgFXgJagJ48ZARaLLpAWoz&#10;ho5cOr49XynT47xar3OxDGrcCB7iYY43XivNSDQEaEyx0hhM7F6cs7C1MpjXzAo0FQh+Q7/3Voz+&#10;FzEK7ugfwA1BXUNa6pyGBhD3acfQdYUwfEZFwOdmo83FRhpc7CImbqshGc9tSGXhyWw+/lvDg+3T&#10;T7zpsQkmdgvy2U7H+8qf/+uPLDTSv9Hxkn6l0ZTScEFKpZw4nZokPR1P67QBUdxngtP0ZmpNOfDi&#10;YRmfnpNUOkMAIUY8vP53bL5L7tm8TuIBpodhkQ4DUTyH0bwtoKxjoM01BS5KFSFOu4uGKMK68GYq&#10;RpvXqWR4s2yENbxY8ASH6VwbT4QIBbiTfprgHh5VsA0PFgkMgPvk8SOSTsbFcwLZu2ubZDO+6RAo&#10;vNtm5SveB+aR0xtbwQ2NG+DODY7K1NyC5LJqKl8O3IhIVq2VQ3CjI0bY2XyB9Qd1muOqLsGNGN8A&#10;d/8Ydw5TzvpM5StGR6hxA56oRwA30kde8P1AvnI8XfMdq9BtuGsTwZ3O5yWXG5BGsx2Cu1aZl2ZV&#10;wY2Y9nMLc6yP0PAhHiGn4EbgJPyW5+msCE6DijkS97rg9vz8suDGPG54lQPcu7evlVUjA+I5Tc4U&#10;wLPQ7I9KaSxtME+iRgDc4zN1iWeLkoSp3FGNeyGicVtwA+SoEw88cJ9s2rRJ8wKdGZrdFbbo9eh3&#10;1aQJbL6wOr9bh30M2GEaxTWMiKbviQJb2x3kvxXWZkNeaxrulyi4uTXtjN1acOMb9tlmyB7v/9wP&#10;bvu71qRuRdNafB2k99i3Brjt/SCfNa9V7G1GnwVinyEKbuS1RkNbrHFbcGN5T4iC23Y8DLjbOm+b&#10;6XDSTGR1MPP70c/UuDvNjrQav7U5eenn3vCGN9R54A5IN4fugPzekwfWnpic+ajEsz8gfspptUWa&#10;cOZxPRNQQnvLNmOozqFKOjE6AM1yoYSy1OEl7XjUDqGt43ycii0KHY0cIrahIcX8b2wtOK0GFBWt&#10;LN2C4T5zCzbN/j+LKHAb39EB0f34rpo3vtuOA9LBH+4l5rmsRLV6U2YwxQXn0ewSdBLNxqe8WPM/&#10;FtLJoz/7nldoa3qL8qefPLrh4PELn03lR9bVAhE/lZB1a1dIp1MluBExC/mCaWiJREpagUMv3vGZ&#10;efn801+WNoKx+GlaOzynI8VMQl7z8P1SSLmMVAVnNTwLykjXZ4444dkOC/OgT5MmpDEFC/stpJHH&#10;ZozZnA9NW2Gv863RhDJymudI0NRroHUNDQ1JPl/g/F0E/MCUKkTbAzAQNObEscMhuO/ZsU0Gizku&#10;msJbw3xuTEU0U9Hw+2iMW50Ex7kRtas0tloGhlbIxMyc5HMFatxI/8SxI1w0h/HJcV0nkFqlKgtY&#10;uMPUB1pQoEm27DREM2xDLS4mxcEReezbX7/IVA4IDZaKcui55yTlu3L1yhUuwTkyVOI5dqpjd517&#10;8+oi1CkaGALW42Iym+7eInvuvV+Kw6OSTKbZKCG0ar2KVcLmpDo/I9NTE1JZmKfGjftFRwEdAXTq&#10;IPjPsXOCRxsyah8Sk6Sfla3bd8j9+x6mqRyNZ8wN5PKVc1IaHGQgnJGBonzl6S9IwWrcO++ixh0L&#10;auI6WBkPJoSYdLAuAVfQg0d8TAQWNS8jl8dnCe30wLA0OjBIuhwaaTfqsjAzJbGgwSl01MAnJmTv&#10;3r2yfft2Y5JFG4LOPfwBUNG649q6BYjxZtoALBbsaB+gkes9QVsnqI3Gbs3SKgpz1FYrtu3o+Ww0&#10;Piu2HQi/dy+n2GNRTZV/oVdXZB/+bCdkiWOQfmBHt/p58TUUk6b1LdHP3S2S5e9GNOeoWOD1S7iv&#10;z1S+lPB3zKFlnxGOkUZT1mN6njV9s8ypiVug63WANs5VzRpbPW6nf1mNG/UF+9Fe29+2WygjbtAK&#10;nPbCT33grft+O2YbwTsg3dy4Q0KHtcnpX20G3v5YPD2AoAuYo8kMN+Netq4x47n6lmY2VidqNttS&#10;rzWlWq3TRMkK5MXE93w2QLgehWyBAligQcOf1YhxnJ9DbRk/qOdb6Qc39/XAWzUT3Bu2veC208JU&#10;I7W/g+fBZ9wnTKqNJsBdZuXERP449I12+6jbrP1C3h9++hd/ZJfaL29DfumPPvPRdmzg52sBVoOI&#10;0VxeGEhzbDGO1bCaDUkB2g1dI9pNpQTe/p/70pfl2sQMp914cThztXVpTKcjr3lkH83lhVyasEO+&#10;AzyQfnDjSZkveCgTChbjn2zyYTIHkGlZN2bzth0DRxlD01YNHeDG+bzGvJy4Blp2qVQiuDENCKvK&#10;XblyiWB9+egRcdptOX70JQbtQRq7d2yVocE8NXE6QuJlo1YMrUxCcCNyWrUl0gh8GRpdKwNDYzI5&#10;Myu5fEEuX7nIOAIAN8bHsZQnOgjMi0pVypX5HnCzvE3IUHYSDLjxyIOlUYIbndWxlavk4sWLS4L7&#10;2tWrBCtM5TcCN7VKo2WgXgHcd2/eSnAXhocliYh9HVkW3JVapQfcjmmoWY4YO2fjCNMjfg9PHKOf&#10;xJZt2+W++x+RRDpPVMa8tgF3QV46eEiG8wU58MwXCe6FOQvuvDiBXbkODTsC6eOXLLjxIiQFfjCX&#10;x+clVRiRVH6I4IYlAeBG/Z2fnoyAOyYTE+Ny7733ytYd23m/uB/mRxyhTnuhjfu30EbPBOADvFlm&#10;1KbVdKrj3XpeB22KCczUFW1nuhq31n/+vvlMMY1Z9HjPVg9Tosf6TcxLgRsS7ThYiR6/Gbgx7xkS&#10;3cfrw29dAPecY5O9TXBDuP8G4Ga+mmfAIVvXIfZcexwVFVuAWY+hNcFnwBhtE2x3uqwnOrD2un5w&#10;t9p6rB/c9jv+or8PAbi9WL3crs2+5qff/soD4YE7IItL/Q7Ix/7u8ytnx+s/0Yj57w+ceD7oGHMV&#10;Xw7t2aJiIJMstDmGaoCL8qhXa1KtN6QCeGN1qkArAgrZwpEvo2nQoIWzYeoDNz7bP15vbVqRChT9&#10;bsfDwj9ojZF0oAHYc/mHp6EmYzTVsMMQMCoPwI1KAycpzEmNd9rjnVr1w6WB4JM/967XXLrdXtzH&#10;//b5PaeuTv+Fly5sqbU6ksmmOKc76XckjnCk7bYk4wlpYgGYOOJza3SgWjOQLzxzQMoNhYzjelzy&#10;MptwZfVISR649x7xnTbjc2NsFPmCNtfml5YVHl6BpfmAZqWrdUOTptZNzRsgV+cwOonZMmZ0NZ1t&#10;gGvVVI6ktB5Uy2UpFot0ggK4sQb55ctmDDoC7lQS4A5k9/YtUirmpY2VwRxopqrNoweNkNzoOECb&#10;aiOKduBJvZ2QodHVki+NysT0jOQHisuCG88E73Krcdu2FeXLjgYtLnrfaoKNMSjKq1/7HdT6Vq5a&#10;IxcvXLghuMdGhmlOXw7c+E2mH9G4Ae579t4nA0ND4ieSLIXx8WtSr1WlPDcbgru8ADN/jZYrC24W&#10;gQE3vrAphOZNUGnneM/odAAAIABJREFUIxFPE9z33vewxFO5xeA+9KIM5wZDcM/PXJO9u+6SFaMK&#10;bryDMI2z8cZypOgseh7N4eKlBAsUXZmYI7j9zJA0MY2xE+MsjBamsE1PooMrp07CVA5wT8iee++l&#10;xo17R9tBcHuJENq4d0LWjF8j/xTOCmma7c0YtoJbvcr53XTSLaStaBkYy0GkYY9+tuUU3dezNXVG&#10;LQVLHDeVqt8UDsE57PxERPep05pNw0p/2pA2CIV9fe1d9xx9Zvv7/WmiDKP77DvQf19WcKaeb9pr&#10;A0Yr0fzS/Yufr2drylpX+lILBLZghPoNYDhJvcEV3KhvpjNtwI1zrcbNATpo5qZM0TbafIn+IUcA&#10;7pQ0j83Xrj34C7fhj/T1kKVz9w4IPKE/8if/9JZKPfEznURinxNLYEIltW/2dvjCdW/POspACGLO&#10;rxRZqFfZCGNKDszpnD5Mc7maytV5DBBVTciCG8dsJdHjXRBbsce1oIwYcLORM+dHrwdk7HXcx/CL&#10;6sSFdLBPr1XHh/lqTRr1JsNOJmKIyB3UO7WF3/KTzT/am33tsZutzd0vWGL187/7D78Yz418uBZ4&#10;Hhrl/EBGhktZiUlD4tCemi1Jx5Os1JzDiqAebkKujk/JF555VgKMwdOXAG03NG9HRkpFeWDvbq4e&#10;5seR/1DKGxwPZ2seigU38kPHeLmP4U3xizofXKGMyo83x5rPkUlNAkPn+qIi4PGhqSN2elsatRpB&#10;h/n88MofHCwQ3JiudfTlI7zf4zCVJ+BkF8jO7ZulNIjY7RjLxgsMUKMHbsGN8W7MYo9LI3AJ7tLI&#10;qh5wX8J0MMYMhyk+kLOnj9MUHsDZrdWWBQQxiWgYKG/UVeaDafDYc5eYlEZXyqOPvY4NxarVa+XS&#10;Mho3TOUW3Lpyl8Y+h2aK+o46hO+2wcfv4XebrTbBvXvvvZIfHJaEn2TDNDFxPQR3ZW66B9zwB5mc&#10;mND3wzS4FtzQWqLgxjPEE2lOBwO4vWSWd7A8uH2Zm75McK8cLUgs1jQ6rYIUHXZ0LAhu+DFgzNmA&#10;O10clUS6hGVJCDALbpjKFdzQuBGUZ1zuMaZy3j4sKMijeMJMw6TdS8EbWsrM76Pm8Z1WEzprKD9j&#10;wRNYzswQGzKhT7jfBOpAWdg/+92e07/PbvlZs5vluNT1/eDmbxrR87vp232QqKZtZVHaBJj5zP8q&#10;0fQsYG8G7jBNvOQ8T+8rer8QnKXnLg1uiM0zvb77XvVvIbgvAtfmvznfasz2vcT7xi3iKZihJQtu&#10;3Wo6VsMGuJmuGeqEoE5hn/3leCzoeK3an33ge+95j9l5x2Rx6d5BefLJjnt0/vM769L6PyTmvrbZ&#10;8ZJtBGHglA1P2sZE6hjIdkyGo7CpwSL6VaThYsa3dDwC+YsCwHX614Um/qwGDltM95wIuM35VkKe&#10;G3CDSjzfgEphjOu14oUAR3hWRqSylc1o4GYcrdpU73nAG+b2eCdoBfXKP/p+89fW785/8VYjqEXl&#10;P/3VF/fOzzQ+4cTzo8hLmDxXryxJNpuQWLsmrWZDcumsrsiGZR2SSZmr1CWVzckLh47K8bPnOZ/W&#10;OqDhOXIpX8ZKA3Lvrq0MJZryOpxWpAFGkDn6IkLYSUKFh4JjvMtteFPAlGDmfowTKdgJf3qcqyZr&#10;TeYaJKXNaXgoX2i42WxWBgcKMjs3I8XiAMGNyGbHjr7MdI8dPSJp9AOlLbt2bFNwY41yDBUgYA8A&#10;DisHyhjgZjQtjHF70ujECe7c4EgPuKFxnzz+cghuLEMLcMN8b8ENQZ2z4GZdMx07xjyWmAyvWC2v&#10;ePW3EbCIKX4r4L5Gj2+t3wC3TZsNUaT+W3Bv3rJNdu3ZK9lCieCGpjE5PrEI3AsAd1UXAJqanDT3&#10;a+s80lXzIZiFBs9q3AA3ArDsvf9h8RIZnrkUuHWMuwvuVWNFcRxYCzBirdY1QBKNJsENSGLozPHl&#10;6uS85AbHJJEuhuDmGHerEYL79KkTvD+Ae8+ePSG4AWvkBzqk6Jj2gxu1C5HacK5COgpueLbreaGJ&#10;3II9IngGSgTcdhv9zDag73jPFk2EsZpEj/UDOypI055rORJea68LLZb9HQcDRe6JXBf5fSt6be99&#10;9J9jNXu7v/u8veDG0d5re8EdPdeK7usFd28ael9dDTqicUfAi+/94OY5bHbwruK4vl/d8/X38F7j&#10;vniMXFHHVuzzgmbFaZU/9MG33HfHlvO00ptT3yT5s6eezh+9PPfeZtv9sLjp4cBLOC2E50QvqM/5&#10;gpHMbJSbVotzwaHK2TEo9p4i4MY5KlrDkZb+aUXxTKfA/sZy4LZdY1QM7rfnGxDbNOx8bwvuLsht&#10;xdZ0Fdzwo3YJ7lq1znFhx3E6ndbCFb/d+t37i8F/2b//sQVeeBuCJT9/8fc/+19cL/9jzY4bR8Uu&#10;DaZl9aoRaTbmJQFvezREbaxs43EeciaXl7lKVbIDQ/Kvzzwr5y5fp+ZTZ2APRxKIANeuy4qhgjy6&#10;b4+0a/OSiuM58IsKbuaLyWM8nd3iOAHN5Tw1j6lhG69yauU0lWDIQ89jvhq4M6Y4vKrbTbUWpNNS&#10;KhRlZnY61Li74BY5BlO5j5WcWrJ7+zYplQo0ccddvKwANwLumQVAqL3CeoP1pjWCWhTcA4VBuYhY&#10;5cZUDnCfO3MiBDeQAHDjhTd5T4Biy+fvA/foqrXy8KOvkXqjKWvWrpfLSzinJRNOCG6McWPlLtQb&#10;NB5LgRvpYx8CmmCKy91btsk99+yVzEBBvDhM5Z0ecGOVsOnJcSnPK7iRn9NTU1qPTfVHU8s54qjD&#10;Zowb3TGUFsC9eet2uf+BR8SBaRt7DbgHiwOLNO7ZqUuyZ+cGWbWqJHFE1WPZauxweNrzeeLqvY0O&#10;ezOWUHCXVkgiOyhNLonqSGW+C24vCKhxQ9CxAbi3bt9G4OI5MIbpINwvQ5uibqqej3T4TAbi1pRu&#10;zyGIMDuXnXo1rev5RnkIAYXtYjN5dNsv/cctDC1k7TF+NmPA/cDEPVjRc3t/PwruqHTP0e/d6Wcq&#10;KIP+39Dn1fTZyem7BmI1+8XHusCF2E/dfb3gXkqwn+XUc//dLX4a94g6j/vn/j6Nm+/dTcCNJKPg&#10;xtaayqGB23IHV9iW2RUTg+YLicr0uz6w/6EjuuPOSV/xfvPkySe/mDpSLr+l1o6/v+Nm9jVcN4ap&#10;24IpNiYT0SjjpQRs0fVnRtLzHH+2Aluwmhe4ZXpiplemkOkKCgHnEx6sSLpV4HRNP/3g1kasu4gE&#10;G70IqFHfeL8mi9lkQKOJdgiwdTAtriHlao3PA+A7QbPhtqp/X3SaP/GLP/K623ZQg/zm/3t43/h4&#10;5U+DWHILfseLBzIykpd00pV0Cst8wmzuMvhLC4u5JJNSbbTFS+bk+syCPP3cizKJNUDjacaOhwk6&#10;aFRlKOvJ6uGC7N2+CcvZhaZsm+/22fS5A46Jc5zagJtj23xbNQ553OQ9p+eBGmjEqaFjizWzMaOg&#10;LnFMSWo0aXXBvQ4VCwR3v8YNkBLcCSws0pR7dm6VQWjcWFgEa0Nz0RL0WZp0kILmFprK2y4DsZRG&#10;VktucIjgLhRLBHc+myG4Ue+WAne/qRyfmR9Bm98xEwIwWLl6vTz0yldLtVaXtes23FTjRuQ0aJRR&#10;cPNdMOPo6NqgN8SxewNuQHX37j2Szg/cFNwIGwtwI6YAOzKmnveDW4GGZ1SNG79x3/0PSwzgpiV5&#10;aXAP+AmZmbwoe3dtktWrB0Nww3sbMIQvBRpHrArIRhdLk8YSNJXnh1YS3C1ME+vEFoEbGjcEQwm7&#10;99wj27Z1wY3z4UBp80c1agWzhTbgBu2ccOb+LrhhJrfaNmqzgh15o2UMwfeOnTCMI6b8oxLdZz+H&#10;WwPDfnBz2w++yGcVPR69Dn+4/6hEj0PsqJb9zmfoOycqzL8l0rHC/FriOqup6+eos5uKPW70mTAN&#10;23500+ymA2Fa4bPqexAFt73fWwU3y9po3NgXNZXb77gnXIP2Ge+hAXcnqJZ/PVa+/JGffc93lvmj&#10;d1B6c+VbQH7zyX8ZvjBTf6IjyXcGfnxLsx1zsWYv4IMMDisExlZMkA42LmGBAw0QfdFQsCgA7Tlq&#10;Q8SGw4pZ/QaNU7f3163+9ky9TtPkLZgeMa8zMObvmSxF22CaA6apY77dcXbeP071AIyWVCs1eszj&#10;Gswtlnb5ou/U33ffwOs+sX9/rMFEb0MOHOjEP/HSF97XdjO/2nF8r9FuiOsFsmHdSkm4CELS4iIZ&#10;WGI1l03L7Oy8JOFh7sal2hBx0jn59L98SWbKdWrdgshvuMYJ4MYled+VV71in6QTEb8B8+ycCgfw&#10;okGOIwcU0moKB8A1jwFvdBzomGY7AGFgFo2c5sVjdIbDy4LxTRQ5Au1g2hGC8wwNDnBOMqaFKbg7&#10;NJWnYInpBLJzJ7zKC4Q4hkc0tj1eVF0hDH0P3DmGaOoteJd6MgjntOKQTEzNSWGwSM/vfC5FuCLf&#10;zp89Se9mTCnDtCZMS1sK3OobaZ3GaLoIwV2pNmTd+vUEN8brseY2rAcHX3iW4/NXr1zqATfSYscu&#10;Am463ZhZC0uBO5WDxg14KbhrtapU5mZlfm5KZmAqn5uj+RlDDwA3rEA2AIsFN94xps83QsFqx7hh&#10;KocXOOqxgvsCwY256KUB9SrP+a7MTlyWPbs3yZqVIxL3UMYaHx5QxLRONI50JGOJu9KMeXJ1YkEG&#10;DLgxExCRFnWMuyrl2Vk6BgHcqEpXr1+TXbt2ydZt21QzhlUC+RKHJUU78dhPszi7juY9BpTN6nYW&#10;2rgnfVa9Tt95a0aH9ALGjhHzlaY1qXcLUmJr60b/1g51hO2ZbReMaHsHqOiWnYgl0sEWf1YDhvAZ&#10;zX4IP4cKzvLSc35E4110XUcdMhftj8A83PJ/9FzTfoZt7mLR/d223e5DfYblC4+KHGEHFuA17yD3&#10;t5G3+qwW2gC1HQunto10Ah3+CdPA+eY6wNta0uxxghvzZJrtWadZfc3P7d/7grm1OyqRKvKtI9C+&#10;j8+X75uptn4y5qdeJ44/2IrFHHh6tljBdc43BVpcpGCtCRvHu5XKaoSqtVt7ICqNxtrWtHCse75K&#10;T9r2pbFaOKXbccCfek13jwNb+Np/Do7QMcdFp8EltCvzdWk3mxpbPNZsdBqzfz6Yc//3rzaU3h99&#10;4vn1565WPuEk81sqrXYM5rHBwayMlgYkiWW6WrruOcy50GituD4iiIlcn16Qp184TE/zZgCtB8+h&#10;QEo4jgzmkrJz8zpZUcpzfjjM0WkscoLXtNEQP+FxbBnWSpq6Owji3wwhAzM7A8JwmhibFDbIaja3&#10;DmuwVGi7ielMaESRbiGXp6Y7OJCVqYlxSad8OX3ymHSaNZpQk75HTX3Xrh1SGirSiQzhaRFuM46A&#10;IQC4KR+aF92E1NsxqdVjMjy6RjAHGgve5AbynI4FcJ85eULarbqcOXWM89zhDJlwPU5RC8eajaZt&#10;gYfPeOExjo5GY83au2XXvfeK6/kyPDJGMzjAeeL4UTrAHT50UDJ+Qi6cPy2NRk0KA+qE16o3dMU8&#10;U6dtXdJfjTR+jiNbtu0gWDHGDY0WoEJM9Wq1wpCnU5PXuODI7PQMp7OF4Ib1KWxEFdzgK9JWb3Z0&#10;ujTk6c6du2XnPfdKLJ6WOjp0cVeuX7skmXRKTh47KgOZpDz/7Jcl43syP3VVtm3eIBs3rGKIY8TE&#10;RweO1ivUFmjbGHf2sJgI4hwk5dzlSRkaWSOZgSEpVxtcnwABi6BxVyoLEjRqXAsdQyfo2GzZskV2&#10;3bObHUyM6bsJBG3BOLcCu+ukpm0Hyobx7bAaGUHTzc/u2Db26Vh42FGPgFE/ai3FUbtFOdvvIAS2&#10;tnwWbU1yUTDbY3qdvje9v6CC89ie4UiYjoLJphHuiwA7esxKeKznfiLnGic0+zsq3XuxwvNN5wOf&#10;kac9x8KtSd/Mj7bn2d9nB2uZ+0T+op5yCx8JM83Latl6HqCr08A44Abt2RxXQCNQD1an1OArsRbM&#10;4+oACoGjJMCtnco4nZ9xi4iz7zqdTtBsfip7rfamJ564fR+kr4f0FMO3mjz11FP+v1wNHpVG8n1t&#10;L/loO+YNAtpwmuLLBt9UHWbq6dlq1iu40ehHhXCmpq7gho7x1UhY0VDQiPKGRoBAVrjZFy2OFdHQ&#10;ULGh5VGtAAR3h7Ga6UADaEDVbeGp0KTA8aky77Yrv7q34Pznr2asG/If//CzP1h3kr/ejKcGkTIA&#10;PVjMyvAAFnwAHHGbMNGrtguBhhi4Cam1Y1JuxuQzX3haZsoNicV9aZhQtTA1ZxOeBNUZeWDPDtm6&#10;aRMB3KrX6BiWBKhbGJtGsoB1i1ZHpI28wPUAH+LM83nNuLfDKWJG+7bwxlCldKTe0NDtWBluAOAu&#10;z0kxl5XpyeuSSSXl7MljIVgB93arKdu2b5eh4UF1RmNHAZaHGMe40VlQiwg6T3BOi0m12aGpvDS0&#10;Qq5PTMlAAc5pF6WQzcipU8cYxAZbgBtgTXlJmZ2f03oHk7U1Y2O+ODVv9URF+vDZWAdw772PZlwF&#10;94Rks2lq3MVCVg4fPMQFUi6dOyuNZkWKxgnvRuC2jY3VErds3yZbNu+QbLGoY8idmExOXA/Bjc+V&#10;+TmuqgVwI049AtvgviNYUI3bzOUGuBHDGeD23KRs37mL4BbPl0bQkYTnyPj1q5IFuI8ekYFciuBO&#10;J2IyNz0hWzetk413rWGdw7Q8hqBlKcNcHmeNh/WpBbC6KblAcK+SdLYk1VpD3HhKZmen6bNSqc5x&#10;Xv7F8+dYtwDuu+++W3bs3kXNHZYIbNGwA+TUnE1YVcYg5zuqWnQnhpUJzVg18tbGY6C2jUNmexNw&#10;W+mWhWmLLEhCJaJ/G8nxyLVWc47usxLdZ8FtO4441pu+Sr+JfKl0IdBCVfS+wvMNsbvgVpD3tIP8&#10;0NV6o7L49wyYqcV2T+5e1wtu+xllivfJ7rNatjVt2z9qzWYpXX4PTeQRU3kHwzImHXQgqIarRg9w&#10;o3Wwvim4L0yPhetMypWpytTkT/zMOx/+S97IN0H6svdbT+Bo9at/8ekVC3P+a6pO7D2OJB5qup2s&#10;xDCxKRZD5tMspk29Vig8lXnxbKWwFU61am00IOpcpYICvB1hwxloj1w7AHoHDFyBH4T3NKet2d9D&#10;JVXAs+GApzDCfPIeHQk4Hh/ToCCc21wTP2i8lI61n9j83m97Zn/s9qaGQZ586rnhQ9fmfyXmZH/I&#10;SfkOHNFSqbiMDZUknfS182JCkgJkWKQlrLgeVmpKydXJWTlw8IhcmZxknGo+GjT1oC1Z38U68rJq&#10;dER27tgqw8WcSLvKhUmw6hnADWUerwFeDqxQhnwGCLAwDCKa4SYAbmhhHAtHyErmpc7n7iCQCzTu&#10;epXmeE5xy2F1sHmObU9PXpNMKiVnAdZ2S86cOk5wQ+PeunWrDA+X9DcxZxhWBlrRFdwoHZaVE+eQ&#10;QL2h4C4ODhPcxZIGQImC+/Tp4wQ37gfgnluY15efITY1b5YD99o1m2T3vfcz5OnNwF1vlGWwUJT5&#10;hTmCmx2qfk0mYspkfRSnB9w4HgV3vbwgWBjFgrtarlDjZhxw63RjnCt572ahkaXAvWP3XoIbi9pA&#10;4+4H9wvPfUVScSG4N9+9Tu7eoOBmcJ3QMoUxJXhyo6L40kbkMjclF69OyPDwKkmmiwS3l8BwzjSH&#10;C8qVWXa8Ll04zzoFcG/cuFG279zJ5VIBMVgaoEmF4EYHGhBm6NyuMxrBbaANUXM6bss4o4UA091W&#10;YKmz11hwI5/6pQvC7vHoeVaztcLOhhE9rxfsfaeHRO5PGxuez28q/efwc6RDodLV+CFqjVj+uJWe&#10;NPG5z7lusdgHWXxc0zIgRhkYGPf/8VxTv+2+0MzdNt9N8lbbtlo5z0Eri76DaZvwnuKuCXxdkki1&#10;7gC+OjpUl/RiknCDf6xcuPhj//bfvPacpn7npb8afEvL7zz52ezZGXmN0+m8VVzv0VbMX9fuSJxj&#10;VSaWtS5+gccyL1bkBVss0Orw2i2uPLcmCm6FsL7AAA45AD8ovPZmi2lDaATZccASmtSO0CgqoBTo&#10;uFGdr4xqg3W6U16rFavX/2o02f73H3zXd6g3zm3K7/3tgY2X5mp/5/mpHYipjcYCAUyymZTkM2mJ&#10;w2wIz23ED4MWHQRcUrUDM6Lry0KtLW3Hk0PHT8qp02eozeAcgqTVoRYPkCV9V1avGJQtm9ZRow+a&#10;FUKYxlp0CmJxjqNiZSg0wAxi4imw0URarZvhUdH75TAIskQ7N1i9DJo3YtTj/uFclS/kCKJsOiln&#10;z5zkOPzpU8c1yEyzLps3b5LR0VG+qKgmjKCGFxUmW/4mOkiY1YPIXa5U61hZbWUfuC8Q3Cfhxdxu&#10;yJkzJ9ihqNcqkjGLnbCMCWyzRSNgGKDgNmtlr9lEjXtZcB86KCk/sQjccMwDWC24oR1T+sCtGvcO&#10;2Xz3VoIb2oIFNxzRGpWKmsrnZkNwIy/xDP3ghqDOwlrSD+5tO3bKToA7npRGSwPzjE9ck3wqJceP&#10;HZF8NikvPn+A4J6ZGpctmzbI3ZvWsoOIvIuCG3kDKxp8WWgDArivTElpdJWkUgNcSQ/gRsCdqMYN&#10;p8Sg1eYa7evWrZNtO7ZLIqnOcsgH5BW26jkOjduMdZtxUwy9YRER+12bbdyS3hfFgtwAwYoF91LQ&#10;7vls8hFi9/ee2z0B+xenZ+7DSD8IYUmKCq7Ta839GvBFj/dszc93z+nWJ0iYJ+G+3uNRie4LNfRl&#10;21b73JFr7D1xq8ej4MZ7FD3HQjv8bsCN89RErm0d99vtsuDWtPVP3xn6rfAczQUsjpNwg7lqufLW&#10;n3/83v/JH/4mSbfW/P9EoIF/7OP/lK8l/z/23gTatqssE/1Xv3Z3+ub2ublNGggJkACKWJWUDYKi&#10;1pOkQBHEQRkddiiNIFpWObTUUVrl89k8avgKtQY+X6IiPh+U6DCgDCGSkBZId29uf+/pm92udr7x&#10;fXPOvdc59yYkIUAC50/OXWuvZq655ppzfvPviysHA/ebS6/xPYXnv0iU23A8zwcGUGwEHQU/vOaI&#10;qbPaTuCMEdjFiLifNrHTmAhQ5ieKQkfAtvqbonxEeDPHIaLVw4K11GBvJmObq9r3lPhFLqHK1h1J&#10;fu3ANRO/e+sNN/R40dMgtNlv/tmnfriflf9ZueEcJiwAVRwGsnt2ipbmALwi60uAxAomRjVEmNQB&#10;OfBvdsQNa/KFhx6Ve++/z4htA8mdSIKoRuBXZSKN2JVWPZB9u2fl6OUHZHKspgEZ4u8c76/bgiI+&#10;TN5udhFwU9oA0ZUBboAs2itDrHVYOLiujDWb1HG3JsZlZWVJWo2anDxxjM85Ro47pCgbus+5uTm2&#10;A6bsnFnOUAcjsjURycCRIYENOe7Z3TI1PScLSysyMTVNgBhv1OWxYw+znU6ceIwLEVhpN2s62Yld&#10;2fNbG0MyfE7YEKAtAQAILnRg/6EnBe7PP/gAv4sVlU+MjUu3hxjdGritSFSDHnB01K8JRuS4NXA3&#10;JiaGwI3IaP1+l8C9snxhyHH3el2zCOoa4EYfxLe3E6LmRKgegRrH9QjciFX+whddJ05YZ7KgKnA/&#10;/NDnyHHD0A4pSteXFwncVxy5jAtSbQdi+zt2wHHrOOWwIBc/lnMQle9C+tZx6Q4ShlmFESDUK+C4&#10;8yJjDnHouFdX12Tf/v1yxdVXSVzXfuUAa7QFyx3m28YCXxuloa0c0SL6IZeNXkZA1/vsomZhZHCI&#10;i05M7pYssNljw3PDQCQaDCzZ/YsBensZulxLqNOlrh0WZI7hKLfmvGUqQDxu3sOe377d/j7VevD+&#10;becxDkbXjgB7e31B+repwJAMiNrrDcBa4vcwIGuPY2v7PxgR1BHjAsfBB6G/4rD+reN9EIwB6BVR&#10;OepIl2MTxAXX6meYFEdgupBDAl4KeSo1zy3y/sZfXVW78ANfyYQil6Ltrfi8o998/x0zq466vnDC&#10;f1WKernr+C8qfGdGFGAPAxcrY/2atlOOyASdvwRwDyfGbSvWrYQeAWOXqu5n1GGxteVsLQOjTRvL&#10;waoZv9GJzKXD+yAehruSV+YSq/zhych58898/zd+5umGQQXddsdi8/jp+392UMbvc8JmCCtqPGe8&#10;FcvUeF0aEJsj3WKRctGASZUcHkRFaDc/oD8tksKcOnNOHnroIUF61l7uS31skoZpWdaXehhycg49&#10;kenJllx19LCM1SOZaMRSQ+xomntCmgDODWDco9sXgBw+3Ej/SctzGKnxi+ELaUtwxXjj4NwdimRp&#10;ET05zrSOrUYsp04+To7u8ePHKIaHQYkWlc/yXTGVI/SpBW6UBQtntjdE2YXIIC1lZna3TE7PyfLS&#10;qoxP6pCq5LgNcJ88eYzfBqA33mgOgRvfkMANkSeBW3sVELiNbzGA+5oXv/Ri4DbGaQDuWuzL2ROn&#10;JM0GMt5qSq/fpfsZ+oSd4PB9uIXlnyH2VQPcR49cSY4bMb4hBbgUcK+vrVB8Dqt2ADckKJYD1JiK&#10;d9HWtPCJHgK3H8pVV79IXnDNtQTuQQofeVeWVxa3APcD932WwL26sihXHz0kRw8fMlOsSfVqFgrk&#10;uPE46rih867J2QvLlHzEjQnp9zIJw5jfG1IUxIaHjQTcwNAu8IjYvXe/HLniKIGbelCUR7WPlkLQ&#10;V58gDD2JFZcDtLWxGtvOjmEcN+N1O3A7lYGuMXMEZPYekgFufvsK2Wu2A3f1Xr2/da6qAuGWa+2K&#10;0RB+4by95qkCt92vzpH63Nbf6F/Ve9hFRs7/T8pp6/tG7ad/b3OH29pcJP3u+r7qszm/Gw7aptMl&#10;cBOItdphdJ+OXY4tr+O7muQjNGLT1/C44bSxj3EchgFdYaPQeTTbWPr3P3vLKz9hqvBVo1ErPs/p&#10;Ax+4Iz6XF+PdUl6Qu8ErHc/9Zlf8qwrXm3JcL0KIh7LiK6E/nBV3GYOUS9ClgbdKWwcYiB3DdEZO&#10;COzwFaIhmOa1VdzyAAAgAElEQVS53cK4rJEFxULCGmton3BywHkhsVsmoWS//ZoXvfyXb7jBedpc&#10;N+iDf3P/5Kml1fdnfuu7cz+OYHghTsa0l3DjacaIrJbSSG003DGh+pIWpfhhTO4KHAoCiPzLZ++T&#10;C6sdcTztcgS/6CiqMUoaRE8BUqx6wnLnpydk3+4ZmZ+ZZOYu6IuQXhKJTAC2eFfCjg1/aizLMcHT&#10;X5phSg3HLUJjNEzkFJWvLUurWZMzJ09QZH/i2GMM42k5bmQTwwTKbwGxLzliiGwxwHPWHekb8W5J&#10;Wsr03G6ZnpqRpZVVmZwAx31uCNyo36lTxw1w92SiqcXM2hBKh1DE97XAjfeywI0kGtuBG8FDoGN+&#10;7NGHtwD3uZOnCdzwH0eQFHCYti/xm4CjrIrMbV91PLni6hc8IXAnXWNVbkXl/R79yDsdDdwWoSjK&#10;ZtH6XWjsxUx+4LhDueqqa8hxI0iPBe6V1aUhcE+M1eXB+++RyPe4ULjqisNy5RVH9JQOi360CcLt&#10;4iE0NnXoxoVFIqzWz5xflLn5/RLXx6XXT4bADVF5t9uWUqW0yEd3hXHg3r375fLDhygqB5eERRJV&#10;OuhVRp+N51gggwROB1kxnLh+ab010yLVH5WRoNt+K5Ch/dF/OMYrc4SdNyxwbwdqSxZY9L4+x7JG&#10;h0kW0Ow1eKbe2XahuWZ43kgDLQ3vN7c9UX3s0YvrV2VkRvfaYxeXp7eXwOMh4R7+bXkVXe/RwkdL&#10;QOy1IL2FVbi+jn+mflhAaC5cq6+qgE0rdFOsBXwtQh+Jx6vPgGrHL4uiGGz+0v4y+a+33PLKvr77&#10;q0cXf/WvEfovf/K3jdV+uD+oRS/KlXuVo+S6Usm+0lEzTuE0lXJauasix9GceZXsoNtO9mNWqXqs&#10;OrHaVaQtC0er50HMMZ3rOM1gOQvCNlxwsKpFPFfF+OUAbrdIpR6WD0y6zut/4i2v0CGjngFB331m&#10;tf+bTjT2vTk5nYzAON5qMFFHTH013LMwWRi3LWadQpS6kOk8swJgB4tLkc89ekLOnF9gulVMri45&#10;ebxTyMmcXC0MwVROkfzUREPmpsaZarNeC2UcWbyMnpmcPg3zbAQ1DKrCGJIVovJU+31LKU0C96aM&#10;TzTJcY+36hQv42ueePw4ddyDDMCNyGmT1M9SUFEgqAtmZV1+bl1AHJcuef2kIKBOT89QdwrgPn/h&#10;rEw0ANyPsn6nTz9OXT0ABNbtAG5OlHQ309+bwI05n4GC8iHHvX/f5RSVIzsYngOucazZ0hz35Lh8&#10;4YEHpFYPtnDcAG74nYNs/xlGHKsANxeA4j4j4O52dZawLcDNhYBe3EBtot9Jp8m92nDcsIEYpIkE&#10;ni8rqwsy0WwyvSqA+4H775Ew8Bjs5corDstVR4+w/jDco7rE1BfPwVdnMBZAJYF7WWZ37ZVavSW9&#10;LlwLR8ANCQTUJwTu3JF2pyu7d++Vyw5dLmFUY1wEfF4/DGhkCUCmLhsSkBKLZO3uhSGmddzY6npY&#10;okriItAbnR9+B45VAzzb5gKQPVY1OquSBZTRb72PRw2Pm+dWn1EF7u3PGt67TawPGt4/ehXS6DoD&#10;mNt+D8s2ImhLen/7763XAyOrbQuq1nnLuw7J9AvYwlTqMPrTwEx3QvSpYRIRfd7qtCExtNfbBRbG&#10;jQVulEHAZy54MFgjaQu2EJyobKD8Mvt04S9/9ztfd9OyvvOrS9s+39ceQb/73//73X6vd7rRjecb&#10;3VZv3C9a476TzhSlv0+V3q7SdeeUUnMiTstxnFZZFjWRMlJKYhexGMH4qsIrXdcpSyhNEF1Sse/l&#10;ZYnQ12xHnLctiM6I41yRu3o+Z4ewHVQp5WPQITOaB+F37uR+Acs0BxgD3bmP8opAxW6hVJYXftF9&#10;bKzm/NjPvOXGT+lCnj6hPX7rL+6+crMnf1T4/g0IMIVVJ3y548CXibGGjI81JXQVuWLPcxlhjRbT&#10;GADkjHQ85wKrU9eTpbUNOXXynJw5tyBpWkoY1bV+PNeR0wBgAYAABncujMugv9cLhMhRMlavy9Tk&#10;JBcO9VrNhIsFB6/BFVbIZZ6wjvA9B9ddD1F+IuNjddlYW5JmI5al8+coYj995iRF8RCrArjHJsd0&#10;Nipy2fhEsFLXLmng3DiYC6GRFbbNZkvm53fL6uoqs4/RqrzRkBMnH5cyTQjccRRxwTA9OUVAoVsK&#10;2xc6VOQ+twFnRIfdZepQRy4/eFgOX3m1RLW6TM/MyNLCMiOXAbhnZqbkwXvvlbHxujz+yGMUKUMl&#10;gIkFYAViwBJkBzPuEOiEdhLEFhNV1TgN1YCIEMCt/Z9TOXf2JN32EK8cQVmg404SWNsjYowx3GLo&#10;VshA9AyHcKpsJ5N694UveokcvfIq8cKG9AZ9uugtLML6viknjh+TViOS++8DcPuyub5Mdy2IylE2&#10;pAeYkLlgNeJrqrPQUWgLoGR5vSsTkzPSqEPHn1CSAwnHYNDjIgZqEPieZ2kp3UFfds3vkT379ooX&#10;RCyLEzaGowFsxBTHmGQWQeOfrblw9OFqyOQqgIwMW/XY3QrkVbL3EfArZI/bbwTCsWG5RtRriecq&#10;vzVAXxqA8ccFyLZzIBwD94h2BlWfv4WsRHD43NE74p6hrrhyXm9BGihBo2NbCW08XGQ8AW0Hbu5b&#10;uyE+14CwuY5/QyMzA8hGP40/ArAFbAvsVvJlvpG9FmMJC1HI8ZA2mhnqDIFxAcNR8/2TaXfxZ9/+&#10;+m/40DNRU3456Am+5tcXIVPZ7bd/KrrQXA86S9NBZ+CFYbkUJVFQd7tJvY+8o15YC1Th53nmOsr3&#10;lVMGrlM6BWyyPWRGcV3PLV3YYiujCKN3k+M5Lkxz4T6KxFd+oXKlVOD5pZuDn4wA7UHplr4b5EHu&#10;+KHvloHjAL58cXNV+q4MolI6nsoePzoV3PlMfbqr9Gsf/Oy3dvPst0sveCHFRSbpRq0WycRYU1q1&#10;moSIRW44XIx7DGQPAT0Y9ECYT9yPQglqdYL0mbMX5PETZ2RlbVNSAIDRUGNSx/xcpAnn5jgMhr8B&#10;3oiZjuEAl4so8CWuhdKsNySuIYALOGQAYC6BLxIoRf15M47oSjYxVpP2+ip1qggyggXCmTOnaHme&#10;56ns3rNPJgDcDnI6a5E8aoVIdkWJ+PA5AZwW0yIyMTEpE+NTMj83RzcjiNnPnTkt482WnDh5TPIU&#10;bkgnJY4CAjetvrudIVcAcCbwATGxvDE+6wQkJQTuQ1deKVHckJnZWVm8sCT1RiyPPfKwzMxOy4P3&#10;3EfgPvHoMQI3VAKYYADcKNc1ma+sDhVkJ2U+13DcBO6JKYLgduA+f+4UgRvW+ABu6LirwM3Fpkla&#10;groDvAHclIlgped5Q+B2gzqBOw4jBmCBhODx449Iq96Q++6HcVrABcLll19Oy29OotQ1ArhhV6An&#10;UPQTis0Roc/1ZaM7kOmZeQmDhrR70C/WKHkYJD39vdJM1jY3yHEjXDAMEOd379ER2CisMgsBuoGN&#10;wpcy3gKjF+rAR8yMZ2wRNG0F5yHoPAXQBm0HbgsW9huBCBr2pwEYe7y61T11+zFNLGM721y5DqDN&#10;7VDUfDHhSlsv/U004FXJqtCrdaqSLn8E4Po8julFD/tkpe7Y18/EeV237edHoK3rMgRa8yrcN4Bt&#10;pQqoh217niMXjd+6DYfuYeaaartgl0ZrfNyoPKgN62HYTzvL/2Gi0/3dt771Jh1I4jlAF3/5HfqS&#10;CBzt8MdTI15/++23czs7O3vR/UtLN6qbb0b45Gdvtff+u+4KFh7K/10p8W+ljjerigLSBHK60A9D&#10;t9qqhfQphngag5GibNc32drAQWp9tO8j6lVILhCAvbq2IY+dOCGnzpzlcY4REzsakw2eg3JCBElh&#10;JLWcgwWTJ4asjaYEq3LragajpnrkS+wC+H1pxDENRsabAbNdTTCC2qKEnkPRdgRjuiyR6bl5hkNF&#10;fQEW4NoxfKGPhyFe5ObUuaJOqMP+/ftlfHxS5mdmZXlxSebmNXAjUpsFbnD0tTCQlZUVZsNCKE69&#10;ste5pYEXFCvTWl5PEgAL2BQcvOyQXH7FFRLXmgQbiMprtdoW4B6faMjJx46TY4evPQjcJghGYuAS&#10;KEEwk9gWUCBwX7UFuDEpwccaonJy3GdOS54CuBckSQYE7jRF2lOf34eTLULCwne11MZ7FGtjwgT0&#10;eZ684JoXE7gdN5Z+MtDAvXSOwH382MME7vvvv1ca9VhWV1dk3759snv37mH+Z7aJp9UHnFzte3jo&#10;XwFDws7u2i2eG0un25coiqTfT+g7j7aFle/G5iZ6n3R6PZmZnpO5XfMGiHU2MeQ5YMAVADPiKbiO&#10;+OCyGZkQwKG5cCwWbPrf7QCNd9ak29hyfVXa/tsSymP0tsr3AVWvr+Iq27dSvgXm4e+KzYyuxxOX&#10;O7x36yWk6nWsY0WEXF1IgGz9RuXo9tHvpPXKoNE9FeA2R0DVMjUhQNb2e+2+AW77bAI1l4+j34bD&#10;1vUfWYqDRuJxvBP6fxXYLQeuz0Plxf5EsyMticG1iJAWujLwVfFX3bMXfvKdtz43ROSWLvFZd+jr&#10;hW5TKnzkjz/97kSCnykddwpib3RgcKYQccOfeGasSfCuRchvbQY3RbYBk3aElDno1WoOURMYHT+g&#10;GD1TSs6dX5LTZxfk/IUlyVIlQVjj5MwJEoMG0eNM8AMMIojlIaJFEBvaDjGqGyzAS0Zkq3mOxL5P&#10;jhd+4tOtmvTa6zTsWl2+QNHswvnT1Lkiecv09DSBSU94EF9ri3I8S8qBqLTHssllZjkDeYDb37Nr&#10;jsA8Nw1R+Qi44X506vSJIXDPTE9Kt9sfcdwAbrwX4s1jgJXQ0evUtADuA/sPauCOGgQaADdF5Q8/&#10;xLjk9997n0yON+TE8cfZBvgGqDu4TU5Unp5ongi4MWkhVvkVVwC4J4bADWkEwL9MEjl39hSBe211&#10;kZnhxsZakqbanqEK3PxNP25j2GeAG8cB3EeuuJIW4OC4a3EoS0sLMk5bgIcI3A88cB/jAkCkDeCe&#10;37VHf2v431oOj5HSzERNQNA54rv9jNd7biibnYHUokh6g4HkSSYZFnpFJhsIfCMegX1qakamZuZ0&#10;RjBw7UhnC5UORea6zuC6uaXkSAM6xOpoSyxGeHzblIg6ahpZ9Fdp+29L9puMdMUjGt2j28Hu057D&#10;AAuouq3eA7pUXUDDY1a/bSQz1bK2bK0KzP7Z6hiqAre+Z6stAO/RO/r7mXfefg3fFXMDhl+lifU5&#10;C7qjd7crBZa/jbvWx3W9bTvYP3xvENp1O6et790K3Kg3+7Y5rq+Baq9UTpF8qNNee9czDTn95aRK&#10;E+7Q1yP9/gf/aXJRwncq8d6pxA8RCAOTKwYT9MA1V2SsVZfJVp1gSetuNpTL4CV1By5aBccZJk0/&#10;hAFbIIM8k/4gFy+qievH0u4kcvzkWTl7boFZyMrCoaU6gN5adiLuNyZWEBYPmMjiKKQbF/TjtSFw&#10;u1rHnfToJ95vrzOmtwZuTxYWLnABALEquNpGq6U/LSKwYTDDah4DvoRvpg4Og8GLXN9HDh2UelyT&#10;3fMA7iWZnzF+3M2WnDx1fMhxwx4AwD07MzPkuDmJGFEz2pAJaJBVzUgYoEOzwB2FdZmdn6NVOYCb&#10;HPfUpNx3z71D4LZqBZQ3GAzYRgA1TvbWzcdOPGaLiQtpPQHcjfFxbXELjnthUfqD7hbgJsedpQTu&#10;LNFZzCynhvojNOyQqzITPCZPC9yHj14hXhDT6hvAvby8SOB+5NHPy1ijKQ8+eD/9/dfW1ijJ2LVr&#10;Dzls/Q5aBEqdotHTWzEmOG4EXZkDx+1FstnuShRoI7gsySkFQAFQUeD+drcvk5PTMjU9S1WOzsOt&#10;I6axyiZjGBoUz8E+OHC2l6fVDxa4tQ3EiBBTAWTdpDi5Vy8x56vE72HExLRv2Ea2DH6zodU6gAPj&#10;rgJeQ+DSAKUPVOpxCYC05Y6ODXd5/OLIbFv3LRdv39ECpN6viLErbcBPyABTo+1FZMAX6+bRvRo4&#10;zd6wrvp5o/e0gE0At0BtHqKPV/7MWLDAjL6rQdssUHjX6L7S2Fpw/JoFauDkWTLo/6MqVn7ina+/&#10;6SFzy3OKLtXEO/R1Rn/8l3dOL3TW/ygvgldnYEWAGLD6lVxUlkjkO9Kk3hl/NQINJzrwS6V2BcI9&#10;CA1IoED7gXvHpOQE4oaxKAllkMNNR4uMO+2+rGxsytLaurQHPeludghOGDwYSPCdxKTPEKWMWV4w&#10;41fsOhIHjjSiiOFHx5sN6XXWZWp8nG5HEKMvLS6Qa0d5GrjrHKScfuH+BzEw5gVrYQ5Ldo7oUg5e&#10;dplMjrVkfm5GlhcXZO/8vJw7f2oLcIPjBnAvLy/L3OysdLowHNPAbYFNL34QgQwSBQRP0VngLjtw&#10;WA4ePUzgnpmbJccNDv/YIw+btJ73UlReBW60NThjTiwGuJk0g5PaCLj5BtuBu9RJFCD27/U7BO7z&#10;50aicoDh+PiY5KnWaVeBG+8BXgXtZYEbQIPrrn7hdZrj9qMtwA1DQwvcn//8g0zBClsBuGvN795r&#10;+of1bfeo46ZbJidd9ByXWb3SJJNde/YySMrmJnLIx2wDGKXhXtQL7a5F5X3aJUxMT1MShIUj2qea&#10;mhPvQn7aAjfejcZrmsOH6gTntk+I9NLUPcfUUf8e0pMAN8j2gyrZcrR0Y7u72Whr9/Fnn1/91va3&#10;JV67Dbht9jKQLufi8rfubwXmIZCbegwB0wLoNo5++z4uHJVVOW7bid4dANTRe4Hsc6ugje2WBdSl&#10;/rYBt+W0bXlWAoJjZof1sJw65gOVDz66udJ51y++5WWffzbVk88mmdbZoa9nuuOOO+KTJ0++tZ+q&#10;d6eud9Aa7MCHOvSUOACeMpFa4MlYqyFjY01OyKUbiHJCKQTiXJ0D2XVDZtNBQBOdDAY+4OCqXRFE&#10;W1PgtHNjnY7oa770koH0ugOKcnvtLjlYWArDjQoiZ4jKnRJpSEWQsBHxglu1mEFfJhE8pLMpk+Mt&#10;WV66IPUgoD4XwN1P+hSVI4kGgcKE2sR9lvPGpI5BDJ0n/M7nZqdldmpSdu+aY9axXTBOqwA3uPIq&#10;cMOIrQrcWpSMULDa71oDt04nC44bwH35FUck8GOZnp2RhfMXWL/jjz4i0zNTcv/d92gd9+MnCNww&#10;1sMCxgI3vgu24Er5e9tkaIH76NErCdyIBgeYqwJ3VVQO/TSAu8gQj3yk47Z1RpsRfEyykSpwg+MG&#10;cHd7g0sC9xe+8DmWCeDed9lB2b/vMlrf02CuQPCYQDIzsetJFpCuQZUc9zw47lDWN9q0u0ggJs9g&#10;SAg1RCm93oD57CEqn5iYkPGpKS0O95HYR3s+UKVgwgkTyLf9+YHp6+a3BWKdNfBiGuIJmgaXbgNu&#10;e97SECAM2XflPkEQzxlx2du3Fmi3FTO6zuDK6D5uLllO9bcF6IKBjka/QfqaUZ1A6Ff4XT0Gwhfb&#10;8k7bzttycdzWYUgYj8P22/o8u0CAWoXPHUY108d5jGVaYN76fNgWcGsWBCOVhS4PxePZVv2Hceso&#10;Sct0cEev3X3Hcxm0QTvA/XVMSt3mHfvb5PJ11f6mtJe+sTtIb8iUOw0POHIkCFbCoYnIZgiNoZhy&#10;FPmwGUnLCSX3GvTlRQAThxa8obheLCIho2DhnEIMajeQlOCO+xgrTVusepHJs265B+M7h0FIkOKV&#10;IkXCqGpekQpSbQO4oefEhN5tb8r4WEOWFs5zcaGB25Nuv0MRbVyvc3AiMAymGmT5sQMWnBnBG4sE&#10;iDWLXJqNhuyanZHVlWXZtWsXrbDB2cMdLE8TOXnqGP3EESls9/weuoNB3ItJxnLcjDdPMNDpP7HP&#10;yGkHL5cjyKQWhDI1Myvnz55jABYA9+zMtNx/72dlYqwlj584RnE+jLIuAm5MMwAmArfm6MiRmC2A&#10;+wiM08ah49YubgDPQb8redqX82fPSJH2qAqAVAJ+3ABSumeZmP/kuMGsUnqQjSZnvp8vV7/wRQRu&#10;BN/p9ns0TltdWpRmQwM3FjoAbtQdKoUjR66Qw0ev1AaKSkmGdK6BsSo3XKedhNEv2u2uzMzOSxw3&#10;qCO3HDeB29gP9KD3d6IhcI8hqQrqz2hyMHiDfRqWesaty4Cx6V56sck2ZRZy/X5D0tda0S4WsVVQ&#10;Rl0Zqhd1xzcAZ3iJ2RRlVoENBHG1DZ2qOe6LgRuVt+XpCGB6H1QtT2+rwDUC++3E8ky59r3Yh0gj&#10;gNVb3R7oCxr0DIAa0HMp+jZlVs5tpxEAX1wnjg/bf+1HGdbBLIRR7hC0QYaDNxHP9HOhatNn+dts&#10;q6A9ur/6nnD70RI41w1LpbK/zpP2e9/xfdc//FzltC2NWmuHvqaJ1u53313ryRfGNzZX90g+eJlK&#10;Oy/L0/7LSyc/4BXSUB5jobBP0DhMO0vSFQzW4zxuRHMUSdEADdGpMPlANAnwDkW8ukhQk9yviYRN&#10;ydy6JG5NMjeS1GkI4p+VonMvI/SqBTj8ccJAcnvDKQI4mN5TAWwTbQwH7zrqIwE2LpN91MJQ1pYW&#10;aTS2uHSBINTt9WR+9y5pNGosB/7DeCcau3HC0jp2yMcKGGeJI+lgQNH1/Nwu+nFD1L60vEiR9dLC&#10;WWlvrsmp08cl9B1ZX12TmZlZ6jG5CDAAhIkG76RBT0+UWEggctq+A/vpGgWucHJyUlZW1ii9QLS3&#10;qckJue+ez8jkxJg8fuwxPhPvAY4chlh0WvJcSdKcfs2IDAfDOj35anGfH8Wyb/9lcvjoVTI7v4tA&#10;B/HyytKy9Dtt+rmfOnGcbQcAR90Bemh3lOPDDxqTmskKBr0r6o6kM1hEJIOMblzXXfcS2XfgIF2q&#10;IB2BFf/a+iqN6b7w0OdkanxCHn74C/REgARl374Dct2LX8znQHzJxQGqjaAr1DMGfK8giLjAabc7&#10;Mjk1Q+Dt9AacbnEP/LhZv1LJRrfH3N29AfT0Y7we78D38DVgs7+auOW8DSVRvKst2hEwCEtTC2QW&#10;3PkdKwDH3mgme54D4IxQnVvsbgcIlDcEIHNO32IWBhawDOc5vL+SphjjYGhRTVc3nMP92o1zO+Ea&#10;SyNgtu+hgYyXDLlobEc38dg2oLbX8jx+A0xZnglcYs+Z7XCeqFbmEmSvv2jflM99cxjncVwvmrBc&#10;QfAkvJ/O7W4N6+B2iWsxHlAPtAF+Y1/PMXrRjmBKMEhtRFFHifqb5eXTv/CLP/Qtx3Qpz2168lbd&#10;oec9qbvuCs54Dx/0NjdelrZXXuqWnWujvHPYk2xX4GS1gg6velqgYwUTnCAkJSZvbdltSQ9GDeHY&#10;1+CNeObgOvQWIF64keQuLMtjGUggedCUMpyQImxK4Y9J7tYlV6EkEopEY1JAAG6S1iPAB5KgUFcJ&#10;sIXrE2OVI8Y4oD6XAJHdUBNyhMKsYZHrSWd9jfHP4Z+MsQ5uctee3RI3oJN3CGIwqIMpCqQJGPow&#10;XQE4wkgF+sx0kJEDnpudl7W1DYraFxcvSL0WU2Se9Dty4vGHydmD456bBTjCF1xzDqP87qOALNAx&#10;Qy2A9zlw8DL6MyP9JMo+d067gwG452an5J67NXA/8tAXCNyhH0hzDMDd5YSDyGXwn4dUBPnOQ4gf&#10;ALIlW4khPPcfOiSHDx1hZjPUC++9sbwsnW57GGsd3/f8+bM8B+AeusFATWLalr914DHGqEeoU0SX&#10;w7UvuuY62bN/v0SNOoEZ7wCbACwyHrz/PsYCAHDDnx6R5fbs3SsvfelLaZDISRT6ZujrAUQltCh4&#10;r0ICLPhgA9HpyfjElA512kM8e03gujmBKyWbna6IG0s3SRlEBsFyQHA5o76eYGrilGvopeqGk7kB&#10;InDd2Op+PdrnS1eBb+i6ZHXWI0AEoWxNpgwLzHSb1OcImEx+pIEHBM4VhH/texGUsA9gxBjTl7Ic&#10;/Q52xGJnpEO399g6cGRXgdsgII5gnzW0ltq4XouL+Qwco0TMkC5Pv5O+3th0DNtMU3WftE3lcNF5&#10;Q9Xjui31+9nj2GJPLzLsQmHUGvr76QUIztnvmyBzXRDQ8wWSIxoLwi3UdXXoZC9Y6vU2P+AXvd/5&#10;sVteeZYPex6Q+fo79LVC4KzX7v77sSR97Mr+6uorgrLzWlcNjrhZstd3BoGnUs9RpYPAJ5gUslRb&#10;P8M4B5HKMHAB3CDGHK8OSgPcdiXMCRBxp81xGgKBm4ZrFUXinii/JknpS7/0CdSl1xA3ajHiVh5O&#10;yqY7Jak3weOZ1CRVgc4QRX10Qc4WWcMANDYVqgt9Kyy2XYAwxiEAWckAAUaKXDobm/Th7qfJELjh&#10;jkXdNmJYc2bEhAf/zYwJSZjWD/nC00zGGmME1Y2NDXLFcHNq1Gty9swJipqPPfYQ9ezL0IHv2UPw&#10;Q3pJ3SYjrhvEdJiIty4uFwgHLjsoBw4ckCCOCDTnLiwwQM3jjz1Kjvvez94lM9PjcvyxR4c+3ADW&#10;za4O9+n5kWSYfGA9XSK/+YCTEAEIwXFKT46+4AUE7tb4hKRJzqxqFrht5DcEiFlYOM8oZBPjkxrc&#10;8K2NPhgW5Zj0aZNruBUspqAOwBYc9959+yVFcJhejwaLixfO0/8fwD3WrMsjjzzCMgjc+w7IN7zy&#10;G6WfZjpMJcqhn7X2w8WiAMaNKBsLONg8tMbHeRz+2zac5dA4TSly4ugV/SSTRqPFb4W2wOStQ8KC&#10;o9ZuYei0GkA1cBOwGBFJ68stZ8iJvzotGrc70AicqzRS7YBsOSACdAXY8HzrDgVROWjL+DKAZIEb&#10;pL+B4RINEOMMfqM82GbwugpXPwR1PINGhRrahoBu64SxhLJxB+wOdGI7I5oflcNr+T5VkLYL01H9&#10;q3Tx8Yvft0rV49V2rvpy222Vw6+SbXsN2hq47eKfLqC+PoYFr+M5eej79yft5V9urPp/d+utTz/r&#10;4leTKj10h57vpBbvaJ5+8NFvksGF71X9le9w09X5iZobO2XqgNOETo4ra/NnCeIjzUcb1ygTLxw0&#10;tKq1PeYvpEgAACAASURBVMXqI42oznLko4loNGgKTJAwUhNPEKgU4eNSgLfAcC2QgduStHFA0nhW&#10;ynCaAJ64TUnAgdN9B7NRTj2UC2MmwwVptaAWrfsQSWOKKXLqn1MYuvU69HuGKHliZkpqzQZBE3Wi&#10;0BTlACQ4Q1rgxv0Zrdihn0VENHCSEMFurq/ymsWFcwz2grzfUqayubEmUzPTW9vSxAZHg2EeoaEa&#10;uUDF1JiXHzxEjjusxdJqjdPVCZMLMpvFoScPff5z9Jk/f+a0hL6edCYnJ2jAB0trcOrgoskdISws&#10;MsghwhkDSGDrMuXmoUNHpNaoE1QQ83xzZU3anXUZ9Lpy/uxpSilgfJekOgAL/KVBVrzoB1AtIDNS&#10;SNc81DFFWlaBtX8k1157nezef4DPBBeM9oWkI/Q9urb5riOnTp0ieG5ubsqu3XvkFa96FblqRDPL&#10;UJYPQzdIW9A2oRS5dpsDOIGzrzVafFZ/kLD9wPUzLK0Rh8MiHrHIIYGA6gDvgeu1iFwDKsrjYorW&#10;xrr/uAZEAInipFTFgPTwwLc0nboCVEOwM2PBAjAkHaPrgYVWBwwbDnNvpX+M9rUY3y6MqueqW70o&#10;BunFShW0AHBamlABVGMvAsJCGxnd8FuPVyuCttejZ2qjTaszthw4/vRCp9oGmmw7cgOOn4as+rfl&#10;2KtbfVwv+C8+vvU+S/aZOGn3q+8+PM96wbZkxJHzmNlirMDAE+l8s0GfcR5qjUZn0O381fLm4u/8&#10;8g/867sdx4hTnkdke8UOPU9J/fNttTP5xtFksPk93mD1tUG2+aJYdeIoGLi+yhwHVtlYpUPsCcMd&#10;TMzkXSFnxkBIRElKIKMREhEAInOtw8MESbIDAjJU8xMDhhMHuCcT3MLHeUwSAF6gCjhZDCzHZ15v&#10;iMUBLjB7G6hA0nBKEn9C+uGU9INp6frTkgSTkvtjIkGD3BcmSRrHMZ6EnszwLNSAJigY9TnygeeS&#10;9HqSJn0N3HnGqGkUlUOkTPcsvSUHjwmnSMXjLJzTEhxgDlH1xBgsrRNeCx06VumbG+uyeO60XDh/&#10;Rga9TRp7NVuQHmjXNdRL5TrFII2PjCQC5/K8oAUzrL0PHj5E0TJ027DIRhsjxWba78mZ06eks7kq&#10;CxfOSYqJJgwpBsYEhD8AHIHLhB6FFIF6RsPVI078VS+8Rg4ePMiEG7gfHDeAe7O9Jp3NDVm8cI7v&#10;tLGxJoN+j7prADcXN2aiZoIOurFpUS+BO9OBX8bGJuQFV79I5vfuo6sfDOBgG9DrbErS68qFs2eo&#10;plhcWpBkkMp6uyMTk7Ny7UtfKl5UZxAedjNrRAagQ2QzTsa6n+Gd6vUmZfbIRJdkBUXoWDygHfKi&#10;5PeFfwIWN0gJCq4fOnot9QBHqMsieAMgDBBCNgRCzyyY+hNdHc82EicDCti3uucqjQAHJdl6a9LH&#10;sdUcKWjL+eEeroNuFgFp9BjDdUNxtFkpQyLEelvW09gegPCtoHKyCwdcgz37ruzWQ1F5ZeFhrudv&#10;Bk8yHLcBanvOGqXZ32YK4AvyPL4b+HXGR9A+1nbBgrvsFjWwW7QtfxufbN5vfuvnm0fYd6y0HeuA&#10;Z287DjbDMhgWsK0KAX0F2QDpseo6iSrTO9vt9u/66fpH3vXmV+sEAM9DqvajHXoeEUTiq//4gX39&#10;jfNv9srVfyfl4GjoZHEgA/FUTzxJGLYPbAQ6NQYzOQ2MFnDH2Dq5pIN1ZgcjF4esX8b62nLcOE4a&#10;6qpGonJYh+vsS56OeuZoAINe0w+MAhp/5gZdKpI+wGo9FOVG0k1LSbym9P2WbHjjsiZTsi6Tsqkm&#10;ZCBNyd2YenNyHuAwGQvcFVfpY0HMKUMP1DKXLEno6gQuELHKMdFF9Ug8JrTgUoN1wcCHgVsjQpQt&#10;DO5SEG8EKUenx5vSatY5yRCMi4xAB/32uVOnZG1lQTrr65IXA7p4Ib57HNcJbmgvq3bEvQCRMI4k&#10;BwdZq8nhK67Ulu5xTH0ygBiidnDC62tL5IIhct5YW6GbG0TwCA0LUIVOeCiKNxwbF1rgtFlXT+bm&#10;98jhK47K3n0HeA/+wG20Nzal216XzfU1WVpekH6ny/I31lbpFgcjLQAf/Z9h3IUAN0iPCRsDXy/2&#10;MClC9L977z65/OBRmZydFTeIaf3fbW+w7bsb68w6BjUDOG2I6tc32/QimJnfJ2GtSU+CAfqa8kxS&#10;EN1W2rJbKP6lNX1Uo/U5jPrSrCSXniFwT6nrhch8eG8AOgjhdeGKaPsoF6goF13RWBhzHOg1K20C&#10;coTkBVgacETvwBZSHpBWIQEJrU5XE8rVW/097G8LIJbQJ6ogg6K4pX0IUpgBvCs3AZiGHLGWptgF&#10;Bf4ZPpdW7vC3iHRfABzbhS3Huh6/XEiT7Pg1ZDhgRk7D74oxGAjPJwdcPagvM6ShGMZhULUN6RIq&#10;gCrp47oQfo+hRGHrPXZ/+zG869Zz+rtg4WGPbXl/z5EiK8rAK085Rf5Xq2vdP3jvm1/+2PORy67S&#10;1q+yQ895Uuq28NjHNq8I0/O3uOnmGybc3kEnb/t5kTk6NCgyUWFKgu660DGZMbiQWjLXyRmg50TM&#10;anBUDK5RsSBGp9fZubT4S3O2GBBmDFcmMP42OkpYx3IgmYFrBySSkMB1DACFSV7cCDCp9W6lSIMT&#10;ZyD9IJauNyZrakIWs5YsJBOylrcki+ckcRuSwXjK5FVmOEvkUcZioISxEgKpuFp3VWidLly+ANyo&#10;flyLaH3OCdBMtKCQaR4zkSKTCEFd4kBa9UhajZgiX9yCDGlFlkmWdMnJry0tycbKIgEqy1LERiRw&#10;12oNthVAb7jq58JfUSQMUS901YcuP0LdNq4FEGPyhd426fcIeO31NVlZXiAQMra4CQcLUAXY2wm3&#10;+h44Bm4FbnWXHzoic7v2yMTUJL8HgBui7n63J4Nem0CNvNndzbb0um3JoFpA5jHHp4448OGeJxJE&#10;UHGYtK6+T9E1JnkA/OWHj8jE+Iz4cSwZpDjgxntdthUWIHDP21zfoO673e1JL80lyR0J4zGZ2qXB&#10;u6QKAX0J3wULHHBFLhcq6DtY5MAyHAF8IF3oZxCTl/T7T8Bxg/OGHUWBeON6MochGg3e0PsBwr4N&#10;caoBDdwzVSUQCgHwYRjnxVqlYzhUwBivMXiht+QJh8FGLHGMEFFH/V0vLIkk/G25e0uUA5hr+VsP&#10;F35PfYc5V/2+hhiJj48blaH7gn4ezlHtxfcwYL+dLJAPx6mJ1w4JSOU9NCiCti5YLPEsnzl6CEHT&#10;SAwuRdUy7f7Fz/vi+9Ut7rdW8vhtvxe+oy9eL0v6j8U1588lGfypLMqpW2+9QfsSPs/pEp9kh56r&#10;tPD3fzq/3n78TV66/P011XtB3UnjSAYiBZLWlEzIAcMtCKIh+MLwwuQPvS240CIdELwhEOW0aYAG&#10;A9NOVJbTxgS0lcyArIi0wClYMZ/WcZtJi3tIBar9dTFzluAcEJwliMULahJEEXONOzgPAPZiSYOG&#10;DLxJ6biTslpOy5qaklNtT3r+pPTdhiRuLLlgoo1oxQ5CohAsOLCyhmsHRGJ5Ck5bx7Mu8kTi2Ke+&#10;mHyqmSkxwSDgio/3zwcSB5606r6M1WNmRWMOcYAJojIgsUWeEJxS5rNeZpjVJO1LhohuFY4b7cj2&#10;LKuiP82Jz8/PE7gBwJxkfA06MMrCYgoBUgCsayvLsr66QmM76N0RunWsNUFrd1qoU1Wgg6WgHBtY&#10;BE2JHNlYINSbDT5TG4CVDBwDVypw3Ci7vaEXBt3OOrlj1BEW8ngPPAOha8FxoX94oScpXLXCmAFR&#10;rrzqBQwgwwVbWOOzAdoQk6OvQRwPDh/qinanT18AAPegcGTPgcPiRg0CMKdXE7feGkhiYYl3IvdP&#10;MNMqh0GuGMgHQJ5QTI4wuwh0A2t9LAQN5xjAu0GH0WXccrrpmdj3aDv2e0gQtLqh9PUzLNyQ2zaL&#10;VpDtL3YtZn3OCZjkNtH3zTNs38f3sYBuu4AhywnyeiyS0Ya6Z/IYFwdcnOnf1TIJSARnUxkuuPXC&#10;G2TrwVP81wCsIb3wsLYj2oLcAi8k8dVnWXDEvgZutINdlOJ5+vewKttE4JSDmXnFbqlyMYtMe7x6&#10;nT1ePT+yGbj4vH6+ritN6YxkURzp+yr/lPjqbwrH+dih8uRjr33ta7Xe62uE7Pfdoecwnf/H22bX&#10;N4/9W7+38pMNd3BVw+t7Tj5wEGsb3DTAxXfg6AJdVSpF0pes35Es7VN8rAeanrQwvdFxyOrMCONm&#10;EOvRwMHCAbCFNKc3nMFAuEhhPNiVtp3+OEtoHR7ZG8eI1QHkei0MP2aIXVuthg5R6dQJ7JmKJHHr&#10;0vfGCNiralzO92tytluXtjsteTwjA78pidI6ZXDMAG9ytphFkOgkS0UVifZxLhJapjMlaOgxhjmu&#10;AyiA+wHfDs176IvUIl/qocu0oQButC/AGUFZCnLFXUm6HQLToNPhuVylEpHjrlOfjOQmnBhLBFzR&#10;HGu/l9BNas+ePdziunrcYJxwGKwN0lSyfo/ADW4V5Xc22wTaPsJ6ljk5eui6cS/KBIBgwoLrE+0V&#10;QK4j11z7YnKr4JjZPvRfR90H0u22Wfb6+irLTwc96umhVgBAxzVExZuQMK6zOETVguoDke5gRAZj&#10;tVZrgqlSEbIV6VyRDQ5dgsZ9AO9uT9rtDVr2dwcJ49X3k1zS3BUJ61Ifn5b62KR4IVQg8EDAgs5I&#10;d8xkDONB6LxdfCsXXweTOxwB0aY6ZG6aKxpelTBAY9xxXQ5AXvd0iNBLphXVUhD9LawomQaYNOwz&#10;1vMG4EHYYsHDd2Y2OXR7fY7CdAbBAbCCOzc2FvY+M6Va4LY6cnLLeK8K8OKSANICs3ilzQIgyKha&#10;dPAYfZ/+M32cBF4erk3aXRKkBf26H/B65G4HJ60FCgRAjHX2TwTSQf3xbTkXVMbuNuL9uITjHeXq&#10;g9iiD/JZRiJntzSS41YvHrBb3aJC2FLKgsoZnXr1PI0WmbCHVoOcR6rlYAGGhaK4ZR4qd9X1vIWy&#10;LD5WJMlfzxUv+fQtt8Dy8GuT8P479BwlRDY78dHTL/PylZ/xy+6/8dONmVD1xVeZ+E4mJQYyOAbo&#10;p5O+ODCmAledQRTep+ES/BdBGLTs8lyd2z8DtlZsRq7EDEaOHkujQb3FVYZiOTs2zDWmLL2rJyQM&#10;OAA4OBzoI7Fqd71Ii4oBRF4ogV8jF4fjEKOmbigDtymDcEaWs5ZcSKdluZiEDlx13JYMAnJtDnJ6&#10;A4zxfOibYSDsInEE3lUlkicdMGEauD2EIB1xMnridKQWedKoBdKohRIzWRVUC5nJ342pEzFbM3Ly&#10;+aBPThjcZYqkF+VApzml2B4LBbiYQeeuxbWYlAG2iJYGjhuTM357jk/QBlcI0MBiAwDa73VoNNZe&#10;35A+xM9JStE/F0KuYqAYAKlpWIK2ThQyRmv13Xv3E2xRNvTEINQfImhY2UO3vbG5zuAxAPIyh8oE&#10;omck79DqC9Sb99H3FZwtpDmRTE5Py9zsHqY9DeMalz0Dcr56osYkmpoFQq/blf4gJVecpKX0kpLq&#10;DseviRc1aEwG4MaCjuAEAPYcBnKhbp4R7RyCGFzO4G2XlgBjcGxoW9TQ5XmIzWEnwHoj7jilDEZ8&#10;bjhHAjGNKI2uGws2Wl0PuKDDeV5vFiLoHxTlaxjRoDcUS1c4YY4jfRz9yR6nXhxkgdvci9ExvJe6&#10;WF0fe7y6CMBCg4uKCmdqtwRe1BCSIZMgBYac7INAVLOA0YuBkf5azwOmfKhSsGAx76BpJMYG2bpq&#10;QzVNw/pjXBvjty3HKtdaI7svRvwmpgz7G8T+Z875vs+DbJM8z123XAk8554sS+7sdvt3Kjc7Odcv&#10;H38u5c3+ctFTa9Ud+oqSUnf4K59+7Gj7wrG3x2X7e8OyMxeoRHyViKdMIBKMdLeUJIV4MiGglElP&#10;/KzgYKTvM7o5QI16aTPgh5OQHhiwMgeRE7DYWxl4JDvqn5QMIA6BW7uZUL9eHZCcqPRvcFt9TLBe&#10;IL4XSxBGDLgBgyWIP3MHYVIb0vcmpefPy4W8Jae78Zll1bo3iabd1IkmHS+cSXOZzlI3ptNsELpO&#10;rpzcyV23KJ1ahFl+4DgK1tdGh++B8w5ouIO2rMWhNBsx04Yi9zdcxBBVCasATopsS0VwLVIAd5fc&#10;KnzF0WZQF8AvepClGmixgADHDeAvFTnl6667jqFFAeQAVExI4IyHIAkjLBip9bvkWAHc0BGD+4Qu&#10;HfrrNE+l1+lJkqa6rU3QFAA+Irxd+5IXE/RQPhZF2JI7x/dkfHAdRQ1+1Ztr69LttKU/aPN8nqGc&#10;jM8cJHox5lL0oDkccL+XXX5Q5uf20rc5DCMZJIW4IdyvRuVnKUTyAwI4LMGRVzvLhTrqBJFrYZzo&#10;YbFm0m46AUWfvoMyQ4ZO1SCq08Si7xbkymi0paBqL4pCJWUJt3s1UEmpHLd0lFu6bslspCUVy6XL&#10;HNu5VzhOWSKXHUCvcDxHFWXpll7p+zDqcFw4BAC/tGsWwCfAEsYtytIJAo8DifjGYYQenJeu8grH&#10;hRwX1mVg/GEuqdD9HYTL9LEWKV0HNoUwI+NvmDUgWgJCEMALAH0fC2ssNMH9UxqgwEgC8VRZpKXv&#10;MSinuA5glpwv2U7X8RSfWYTKdVyHbnKu46DtxA+Qlkz62iuAg5mSNqxmERDeK0qvUGgE5bouWg7D&#10;wimVQpdySlScMT+1EzhjMuk5YjiQlV1h0CZAH6YCgitmENUPaGqW7Zbahl6fo26f+wD2gubnbulh&#10;UnIg43AKR5W5clTmuz6cBFPXlU1RslSkxcl+njwuaf++Mq899NNvvGbp+W5o9kxo2JA79NygpaVP&#10;tvqf+YebvWT1bU3pvtQrupFXwlJcc9kUZ8N1KU0kL2AMtE7uEIZZABudidgMG3KBXJdzyGDcadDG&#10;GT2+tgA3ANaEBLRE3nU7kGMoGl3WyIhGP88Ct9bladcy/SyrB9SZx4gljisJQl5yze9QZA7ODtwc&#10;0jgiHSis0AeqJlk0LRsyLueTeHndm/yDjlP/05WVRi+Y2TWTO9Ge3HEm0syJMpFa4bl1t1BxXuRB&#10;OthoSplP+GW+T9xyv6fyfUo5tcCNXMw9WABFocesYr6nGMjFYT5ycCtmMWKMggD+aGcCOMDUpB7F&#10;ZKkBEiJXiAj19Wg3AHQY+bJ/z14CE45Dx43jljPGdQBucr4w8CLwYWGgk2rgPBcQjkNwxXV4Hn7b&#10;gCSNsRat1QHiWBDYKZLGaZQAaH01DPZoDNeDnztAVbuj4TNljNdecuHBOiFiGpN65OJ4nszP7Zbx&#10;qWnN7bkerbzx7bAQQ534h/IR9AV1Lwpy27AK1xwzDIlcIx7XMeKTtGByGvuOUVRDZwHAZKWoZd8P&#10;zinPW/SCaKF0vZVQOUnu+4kUTpK4RZIrZ6BUnii3yNy0LLzABRPqBFHuegIrc+BTWThZUPph4DmF&#10;8iGc8dx4ECgnL7zMo+TGeE9kbqhcuGx4rpcmpYeiYaTnOL6jVKJiBa1yWTgKgvqgcLw4l9DJgiQt&#10;syik1Nr1lCodx/HSwo2i0C2y0lNh4Tq566Gc0kkdV4UoiYomiSKJJBH873uZV4c0KsiAy6UaDDj4&#10;HCd1lAqV65Yu7glzP3dDr5S8Vvh+TAPC0smdDgRunuMqx3FDz1OZylVQwF8iEeV5Ki60r2eJmGJo&#10;mCTmyrFwcqcockdFruuo0iuKwFFl4pZFzQmCwkmd3AlTBAjG7JJLiuxDVDNZ0sexdZW1yccYT5wg&#10;dRysLlKHeWJJHpZXnHdQR6WcEuuQrCyKqBRvkJV5kCKtzNnz67kv/cyrO71ys+zuqjX6P/RDNybP&#10;9VjiX27aAe7nCCl1V3DhE3e+qrf46Dtq+fq3jIVp7JU9bUQGZxoucCELg7i2K2mvLdmgy3AmjCmu&#10;naYqb0NNNidHnMUkrI06TMAFQKUZejAYwRECN66tAvclxFe8f4s7Ca6pArcWMvJWRl9DHHDODxoI&#10;WYzmomBlrm3gC8khZnMC8YNYwqghYdCQoNaUNCkkRajPsCldZ1wG3sTy4qb/i5tTL/3AUzU6ueOO&#10;O/xPnVobj9LyFWVRfGdRON+t3GJ34LoeROPa11OL2AHasEKHvhpVBIAj6hKCiujrNOBjGgL4ApDx&#10;h6Al1LfyWg3keF+rW8UW34iiYLip2Axclba1gG//cC2I5TM0qz6P+7ClON8stlA+uFScI1hXaFim&#10;0Z+CeJ/9LgzAob8jywXIlzqJCzKIgQBVDEtbiPT7iFoGP2IturTAjaQhFLvnUBngLpfAneWwb9DR&#10;uXgNFjWlSJLhOPTjXCwgzM55cf1/dCX6sDNW/8xc7K7KocnerTd8bVgD79AOPRs0mpV36KtCWGx2&#10;T9w+v/7Io2/M2ou3tqR9uOmnflD2JO9vMC81Z8qypHVzOuhqdy5ky4L1L1xcCBB64rccNSZV7IO7&#10;0cBqQJcgSj5Jx0mmW9UTADfcPWD4ZICaQj+ew9VaJkaQ4G0auC2rp3/psKS8B+9gCMFaNOEqbUEL&#10;LjVTpRTQMbrQOdboPhZHdRHE+Y4bUvg16ZehpNKUgYqPLyThL30uu+rP3/rWt2pkeQqE9v7gRz/a&#10;unB2/RUqkzeJyr5bpByjp5M19MMPk7MZImcCLrYeQnLScJk5yAG+kCBYvSwMnXQ0MP3HxRR4FPhS&#10;Q6xujJcAdGEAVybNdeO4/bPuQ/ZboBy0H0KB2n3r0sMAKRDVlwBKzeXCZxziblwH0MUxWzbBXH+s&#10;4fuxDHgjDI3dNGhD/ovfSTZg2SgLkgAYF0IqkiQpo5QhKAsWhHgXAjh05JAelBB1a/0zFhMa9LUO&#10;Gb95HAlYXIiA3bIonMVcyd+7rvyZ11J3vvfNb157NkSg+N4f//jHvRMnTvh7vGXPjcf8OCvcQeCV&#10;5XgtP3euKA4ePJjfeOONxXOJi1NKubfffrs/2z1bFyl25eVgxvHVRJGppocoP2GworxgIQrnkNG9&#10;c/PNN4ML/ZLba4eeH6RH8Q59VWjt8Q9NrD32wLfL2ql3OCp5ccNzw8jJxCsS8d1MIreQMulLmQ3o&#10;b4tIWvApBghqrg1uOin9TjUXDU5Mgy51ZzDuMUDKiGkU9+rgEiOr8iHW6skdWG6Bm1yzBiANsluB&#10;m8BkL+V1GohRoMYHc7Iyn1hjFevvSf2xsZZF2fhjHVA6xLHKk6g+KUFjWgoPCSgQLzsUJ4ilH8ys&#10;nOlP/J8XNoLfft2t71xmgU+DPvCBD8TnV/N/I276FqeUb/PccqLMMX+PgBsgiQ3WLVoHCe68RKhw&#10;AnfghUNQxXtqkNf3470QCxxgDYDFu+Fb8T3LUoO2baIKeOPPHkOsbgAi9MEok/vGngBlQx/PxBcm&#10;yl3AvNVaCIE6QXS/har+9rC6R0Baivq1SH0YIhMCYQL4yDiI4Fzob0w3P7N4w/kh570NuClGh5Ge&#10;eS4eDS0mrlWlk2dFecb1oo/4kfzpkfnpz9xyyy1fsiXwh3/jN1redH5ZIyh3zY7LlWWeXB25xdVx&#10;4E6Evhc7ToFYskWpnIHrNzcKiR5a7+d3L3fyE92+nOxMXnnulltu6Q8L/AoRFhn/83/+5uxYf/Py&#10;PeNy/XwzvMl308N+ke9RKhtzlYpKKaHVgh4+LcVth0G8kBRyrjsoP3YukbtWeoNHp4685sJNN91k&#10;LRh36GuQdoD7q0BYTa/ec/tVJx658117gvVX19TmLj0Vl+LS9xZpJzMpBx1J+x1RDAKSUBMMy1g9&#10;gWuLSwS/4GRPMKWdjN4aK1br6gXCx2bMbwImjlTNRbYDtwZbHNtKFrw1TDO6mF4y8Aj9t62VG7hC&#10;M+nbclAq7zfuKDplJ07o63AMZiz6P0dyBwFaYsmdmvjRmMTNMYa1hGV1p4xlUDu00VYTty+sur/y&#10;LW9750nz2KdMmCz/9z/8w7mskNc6WfEmVxU3eK7fcH3Pg7saQcvzKAaHFTL04IGnaP8D4za47GCL&#10;hZR9T4jVAfbYh8gd+nAYwIH7hXgd1/Z7PfplV4Fbg711RdJ6cyuogPU5FlH45vqAwxCtTJyChYJx&#10;awJ3bN1mmEXMcOcglm2C2FiywEyQNr68+KOOGslTzPeDTzbqDSBG0g8sJODbDYt6umttA20rFkcZ&#10;2gCJz1HAy6LIEqXUWaXcf8g95y9yp/yXn/uRH9n8Ujje2267zRsfnJyeHfe/bzws/pVbdK+TbGMq&#10;ctOWn6VxWfQgX9ALVtqkob2hevDEj1plqoJerww6QX3irIrG7j6/nn/YWWl+/IZbb/2yJ5/AfPDJ&#10;P/m1I1Oz3utiV93k9pevCcr+dD0oGk4G881M562uWHBrtze4SmFFGUvh1vulX1vLg7FHemXwT48v&#10;px/49h/8hZM7XPjXJm2flXfoy0xK/XPt8b/+y+8rO0tvH4/K62OViFMOOKEELhxsYL0Mt50Nyfpd&#10;7WUNcKsApi5n+xxnf+vBDcIArxJByOzTeBr6Z+Mu9kS0vYwqoTwK2YeW5HprmGrS8P7hNZZwXHN3&#10;1n8cpHe1C4zm6KjhF6XAZSMMZoPBWxjNy4ukW8SSRNNJ35/40PnN4D++6gd/5WFT1NOm3//gByeL&#10;fvGtviOvU+K8ynGCPQ7NdbRo2eq34fMd0ngNEeG0v7EGWx2rHVhJBYUFcRQObhxSbqvrNguwENHk&#10;zHkNJhq87YLK/uYll/gW6De2+dCW+IPoGjpr2jRAVr+NTI1IDGxp7gOmgTu24nIcg++2XSTaRB8E&#10;ZwKxo8XdJuoX9hHdDC5/VhcP7t8VtyjzvF1IeUqU+6BTuv+glHPn2Jj7yJfKYd92223h7No9h+Zn&#10;at8x3ii/01fZqyRZj528g4SyTAMLg0PkX6dbn2knvaMXMTBjG9BPHAF0fAn8UClpLuRh68/PdIIP&#10;HHeP3nfLLbdUrAOeHaIY/4M/tXdXWXxrc7z5w2GQv1ySTiRFj3UP4ZZYpsYbwo5rYywKqRa+HlVh&#10;9Fp2KAAAIABJREFUMEyLad8NFztx41K85if63vj/OLfifPQVb/n5FXPzDn2N0MWjeoe+LIRV9anP&#10;/N7Vcv7EW7zuwlun4nJKpRucVwnMmOzyhBls8qRHIzTMftRfaz51WBZoOPlYMhP/E9NW4H+q9ORl&#10;Vmk7MG+ji4Bb04jjN9yE+WVJc/AQt2rpAfy8fURdg8tTAE48YECWor47WS5af/fIWusd3/mWn39k&#10;WMDTJHyn/+v22ye6neIqpfIb3bz4ZnH9a1xR056jAs8t4E8E22CCKgOdAIiNaB0yBzSZ9uMtqc4A&#10;I6nDyBrrdBMlDG0LgON9APsKp80gGdvaX++PFmYgSFCeiPC9M0TWehKy5eNaSNUtYAOUUTK4avwG&#10;aDPCm7FOp9ic1uAegRqgjaoohzCZKVVmqnCWS1dOSin3FpJ+tszdu1qRc6FWq61/qUAIDnty7fje&#10;PbP9HxuX7mtrYXEocLOGZF1Hsq64KhEXFv9QDUGSYPo+Wg+cNtoX7w4dP3zJEwY7wRLDEa90xEd6&#10;2aCZrLuNh89n8e+vu+N/9m23vAch5p4V+uSHf6M1VqSvn5aFN9bd/g1eqcaVZFAOiSMpk+ogAQ6V&#10;EYyXoL87vosmPSvAE4NeI8xpD48NnX3NUY0y9SbW2zL2seO94A8vhEc//qW2+Q49d2j7PLlDXwZS&#10;6m8b5z/x0Levn3/4Vyej4qift/2aX0reX5d6gOhfuagsl4SicWSiSrTFMiy24Zh6CW7agrANwVjV&#10;Iz8R6Xu2X3dpQLX0xYHblvfk5Xxx4NakpyPNeYPrtsCtxYJ4miOOF0gUxTrTVL1Jg7UkGJckmJbV&#10;svn/LA5qv3LTG973oCnyS6IPf/iTrXNLx45kZXmDJ3K9o8orxCl3OY4a90W1ClVGrusiswXw26Qe&#10;NelRbdzoIVAD0HEeb6OBw/5VOWsNnBdLIy71LZD5zRLOV6UdICwEQKP+ws3wd/WZKIrP5W99nNw2&#10;z43E6eDCCdyIae5FiDnTzfJiM1fucuCFZ7zQu1cF/kNOVnxubKx28uabb15/NkW2H/rAf5vYUxu8&#10;fs9k+YP1svdNbtH2sNCl26Qg3kFK90nw0OyXADN2HprcsZfxY2EVpTJtS+EiWlzIULUI9492SJ1I&#10;0uakdN3J5QXV+uN2X37zplvefWFYkWdAWBj+7Z/83A1zdf9Nu5ryhka+PuvmHR1n38kkhNQNruOI&#10;BggXT/Qj6kv4cbh41aSlBYwhQANSHXNdvyF8UcCzN6SM5mRTNT9/IVE/v9p46f96ql4YO/Tcpotn&#10;gh161giiMLn/L/c+9ti//LwMVl83VS/2xn7h9DZXpRa6EiFMc3eTQT3IaWcpdVkQfjHusFlLXwy2&#10;emIB4QrSF+G47fUXl3VpQL0UXap8GkaRLl3O8J5nANwgGDgR1KBLhaET5i+ImR1Yh/lSa00w/Wfm&#10;NqXr1iQJptJBOPWppU74k9948889+KXoTasEDi/as6e++fhCM1HZtOdkM47rHmjE4QElxbzjeJOB&#10;6844jj/tB2rGUW7TcVXkqxJBwKj19n3XRdIXWAoCUDUnri3XKWK3luyVdoYBW/Xbbv8GFLkbbsyC&#10;tv3W2FqdOAF5i+GhOWbBgBy3Bm/LdaO9taGbo5DToyyKvMiKLM3LXplnS3kpp5LO4HSZO58ZlMWx&#10;sB6eDYJgfXZ2tn3jjTemzyZYg+DSp05/6vq9Y+pHx6Pku2PpTBaDjgPAZl51t5AQCWOBvIjfDxuA&#10;RCfSKREitcwYWQzvxkUhfPgD6C9CUV5LXK8mPiOSUTwiuRdJ369LL2iorjPR3yzrv3u24/36d/3A&#10;e9eGlXoadNf7319X9bPfs2u6eI+nkqvK/lLYAljD8ZyCeox5GJ9morIB7Rd63Q6B234rjDOqt0ze&#10;9DgIGYXO9WviBKGO1Y5QsYIARjXppYH49bmyH9YfvTAI/o/N8Ve9f8dw7flP26bNHXq2SCnltT/7&#10;B69ceOxz72o4g+8cC3NX0k1RxYBWyUjVmPZ6km2sksOm2w4sluFDDIzDBFPAuMgYcVkyAIiVtd5u&#10;A8RtcyUGtx7w28led2lAvRRtBw3QswHcmEQtUFvgho4WxLob0abOAqXBm+cAeoEvzYkZ8cIpGcBV&#10;zAN4t2S9aPx/S+nEf/qmN7z3M/rqLx/RdUfEn/34x8N+v19zY3fOL2VKqWK373tznlfuLvNyVjnF&#10;Hid3xh1XxpSjxjzljoW+H5Wu+AFQ3VGe41Ap7WgQN+/P1t3KoZOQB7liCAjiBF8B6Oo34zkC9eg3&#10;jNkcP4D6t1AukBkO9cicmQ8Kx+lI6W2KFKtlKafSsviCSHE+y/wLado/F0Wtc9+69q195ysQE/p/&#10;3fZfpyb65793frx8+3QgL5S05xaDTanXEbozEVUiABGywyFITk+KBAadKfOEg+PWEgTt5sYtpR9G&#10;DYVwYW5LPK/OlLRw7xPkb/djGXg16Tt1yQO4I04vLGe1912TXflHztMUO991268fGHMGb2tF62/x&#10;ivYBKfsSupnUy1x8egcgLC1S0iaSJl3auQC4IXlDze234ziiGkUv8BDyFzHJkRedCV+iQNwIkQgR&#10;PQ8R+gIp3VgSN5JNt3lqOWv8dHv62/9mB7yf3zQa1Tv0rJFa+tiec/d99k29pWM/MhWll/lFzw+h&#10;cyt6OniHU8ig15e11SVBNGlw2Fgj6whdkK1qgyMM1CGQVQDQTszkx7eBclW0+uT07AD3Uy7nKQB3&#10;9X3tawDAhu/Kxxs5hAUoCDjjpoTRmHhhSyRqSc+JpKtqWT+auWspiX/8hu/7xfuebe7vqZD1Ie73&#10;+16t1gnqdT/a2GhG9XrRksxrhQ0Zz3sy5jlqrJAyLtw89nK3pqSM3cALPM9HdJrAlcxHLjHauvkI&#10;ylp6qnQd11WOMlZLunUVImYiBk7hMG0bderaTK1EPKxSIQKl65Z5mftp4ZYDKVVf3KDnO9LNHUm8&#10;ouypUrppoTpxFGystnvtIGi2+/1+b25urn/99dfDX+4r1pZ3vf/9Qb+5eu2BRvITdW/ju/x0eRqW&#10;1pELgMXXH3AxzEiCWV9KZMFD4olcu00O28bEejetxDGGRSfT3SqkPkWWMwQkRdAbvSAsAX7xlDhh&#10;k/upN1Guy9g9C4MD//blb/zx0yzsi9BHPvKRaH797m+arvfe0fI2b4yKzZrKuwi8SlMyD3VO+pLQ&#10;7TNl0hAs2AHaSNwShAiQpMeGhnC9WMdYxHFES0QEwhwpTuH+B5/8KGD4YIQRrkVNxHmT1EMvmigX&#10;ZfKepWT+R77xDe/7rKniDj0P6VIz8Q49Q0L0s/ZdD7589dQD7/Ty5Ve3/KIWO5motEOuAFEC4ZO9&#10;ubrE7F1hwEDGBCerAwVwc0IxulGILVm2GayYhnDEAjbB7pKAauiLzLFPem/lOZYuvt6Wf2lgHtIT&#10;Arctz+h0LwJuvSWnrZF7eNA+mSAuvkSNcYnHZqXw6tItA0nDCdl0x+9Y6td//hve8B8/bS5/XhHV&#10;LSJYALitVosNcP31x7d/BLn77kPKHsd+u93e+uEqdOONS0rkZpxXz5Yq4ctBd9x2W3PWf/iNY177&#10;p8eK9tV+0XaRYCdwc4qTy6IvSW+D3LZC6Nd8QJsQmNVhIWyD2YAQNwCR7OBqCKGCHRehExC4Vanz&#10;ljtqoEHdQ4z0WJxgVmr1ScZWH7g16QVTg/PuzNuu/d9+9YOm6CekT37yw63m4l0/MBN13jXmdA9K&#10;f9n1i1RqsDtIS3qOlFlHilzHvdceB5qh1qoyPd6GY3A4hkZSFyTJwflMOTqAEcYRRHZ+xEQ2DUQf&#10;hLqlFogKxmRFTZQXsun/+9zEdbe++tVv7poCd+h5RhdNADv0zEipO5on/+7Tb8hWz7xjwu0crbmJ&#10;J1mb2bNqUSBF0pUeBmq/q8XlRcboWbAEBSDRH5piUL0FeAO0YexkDVKsIVoViq21bJWq4GpdYJ6I&#10;LgbirfTFgPtLF5Xb8i4N3BZXrO+xjWsNotGaCWSSQdyIiWpsVrx4UjKnJlnYlCwey1eS6BOLg5m3&#10;fcMb3nPqK8kt7tAzIyxWPnX7r+6pF+0fna21f7SmOtNhOnC8HJngENoXUeKQjrTN8L9M0Un9sLUN&#10;sf1na59DzwJwc0FspFplDvNHrRNGTAHH6Ytycp21zKlLksVSjyelHscicVMG8aycLWZ+6/TMa9/z&#10;ZOLmO//yj6fH5PSPT0WrP+bnC7v8si2hSiVE+tkkl7zdk2zQYXY5WMMBsBGNj+Mesejh5mcTxJDs&#10;u+gt3pKcuAlxy3HmQlOuBBHFCycQRwKmDa1Fsbixx7Sqm/6EtL29KyvZnh++9ub3/s3OeHh+0pPP&#10;2jv0lGj9/g8eWjz+ubfX3O6bGkV7Mi7aEjrwz05Ecp2qMRn0xclz8ZE/V6XUa8FQCQ4fVUtgC1gg&#10;6uGMaBhkQW6k10a8cRtz/AmownFvAXQzIWwH4qdPtvxLA/OQKsC9ZTFguGdwQyD7LtXY5ttp2F4Q&#10;f9IXF6EztVuPeHXxwnEJ69PixWPSU64kfkO11cRfb7it//Ti7/kP95i7d+g5SLAX+Pxf/Pp1LW/j&#10;l5rB5qvVYD0OJNXJc8BNpz3JeuuSJ+tcANMn3Vrvb1n0mf5mpDS6z+jgPnpM4A9GBL5JtAOjtK3A&#10;XUgkqmyJKhyJPUfC5oTkrd2yEu758LmJF77thptuvWS0vvv//P1XNb3F99XKxdcHzmocebBrQRaX&#10;vqjNjuSbbQkHKW1dMvRbM+hH9dfbrWTHz9b3QrIvHKGEjv+Uw7prSYKOP4CEZ36jJWpsXjbVZLmU&#10;zX00nLr2h4+8+s2LusBnj/AN7/zoR5tlcbI1FTbCpOyEeaFc33PKIAwH7WbQefnLa23H+dJ8+L+e&#10;6eJZcYeeMsEALf3sH75wdeHhXy+669/SCLLAz7tOYAIoQDwOq1BtMZ4wmAoDquSZ3rquZNtceMgF&#10;VL+K0WlX9Vs8TLE6/iBWvxi5h8BcWQk8n4F7C9izWaDgdpkrEdxTgZjo1JcjUEtd4nBCvKAhbq0u&#10;g9KXntfKN8rmHcX4zK1XfvtORKnnIt111/vrUydXXltzVt/dkPZLJN/w41DnzIbRFow4ZdCl6snL&#10;O7TEJjiZsQDQGnV3C3BGSsXhA1E5LrDgjfOI1W/6EkaXg7D3AFTjG13CRcyVUDLxoqbk9Vlp1w9/&#10;ulO//s2HX/ejj+pCNAGw7vvQ7x2ZLBd/v1Guf7NfroZRkIpSCFU8oJpMel1x+l2JsgFF4oWnhFFk&#10;DT05aINGwI13YnxBpKplbm+ju+deJKXSvt2IEVAisyAM11qTkoYz0nV2r6yoy77v2lve/Qld4DMn&#10;pT4Snf2Xpebmem+3mw6uUs7gX/squSJ0nOlCJRE83JAvDSuLTDmpUzi9TKkL4kcPiDT+Kffqx/a6&#10;B5enXvOazo4E4KnRDnA/Q4I++/gdH3tdY/PYu6N08wZRuQf3LhijOsVAcnDZ/U0p0z4NZWBEAh9e&#10;+vEai2kAN4bZpYYqqArYILMe579bgZtH9PFtAFcFa+6bCWsI7MOEH5Vjl+ByL0lDzgVUnVwuQU/A&#10;cduY5ZbjrlK1vqCt9+k6cqEDXgnhQBFjCg3jOkyA4bmhNMamEYNKEqcmg2CibHsT/2/q7/qlK1/3&#10;jvtMUTv0HKC7/vH9u1vrZ/79pLv2I3HR3RvAUAvqJM9nzvnBYF2KtC1QP/l5IiFyzrvgOHX2tFHv&#10;0v1lJJUa9W8QOW5jWQ7SgA7O22NfQi/iQhA6cThn5Yho6EgkqcDZrKjNSzn1gmP9sZd8/+7v+Kl/&#10;0aVq+tzHfuNbmu2V99WL9Zti6YuvEgmcUlLGZ9gUlfbELfrilUgQhHDF2hWvulBHH79o/G1RM209&#10;B9E4agrgRugbjhcs9pH3HLkDVSSFW1IilUNtVq9LOL5HxJsvz5e733PFLf/5vwwLe5qk/vm22sOd&#10;Ey+Ny/5rglJd50l2tZf3p11Jx6VI4VAnIebDygxHn3NuwZD4Rc+JNkoVnc/d+l2pV/u444//w+Fv&#10;u/WUuXyHnoCe4gy9Q1VS7Y/MHv/UJ3843zj79t3Snms6fZfTAZJIOCL5oC/dzTWGLIVBmlfktFbV&#10;rjsuw0qSE/AuDVggDdqg0SfClSihegd148Qz6+e5lb78wA2yNXsSeprAbettJQaXejcQLPIR5hGi&#10;QQaGhZWtm1MMCV/vem2C1uYqasnAbcimU883ZewTXnTZjx36rp86trPC/+oS9Nmf/9vfe0GcL/9C&#10;qBa/t1muR0HedxAI1hNX+u2e5IhzkLWlRJrbsi9OmUuAZCtw42K4VQjMbf/Q/YhgyD6HnUrfuwi4&#10;wYVDcgPgHpmz4QrNCWOBoCQoB5KmIgN/SsrJq88O5l/2hste855P8lp1h3/sjs+8wt9c+B+tbPVw&#10;Tfoew62WmWSDRPJeV7JBW+AC5jtw8YRqB+lYnS1pVi9amF7SLmQ0H2COsPdgDtCyA0ghAIrI9hYy&#10;bS5jyHuZpJJLidgHY3MSxrtksZj/vQNv/J2fMMU9ZTrz/7P3HeC2VOXZ3/Rdzz7l9su9dEFQwYgY&#10;saKoARMTNRITjS2xxIJiAwsRxQZqLBix9/wajUGjITbACAIaJIIFJNIuXC63nrbb9P95vzVr79lr&#10;z+y9TwHlnPM+zzmzZ2b1WWu9q3zr+376han69MzDtbj5nHI0+/hS5G0wdB8GvDUjhi4KKMAR9hZw&#10;vr77bQDo0YfiGDzVKcCqI5nkR07o6eW2q0/cEBm1rzjlDd/c8thn71xrn9no1oI1DAU6mfoNnzl2&#10;/503nmmFB55ViueqJXeebAOKmXGm0qN2s0Fus8UqS20YhohQicWoGEAnA01UEKRiUoLUeGpW2UFG&#10;o5Wz7C6pd/qfDvIIUP0thdbkjFslxrTbXHTSjWt/enuQS9ypNMlOCB2aEr2aPo4TS6OsE9yiOCqj&#10;i6WY5yAuEWQMcGTGKJDjTJBRmqTAqBK0v7tUjAK78l9aYf05W09b2/P+fQHt6a7vvOvhujf7Lltr&#10;PM7Q2pZJTTLCBhlBm4zQp/rsDOlsqERoEcNRSpYOx4yV6684LhWJ0Wv/KlCHvNOQS8op4obilRjq&#10;TkU95ZoFYzeoY5pPkGaPIpPaVCW3fPCO0rZH/lXtNHFSYfeP3vN0d3r3W5145qHFqKnh6KfmuxR7&#10;LQoabd7bNvw2aZpHOKaPGXCApGFwEkr79Fl1PHVmv4NeN10/QqEPdrcBESaeFcgNI4rNiEITkuew&#10;7T5GhcIGOmBu/fzW53zqhcL/cGBJ/NYf/ubhcXP2xYbmPaVsBRvMwNOgnhVH7zRoq9MwaIYZWjGc&#10;hvAcvpVIp8768AVQzhFFsc8W+HjgrZXYZK+nV5stqvykRcUPHlM9/gfaACHA1Qq1VqwhB3Ec27uv&#10;+uCp3u7b31mMZ462o4ZZ0tssbBa5dQpcj/fhMNsOEitQkBqPAyyJiTDQCaAjQZeBBsmNMj3kTiMh&#10;Oq7wib80wYvOSrpLf0a18XfRQ5J/oMQt0yiJG/lPd2jd30KbGEsTY+ZFdqeMYnQkmsdL5lFokm6V&#10;yHAmSS/ViKwiebpFQayHczT2M6181BnbTjvofzVtYQo11rA07L3yW9U9M9c/a8rbf2YxOPBATYsM&#10;WF4zNY+PSAX1afKa00IgDVLWkZAJwdwaJC0VEEGwrEPcPaQtIck7hVQ7ggS2BC+VY9ad6MUXe8gY&#10;CPpkcTuEmNwY+YUNvzUOfsBfj5/whP+bvvpnfxH6zQu0oL7R1Fu6o7VJ8xvkN+d5pq0HAVlsCAaS&#10;4xiQRuRxqMmWTmJuF0jX8/7BBtDbtlnTGg/kQdcgaYzshYQ9TPNgMALJchfqaSGhZhnkhcibQ0Vr&#10;ihrVw7+w+bmfe0EnwBxgReGmH/7qgZq3+xVFt/G0YtzcYFFgmGz8CP1KmAyq4Bo5CygKhRZICM92&#10;8wVBUpFO1nyIAodZWi5nk8LYpiC2yY9L5MWlqGWW9jb8whfG1h174UEnP/OuJJA15NSONSgAae/4&#10;8XnPNuYOnGM2dx9RiV0qayGF7QYZjkFzswfE7wjS4h6frcRedst1ybBs1iEsOgIcRUkEUPCbK7Xo&#10;eMQINA/oaPC+2+Hgw8FbjHOoyWfsbfi9jRzII+5ef12k3Wei0wHK9A1AqvNMx6fG0T0eJt7Jc+yQ&#10;ngVEWaUQC7l7jPTZihI/Q3mjY4A9bxyP0Sk2SmQWqmSXa6SbNnf8jbgWzerbL7MmD3vdtlNefIMM&#10;cg33LvZfc8nY3n03vshs7HrLlLl7yg7q/NUNDLgCj0J3jrwW2tQcFVjjKwiATbQJZSm8SiT0GggN&#10;e5gZp4lb1ksJ1D1R/9L1B8SMdsnAbBg7sJChQlws9KZRbIjjh1DUEkYG+WGR/EL1F1Td+qq4VPxj&#10;m8wzrMg7KIbhGcMnCusUtKcpak1T5LfISpazdd1ObNYLE6eIWQjDiT16QLSLvDYnEi5SK/KHLMOI&#10;Cmja1x2KIO3G7QADDahRhf5atlNHHoTtdKhDNSkIHbIwAKkd+ekNL/jyizmwHIC0f/eTX53W2nPb&#10;mwrRzAkT5JtjekSWH/KJGc1OEoL08QQjTDRBuqxERtqGRzkzYUPLm26SAW2Ihk5GocxnzwUw0MCx&#10;PIvP0EN//KxrtsLi+v83Ud3++omTXziTOFz1yKsla0iw/5df2Ta/58Yz45mdzx8zmxOO19QKgU8G&#10;OozQp/nmPLXa89xQLOgZ9lwqmLDDbLMNY90uZhM3L72hC5LCM4OIDw0V77sdEj4cwhRnu/s/o7pk&#10;Dtx7xD0CRiZucRV736Ijk3npTyd6RRwUgvlG2Cv3eZ8SZB5rDkWJxL4L1Z7IqVEku1Qlp1hi4xuu&#10;XqYZWh+2zC3XWFMbz9z2uJf/fG1P7d4DL41/78uHu83bz7GC2T+v0EzNifZRQYfAlk5uu0luA2ez&#10;66RTW2hGi4Qdep6p6UJRCvTX8w44ZuCZxA3Iq6x34qoSt6gr8CuJW8ziBXFj3prM9GFcJQLZlEir&#10;TOyOSqXrwsh6dEWPKzrMpOFseOixEJ3fniYjapJjamw8BMNJFsoCeUO2JYwI1uVQ93nbLMFoxN1t&#10;cz3EDa1pMPGpoV1HvBKILTrc6qZObgxNtkhCmcLQIS2qUbty5IWb/+6LZ3QCVLDvt1dt3XPbFS81&#10;wn0vLvmzGwrhnF4I2uREPlnYUoBkT9Sm2HfJZTkEn8IQ1uS6Cm4wrGalMFg5Y8Fy/CW25mEP3bAJ&#10;CgJt2ybLNsgybNFXcou2KTSqNONZgWdvvGBy+7EXTJ5w+rJZaLs/I6+WrAFN5db/PPh3v7j0XVVj&#10;+hlOVC9aYYOKWPaKNIrn2zQ/N00RNQRxsMlGUeW6RCsaIxoWKqwgJaFURXYsQjHWCMCyV6rXwU+E&#10;C6tNQB7HIn5uLFCnmjjiRtRHgsOhkizA4SSkLN+n3aXjUePktPVNoRMgTB7Bd7cI+uLnc9xJZ5ws&#10;EXbAAjoQBIyFgRIo1OBO2iTLLlCpVCK9WCXXrNC0p4e+ufHSiQ3HnFl97Mt+0wljDcuKe35w4YO9&#10;+s7zbHf3aVY4bZUNlxwwZbNJDSwtu17PXjbUf2K+KOsBE60kYnlMslP/k7qR1BWJTp1D+1HrjwT7&#10;4dYkbpP6jNaMUwq6KQYLfgDiK1BpbIJ0p8gzZwcDTOzjhiG5rXly2w3W6GZB34kFo2Ww+oUBZHrJ&#10;Xqajv22obSSdZrVdITQDq0t8HFL8iXhwNt3gQYiN7aLYpYBavMpkFms03zDItDbRTPkB5x/+os+c&#10;3Qk0hfnffXHD9I23vt30DzxXjxoVO6qTHbkEHbxYGWFVsRTQ/P57hEBcT9qTb5CcrxffLQPJypjP&#10;bdwkw7aoXCiTVXBY8xt0rMP+AAbYLXL2GMXNb9l42jmfXRtc5w/vVjVwPrv+439+1OzMbec6wexj&#10;zXjWcKhJBcxSPY/8RoP8lsfnSzVqkq50FoOgdh5qQ+1Dp7H3+wVA3OL54HBUghwabway4k+nbxiy&#10;4lTTNQrS4ehRsmLBy3VA77eQgyY8Za1rZJJh2lQoFEgrFCkwbKLiODWjWjQTVq42J48+e/spx1yj&#10;aWsCMcsFHJ3c+YNrHhvM33lhOdhzVIGmdSeuE3aMqeWxjgMP0tewPw2FQqyzn312yFTt/Ds1IHmR&#10;WTeVupLpJmm7ueendRMWV9jWuDDmUSTLKZBdKJJhmES+S6HX5vRDR7rYBgt5QIFVLcw4eyHai9Dv&#10;Boj0yXSqbSSd5vRvuENIUBuDjSRIjYcsTIejKjZpUZHLEJLdhu6RYXnkhgFFWoECqpJhbYrnSke/&#10;fvvzL/qnTqAiXH3/1ReeUN91x5vKhneq6c87Bc0lG+fAIyFwh8EJzA9HfpMcvatHoiftuX1i+jmW&#10;xqE9EisbME1qkGmaZFk2GZZDkVUgvTiBtRcKDSeeC8s7rdpRp2160qt+2QlilUKtVasevJ/9g/f+&#10;eVy/561mMHNMxYhNB+cuoxbpQZO8xqzQjwz1i+AMCGBkdQgZyHKnNtQ+DCBu4Vc+GxyOSpBD482A&#10;Gj8jh7hl+Gpno0JNlwrpX/rtCyNRsKEeB5KAohYs0eEpiBurmpphkmlAUYtDTmWSYqdELhVoPrRD&#10;z578n/KmY87a8KiX/bgTyBoWDSyP33PVJ09zd918nuXufWjZaFLJAAm0KITKz7k53sNmU6I40DeM&#10;uJP61lmoUmfcCtL1JdNNh7iT+079kfFAJbEwcUqoN3aJbNiCty2mnaDVIj8hbqTfNnTSYZMAZtaw&#10;pAztJylgICnQyZD4n1O/02lW2xJCEsQNJS4ea2DDfjaIm2KHtx90SG1rLplWSG4UkAthTWeKWuFk&#10;O6wc+eztL/r0t1Jhmrt+9JFT/Om73zle8B8SzO+zKlbIZ8/jIPleHiyvtSiCIZfQI8cyMhVAjUbc&#10;WEpnUysUaqYw2Yt/Oqzp2BTbRTKKNT4RYjpjdKCt03w88YHDT/+Ht2raodCUs2qRUZNXL+KcP3JI&#10;AAAgAElEQVT48sJvv/P9M3TvwBtrRnuyooWa5nqEMSoqa3v+APntWdLJJRZEgTANE0eXvNC4hnYW&#10;CfBOCl/lIoO4ext3bweQhzRBqp1DHgalXQKkKDHIfV6cw4hbhRoOC7MMIG4kD35A2PCKjhNdHp//&#10;1U0qVKco1gtklopEzhjVQyOeo8qvJ9cf85raY17xIw0is2tYFOI4dvZd+fknu/tu+pjl3bO1rDU1&#10;i89ht3lZvNWYIx0axCCBwHUnEnvWLLgpvie2oIDFEHdfXclw00/cgBAaBbBEDl34kFMJophsp0zF&#10;ao2bXbvR5FMkbJKT7XyzJgHetpKmeNPhch467bmTIfE/SeugNKd/wx0TNzS/QVBW93ivHnIdTNyR&#10;w+/5SBbk2HVfGCHRixTqNZqec26bOvrxT133jAtuFOFdVbzze1e8XHdn3lig+nrTr2tjTkzkNyho&#10;z1K7PkNec57JGi3IgrIpbEH5vkxSL0YgbpRNjPP4sIeuW0K0NIxEWWKJHxbZNIuqk5uZuD2jSnNx&#10;bWd504OeN/6oF13WCWgVIqMmr06wJrTvXHy6Fe7/sBVNT42bAcXNebICjWLfJ7/VFNqP4hY5JrSg&#10;eWxNCGoFheqDbsNKN77MziIFtaH2QSHufve9HUAeQJD9fvMxLN0SaeIGsvwNjDe3gQtkhdeDZMbd&#10;yX8nPHlNTIDyVYTHsyfuSIXiFqdYpspYlTSnSE0/pmZcCOPilp/SxAPetOFxr1ybeS8Su6/80nO8&#10;Aze+2WrvPGZMr1NRb1PYgMR4m3wvJs+FQhKPz/zKJWV05OLbie+Z//0T95ihZ7jJqnNZ7iREK0sf&#10;XRJAcgzLYglz1BunUCKrVKbI92l+fp5XC3gfnlMslsjxCxNtxNcJL0XYqH7cblgPgYB0l45fTW/6&#10;XrozuO+JmJiFchmxx02xJc6mQ/WyEZMXNtnsZ2xWqN42o7pf+a+jT3rOC7XHnrEXq4x7f/je585N&#10;73zHuB1ttcMGxe0ZGisaFDSmKWjPk99uiK3BOCJTF8cwRUK6/RNjSHtOQwjpYo1ADKJ5KJKc+UYZ&#10;wVRpoFlkFceIoI9hfDO55rpgZ6v8kWP++vzX/yFbtru3kV+TVxEw2rztvy55veHNvNby7hmfKsYU&#10;N6fJjgLy6lgeh51fj0wDSzgQRMEqDZQpoJ5htNi7HDao8alIu82E2jBSgF+peSyPuGX8Uoo8DeG/&#10;P31Zz9LoyV9HKl4g/S4v/B4soKFnhjWEuDvCf4l1MUAmEd1mGFukWyYVbYfsUonIKhDWWOpahVrx&#10;+E2VQx786tojXn7p2sx7dMT7rxm77Rf/+1fa/J0XVOJ946V4hkrxPJFXJ3dujm3R47uJ7+mJc8Co&#10;5zzTlvWmE1wOhIMs4k7XwTRUd2l0CbS3nRiGxdLSEHQslIq89xqEMXmeRwHOaLMGYyggEWlmCXQ+&#10;RSJm4Z04WZAShNS9F8TdPTXBj5O0Z6U1/Uy4Q+uDFjKxrw7jKMiJOM5mcZnCprdh47yFxwKaOGI1&#10;1zJmCpUtL9r8su9/k27/vHPX9b9+SezNvWPMphoIu2IEZJoh1ffu5ON5OPYVhS7PtKFmFgMVbANA&#10;OE83C7191ALaM4jbgHR5FJGfyKrgLLi0CBhg/cKwyQ00Mp0SjU1to4ZWo91+5bcTT3nOw9evf/Q8&#10;O1yF6K8dqwyYae/69jee7TX3fnjMCSZKcYuC+T1UtkIid57a9TleDkNDcSybR9LckOOQDAvHU9Bw&#10;egstr+NYFJZA3HiPjoR/p4g7nb5hHUQWevznELe8DgtroUvlEp00JOdgO/tsfcQtBw9JOcCdLFPM&#10;HAyTPOiSJ4OKpQqP7mOzSG0qUdsoh7NR5dqxg489d+qkV39XeFrDIMS3XV645cZr36A3d75kwmof&#10;5ISzZNM8z+AgHxK2WkS+OJdtmJjFgmywp41v1DvQ6367NHrvl07c4hlISfgT9SbhDm7jIGlsrUAg&#10;De2p7fpM2jhSiCVxJt6EpAVxxxQkikdk++BZNoePH0n9yyHu7HRmEzfSxWlOjoEJ6Cy0iTLmAQSW&#10;7y1YItSoFdnUCuz/qU0e9szJB5w0M737xr/1guhs8hvbHC2kqo0jcW3y65hpY08bWxms71HIH7Dy&#10;lG75hmzkR/zOS3ceJHGHLPyHY6kgbpy6EeHzSRDNZGl+EwPr8joKChuoaW5ueJsf8kcHPeYlNydB&#10;rTosrKRXGCBBefPFr/m7CaNxnuG2NsKQQDH2WBijPbOL2vP7yTEjMhNuwkgbjQUKBKCRCI0xzJnJ&#10;LhtyiFvGkUfc8r1K3FlpUxuceq+iJ4yc9I2KYcSNtKTjU9OPjhGzmDzilkAHB79SpgD+EDeIA/6x&#10;V4gFW9upUqE8TuSUqEk4S+BQS6/+rrbt2DPG/vg131s7ipKP+NZvbfzdDf97phPue8243nCsYI6s&#10;qMkncltzM+Q25lijIBZFI/TG6KB7bE53gWf4Azn2orduDiJuXNPvVHcC4lkWcbN/TDGT+gP/2OfG&#10;TBO/maST+PEH9xHswiNuXbyXW0mCuPkF3zOSFQa17eYhnX6RVknc+Im9ZpF21rmOlahYJ9PSqd5u&#10;kQHjqLFG7dCiQKt9qbZx65dm5/xnOQX9OUVHLxV0YrWuFDTInZtmwyh8JC/C0jhWHsQAAVsZyCOn&#10;m4+aJUfdlPSNCmw1AJFus382vsJbFtibh/EgkwfXvg/hOpMq6w8jt7iFjMmj/rp2ytlfTYJZdVh4&#10;Sa8g7L7iM8e5e6/+xrg2d5gdkmYGHkWtOkWtWYrceYqDeTKghxznFBNzeViCgtUdXNFMNF28A2SH&#10;saxInT9F+GocecTdh5wlLO6clAan3gNqvB0skrhlHEKYZwHxpdAr7JMgY8adBi/JJoB/HWdfWX88&#10;iN0iTXfItAtkl8t8VteLTWrppbCpV68d337cW8oPP+Oy1by3lod419fW77z+xrfEc3c9r6rPTVQ0&#10;l3WO47iU25wnFzPtSKjG5DPA0IaG34mSnA6U79mtG/11RGB4PRkEWT9StYL/y0mljF/uuKRdSrAG&#10;xM6MWgB54rbVmXGLAHpWqFBXkz3xhUKkC39ID9IshPowDhZpl4QuFKCw4laQvFUmszBxa6jXcJb1&#10;EEv3S7Yh9Iqz6dFWnQKvSVroJSpMAbXvEHvTAMuOQGNbuizlZGGENgxhRJRVSJAVwrn0RMCPT52j&#10;OhgsbY4wcZQtdKYorB5EzdJBr9/+9A98IAlm1aHzaVYbdl/31eNad97wwZJ/28lVnCnFSLLdpqA+&#10;z7rHsVyka5iNwdY7rqKSCsK2hOQmKp6O4xb5s9lhkH6yyAvPpLYhAG7TcXQbLzAk7hzizkJWWnLz&#10;phLnAoB45HGfLCDOrLSk0RXvSbAA4gaEkQn0n5BqxezdIsO0WJMT9r4tu0S+UaC2XqGGvu635c1H&#10;vaV20qu/pWm8obgGIqpf99Xjdt523bm2f+BpE3ZTL8bzZPqzrJ/bnZ3ho1KRH3Hna0CFKK/+xGJJ&#10;FL1ygqyBWPf7Z9WDnDq5AMj60Y1VpGdU4gZpA1nEzUjy07O3nYBXm4adKslAb5voRCQIj5Mg48CM&#10;GJbINAoNjSLdotgskW5ViPQKh1OwYDoM2s/aFLSbFPotJu3k7AW76eZdoptmDAo6ZSTLcgHEzUWQ&#10;mOUFoAkOmtclcfOvOCYT9gWgrMWqkV/YRI3yQRcc9lcXvWm1roD1fZLVgHj/JWM3X/7jL5bjmVPH&#10;9f227c9QxOb3mhS5DRbGsCDpiuMVMY5ZiIbJJAFViDyaFZUT5C7JYpSKqiLtRzaAdMOUS23cgO4D&#10;4k7HnUZu3pZA3MAg4gby0tOFiJ8FdEaAujIP4TX4DNC5YU+NpX41MkEymk5jtUki6E2mEs3EpbBl&#10;bfzt+BHHv37soS/67mqfeeOMduMXnz+uvuPGf5qbufNRFdOzJ0sRQSo5aB4gajcpaLZYqxgKWTcs&#10;JhHM/iABjYmaHgrCkegbiI06MF0kYAhjEIbVP0nwALfPxLlK3F2o4S0sX2p6EJ9MA2JKpwfAhD7C&#10;YMkw+U8zi2RaZZbShntT9yl0m+S32x3SxkwbpM3AR0oy1dUpnookUd2a7ptkGnGvpre/PMSgBnN+&#10;gPfRhYHeROgOK2FiX92PLJY9aZlTVHe2fuzYF7/mNZp2Qs55tJUNtRateODow90/fOdLrfruD9rB&#10;rFGOZyluTVO7PkuR1+YlIwtHp6BlKBKzBEnafaNmed40gzTUSpyHPELsVP5VRtyyE5AYVn7d2QUa&#10;evJzQPn3ErfwywtzTNxiSRF+oZYWR5RKdoms8gSRVmb1qC1zkma10g3lbQe/dd3Dz7xkNUub77ny&#10;c4+Zv+Mn7ymHjUeahqcXbNjJblHkzlLQmKXYa5ONzptlQ3RWPcsmMFi/Njr1mKxE37YkPLhLtyZZ&#10;FXo+Y7q9ZRDBQjBs4JgHWb8kweG+m4f7nrhlKfQMJLjfSo6fQcubafEKkmkXWUaHpbnbcxQFLutU&#10;pzBIdKgLBTgsFW9A9gMZQwyyrBKSTr6DbLPyLz3jVttf9vdC28sibrwSsimgdkie+1SlWa1GTXvz&#10;px788he8StNOE1ZMVhmUUl352PGj9z9c2/u7z4xpzQdjpq25M2yFKGg32HY2BNFM7HvC+A1Ljjqi&#10;8neahug48gh7KeDGoCKp6GlC620Q8prhN40hae1rYAoy0wZkNsQuMhtvCrLjHORmENDBpDvMzqwg&#10;VW5pqKllqV6cGcUCLnd0wj8vE2Im7vo0PrGJtMIYhWaZAnuMZkMtDKzaLaVth501/rDX/cdqW66D&#10;UOev/uudp8R7bn/3Znv+OKM9bUIWxLE0irwmteeneenVsXTSPBzqEd8A3wL7CyhjaCRD/25A0IuX&#10;mxPd4wkEWXS/rRQ+lMKMcgDWP0NfGET9S7eNweGp7YDrTw9pDx4KqKEPcqtCrcuMpF13toC6BcZh&#10;Y7KBP93EFpDN8hs44haGEQWuS81WnXWN4xtgeRzriZL8ue0ycXOAqTwKIpWpR7q4DLhsemVyOmnO&#10;6SfEigcWxy0mapW4eQ+dB9LYC7cp0MZor1+kWXvzRQ9/1ZtevTbjXgWADvIbv/qqizZajRdUoxlL&#10;a++nxoG9ZGg4DgSjBrhCohEVEhUVkpkQRoNghKh4UGggKq7c4syukIuFqPzd3z3CLAl6GsQSiTuz&#10;M8hAOl09yGmQEml/WXFJzVhA1vvceBOoMwy455F6TrrUp+isIhyZgelPdEVJEpAWzLjRr0CXsl0e&#10;55m3bxYpNKHjvEizUfHX5W3Hv33yxH/499U0856+8sMn333LL/9pqtg6rhxMa0VyKY488ptNcqFJ&#10;LHD5vC+kkXnWlii+wbeRf7zfje/FxioA8WUkOQwnblGf5RLropAIcy2FuDsk10l3r3+Zbwk19OxW&#10;2YusdsHgNi1CEMSNrTzhFtbS8BOLHTjSZoOwTZOPPeKbeK5LrttiN5K0QcaQ8sZqE6c7IWGx2sjB&#10;JsDXEfEibzJ9Ip965oxbVdTEdYDLD6stgrgBEa6w883yJ0kaxHObmlGJdtY1mqEN//S4c178Rk07&#10;ffBexwpFTo1Ymdh/zWePqd99/Q9r/j2ba9EB8ud2U31+mizYhdVRPXHUQWju0XFgW7dZdkZ0IlyV&#10;uIKLJ5hJiCf9zXHxSDdyIC2cJpFuEMOIu+Muh7hHhZquDnIIUiLtT80HsJzELWbLIj0yt92Ovzds&#10;7rCh+AMCiCBu5IMl+IWWLIYWsdGDetslzbCpWJ0k3akS2SU279iIKtGeeGLHxsMfcub4w17w7ZVO&#10;3phpz/30ohP37vjlR4s0f3wxqhtxYw+NOUR6EFBjFqtX0CxokWYa5Ac4gIvyFC0FoyAdmsYgbBSJ&#10;mTiWzgHhRgyJAdnPd79f8qGTpdzujHu5iVtADtTTUOsi/HaJu7feSah1ujMfhxES3j7uH5iPjBGJ&#10;2y7AbGaBn4d+QCEMo/gBBRGUs1iiP8ESI74PTugl0v5itiuk/mXOpWVDmQ9ok5N5FP2SMNkp7yXy&#10;iFuHelOkE+2OawTCFlws97gRPp6HoUGNyKG75nRq21ve/ai3fP+tq1XOpLc0VzDi+NrSzd/8xnkb&#10;tf1n6vN3aFZrL3nze8kyxVKMPE+IET0qiiRkPqcoiynpMMToT1ReHCNSG+dCICt3XhhIlvpONBD5&#10;TF57OxWJjrs/AOLuSU8ClKF8pr4D0o0/C4OIG367Hb8SL5xqIRm6sB0cw74wdxzifD6AjsPzfSpW&#10;yuR6Ibkh0djYOjILZYqgVrI4RTNxlZpa9ddTBz/obZUTXnTxSl02B2kfuPoTT95z68/fVg7mTywb&#10;dT1o7iMYoXDrM6ykCHvVjg51mxDqxMqHTgEITUcbETM6LMVi8dVOdIxDIFCSHtApe3ERM/ae0wfi&#10;Hs4QwijEnf706fqSDlPFKMSNe6zKIMw84mYZmZS/bpwS/U9GRoq4ud6zitPuE+QbfOnYBda3jq0/&#10;j4XQfF4NweAK/VsQB6RHyIvoV0T/hr5PEHEv5yZHzsSIp4e4BcSMG8+4/SV5zybuiEyc5sE6JmyJ&#10;d4gby/UJobNZVYMHOn5sUCsu0t62Q7TuyNc+5KVf/WAnwFWG3tJcwbj90g/+kb3nxn+Z0vcdRa09&#10;2vyBO8g2cBwFVQ2KhbvNp1MRk9lkZsNfIhHmQe0cZFrU5xJi3NoP1V9v4+o+l1qKJNLxcONTGpxE&#10;J9ykAedBTbeajvS9+g5+dc3kaye+lBt+37kTHZYa3yDAL6+g8JKcfNIFss7HaWKc80bcOOeNI2JF&#10;1rJGhSoRWdSkcrTfqu0Y23r8G2qPOOFbK23fDSqBf/2Vi/8imr71nTWjdYgZzehm0KKCEdL0nrt5&#10;poa9SlQlfB+x/QBoZNpCCAp/AEoYbkDgopMHecAuu1DygeNiHEZyD9WauCJsuezOy+yYraP56lhi&#10;RZ2QdaGrb5yrriQeNjIDN4IeDF4OFspU4p463K0DcN+pb6mVpXQdA/mk7+Fe+sHzdPPphJVARNtb&#10;5yTU3iXdB/Wi16XqrFgs8uAf+cQfjp9BuQk3eyhQSXlAekReEGY3XWq62W/SZuQZbrhX3QGdspF9&#10;aaqsMNADcSNvrmGyIRec40a3zPrfY528MCanVKY2TihoNs2HDu1pO1Fh+6NOffALLvx+J7BVhv6S&#10;XqHY8Y2zXz7e2vEBJ9hTCJt7qdncR7alkYalaGW5N6sC5mKZCTxdsYF0J5CFe5u4sxpcj5sFELea&#10;BiD9LP27m75e4gbUvKWR9WwQuAPnGVPvd+wcL0PHzz9FWeBcqaHjnHeBzTtSqUqxXqS6VaNZq3ar&#10;OXnUOzed9MrPr5QlPKxU3fr1r5zh7rn5tWN6c70dzlJBC9g28/z0Ptak1f998Bv1pkvY+Gbqd8M9&#10;BkW4B1GLJVZBpqz/m4gcx2J3piZmcoZmJgSPJVmT/GRVBcvvHKZUH5qQEm91IVqMDLCXm0ixI4kI&#10;F/INXfIBuu0J6ZJpHoW4pdt0PgcRN6DqFZBQe5VRiVtCOse2BadDDp6wRJ/kS4aJNKabcTp/nTyl&#10;3nfyxzN6Gf/CiTs94/YNnOVGusWqDMhbY3WqhmhzhkZubNNdswHt86t7Nz38accf/efn3t0JbJWh&#10;v6RXICCUdsfXX/X1deGuv6D5XVrQ2EcRVDEaWPpOlPInyKp8A7GMxJ2u1BKdRpLxDrgviTurQQ/L&#10;P/wMKlP1nZrfjuYpJe7c8sh5ngd8eRFnbz5kh8SqUiMhmYvOB30fyAZHm3SrSHZtHVnlGrVDojlX&#10;j8Lq5F21TQ98RenEV/9A07T79VGVeO+V1V/+8Mt/r++/7a22e2BywvTZAIXmN6k5P09t2KCGUo9I&#10;HNkR5SVmsigjWaYgXLlkDHkC6RZlyrNqHA9LCB4kwmEkfoRdAN54FeEk9QH+LMNkSXYMHrFgDn+Y&#10;UXM8EHhKSF0SM1sgi30mbiP53D7q0h8QcQ9uTVkE3utDfd2xupYMrnrG6bBVrwwuADyTRC7bo7yq&#10;WChx889UGxUbBSBtsUAvtLV1Nid54I46YNsOtUKH7piOaUe7eM2fnfrKk7WTX7hqbXL3l/QKRHzt&#10;lzbf87srrqhFuw73DtxFYXuGbGgtTYxLpJFV+QZiCHENQ7oSZ0GmJ8/dHzpxj4JBZQ7izsu7ilHd&#10;pdHtTrp77XyX6pAAXmCFghax2shuY7NAvlOlUnWCbMhKGBZ5Ron2uuYdxtiRHzjo1Ld+9P46847j&#10;yytXf/nrZ2r1na+bMNq1cjBPdtAiI/DJazbYwpdp2mJFIlX26fqK0xkgZDGTxrNEjiSZfaOrZr3X&#10;vF0BrWqiLQaJgCgIxcb5YyZjlHticYtdidl1yTHIBHGb3Zm4TAOIm9tncs9CVywglywL4+w+UtFT&#10;/bo1ogcDiUc8k/mSkHmQSL+TUGfcw3qThRI32zdPQRI30oKwukpVeiGXzdU0q/dqO5GQ7jpllVN+&#10;UhC0M6BInMlweZBFBnluTPWgQHe7Ff/WdumCZ51/xTn317a1HFC/84rEHT98/5MK+//3m6X2nSX3&#10;wG7SwyaViwVqtRqsSg9QK+TI+D0Td7pBpKE2HDV/nefKUne6UbGfJHw8V9/hL211bFSk04Iw1bSl&#10;IYm7k96cfCwXuuXR7ZBlbyLSgmci7zA52IpNPh87Pj5GRrlCrZZPjdiJ/cLmA25h4xsOOfHJ/6bd&#10;z8wPQiPapV9594Ond93wqs1FOlz3puOpggmR5PjA3n1xGMSmZTtG0G6TTaEex/wHJtZ00lgZGu5j&#10;LdRMw9LiOMBCuElabOmaYZoa2UEUmLHvW2OObhlRYIdabBixhokw5IiF5Lius81uCJByVQwx0I7Z&#10;qhj2QGMQeejyMjqk1w3LJsMqJCQO7XeYUfqJsJX4rqK6JDvdvP89jCoVJOY5JSRxS6h1e1TiXmAq&#10;UgSuxN/5JSCJW40bRCmJu5ubfv8qlO4iJR+Q3Q91kEHcIG0IJwJYMsdsG8OyUEe54RdWRgKydYdm&#10;Zzya9Uu0wxvfEa578POf9IbP/4g9rlIM+073e0Aa9v8uPut1483fvMec32GEjRmytZgKhQK1QdyG&#10;0Dm+aCy04SsYRjyyweW6uw+Iu9PQkmtPJ7CA/KudB5AZZhpKR6m6yy2XRSKLuEUcYimQl82T/VEI&#10;qkHjE5OAaZBTrpJTHqPQKFIzKlIjru5tFrd+7LA/few7Ne3k+5Vuc7Qb+vnPC/SwW2O6vRHTIRtj&#10;un23RrvKGh12h043Hqzts27T1s0VtWmrqWmm0/kwWmO3Vls/xj1yff8uXStOGe36rOEHjhXGnq07&#10;8Vi77ZX8A3OVPXfeOEVRewMRTWhE2/QgPojicKtJ8ZShReVqySxoUaTpkUta5JMWuonCEHF8yYI6&#10;TxAkiANHqwydJahtQ2dlSo6NoQRSgu8JSWlIsidqi7FNhoFnUodl3RpYp5T6iOOM6ft0/eR0paqr&#10;WneBe5u4VaKVGJW4Zd5k2tXwFkPcEiBuDKsQtgOjM/xtBHHzUI8CKkQBweDafMOgab9Gt3vrv3bi&#10;s17xkskTTp/tBLQKoX6nFQfYB77pqi+8f8q95R+0+bt0k8+REtmmxXsnchlv0VgAcWVhYCeRajC5&#10;7jIaBKD6UzuNznOlJabjgZ88qfIORsi/GncaeenrQOkogbRb9d1CoXaAuBXhd/OFOFBMvN/NRC48&#10;wR3vyZkWzbcD0uwSTW7eRqRb1PQicsY2xPuadsOtbDxn+yMe+Vlt6rS5JMg1JMDsXhT7z7FObs3+&#10;8rdOeNdd5d133zY+Nze9JWzuO9rwG4frYeuwouYebGru+jhwx5w4KFq22BHlJXgWvBIat7AkDkKF&#10;WcpSqUSwJapjCd0QRmRwZl8cI4OQGpbqk2+vtJk8pN+zkh6lzUjg+TDizmu/I2NI+0s3b5nOdDqQ&#10;Pkj15yEjxR30tpMh+cjIJ4g7gNlOisgJhcpxzMBB2qgVGswsU0jNhk91v0x7g3Vhe/yYv3vka//l&#10;C0kQqxaDvsuKQHzXT6duvOyDn9kY3PI0mr1bg5QlBSGZiW5c3gdbCoY0nGHgPbusBp1gaGeS0SAA&#10;1Z8aR+f5EOLOOkfegyH5H+h3QPo6SIgbf9JN2m06vYtBFnHzNSXFgzjE8i3eQkBNSBLznmkQ8F5p&#10;ZJX4uEpkFqhYqZFdKJMHU6H2GB1oGfv1se0f2/TUk96vaWvkvVAwuV/99ULLv37dgbtuO2LHbXcc&#10;26ofeIKja0cV9PhgS/PKvIpGPtlQjBS5pMM4EI49mQZrDtNth0zLIj3ZGuN2o6gulvVqWJ1Kv08L&#10;fwFq3fxDIO6s/CCdMm14m+UG6OYmu40KQUT4ze6H8I79ZfRTvFROgrjtWMhxgsghXY5vgv1tK/Jp&#10;ru7TPq9Mu9ypO7ae8JePOur0t+5Mgli16P8SKwzxzu9tu/3ST/+rNXP9I8f0OsUepFw0KhfK5Lou&#10;RF77cqw2vjxwpVTXjkaEDLdTsTOAd13Bnm48apry/KsY5i4r3KwZd0/5pPa41byw/4wwF4Ks+JcT&#10;ecQt72XHLIG7dJ7EmWV0/hZFusn2u0HehfIYlarj1IbysOIYTbejVmCv+9Lmhz7hQ9ohz7ixE8Aa&#10;Fgxext/7o9IdN91cPXDbtcfO3n3Ho/XG3pPHjPYxk1prUg9auhl5bIU6Qh1MLGNZtkEly2EjQjhk&#10;hL1wLxQ6sVEvZX2V3zev/spnuKr1Q0We8BfAbSGL0FJxDm0vyqBDhZTWFytGvW54wCkkLTvP0kA6&#10;hKa0fEjVs9wSMsqqi/58YhdbrGLBoK7PiQxigwKc79Z0snWN2o06HahHdMCcau4Pt1xwynn//c6V&#10;rqFwFAz+KisA8Y6LD/+/H3zq62ON3z60qjUo8HFkxCDHdCjwfNIMVbxkgRgy41QbYfoev9XGpEK+&#10;VxuFvB/mP41hbtU4OL0DiJPfDxBO4/cZYS4Eg+JfDiyVuNHpie8I6WrsyuGst0F6oReToUkAACAA&#10;SURBVEKFYpksxybdLlCsF6geO+6ctu4n4wcf/9ryQ190w2qWil1u1C+/YNOvrr30Ed6u21+4vqyf&#10;WHHizYFb5yOfvMeNZVm/RbC6PlWrUsE2WMYlNu0+LWmD6mi6TuOq1g8Vkrhzw1wm4lYh/aWJG0iH&#10;h6bFceXEgXd5xC3DAXGL9PbnoxfZ76HREEFF5FMI1cO6OJ+vYUDlRzQ3O09NbYz2FzZdV1h/4vOO&#10;f8k//7rjeRUj+6usILSv/9JRN/3oM/+2RbvrQaW4QVFosBIHqPhjYNQ5IL+ygqYbUw9yGo5Enj/5&#10;XIavNlD1fVY4eKb6G4RhbtU42H3GHnMPBuQf/tN+R4lfdXNvE3de+rM6OoCFepI8gfQxa+F0owvn&#10;s8MRBZjE6CZrDSvXxvisc6AXKC6MU4smor2ecVN145Hv2PjYR/6Hpp3USoJewxLBS+q7v1S649vX&#10;bN+361cvMrXmqRWtcXTsNQw9gqY37GxHbLms4FhUm5ggF+fyE9kFMfuMOsfSJOmlka7TuA5bcOs9&#10;I94LhAWVo/w7FY4MH1Drn4SkQZAdkOcuHZYE3CLdsmnBhXQnQ5HhqeH251eUkZT7yEc/cXNbClHe&#10;kC4PycMJAAOChTaFbkCtZkDTzYjc8ib/rmjyjU8555yP3t+EPO8tDCvt+z1A3Nf950f+7YjK7INK&#10;4TxFsUWmblIsBdN+T8QNoLGgYaiNQ0K+l7+Xirx4JNQ42H1qRqC+Z+QQHwD/aT+D4s91lzEjSSMz&#10;TSOC48lJf38HJdDTwUqpXPSAUA7Cgjbo8BMLclj6I43GNmwiskqsZ1krTVErsKnpWzuN2tb3bHrS&#10;iz+vaZsanUDXsCyI48vN6y761HHTO351zqaS/ria2Ro3wiZpUZtCt8XfHupAC6Ui6WYi7wL1p7BM&#10;lejaxr1aZ3Ev6xyuefVEYhBxA1IPw2KJe9hxtrz2IYmb85NyJ2OT8arxy/x23A/Z4+6i/z3yrME6&#10;nK5TYEgb7UKTZdgOaa4ZU9ucpNsbxs3jD/uTJ51w+vk7Op5XObJrxQpCfMO/HHb51z7w9WOmGn+E&#10;GXes2eLcp+/y9nbX3mw28ip+B0MaThbUMNXGIQF38p3qR2JYx5FGVjzpCa0aB7sfQtxyjz/z3QjE&#10;neevg3uBuNPhj75R0ukqk6sA4ochBD5eZJhi6RTmYWOPjxoF6NxLFXJqmym0K+RGNplOlSzDiA/M&#10;0WwwtuVrm4854t106N/tWFs6X37E93yx/Ktv/Puj6rtufsOk7T5K81pFE0YkLYs8t0mVskkF2+Z7&#10;fEvMslE/UK9xr9bZLlGJbw/lIIOQtcedDlNVoJRe0eF7Jf7+1iDqY97CVDqsLMjwVXdyCwDv1Xe9&#10;EPHnzbi76e9POQ9WoGwHS+VsiAY/AvK8gBWuzIcFmjc3zt8yZ/7jM9535YVre9tdZJf2CkLjpm9t&#10;ueZL537lgZP1x5SprZHucO4sLMtAZ7FC3IMraf/7pQqnSagNVL7Pa1gS6T22PDcSahzAKMStPk9j&#10;GHEPw1B/y0zcaprSZkWz0F0ulSode4kb3jFTCGAtLHFj4IiRBlWdIVmORbMtl2K7TOXJTWQ6YxTH&#10;Blm6RZFVpn2e7baM0vcn1h3y0fHHvXHVGk24t3HgB2dtv+6/v/eyqtZ+ac0MJqN2g0qORnrYIsc2&#10;WK8DhNU6gMlPXZwgSGM5iLsHillPlbhVqK1BytYOjWeBGNStpdO3lBk3Wg7nF90MVquwddB2qdVq&#10;UyvQqK6N013B1GWHP/HpLzz8SWevzbZTGN6z3s8R779k7Ifvf8vHjx5vPLuqu5pmlSgKfCpZEV9h&#10;crC3aQ5uOGnAHcx2DwLcqGQxavhpqGFIqA1sUNhZYQwj7kF7zBxeasVB9Q9kxZnGUD9DiHsY1PDV&#10;9IgZN/7UeMR92r/qN03imHFIAVu4Q7HFWkx+5JNdsHgWEYQx1SY3k12dIIqgc8wml0wKzWrUoNJ+&#10;11n/qY1HP/yTxcOeeocIaQ3LCSyf3/LJix5z963XvXPSdk+s6L6phW0y9Jgcx+Glc5A3yFoumS83&#10;cat1SJ1xAwhXHU/2uxJAerIg41XjUyHfq/2IirwBhTTOkzfj7iIrB12J/jh2KIat8FaD20o91OkA&#10;Te6Ltp30ohNf8flvd7ysgTGstO/3iONLnO+/9bz3Hl08cMa47ek4z+n5baoV0Zm2BXEp5DCos1Yr&#10;7yjEnYVBcUhwA07e5blRG1xefEBWGIsh7k44yjaB6h/IilMiyz3Q42cZiTsrLayBKxP98fb7F/nH&#10;c9mxcQcGITU9GQ6YUNvZYF3mkDx3/ZiK5XEqjG8kMhxeYvf1AjXjAjXiYtMvbfrB5CFHvGfsmL/9&#10;n5Vq2/v3CRwlu/3rr3jIrt/89G2l8MBpVWramHXblkGVSoVs26YwDMSSOXSgK58c31qSIr612v5U&#10;DNvj5hUtVJlk5plHkP21UUASt+pHNtu0ginVDSDrNPIhf2e2mZTO8/T7tFW9NHlnhZUFlCWs7UFo&#10;2Gt5FLgeuZFOc5rd3uWNXfjE8z97rqad0Ox4WAOjW9IrGD/60J+/fGL3rz582DiZhapDs1B7CpWI&#10;GF3DRm2CYZWsU4kHVMy0myyo7pdKTCp5ZmFYmtLoS18OevOfnYbR4hX5V+PNK18VqpGGhSI75aNv&#10;gcj0pbcssOcNiEtKWQuOjPE+KrFObbtYIauygck7NCyKnCo1Ij2eaVt7iuu3fWLT8Q/7JE396d1r&#10;e9/Lj7lrP7Huiu987n1b3d1/XTOaDg7x2bZJxYLNpkQxF2bd6BrMkIhvzLbHNKHnHBg+yxwObKeA&#10;ZFHdQPJ87anzi63f2TW72ybFeznjlfW3G3dvvN2Jffc5SBvCcciD8Kd3BjIIjet9atUCv/Fa2EDX&#10;yNINikMMaHVy2z7NNjzyQpM8Y4zuicqXHfcnf/OCqce97k4R4hrSWHrNux/ghi/8wyn27T/71tbC&#10;XCnUWmQXpZUnqEfsFkFvg+mHSkS4V/2oblSo7u8L4gaGpUuiL305SHcAeX5GizN/Dz2rfFXcW8SN&#10;AdHg9Auf6LxVd2qauZ4lZirxW94bdpEKk1uIcFQsishHXuwS+WaR2lFhfi50fjy57diP1B7xiMs1&#10;7QShE3INy4aZKz522C1XfP1su37b39YcKnjtebJNog3rp8gPPdZ1rgcen8zns94xtkASWQb+xBET&#10;+VLA6loTyHrUW38WG352zU63W/6fIm4ZL64YZMrfQB5xQ1d5FnGzOzyPhKAfTlzgJdxBwYqMM3Rj&#10;KpcrtHvPPmrHDjWpRAeC8p7WhiNfcsqZX//22qpTNgb1TCsGv/nGmzfXf/rvV20vtQ4plyKyiib5&#10;gehAjVTD620w/VA7aEbGjDfTXV74SySerPizkJcmFZlpzEA6vEF+hsWbtRS/ECyx9HK6t95yzc6D&#10;eD8KceMebuSyJWYcDMOm+ZCoOj5JlfI43xOZ1I6Igtim0C5TMzTmmlHhssKGgy7Y+rgnX7tG4MuL&#10;+J73la/9xNfOr8b1F9vRrG1RQJZlULFSJFMnMqI2z7hxUj+KoW/N4roBmwfQAMGz7wH7ZWpd6Ed/&#10;Pev1s9ga3l+ze+upeC+b3+gzbgm8F/ZR2cY6B6R3t95i2E5HHwvb6V0NaQhfDhZ4eT7UqNls0fRs&#10;i+Yjm+KJQ+d2UfFtp57zjrUz2wOQ/pIrFvEllzjXXP7GSzebM4/avLFIno9jYcLoAOsqTjC8kamV&#10;Hw/6G8iCcB8RN6CmXRJK+n5UZIW1KCwx/0vzndW9Jcj4rlkdX14KZHmoS4UIA/fcgekGuVgot4pk&#10;2yVyCmUy7TJLGvsRZt8OuZpFLllhUyv9Vitt+Pr6w4/8inPoc3+3djRm+TBz6XmH/+ayb3x4Yyl8&#10;iu4dMB09It3SaaxSIAPnjLEkHMMmmTBOAm1hZmIuFMQtZ91qmwCGt4tuPZP+034E4Q0LIwtiVtsb&#10;Vn/9xR4zni+WuOWxOaFIRoh6injhBoZexIAVdZ6XyBFXouAmDkNyGy2YjiBXL9OBwIpubxX//ajH&#10;POPVR//5uXeLeNaQhf6atkJxw7tO/kilfssrN0xicRwaekyxX9XRtTtKIxNINwD46W0Q9zEyCCYN&#10;NX2iUY2Wz0FQ87zoMH/PxA0jM2peGDnl2nUr349O3PAr/eM9XGCpEXURqngxoytVauRUamxhzIXU&#10;crFMdTdkATZycA7c2en6hUvWbTj4X2tHHfsrbeMpuznANSwJd/7bGUfeeu2lH9hSck8zvTmj6BhU&#10;LtlkGOL7skGMZE8bxi/0SFgVSxM3oNal4e2iW8/SdUNCXbIeBSIcEW5vWOm0ifeSuNMiHfAj45Xo&#10;J24ByG7APYib+1P+QyDYzw7JlMJxqS0iVrgShOS3XWrOz1Mj0KhlTwX744nvHv74Z55xyFPOuU14&#10;WkMeemvZCsaV5z7h7yfbt164sRwWalWTWr5PhmVThM3uBAtpHIOgNt57FTkEIyHztNxpUsNbbNnx&#10;HlhO2kQHkv1OIps2R0faOlxPXDnl2nUj32enIF0e6d/Sv7yGnstCkmxuEm7JYUUuVqVKhdokBX5E&#10;WqFEsW5S29fIj7DxWvAjXd87H5Z+FU0c/F/r1x/83eqDn4lZ+P3K5vcfGn796Zc9tH3HlZ8runse&#10;sq5qaqYekVOu8NIuCBpEDdJm/Q+Jjm51j1utr8PbRbeeSb+99aVLoMPDyqqfeRDvFz/jFoBlc4SB&#10;QScIG+exO04T62tSyRHigZ2IIAqp1fSo6baZ4H2rEu+hqZvK2x729w964SevXhPGHI7eWraC8bPz&#10;//KJxu7rvrK15q1fPwbiDliXdJA6pzlKw1go1Ia87MghGAmZp+VORye81Ix5MeUnvajpGzXdQk51&#10;8VgocQPCnXw/mLhxTYebvscsp2gVKfR88mEn3jIp0nVq+RGFukXF6gQVSjXyQ1i4ssi0HN5T94KA&#10;DNiYLlZo2jXDRmTdSYXSVyemtlw5cfBh19PWyXvWdDovHHEcGzd86Omnl5q3frjYuHu9Y0U8eMKW&#10;BlQj63HA5idB2jAkgxl41tdXv/dgdOuZ9Jf2c28TtzSw0k/cvRiFuIU5TjPZ54bJHUgGBKRFwlgJ&#10;rz75MbVcj1ptn9pBTIFm0aw2vn+vs/WNp55z2efXhNFGQ7eGrXDMX/LuY67/7y9/bbszd+xEMSKn&#10;WCCPFbAsjXhGQbohLzsGEAwg87TcaeiEt4KIuydfQ8q1q/giq+sWSJc9/uQ9rvws0ij2iIoOtPmF&#10;5AYwM6sRmRaFfHTM4hl2pTpJdrkGKZ9ERaRQEIJdVrKL5MbQOmV7ruHMtkLrJjdyfmXVpn4+tvXQ&#10;n00cffQtRA9z1/bER0Mcf7H8m/M//q5a865Xav60UV23KVHHiTPdPjlRm7+fTybvead0rfVA1qPh&#10;fcriiVvWI4n071GIG/7jRLBOEjcg4+kJOycbvF0Atb+UKLICOfMLzLQDJnYskyMk7Er6XkyNlktt&#10;PyaPClS3K+19Qe2TT3rteedoU2u26kdF+kuvaMTXfqL2w3/9549tM/b89fZ1jqYZiV5iQ+goBtJX&#10;+Xuh6G08/Rj2Pg9qejrhZBBM2u1i45NAWHlh8POEuNX0SeQ9l8AZzoVADY+TMCAOmfZBbtIYVK69&#10;EO/VvcAFITZIjyBJjoYIIShxbpjvIZQErWqRQZFmkWaWySwVySwUSXMsQdzIEgzmSF3pGmY9Jqtf&#10;9SM99DRnf1uzr3Wc6lXl9Rt/7dTW7y1aG++kw8wDRI9vrC1JZgPqUe+5/OLPri+0Tg4o1KvVshjf&#10;hx6rSMXMMTYL5IYQVctuG6MCktayzqXbmayvav0aVI97/fcfM+ttC73End7jTqOTjpz3UjgNdrQx&#10;6MT5bMSjxT7FYUCOYZDntqhg2dT2Qmq7Mc3WXaZ0r7Dev7VufvPhT33RG7Y88fVr2gIXgKXVuvsR&#10;oDHpsvMee8Ym784PbCn5ulPAWBnnEPvJR70uBOnGo2LQu2FQ09IJK4dgOg1uCXGm0dvoU+EO0WU+&#10;6B2wUOIG0mGq2VPjU9M9CD1llVOuXYj3sB2cFzbCy3vH4Hpn8BWzE+jkAoEbSTKwEAtqCLA8jmNI&#10;GGTaNtnFEhM4ZDRwPpaVWoXU2faBIBUbsIT+Z8eJg8jyfM1u+prd8CO624uMuw27uKNYHb9Hc2q/&#10;Jce6ZUNhfA+VN7Rp+1E+0XqcGcd+ebQayR19xU0fevLz6J6bP1K03ep4yeQjYlCNamkRhZAyx1I5&#10;iVWTpUEOAHvDkfVmKTPubhhZaVwe4kY7wSsMGAEUB6TuUQNx/t3SNdaGVhir0c67dlPdI9LtGkVm&#10;OdhZ13+8/cQnv+rI0y/8TRLaGkZE1hddsbjxyy95sHfL1VdsNOdqlSK6RaHBJ6tBDELP+4T0sxtH&#10;F8Pej4LMhphDMJluFwk1DIQtny2orDIAsZiFIh2mmjYg6/2wdACjlGsXssNdePq7QBjo4JDApB7x&#10;4nuSZiaIWHSBUKMqxKOITIdMq0CmVSbDLJGmW2TiaGNy3Iz9srIQIs/H0rpBummRphs8PPCjmBUQ&#10;aaYeN0PDjSmuR6Y5Z9nmjKY7u/wo2uG78Y5I0/ZVJ6fmS8Xxtl2uhIZlBaTrgakbLSKt7fmxF9sl&#10;19FqLvnNoGFXwrJDAbUCn8aKEa0rhHT7fESHPD4i+lFEhCvGFbk08AeDxo/fvPm6b1/8xa2FximT&#10;RZ8KtslyBZhV+gH0zns8aMLAbdB2yTDgVIGKnrqa2oqSSL/HcSuJ3rawzMSd1HcV0ATIkx/N4r1u&#10;uOfjchDn0yKyNCLX9aneCmi6FVBo1agRmZGvVa+Z3PagVx/10q/8/P5QH/7QkPVFVyxuu/xzhZv+&#10;7R0/PnKsdcL6qZJWcohc7HMPQE8jykJGw0oju9EsI3IIZnCjXRjSYajhDiufYe8XQ9wSCHtYOoa9&#10;BzLLKKdcu+glbjX8zDD7EJCuCSt1WBYXs+9EMxcbKolYgxcrsDCFqE8YahRGKDebJdF1rUimZZNt&#10;F8iwLCZotjiFY0x83DExeJJs/yCVnfPksKJIMfmxGCBg2V2IG1HoQ0Jds4JmOwjtkhPqph2HIaSy&#10;oH1EZ9NnQYC1fceNyHTjKPbDMAgo1r04jLwIC6VaFOiRFkQaBWEQBGEYQAIvLBacsFQs+YZuh7Fe&#10;8Hzfdw3S53U73h8bxm5XM/Y4pfV7JjY4c+VDD2sRPcIlIv++Flz69cf+6lT39qs/vdFuba5VTM2x&#10;oJoWM23s23rkWDb5Acp2lG+djTRxp+uQ/J3VPtLuJHH317fR6q8UTssjboks4oYXrlOY/LDyFRlW&#10;In0fhRzu3v2z0EVAvlGlOa0SNbXqz8sbD3ntw17+tavu62+6UqB+7RWPH5/zx+dvsWfOnHACq2B4&#10;mSPePKQbzDD0N6QcDCH+oRhAMEjvyOkYAoQj87+c4S41/3nfRD6X6VxwegeUq4B8302/Gqf6WwUv&#10;j2stPjITk8V70xoJwyNMtky42PsWZ4b5UBK0TbG2NtilMijEcTFNJ023KYTmNZitdQqsTlUzHdKs&#10;giDxWOdjOHJPFVK++A0ygqwHltlZhAju8C45n2xZDg8UxIIo0qN1luQRDmZU/DuZffXMPiGJjdl+&#10;IgAKVZeC5MQV8WMdIQx9Ycscx+LI8N0oaEWxM0eWc8DVrTubnva7tm79bmxq463btxz968Khp911&#10;XwjbwbLgle9/84fWRbuet2XcMIqWhtGDmGFGHhvHEPkV+curi4MgVIZ2/alhZBF3GrK0++tZf/3t&#10;rZ/ivVDlKrScDUIecWOPG9L1OMeN1QeEjfWU2PcoCkKanZ0no1ChAy2illGjhrXh5vbYppc86cyv&#10;XbFG2ouH+rVXPC79xyc8faz5u09tm9CnJsoG+RDrXSDUxpVGfwMaghGIKy9MTscAgsH7PL+LRTrv&#10;CLu3M1gERsj/IAz6FmksOH0DylVAvu+mP6ssBseLRXCx4oNlcAirYeYNIk4W0NmNmJGLmTlropJ6&#10;pXHMBpfE8AUk0bHXiJk4mQVxjMm0ybILZDnCZKUmFYrAPwxcMPEnUu8YALBQnEiPyA2UZQRMwhZm&#10;9BDMSvIJPvbbDSFBjM5b5pcFlCCJrZHneaSbhtBVnUBuT8EyG/SBQ4iJSd6EZLJOfhCSF2mcl1DX&#10;Y8OsRr5e8hpe3Gz6dEupNPa9zYce8q+VY468RdNObncCXmbEcaz9z4ee9XTt7ms/s6XcHl9f0Xjw&#10;AV2oXoByM8hmNbVdjFofJdLEneV3uYhbDVvuVmBRG1gscaOKBRjYJcTN2zzQu99yyfN8ajQ9iqwq&#10;zfpmXLfX39OubH37E8/65qfvi4HXSob6tVc8dnzxjAfdc8N/fmVzNXzQeCUmTUeFzKiUnc4p1dGl&#10;0L0X7/sbjgB3iBkNUmJYw4TfvLA53BTBqHEN8rsQpMNAmOlws6RXF4JR9ojTeerDEOKXfhectsTI&#10;SH7cotyXslQuVFOAKIVBBt7Fxoo10xf8S2MWSVmDE0GqsTA7iatm2UyE6jcKQ3FqwikUxXI5Zrhw&#10;h+VwKHixLDJMh2y7wvuTLOWHvxgawoSWK5xxN0156kJ8c14dSOmcNrGEj6gjKCOBM6GvWqaH94AT&#10;omaVlyg2kLQ8hhmCuUWYXKZsRS3Jj6azAB5MoUItplBOY1EUmZEXBze3tcp3Nh/36M/ZRzzrpntr&#10;9hZf8uWxS3/83m9t9O98/BEbHLKsmAzTphaEBXWLYt9PDd3668EwyBU/1V/new6p31Jlc/r7C/QW&#10;R3/44r5L3BLZxZhH3GgnqK2ow9wWoGffDViVKfa2NaPAs+1wbOu+sLztbQ974zmfXzPTuXSoX3vF&#10;I77mkrGffOOsf95cnH/uRCmgooOOJtnj44aAuphUcvQFvO8ngMovV9Z5n4sh9gvFzEfsFaWvOB/J&#10;HRkEgjLeL4S45VU2Qr4m/dWwePKuw6B2COkOAO/QwYvGjqYvZiHp+8HX/vDzoHY8Ennl11NGC4hH&#10;Qpr1zItX5GFpUuVszpMwY8MsFqeyA36CPUI9kvUK74SpUITF6WKtkTpFRszCZiwgFAX8TdkSkxgK&#10;cAzwi2/EAmqGxd8Hs0au4ppFQSj2xU3DJs3EDNLkKxMriB4zKVjbQF7wrbHUzu8w2MASf2I0Iup2&#10;7VzWiR3qKIpZNzUk3UVZiHwBvGweG2Qme6MQw4PUHOdRusESPrYGWEpepzASlv3I0GJPr/p3uvYN&#10;6w958EUbH/2X/6ppmxrsaZnxk/c99S2FXde+/agNulEwAop0jZqxyUpxbJb978Wgb94HHrcI9/x9&#10;k3x3ymhIIwVxS7e9kF9DQE2T9MPB81I53yUDRQUDxkRhosYUqzysFtaP2K52q96mthtQbFXitjkx&#10;c8Ba99HHvf2sd2naaZBXWMMSkfXFVzSw/HXdh09/hX3Pzy7cUGjSWLVAgRZSkMwA9DAmE0uSOOOt&#10;EwU6luzQQGCyTieeoGO/zkg67mREjAqPfkheeTkzdZ93VQVbshthF3kNUA131Ksa3uKAskCHjLBA&#10;NOhZUS7i+aBrXr/U6biGpG+hZj37y1d8xzTScaaXhrMg9VdnQY1LhpN+js6OZ1XcOWL5GCUjyoeL&#10;swPpJ7XakXw/WZoCIj+9fuEAfrquhMY4LIfLgamMtVsiCB8qKjEiQJwiXkG8nbxgAMED1JRlqFQe&#10;03lVf2N4YRjYJxb3PFhAdCZWBfgHEppM7cRwhFWM8uqBwdrlWuRQI7Zn6m7lw1uPP+7jlWNfeI+I&#10;Yflw2Udf+IjyLZdffEilvXli0iIvcEl3ShQEYmVElqpaT3CfzvNSkRVW33deAHBqgbWdIRyMIcSC&#10;Rw9RI07oiQO435BpQJ1ldaYahUFMVrlC9UaLmk2PfDegEKTtVGhOK85NB9V/OuKxz/rIwX/6pmnh&#10;eQ1LRX9NWAW47ssvPMa86aqrNuiztbExm0I9oiBRjm+GIZkh+g+h9jkwJXHDKhCRyYI6RDDehJk6&#10;ZhrpxpPVuAZB1XW8UCyl4QIDeGckDOqc1I4sC6pwDpAXXhYWStwq0kv9acg0dZZ0E6hp7e5FCywk&#10;7YMgQ5XhqfEu5LvnpYnDzKl/UkJYrKhwIEk44rlMD94L4hYrPnIlJ28FqMedDEsSglTeYWDGb3La&#10;cGYd3wDCd2IVACssksQhBG9R3dXI1ar1eXPi2+sPeeIZYyf82T4OeJmw76qLtt78Hxd98TB79uTx&#10;CUODzi8+w43cJOWgfh/1Pg9530ZChpPnbiH1QAXKD30YgjB4wCj6Msge4A7vhDsweu+WEFZuhHth&#10;Z36uXifbKdK+A3PkxxoVy+PxzvlopqVPfeZBf3b6O9Y/+qx59riGZUF2bVjhwLGwO7719qsPKjSP&#10;3zBRIN2IKcRyIKprGJMRhlyRUWE9LGXx7EcsJ4HUeWmdiVt0QEtrPNkdZ15DVTuEpcQNLJW405Bp&#10;VtM4GN3RvYq8MkhDXbEYBb3hduNfWLolsr/fqFBzr4amlkGn40ySqr5fMJIl7Q6U8mRhLEZvytKE&#10;gl/sC6SLd8n9KFfef8cNe+/8YGJgYpHxaiYvuZtOgRzHIQPS8pZJvu+RUajRvGvRTFDx2866Dx/1&#10;5Cefr42dvGzkHceXmze8++2vKDfuOH/DlO6YZsCWrWwbRoo6zhiLq0P5QHiDvvHS27/IAOIQpJ08&#10;Z2tf4qw3OBvfQ57TBkw+w65TGEQUhSGFbY+mp2epNFalfY2AZqg20y5tOv+ER734k7U/+fsDItQ1&#10;LBfya8QKx/fOeMC7t1W8160vhXbBiim2xBKggaW5iGV7ee8QxB1iBS8S+9g849ZgS1kQ+BpxC6id&#10;y+gdmEpdAmp4eVgIcWeFieX90dPaj0HxI75hYau5H0TcPWElchhZecqC6q4T1hDiBgSxdlPWTYdM&#10;fSJVnkiXYxFE3mNeFoJ+U++7V/hNhZtaomWBJyzFGhYLtfGKOdqgbpBuSeE6xBM6YAAAIABJREFU&#10;k4yCTXZ1kkKqUD0sUd2cmGlZ6z98xGlnv3M5raXtvvglh9/z00t/eNCUcUjB9Cj0E6tuSXkN+86L&#10;RTpc9RsCSyVu+Q1l2JigIEuIV165jch6Eut8skFsELAKK3KbLWrP1fnkQCMIY7+0cV9rcvt7H/qa&#10;1/3z2p72vYP+mrBKcOl5T3qyPXPzFw4uh5uqdkSWI0aQGoQtksYQaRrvfWOpnJeSIDTUeScIHDuD&#10;S2k8Qv1+F1mNcxCGxT20Q1E77hE6i+VFV8OTxMLiVKluoeiShZoOICst6WfpGVeWWwk1bOlWeh85&#10;F1JwMglzUJyjYJB/2XF3brLAFRBtAB2+uKKRyHs0FPm8/5rEL8NOKjP23zvxJlsVWJYWzwRZ4Deu&#10;Y1M1CmKLypNbyPUL5FrjtC8o7rWnjn7Wtie8/L9FIEsHZt3/89bXfGf7VPSUAs1REbYOwlBI6+eV&#10;zX2AYe1/GLDp0AW+icgLf9UkcJQ193Msh2CywCIEBLFNMtto08zMDJUdkwynQvtblrs/rn7oCX/z&#10;mvdoJ7x0lgNYw7Lj91fjfs+Y/977Nlx3+Rc/vkWbffpEwadCwWY9FTqE0nj5D3vbOhM3SBqagFTi&#10;BsRCYar3TiA7nkEdI3BvE/cwZPU5nU5zgemRbtP+h0OU3WLjXADl5aD/26UxLF3pTjvr/TAslLjx&#10;vRdWvoMxLM04GsZI8ind85UHroPTMiz8ftKDBDwuYsaH2TZKB+HwX1JSaH9472sR2aUSGXqZirXN&#10;FNoTNB8X431h5QcHPeihLyse/bzbkoCXjOveffLbNzjzby7G+00M9gPYk2Zp6v6vt5zfKA21PGX7&#10;X1x80kgKTtXg/D+eJT0a/06EEpPjfyyIh1MUYUy+F5IXhDTXdMksFMhz/bipl2fm9XVfPulPX/NW&#10;7Y+fO5dEsoZ7AWqrWTWA7d1r3vPkV5dmb/7ApkJAZRgSQEcUhaLSaiZrSYISizRxM6WzoI0oOlHN&#10;F9twsokzDbWhqvGgMQ2C6r4PqRm36hb3avwqhr1XwxwVMtxh/ofFr0INTxU+k5DuVPcLwULTloX0&#10;wGwxaUEa1LzIdIl32cJ5w4YS8Iu/aIjK4KwySD/rCL+lgDYBWWZceR85md3xsbakwXDatYhaUUCV&#10;2jg1622a2rCNqLSOPCpT3Ryf3U+VMx/wFxd8Lgl2ybj+wmc9rdS+7UsT+vRYRXcp8tpERiGTuCUW&#10;882GoadMUyswCwdUk4orn+dm1aUwdYOH2PAWWgZwRT3kQWNkUOiF5LoBtT1o3NOopVnUMCveXW3z&#10;I4845eUXbD7tjL0yhjXcO+hvVasI//fllx4z88vLrtpSaNdqJZNsmFSMPG4YPptH1Cg2xHEZnLHF&#10;7ALaqwB5LEUSt8RCG2oecWd1eFlId+yLgRq/mv5R0wFIt2oYw6C6T8epvlOxkPSpQNiD/Ge9V+/T&#10;xKO+A7LykuUuF0vqmEVcMl41fvFuMHGnyz9dHt08iPxzpy4m4T1XOXPmesrnwrtX+T4XOK4UChWt&#10;EEzDVZ7bR1ogD60XbJpvtqhcKJHvaVSqTZE5vpma9li8u1264tAT/+op2qHLo13tF1942UPNnT//&#10;1tZifZsdzuBkOexfDSTurIHJQtAt52xweSpIf7PBEITMx7945YCfIAQ2G8sTFdYLAK25eseeNkjb&#10;awbU9GMyyuO0uxXvmy9s/PLxp/7lP65Jj983GFwrVjj2Xnl+9ab/+NKVm8yZh6wrG1R1NKKgxTqd&#10;A9NmFZLinKs04teVdZHnX7MazkLQUfySaqDp38MaoZHqNLLcDiOWrD3uNNJhZvq/l5FFFngm//Jm&#10;zGpas8oGyPp+WeWfFx6TTw7gJy9eCTVcIO1n2IrKMOD7Z+UHEM+HEEsGscrwRN6Tveoc4o6h6Fwh&#10;7Dzi7i+rbtrZH/9IpRfKZNhgCgSmTFbfipljYWID0cRmmjOm5trj2//koMe/+eqOnyVg9n8/d+TN&#10;37no4sMqrWOd8ACZeggtbgOJuz9PKoaU/xAg3526mBGX+v2B7j1MwUR8wo513cdCZz3CMfVIWEML&#10;fYqigEpOiVpuQPX5Nrkgb2iKdsZoLio1Zqzxc4945DM+s3ZO+75D7xddZYDd3e+dffz7Di/7r5yy&#10;PbsQt0kLmmTA8IJdJNTNGOLjMIjEdhBV4u4qyVAbTadzy2hMaQwj7mFQO3Y1vvR9Vrgy/mHI8jsK&#10;hvkbZUbCQoMJCcr84B5/6sBExifdpu+zIL+fdKciq/zSzwR5dZEXzmLRIawlAunKLoMh5Z9B3BIi&#10;74K4h0GWS7p8espWiUa+E+6TmaFEQt6YC4ZYEYOkM95jdo9VsGKFjNpGape2RLf71fMf8uwLz9U0&#10;beFGCRTE13/joGu+9b6vHj3ePsnw9msW+dwPDCLu4eiWf9b3GVafoCCnpz4qYaj3veElcfNZbmEg&#10;BMJpEEQDWVMckG1pZOkGzTXatHffNMV6kXSrQs12TK4xNjOtT3z0lPeeda6mnZ63dLOGewGDa8Uq&#10;wHfe/pinlmfu/Mwmq7Vxa82iatmkIGhTK4rZyIGuWbzfZsY+kSYVnWKBHB0G1En0N5q8zikLWcQt&#10;kfVMBYh7UBxZ79LhjkrcwCjpWTAGEAOA9IO48YffQlhJpAXLp0h/utxlGvEMf+n7LKiEoSIddhp5&#10;z9X7YVDLXx2I5aEzYBzNOadLLYNR0iqX0hGf6r9D3APSnI5D/lbDGQh2K79j7yADhBmx8RJoNEwE&#10;5aKYXJB3ZZyM9QfHt7er3z/20X/yfO2wv9nd8bhIxLPfnbzyg2/7xDET3jPMYL9uxq7Q8z5AHmBY&#10;XlXT5Kr7Yd+IpfgTqH6B9LP+sMRsXGhGwwBES8yECtW2IG5L16jRdqnZ8iggh5q+QS4VyHDGvR11&#10;/aIHPPlv333EU96wpxPkGu4TqF9y1WHu8vevu+Hy//fZmrf/zzY4Hk1VDXKxXA7NQHaRJShZT1Ps&#10;8ZWVr0AjQWzzfpCRPrqiAI0i751EuuPub1jDITv6vHjynncwwlL5YtIlMSz+YUSlxo8Ztpxl47lh&#10;iS0LGY90L//SzzMxZOAwSt5HcZOHYcSdF7bs71X/KmS+02UhkfVMBXYiuExznIE8BxF3FtJxyvzl&#10;paMbsnzfXfpF3CFmiBhg44x3BOtpMbX8gAK7SPrkNtpvbryleugJz9z4mNddnwSwaMS3XV748afP&#10;Pv+Y9cErjGCfAQqDadVBxD0cQ1Y8hmAYcWchXadA2riX5+ZZ93mMPW3oICe2DLfvwDSFWoHqvkFx&#10;cYqmG9rMXFD41NOef8a52gkvbXYCW8N9hoW1uBUILJd/980nvPkgs3FeLZ6jqSr2e6C73CQ3jMiG&#10;xqY4JiP2WN4SyliYuCOH1UJC2pyFOTI6RUB9riJrxpRuWMP8DyPuYciKfzkxLF0qUalAWaTDwG/8&#10;oUMBgVuOUIUp97rxDO/lM0nyeenII6TFIP3dRoUkXpkONYy+eyW9w4gb+c+rT1y2avknEeSlRxKN&#10;/G7qccZR0PMtkoFj51lSIWWo3fjVfAqpc+iKhwUzTBq1MCbLIPKjkDwc5Syvo0b5kD3t6hHPPvqZ&#10;F1ze8bpIxPG11o/e9rK3HTMWnmXSjKnHbV6qXgptL1UBkCTuUcNQvyeftefSFLICfNwVYfEAOaBm&#10;s02tgKgRaBQUJmkmrrjTgfPxk477i/ds/Ju3LHkVYw2Lw8Jb3QrEdZ957nHR7b+4bDyYnpyqhGSZ&#10;IcV2gcJYx+o4GbAbzHa7E+KGSb/YYUEYHctlfZ3K6FgqcaoduQq1oQLpRj4sfuk2K5zlwLD0yyVy&#10;/Mk0gIxA3Gk70dBilXabdi/zkIX0wGGQu8ViWLmpxC0h/an+VXedc9Y5SJeDRE/ZqF2AQtwq5NKu&#10;LLdu/CAQ/O695lmL6z3WlQQBSCtoyW037Um6+L6bZwiSmqYtzIWGEZlgHl3no5x1rUDm+gfO79U2&#10;P/+Y53784o6nRQJHSK/4x0ecdWTVfbupz5s6ZtyQveu46Ida9v3o5iUNWReH+WdFNun2nFOH1XDk&#10;PT4PTMBCMx1si1uGSVEQkttqUKPdIteLyNcL5FlVmqfK9F4au+jBp/z9eYee/MJlkdRfw+IwuFas&#10;EtzxnbMnfn3JVy974AQdNzUWaYbhkwuJ8gg7PwYLplkgbi0kH7M4LI9F5WTG7fHRiSygceQ1JIk4&#10;r4ccEeqMVY0v3WDVd8Aw4s7CsDAXAmhhGoR0Gcp4cY+9bhC467tM2CBu7HnLY0Nwg79haZUGDYGs&#10;92mo6RAY7KfXbT9k9odVg7z3Q4qvrwyA9DNQJPQUSMVCKtTjjl0kM3lsNWDWhpnfAq/ZaRffQ36K&#10;btplOgTR8XM2xwsb39gWsTgtRhxwHQgNjeYjh7QNRzZmoi0vfsALPveVJIBFA6tzP3v3Y96w3Wmc&#10;p9O8ZcbtRER1Kcgm7lExbMad9f177tnIj9Bmg0EWwgs8n9qNJjWhYMawqRkasT5+cOv2ufBjx594&#10;6gWbT3/P2jnt3zMym85qA0bS3zvrIW872Gq/sUgHnP/P3nfAW1JU6Z/qeMNL82aYCAxBEZEgggFE&#10;BVFBVFBW2V13DWB2RcUAGFBERXRddUVF1F12FVDBP0ZERQERhdXBQZEgGYbJM+/NCzd0rP/vO9V1&#10;b9++3fe+CegA9/vNm77dXamrq8+pc+rUOaNDWN8u8aDHjNpCDGKCo4mYImbcSuIG8eEtYokz/jRa&#10;hLHgg9LY0Yw7i3T9eW3JJ55taBX0tiKvzg601pjzGtJmvlDjcUrDimJp1YlkRcax2ahNsQEVmwta&#10;BtluiZk4bGM5glPyHgTvCtB1JZJfy10lnlFZLmcnYVqKB/SxVWbaJWgKacKYdz8NAXd9OCbJsumz&#10;59zG1HYr9X6S58k5qudTkm9XuFU43ED5ehBkC4evcfR7qw3t8jTaUbjzofN2MIsEfI/blX5G1R/d&#10;46HdBgaYP1KbJgVBwPuM+VsIIu5TwzWpJks0JeY3poef+JanvvHSb6mM2w4w7pXnHfX+hc7kx614&#10;2rbII7tj6teNvOfuRLv/su96LmiVr78j7dIxgX61CmkNiAJvB7NsEobNYUr9RkDNZpOiMGSNo29W&#10;aFZUH667Sz7znI/924VCnLTd1vkDbD/6jarHDR789r8dvXblz7+5uDy7dLQE/mCTDCOymSCEzLjx&#10;ESg3LPDXa5KIDZIcoFsxGI1eH+vWfpzpsvLKxTpU3vUsUG86Hc5VW9pkJ6+uorL1db2GvG1I50U7&#10;kv293C78QZEckYCbRTAQwyYvtmuSrB9Jchd7fvOIimzaXn2SLWCj2KNSucrvzi2NUNOLyHQcMvjZ&#10;1VKHijqduHhExDdRojiCwwms8oVk4rEST1ESDig6GBcIYbof1YSts486yXhR/7VQJOrmgOvicJjq&#10;2CbKeCasUer3qc77H4F03O/s/cyENC0x60uJQ5Rth2pHRz055+3xqK7jHM/PRlVRQGbcJJvXaOF/&#10;waDIwnalEk0b85vro0VvfeZ7rvxfzrgdwAT/j1845szF0dqzRbjBqjqIJggptZVkq8HP0foW20iP&#10;m6IxhOePkokmwqfyKkEigWsgRCprp2Bgi/3aZFIs1bZW9gERRFSuDNHkjEfSdGh6epo1jZgQ1nwp&#10;66UFM83qbucc8cFPXSDEoQNDtJ0E+SPicQhYl//+p1/9xu7lxglV0aSx4RH2XS4DrGFDqpYUskch&#10;ECplxQqkJWb98RV9aBrZj7QX+n3AeZ6vsunS9eGePlfHzIeeyZs919DX02VvzXMpwGNTwgSY4CDI&#10;C6gL3MtCGgvZ0AgGaEEYUzMgMtzRoBHZ3w7I/borjH8zpPcyrzZRDRtTNDZUponJjcxsx3dZQpZd&#10;ZveNsDS2oDGReIMqMERsYKsf3Gmy2TS/Y83UIb2jX/E8HBc69ZlkGTcknc4+6t2fWWjjoG1HcX7U&#10;3fudqHC1CvnltMooameGUWw9OvNn26vP032uf2urchiNOmGTt4QJKqkYA5akplWih6dEvVba801H&#10;nPnLS5MCthkwTrv5c2edtVCu+oAVbrCUwyZMNovfefZ5smg9S4p562utvi8AT1xY2wcvZ0r3hrDE&#10;/F6TMmC8hzHGmhn2gqYYN8pFDrimgBYliAXN1D1q+AFFZFI9MsizxjZMyLEvv+SzH//0IMrXzoX2&#10;CHucA2qw6z95+HuGph/6zO4LSsLE2qkMyUXoPgooMpQVK/v0hcOHWM20tcQNZD+8uaDXhwlsTVlp&#10;pAlCGunrRffSyLvWC9kye0O5VASwTslEXCrGjW0p2uEN97sEebbJKo/STDNaQ8bI65cecsitd95y&#10;y1uipn9qOLF2vCQD4UqfLDOihl8ny7ZpdHSUbMskl58DlrLEjnVCVg9aJGKfdw0oxqXao/tGrZ2q&#10;7T7aelpJuSrMIZrOPuxTnxH6q3cfZBhVEUPsgfQ76VVX3rvLpu/HuLuQbe8OZtzpduj3kEbHs2Mf&#10;Nwe+EGTGHmvIeAnLsCg0I6oLmx7YYsw0q8tf//wPXntFK+M2QsprS3/64mfPXRiveqfw15tVC93R&#10;ybizfZ5tfxY6vU6Ho76GYy+NlmbcgGqHut5a905MEAxTLRmpMMRKM8O0C0wdy36xpOmJjVz3bDMg&#10;UR6XNXfR9Lqw+oknPf+Er+/9wjMHUb52MnR/2Y9j3Pa1Nz1l6v5f/3qMZubvMX+YHBGS73tq77aB&#10;/dsg2ZBSTDLhUQ3gD6f90WlkP+Ai9Puw54pe9ek60ml61durrB0PTZjQn+hgpYplxo1pkm1Q0/fI&#10;tBwKpUXCqtI09qcYle/u9rznn0yH7StuvuAXrwpW3/8eb/ND+40JzxofwqTKIwPutExiq/OyUybL&#10;gAtbA0IShcJQfpix1MCubJM+AuPGkY2nBAdV0Iyb+4y3L6m0LLFA2unBuLv7spNRbQvj3hro+nWb&#10;su99Loy7I0+mvdhDvX1o94eqp11+tq1ZqIm02vaH9xCHUBc7JGyTAhnSVCTono3x5vrw8n8+4Zzf&#10;Xt3KuI2QEytG777snAvGvIf+MW6sM0pmIukmfdj9rrcOeeMm2wdd5/w+9HJO0o5Un7LhIdtBKINO&#10;/LZNGNdKwjwniC2anpqiqDZFluNQYJRpkkY2POxVzz/xxPd9Vgysx3dKbN9Ie4xh80+/OPLbn53/&#10;8+Xl5jOXjZjCjhpk2xYP/tDUG3d4P1jywSpCzxJYHyKzrehXLtTCQFG6NCPJEhZ1vZ0ve39HoF+Z&#10;bVU/nqObceN3EIXklipUa0Yk7Ao55RGabsRrvKGlb3zC26+6SsrLzNrP79z/5uu/f/qIN/nKMVF3&#10;zGCSXEeQD/Wp7RA5Llm2SzYM2ASRzY8NAxxMyFBP6h1C/QquAOOthHG31eXpvux0BpMHRTSLoST4&#10;YhSVC6j29i4f+dNjIztO0pMOhU7GXJg3YeD9nq8f2nG2FfRvfSx6/lYevCNDxYemSJAlXDIsk2pR&#10;kzZ7gh5uuA/Ziw79h6Pe850VKsO2Qz5w/ZIHf/nFS8v1u59HjU3CEUGLDmgUtXcu6OjfOQJ51BhS&#10;xpZ8DYvZGoiNjjZpH+RwLGUYbHwGG5DJmkdRKKlsCmqGJCN3/uYN5ujHj3r2af8jjhuE5txZse2j&#10;7DEIGJ/8+PSnn7G01PjQgmhzZdd5ZfJDXzFueBFC2E8wazYCUR+HwQRfEbF+H962fNRZBxpAuh7N&#10;uLPQadKEG791WfzBs1qOTwuRzp+HdHl5yLY9i3Y+lY6NnVKMG2vSfhhQpTxEfox34FBleJz8kOJ1&#10;QfXKJ73gFW8SB7ybHUHI67+4y29+ecn7namN/7ykGi/zZzYKx1VrexGkDMsk27KobBhUZRUi03qK&#10;OZyhmkCgRtUvUIWDqaBd7WdQa+/KeI3L5TXE4ucsuq4xF8Zd1LeAat/WIV1eOkiNQjHj7sAcNQX9&#10;nl+r2tP1pH/3zQ9tGJZRUI5EaF72c0jTnkebfEM+FIzc8JwXvfZfx1945kOtPNuI6RUX7Tvxxx98&#10;35q+Z18nnuJogiLs/j4faeS9E2V7Awk78euPrgGxYhuMZOrJE1Ls21bW43UvpBkvIqNUIc+TFNrD&#10;q2bdsc8decq/f3VHRVQb4JHB33bEPQpw5w8/8OxNv//xJYujieXjtkflSomN0sC4mUBDOYevAlbl&#10;iXSYlrizH1W/j7rf/Wx5Gvp6HuPOEr522k7Gra7xYauQLV8jr61ze76E0KTSqisxS8hegHVrhw3K&#10;GgHUHS6ZzhDVnHnNjdbCcw958ys/rbepSPnz6l0X//JpG2+74QOjZv2wSrBxVIi6kCIkCdW4NMgx&#10;bCpJmyUPw7VJmjBCU/Wmjf3QGmbQLFWp9qBdWCOEBTomdDGHQ2wbA82Z8WnMweVsFp19qsItbiv6&#10;VN/1PBqtds2RgReipaqfK9LpMc3CNk1cc5QXs1hS0/dpix/RhtCNHha7fuqV5330EzvCuGr1Lz7z&#10;7Pih33yPNt+9uCwaZAl/BzDu3s+PsrNjIH2OMMOgS5pxa2lbtQkTzFAJGsnWSGz5Cpo+NRsh+bGg&#10;OsZPeSReN2vdW1my70cOP+NjPxpYj+/82J4R95jExIoLR2++7MJvLjc2Hr/rKL4IsG0iH+7JBYyR&#10;sCaKL0RbGxcz7TxkP/Ls+VzQ8eFmtiv1Q7o+5OtXfTb9XDHXtC1Vf3KuoRhKzF6c4I8cGmmsRMeG&#10;zdbihl2imdihKXPsnvE9n/qaxcd95iadF5A/vXhk5f1Xvchfc+s5I/H0PqbRMOFvntdBY0l2rJit&#10;XXJJQn1uQYXYNk4D2Pgs1b9q0ibZJa5maBGk8h6Mu9/77Scwp/tRl9Uus60e1ZhrvwNcTh+ur7df&#10;aWTLV0tFxcimz0IZJXY/mz52G2ep8aLuxyRjXzkOMVylIQk9to6e9Ik2GaOTQ/u++PkHn/yVW5LM&#10;24X7f/jBf6ps/vM3og13VR3DI1MGKipZweQGbez3/Mr4sRN57zx9reM+v7/EHiMpD10Kaw44jMIR&#10;k1EYr0E74zUDaiBgSEAUmCVqWBXa5Fl/Hdn96e885LTv/EoI+IocYGeHGhUDtADr8is/dMTZu3mr&#10;Pry0EomKK8mwDPJFTKEMOU4taJkMYRRj9XQ5iQ+s3xqg/giRTn+kQNEH33299yvU6dNlA/o8c7kL&#10;3fXloyhdtl6g8zmTozow0cF95W5FbbdC2UzgsM1HxWojYdkcerUpSv4kzfv6Af922hlCHFNLimHg&#10;Xf7uKycfQlseeHupsekVw2Zz2Aw8I/abJHnNT00KmkGTyo5DQ8MlrhPMCAZtqDu9VIF28N5uSO5Q&#10;tuB6BGkc99vP3+7bNOHuHid8L70eqa/lIN1naaQNkYCi/Fm02tg1ZeosI824c8vuI3Fn263L0Me0&#10;cVtn+WkG3QmVTvW5IQLlp5wcioKQTIpo82yTZkVFPhSP/fSYf7/w5UIc1Y7Hux1Y9/13nyvW/eUM&#10;q77aoKDGvh0U4y5Guv36+fKeqRey6dP9pF+PZtyq3xLNEIVszxFF2P6FPrJpw8YtFMbwNFihunDj&#10;KWvsXpq399mHnfGey3ZUPw3wyGPrRtDjBCsuPOUI76/X/Gip3Zw3v2qRZUsKRUQR3CmCYPMyJ7ah&#10;WBTCJwUElw6i00b2o8si/TFn0+Je3rU08lTlaRQRC32u1+eLkM2XBcrPtqkIeWXprDjgvhLAoIpO&#10;2tXyrIaOV97QcFeaFhudmeUKTYZD07Xq3m/dv8CtpZQ/df9y4cUv2XLfbSeX4+YxQ1Zgi9hTQWN8&#10;jyVobCli6c2IaGxkmEqlEnmeR47jsETN5fB7ZiebKhRiLKjMYV91P7T7Uj9rW2JUEwB9vXW/zydY&#10;9P5a6CNx64ljXjncnoTcZ/O1odpfeL8P405PfPKeQUvc3e1TE1l93lm/TqOYE5yPOGaFGg2P/Gad&#10;ZkKDpq15k1OVpW993kd+e1mSeLsg5bXWuu/874/DtX85thxOkUkB142IZL2Q3/729TwbljwUlaPW&#10;sNl0nE/Rn7DXQHwFA8JzFLFnOcsp05oNE2Q5IxSLEgXk0AbPWTm671Pfd+Bb3379gGk/utB/xDwO&#10;cf+1nx+76/tfvmI3q3HkLsNClB1YHkf8p9Y3leMCZtwgfalezH5Y/T5KpNdpsh8njlnCm4bK25tx&#10;p5HXlh3BuLcPyTMnokOrNbznFBd03yhCrvZzY+ZkkoB62ypR6M6j1fWRnx/40hPeIJ70ttVJCR2Q&#10;Uorar/5z4cobfvRuf2LV8eO29wQzrDtVSNz1aTINSa5jUBw2KYojGqo4NDw8zMEX2PLZgjoW3tsE&#10;G7RB0wJ3kQ7bOiR1aC9WHQyaD4zOvkoYYs77S/d5Ok/2XfC9OTLuPHA7W2cqXzZ/N3qPlyx0ee3+&#10;KGpvZzt1OhhSZYH3wfeFCuMZ+RGFPlGj6XNEP3NsF3nn5vjKA47/53csPfqTD7YybgfknecvXff7&#10;a3/pr7nzyVXhseZNxmErOmAR0M6iPsW99FJAtm/6QZULxo/+UEs6+IM9BrxPoG/gWdFxSnTnfavJ&#10;HRqj2BymiQZFzah06/y9nnLG/qd9/5dC9Jl9DbDTYetGyuMEsC7/1VmHv2N4dvUnl1bj6ogbkWFG&#10;rCqHH2QQaiNSxDnG3uDt7MXsB6s/dP4Icz7mTkLQfb8XusvLJyp/K6Tpdot6pOgI+hloTVAkZHHE&#10;RVdMCczdHl5EE8bozDpjwbmHvPk7/95rnQ7v9uFL37XXfX+68Q1mc9NJpcjb0zECsk1JtsCe7IBM&#10;HOOQJZVqtar6zID/epdMbC2zTLUIDzV+FLQYN9Lxu0naj9/wm56eHLXfrWpimnGn3033e8pHn3lX&#10;q5zOMdO+3q4lfxx0t6NPhRn0G8Pt9nWnwT3NuPFbu1dttV0ICkKP121DD+PCIc80aYusrqvsfsjx&#10;T3n7xStEdpF+G4BJ36arznypWHfbJd6Ge4bLwuO1ZXggA4Ms6rttRV6UrwNlAAAgAElEQVR/5UH1&#10;raob7nsBnJpYQEkmvtAards0QWZ1HjVkiRpiWG4J3JsXPvHAUw9828V/6PWtDLDzYm4j5HGI+y86&#10;9Vmr77juksXm1F7jpZBsM6ZIBBQLK5G4lYoLEpimOXkfXN61XkgT2DTRyxLeuaCIaOZdeyRQVH8n&#10;kueDdMCnar+8zqUnSPAYr3fS439m3FCRRpLMyhhNl+fJh73q3Xs99biXjB71nnuS7IWQ919buvvq&#10;y/d94PYb31ql+gttina1oobtmJEoWRFZcUAmq0KV61MwDewPNm2XLMdmaR/iNNa70b70c4IpQ5Ji&#10;P+uZ5892h7aR0Omy6YG8a3njYa7p0uiOzqbS55UFtK9rBl4s0QNaotT50u1Jj4/2dXWur+s1cJyz&#10;p69EquT+haev+gz5oUHV8nxqRDZNxm7tYb/0pRP+4/8+uKMkSSlvGnnw4gvOG/dWvcmbXGVZcZP3&#10;jaNNGCNzYdzp5wba/Tg3ZNO3ytPGlNIkg9uDOAoRr/fD4cqW6RlCDDPpjlHdGIvW1c0Vo3sd/P5n&#10;n3rRDTtiUjPA3wdbN3oeR4B1+Yrvfu2iZbTpFQsrEbkuiDG2FFnqI4JKLmEgXbQvhV6qSo3sR61R&#10;dD2Nwg86g2w6fV6UfnuQLjNbbxacNOki9ruc0NqWNyrYErAJVqIKTIzXYmSUkkpSkE8WxaPzKRpd&#10;JNeGoxc85YXHfUTs+rrNXEAfyBUr7LV3X3LQX2696cRwauIlY2Wxrxs3HCdqUtWKyYrVOqZei+Q/&#10;VtFD05IwbpNaIUXb7zvFsFL8Q/VNu3/yxk66z3Rf5l0D0tfzgPu93nE/xl2cd26Me+vROQlixyrc&#10;DqVWBjNq/cmYbUxiaZFpj9OGqUg25i365oGHv/zD848742GVc/sx88fL9pv40+VXzAse2ifYslFY&#10;sUcBnL0gCl2MXYhFfdQf6N9+7zCN7HvR34sBWwtMcGODoiCgZh2xtEOKhEWe4dK0LMVTxuifKssO&#10;euthp/4vNBE7ZFIzwN8Hcx8xjzNAPfazM45436Jo9XlLyr5RKWOWH1BkOix9WTGcLcJESe2jBPI+&#10;wLxraRQTxrkhO2nuVV5eW/JUlGnk5emHXm3Ig25CmnHz3mkWKMCyEXwkYdyGCpjAEnokybWGqN70&#10;yKqWKXaHaF3TmgwX7P3lA153yceFCgk2J8CAbc0vfrvwgTvvODLctOaVRmPy8GGjMV6SoeHEAYcF&#10;5dCgCaDhBuPmSEuQdBLGbVowWtQ7BOJWfHCVKcXMNbaD72WJft670teK3kmWcbfLSBhDQb5Oxt1d&#10;bxYoN11W3m8cs8Zq2HfM13UMdtgEJtI2dBqmW6JQOlT3q7UZY+TKg174T6cOH/P+DZx5B+GuK889&#10;eWzLredbm2+vytomttQOoQnCRE1iH3lRH/VHunvz3h+eM++6AiayMWv9TIklGUmxH5PnBRQ0PfIC&#10;OB5yqGmVw81h5ZqFy5/x4ae8a8csHwzw90XRiBiAiFZcePIz/Tuu++muFX98yIUP64AizLKFSTbi&#10;2GKfMTynZXqx+EPrhiZQ+vdc8nanAREFYwNjASFVRDVbXnc+YDs4R06Z6efJQ9F9EKCEZrfLZKaN&#10;FiZ7qbGmjD2qJqRdxbgDiaULkyxB5FSqFJaGaH3gTow+8ZkvX3jsv/9GFbR1gLblrt9ec+Tk6nte&#10;NWo0n12S/q7l2LNsWJ0nDi0A0D8mnC0mBkbYDpzC50k0MTBztBtSmv6NdJwyRUez/ZPtXw2dru2y&#10;FEdcU0dlE9A+V8nb50XMtl2fKj87hrqR3NPOiJIjJlq87IGXmhyxdNA6JtoTuNtED8LQj69FSrvB&#10;v6VU7xrSNtIgL4d3VVJ5ZFjsQMSTQ40gHvvGvk9/7qcXnPT5XOPEbYWU0rr1krd9c5/SxD97D99K&#10;cW2SfX03E9sL2ENoy/x+0O+s3Z9qhwS//sRboBpTuIcNkWp5gM+SMYI0mt7gCKdCKE9EkLRj8uBY&#10;xUOIW0EhwuBaw9HaBv3fgqc+800Hn3zxHQOm/diAHkED5ECu/P7Y9Rd/8LJdwnVHLxobNmCXNIO4&#10;v6YgN4jJEgYFGR8YWSKnP1YA9/R590fcG0XpdJlZwswfc8pqtZ2/c/uJJgz6Wrq9/ZAuX5/PBdk+&#10;0UBT0u3An3bJmW0X38dOWvYKZbLfLKfkUmxZNC0s2Rje9VelZU89c+kx593cyrQVgMaF6BeVO/7r&#10;Fwtq9YeeLjbcc6yY3fRcl6JlVdsqR8IUURwQYR8xGHccsl7Xxn5BTOhgtIZngaSuVex4V/x4ar0e&#10;z2Db6v2l0+i/NLSHM329ddTvL3EVqxmnZpiQUKEFwH0O54goUiD2SXr1/tp92+7nznr09ex7QPnq&#10;WnviiCM0JWDQuK/jQPOEJsaYUWEl2Tof5WMik+zdx75oyfuOkRZx01EkJmomx2NHeoTtBMNr2G64&#10;MXT/VFq810XPPex13xLP2vG+tTf87lMHT9+74nvLaWKv5tp7KGrW2YtfAxECbYeM2OtvIZgg23ck&#10;4AfCJoMjzHlkIG6diNj7WUw29DVEUIEnUeiwn0IJC/gzkokuUpkUeBFJz6AGfI9HFgV2mWZpKFgT&#10;iR8sOOiZZz/rlItu19UO8OiH+ioHyAX2bt5w1pnvGp5+6Jz5JaoMDVnkWSGZIiY3AJGJOcoUQjpn&#10;CW2a4GXvAV0fcQGK8mvobSCAPqr0Kl/nNaCTkRepyrPtK2pDOl1RmiyyZafRble23d3gphsmRTBQ&#10;C5UFNwzHGoZN02bVny0t+vlTXnHyq8XCk2ZbmbYRUl7mPHD5dfutv3XlC2YmN77ANc19hipiifBn&#10;Sw5PhsAMYxIRJDA4AoF1udo6iD7H86g/MColgeMvjryOZ1VqdpxrzYlihFoq65BsW/3U6bwH0GXC&#10;kUyz2WQGjT3pkGDDUBkumaZS8fM2tky5Gmpehvar51B16fb1s+HAlKq9No026WfEHyTnEN2Etsdg&#10;8mD4xG5uuW8k1NE2+ZGkegRfCibFlgPGFnvSeHg2dm+Yv++hnzn4lOP/IsRJO9w6Wkrp3HXZG943&#10;5q39SLW2xpVbNpKIQm6Xb2IiJMiGpLyVErcGvt04trnfoXJXjFsmvvMxSUHvJYwbRnDJ8hykbDB3&#10;9J+FNeymzyry6clZMoRLoVmlpjMePjwrb9rlwMNff+hbvnZvq9IBHhMopooDMO79zpuePvvn33y3&#10;4m/Zc6xqUYStYRSRG2IWTF0SN5AlokD6WvYD7gUQvbzy2ii6p+pI5+0sRzHw7ZG4i1DU3ryys9ey&#10;7ShuvwIIfBgqpgALZNMqEZWq1CCbNgVOSONLP7Hfy9/4eTH/uB0ijWE7GW28vLzqlhUjE3+97QBa&#10;t+bp9clNh8TS32vYLS8yjGhIhkHJMqXJe4wDWKeLrIO0FmyofRPLdQCWwXh3OGUvbYnKGwwty2Ah&#10;eWHS2GWqnuo/HMG80Xdg2NxPyRo8p9H9X8C4DW54W6OTVcFD66AYuYbyeafelUFhpMYvfB5gksAM&#10;W0ryIVWHkfIwzkWCiUHChlZCsKrXJ4OaQSStyjw/KLu1WiA3NyJxR6U6ft0eez35R7vtf8hacehb&#10;6q2qdzDkPd96wl+uufTS3av+od7qB4QdzJKNDYNBQMKxOGqdbc4trKl+H1mkuw6fIv54eoQfmPjp&#10;iVHLEVHSt/weDAr9iGqzDQoDjxy3TLOhIM8Ybq4Pq5fsfcizP733v1x4dyvjAI8ZdH/xA3RA3nTx&#10;yHXfO+/SBdHES+ZXJNlVk6UkWDPDbSbPjpNezGMsc0FRPnzsRR98Gypvtgy9d7j14Sdop+tk3Fn0&#10;qjdb1/YgW48uWz97tv1AR/0xInQpgzXQNhnbZJeHyXQqNBMbtCmyNoTzlp9z8Bu+8+VWnh0IVqlf&#10;df7w9Oz9CzetW73HmnWrdm/WZw9wRbBf6DWeNH+oPB5F/jC2lcGTFZZXEu0/q0gtvQ+c+6FTuwKP&#10;YPz8YKg4b3WVknzBzT1sPUvu5wFM2/d9lnjxm/spsZJHGWgPl5Wgo2+l0ZKU8wDVt5XiW+wYJ1kG&#10;gGzI5dsONmBwOZCuWYWPonHA8zG3gv93i6VrbEBuBtQMyJwMpL0msuy7Yqd8izE8ds/44t0eOnDf&#10;ZzxAh71hyyNtFQ1t271XXHGmPXH3B8at2crUw/dRGWps9Fsck22bPGkxTLeVB8j2Ffoze00D9hBw&#10;4gtEwuFAIarfEgkbqnHESOBlIRhkKkcrWIaAD39omoKmpKYXUNNvUOS41HRHmlNx5QfPf+3Jp4mn&#10;nL6OCxvgMYfUVzpAEf7fu57y4aXRxNlLhmJzdMRhxu1gfTsICOJCAe9jpBmRRgdxTJC9lvex510D&#10;49Z5O+sqZnwaSJ8n0efXk49s3q1Ftq7OZ+hEXl2Q70IwRTAkrHk3JVlmicqlISZkdceQm+LKBmfX&#10;g974xFec/HMhDsWi9CMGtTZOJj1wnXX/jVePTszcP6++ZfO+3uSmJ4b1qSfYcbjUNOQS26AxS8iS&#10;G4eOKaRjRmQKE0K6MCSb0sfCgtYduvZYcTvwN65ES8Zshd/up7w+w/uFihx9h/GKNLyNCedQT/Na&#10;dDdUX3eOHVYusTsuCMUccgVRYMBruIgAMwghZcgb2I0I84NmEMWW6URkOpE0ZRTHJhbaG0KK6dCy&#10;JyO3MjXbCDZF0thYrQ5trJRH1tjDpTWVBcvX7z+6xxS9+FSElwwfaUadBt7hQ7/6xNGz9/7+v3ar&#10;eLsHk6uosWWCyrbF1tqOKcgylPZCJtHhtgXsMjXxthcKl2JpE5GlJnTSI7hnxOcbEJbkMLHBe7SJ&#10;goiiRoNCL6TZGtTmFhlDVZol11vlGRcffeIpH6keccaapJoBHoPopoQDdOH6C173bOOu669YZM4u&#10;HKvi4/I4KAUTvlyy10YeswH0dU1ss+nyiLBG+p5SXerf6TLzy80CabNp0uXn3S/CXNN1tj9vHV4h&#10;nS6NdDow7CCAv3GlKoeNGPZ+g3mT7VJcLdMWacmau8sfnOUHvPuJL/7sja3Mf2PIFRfaW2bqVVFb&#10;P75ltjkm4nrlvj+vHBJRMBzBgbQQJcOI3CAKXI5dKqMSxbErYmlHFDtCEv6sOAosKaksSNqmISwh&#10;YoSEwqZiLHxaWBpmWyb0j6VmbiKWUsYRFrWxxB7jVO20MqLQNCMhEDdNBIYQviARSBEHJK2QohDW&#10;daFhiDAiajqGGUrDCAw47rfJM6XtB4YMzVBEgWWEuB7ZVjMOY98yXD8QFLhDI96ieYv8kYXzAtdw&#10;AjEy2nRNZ8bw5Mzo+N5NOmyXgOjIaGexeJYbbxi+68pvfGo0WPfmMXvWnlh9H69tO7ZNkR+QYxsk&#10;wgaPQx3WtR+yY14Bk+YgsR53OXgOz9kQE4Gw5h1SzDHjBfkGfOY7JCJBse9RXJ+lwIvJqS6iNZN1&#10;orH59Q2+/e19nnHsOXuf9Ontjj0+wM6NuVHaxzkmVlw2uvLbZ/3PruaW40dsYTjCJ6fkIEQF+7Lu&#10;Bf2R5n24/OGnHHukgfT4S1/PY2TZfFn0u1+EvLrmiqI651KmzjuXtCzb4j9InSEit7EChC2Z4YyS&#10;jBLFVoniUoVqhiXr9tgtI7se/I+7vvQz9+wsTCKNRFrXKPh9Xer3cOr3Ien0KVzO/2hoSNCLZyXR&#10;q9rXW7+Bm1MdPpP6fWT6RWRfSvacsTP27dZg3VXnHt9cvfJri0pTC8PJNaI2tZ6HGOwMoK1gK/LQ&#10;Y+O+7rCunSgax61xDgtxbHhMXr3F6z0IEhKqLY+GQZFpU2BiycGgsBmS9OokvCYF0qApv0w0uqy2&#10;Oa589ejj33OuOPykCS5ogMc08kfbAB2AQdKP3rXfO/au1M7dxY4qJRN7XGIKYJizDcYp+qPFEddx&#10;zH74uF700QP6Xi9VOJAtd67oVXc/FNU5lzJ1Xv38+vmyefk+b5AR5Fo2EayzwyYZBta8ifzIINOq&#10;kukMk2GXqWmEFFdHo9Wz4gfL9z/qAwtf9ImB0c4AXZB3Xrbnbdf+4IIl5dljqjRFtQ2rSMDFaRiw&#10;rcBwdYj9f0OlAZuBMGs0lkF23GogLe9D4K1tersXdqooN7uYE8XJ1jdhuRQLhx2qNGt1CnyfDHiO&#10;sys0Y86bWttwL3jWq958/i5HnDpQjz9O0D3SBsjFxp+ceci913z78kVGY89FIzZ5scfbMhKNZCGK&#10;PlyN7MeeZly9oO9n82fR734WzBBTZc+1PVlsbb1bg3bZIHXKYxS7nhQ+VrwTm4MSxdIl0yiRW66w&#10;diRAJDCzHG8OK7/e7YnPfO384z6zw9xiDvDoh3zwJ/Nuv/7H540bU68fjqcdmt1M05seJlv6yZYv&#10;LOFDSgazVWNQ76/fFvDEUzhcLhg2pqEsaTNVwa4BbBeEgV+JPcgh+lnDC4ksl7fITcWV6VplySdf&#10;+IkvfUmIQx8x6/oBdj5sx7B7fGHi6vNGV175jW/v5fovrohZMm1Jlot43L0ZWpqBpZlfHuPNMjtm&#10;SI8gA9TItjGvbUC6/RrZNGngXl6eHQdYJCcaDwSAIThEgZU1FCIuB16IA0FOqay2LJVL7BZ1IhBe&#10;YI9/d8neR5w9dsxZ96sCBng8A4v9d3z/PSfNC7d80W1u3GXUimjzmgcp9mrMuNm1KYwBWdNj8Z5y&#10;mOsphrttY5yZv1HiMrGHG4wbBmn8TcEIDVb50qb67CzNTNcojA0yh+fRtC8oLo9u3hQ4Xzj2FR/6&#10;ykA9/vhDMdUdoAs/O/2gdyz0139+vulZo/NcCkOv7/pWVpVdxMiKysjD1qRt11eUp7s9yNOrjvQz&#10;9Eq3I9CrLfAaZsSW8iRlRhRBHZ5YQluhcn0CF5pYl0TIR4mwnOURCg2Tmr4Xz1ijvyk/6Yi37vGi&#10;c//6aF+XHWDbgaWwu35w1su8jXd9do8xubcbTtHMpo0U1meIoqDFuNlYDPushUWBcHlrW1sa3xYg&#10;/KbDYxzulDF0eXspO2Ax2ctcNNug2AvIIpOa0qSZ2JWbxciGhjN22rGfOv97j/QuiQF2TuRTxAFy&#10;sfJrr37q1Mrrf7LbkL9sl/EyzcJvceLcIg/8QWYYj/6tj5oJFpWR3a5VlK4/8vPFvJ5W3J5+9en0&#10;ReiXf3sAIdqEIbWIyTclxSYIIAieJCvCHmFIMthSAwnJpQheqJwqOWWHLDOgmrCDddHI1bvsd/Tp&#10;S57/kdtaBQ/wuMLaW772lA1/uumri92Zw0Zo1nTCGq25/35yEUs9jMhE/DnenoVdJFiXVowbW/K2&#10;j3FDiFeeeRA8B0w7hidAyN4w1AiJmlNT5JouNb2QjPK4XBeVN2+Kh8894XPv+7IQJ805iM4Ajy08&#10;clT1MQi58qKxX1983kULxZbjx4dtQ8T1RKLulgo1QytihPqYZnx5ZWTzZ39rRyrZPbca7fI7y9bQ&#10;jlqy7cm2pQhI3yttr3vbCl0mb2FGcAq4ztTRuiCbwLFFHKr1QuxqwrPbw4QdV7ACdhyLyuWQfIrJ&#10;t4fj9UHlxvG9nvXuJcd9bqUQYoe7zhxg50XjT9/cc9WtN50/ZE29xA4307BokL9lE/m1WYqavvKh&#10;DoMxSMTsJ1xJ3PAlDsaNieG2Mm6MXzjZwXiOTYOZNkoLg5gC7NX24ZxHkBcZJMxhubZOD4VDT/jw&#10;C0973/fF4mNqrYIGeNxhx1PVxzDgTemaM9/17qHmhnOWjFrlksmfGdhXF4PSDBCMvc08uzFXRll8&#10;f/sYt1aVo/xe7ZwL8trYr8y8PFsDFdgCBWGtG32g9oOpgAzK9zPsEIRRJon1RIRkMA1yHEjoMfnw&#10;gFcejyZp/k3W4iecvdcJX7nmb+nsY4C/H2bu+fnC1b/5/kfnObXXGXKy6sgZouYk1TavpxIc1QbK&#10;dzp/IwJqcniegWEaZomIWoYpYe/x3RcchMbkEKGxNCmIpPJ05wfkRzGFEtJ9RU7Q8ENiZLezj/zo&#10;py4ZqMcH2D6q+TjE7z/3sucF9//h0qWjztKSFSRh/fLVzUCWcc+Vkel0/Rhbp59ooGhNvaic9qQD&#10;adPtw/Wi9ua1K+9aUf4dARUKVLnuNCObzJjdjKkISwmhNSw7iWCFtsHoB0TSZstc01YW6XZlhLY0&#10;BU0bQw/6zsLzDjrxxIt3RGCSAXZebL71v3db/5cVH6zMrn/94iGjNFtbR64T0vTGNSQbs+SEEVVt&#10;m+AGDoBP+Ajq7GS/tZHMl+fifKUXMIbBuGUMN6aSQj+gKPDYNgNuWJpGOZoyx+5oDu/+gSM//Jar&#10;HolgKgM8+tBNaQfoCfmzz41f89OvfG+hUz9qQRnuNcG4MRNnzqXSJNtG+Ddm5Rne1eFmI0Ee05sb&#10;sp4gOwlJu9z88lUgi6TdGcadxlzbN9d0c0VRewBm3Cb61yAzgIocjiwU41bGaires2273C6O+QxV&#10;J3xwk0PCsmi4UqG655FTGiJZGpYPT4v1gbvL1w56zks/Lw4+eUursgEeM6j//r93u/+v137UCTe/&#10;aomgEfKmqTxk04YND5NfnyLXICpFkmTgc8hMIMAEPAkCgm8OjBtfGpZncr9nHrZtd8g87pKvk1Xk&#10;mj6gTFCQUFDgRxR5yq88xmtgV+UG37lt0YGHn773Kd/5xWAZZwCNnCE3QD/8+Ixnnb6odu8nFldC&#10;e7gE75QqtnCI0I689xmOFBBPOJHEk8AKurtjAR/H+IolnCSpO9vI8PLypZld3v00ejHGXmiX27t8&#10;jeI29a4f+VSfdkv/uIYAI3wffj7jdkAOlNsmqN1tZHUnrM9NQUNDQxSEMXnYWlYepS2h02gOLbl4&#10;0fKDvzT+gg/9OckywKMc8Ew38acv77f2z78/p+ytP36eFVijRkhhfZZq9VnyGnWOq46JOHZXc0S2&#10;ZMzhE26PJ3UNzJcjwCHueOtzwL4GwdofxbhNCqWk0BRkWCZPHkUQkBNLdhwUIj66adGW6Tr5gdoB&#10;4ceIM29Gk3H1Dn/+nu8/6qxf/SwpfYABGN0UbYC++PP/vO2QmZVXXbGQNu8+PlzmQAAhXBMaynO5&#10;kTBuGak9mfA/nO5qMO5Y69rw4fZhrnkoypNlbv1QVI5Gr/JU3t75NbLltOtV14vu43q2jfoa/uLE&#10;uGd7UCqpvbQwDjLcIZoOBNWNYc8YW3Zzw1x43lNec8I1QgyMgR7NkHKFve6G3zx78703f3Q4njqs&#10;KupulZpkBU0KGrPUrDd4bRlfqsnqb0QB6x77sP7mI498aHvU3m58z5p5cxhXdpGqGDcYfmhgkqnG&#10;qiMFmRGkdthfCNoyNUOuW+b17EZENO0bUa00dt2eBz77k8tf+5rfCHGUCiE2wAAJto/iPU4hV1w2&#10;+rtvn3Ph/HjNq8bLlgF1eWSarJqNsQUJcXQh8eHjROxj/v7bjIrVY4lkCDVvL6QZmmZQvRhVlgE+&#10;8ihuC4C2FrVJ3Wur+nW6vOfT17JpdNF5efoBb8mD91rLYRdY2NrnuLA8F9SMBcV2Wdalu8kzx65Y&#10;sOf+X1z84nPvHBiuPfqAoCF3/OR/3lA2Zt5WFY19Ym+KqiWTDL9B4cwExV6dQs/nrZdg2vhm8Rt/&#10;+JbT0FK3vqqN09hENbnHzB/SOLRB+DMNHlPwMmAaDpmmzevZcJ2KiG2u69Lk5gmynGGaFUPBpqBy&#10;9V7Pf/Vpe5949l2qxAEG6MTWU7sBwDzMGz506LurzXWfWOgEpZIdssFTJKA0w6w66SR8+AWMW8dQ&#10;Viq1YmQZVRbp60UMshf65Smqt43e95G/dx3te72eVV/LpulZdB8of1Ww5sV2G4NME1vFHP4zISFB&#10;IiKTGuR6m3z3lvl7HfQfy17x6p8IcXijVcgAOy3gDa15y//svvmeG0+Jt6x+hxttGavaQpRLNs3M&#10;zJBFEdUmNxKFAW8rBMC4MbY040bQmjSyjBuA4SOWyrR9iVoqixM/Aq2op8oiXVhq3HkxeYFPzcDn&#10;qt3yEG2pU1Cz5v9knyNfedbil51z+8Ap0ABF6KaQA8wJN336+KPkmr9cutCtLR5xQjJsWI8j0g90&#10;ZGzbrGbsUL8mXzkzHaxv6wtzYNxF0Awsa7W+o4Gy8xhpG73udTPuLOPtJIH5yNav26QIbP/8ReCc&#10;psWEMzZs1oyi7FLJpUpJxUUG4E/aN6rUMMc2TBjzLt3zyUd9ffi5b71dlTLAzgg59bPxu6/51THR&#10;pofeN7/kP8X2Jt2qHZAZeRQ0azxJm9y0maIQXtHaYyw90jAWlP89MN3ucab9lcOnOMdHTxi3AqR3&#10;NjsjI8IEwGAVOrYmNv2AA4aEMiYfdhpmmWZCx5s1xy972tEv/dD8Yz65qlXMAAPkoJMiDjBnTF32&#10;ufGbb/zfy3cx1z9/gRNQyVGMGzI3q8YE1GPtD58NXdiBQ9uKmwlGH1W5TqsZXpoJAlmmlkU2/fYg&#10;v668a/nIa0tukTnI9kP7nA/bDBTDu3ENkwJJbKRmWQZVHJsN12yIXKZDvrRJlkblJn/In46cP1pj&#10;u339gBed9GNacuTEQH2+80DK35U33HDjPuvuvfVMK9hy1LJhY+HsxtVitERUtjBR9ijyGjS5cQOP&#10;pRibEDC51q6JM06P2tbf+QNNMW9o1RTzVto0XMJ/StUuwphsKdmZCyzHa02PvCikyHIpsEo0LcrN&#10;iWD40sMO/9ePzv+HMwaBbwboizmSzQHycPWHn3favNp9n15UqttDtklC+sy4pQVDNTth3Go7iYCF&#10;OYzSWEUe8zYTRQuKGTcISJZZZplf9n4W2fRZ9LufLj+vLlhzzxW5dbXoZf5zQWvBBDQ5T6dT17rr&#10;706TD5GoMvE+tBERXFrC2yTWIQ3TpPLQMHlwe+lUySoNUcOH7w2bGr6c9Urzr41Hdrt8yRFHXzWy&#10;9GWbWgUP8DeHlNLZ8ocv7LfxrjtebQebX1YW3r5m3CRLhFSyBEWBT+Q3yZvdQlFzhlwjJq/eUHv6&#10;DZPHCcaNHjt6zGXHZRYYM/gGTFbOaMW4QZGltG58NZZkhxHJIOEc1QgAACAASURBVOQ17TAMyReS&#10;fLtKW6yR5oPT5kUvfcXrPzb0gg+tT7IMMEBPFFO1Afripq+87hD/3t98fzenttuYjY/Xp0j6JG2T&#10;IjPZ6kGmYg4STkGw90t9zqw4S2boecgjGL2YUBHyytkeZNuwvYw7LcmkiaZGP8YtMg4wsnVk25sG&#10;GDfUmfC+Fsfwaa4MkwKsbePdGMpRi1sdJsNBUBmsWxJVKiVq1Opklcfi9fHw7KwYvXZs0W7f3eOA&#10;A35Fe79m82C/7d8GWMOmLdeNzN5+564PPvin1zj1LS8bMZt7uXLGMaOGsEzs4/db46cxM021qUmy&#10;ZEgOe9bDh4ivs82ge42XPCjGTWSpRW5ex4a2jV3wIliIlGQhGI4XktfwKQzhsc+iyDLlrFGtr6LR&#10;7zz/2H/58NBRp69LihxggL7YulE6QAfkqsvGr/3SOV9fFG54+QLbMMZKRLONGbLLNjXg5EMgLF8i&#10;cWtfx4aK4C1irKFm94cqpIlHlhFlodP2S5dGlvnNFXn5ihh3Xrl5bYRVAJCXHkCeXvdgQ5BGXh1A&#10;toxWOhB1OEJN4iHDdAiPhNASkbCoSTZrT4TtsvVv2bbINhFF1KMggo/0KozXqC6c2QZVbzJGF/54&#10;fOnBv1x89OF3D1xTPjKQK1ZUHpj59YHhxMan+ZtWH1kl72mOGS43ybcsapAtPXJERKYRURz6vD+7&#10;2WiwG1G8d7YcR0GsBYvY8lurftSGzjay46Ybyb5tnohDylbbvkIWwSVZME6NJE2sn6BqZR7NQvB3&#10;KhRVR2bvmvK/cuyJH/js8HNP2dgqboAB5oB+o3KAHoB1+XUfOeJtldpDn1lMQXnUxSzeY29evuWw&#10;e0RT2ok3L8TzDXmvN8vbEXxrI9JQ2lFIG5pgFDGiPOSlzSM8eemKkM6fzcf3En1gXj1pZPNqFK0d&#10;AigznS+vT7ISt0ZeviyQhvduswUwWDUCkyivVSw1CZsQUBHaEwSWYKtzwyDXFuQYMRPlMMI2QBiv&#10;udSUVlyTJc8vj6wmd3ylNTz249FFe9+yaI/919KSIycHkvjcISW84dzs0OyG6tQfVw9t3vjA/Dic&#10;3VOGzaeH3tT+ceQfUJXh+IiIShQ1sBGTtSeQsg0REoUeUdQkvz5DMvQoSLZ7MclDrGusSYuYrEQL&#10;plzi9p5E50Pt94bwr/dtw6pcGiq29uzkFC93W1SiRlSihjkiN0buhg1N8ZUXvem9/zl+6FumWkUN&#10;MMAc0W9UDtAHN3/9dYfM3HHjD5fGs8vGLJ+qJUnNyKPIddlaGYwbW0PAuOE/WzNuK7T5CCbfi3kV&#10;QTOmbNYsg8wjPOlrWQkjizxmmUaRxK1RmC8pV0vcQF5b+2Eu9ReVi2fX94TEpEu5qsU1MG6l9oTk&#10;nQSWSACjtbJjk+2YvD/XSHyfcwypyKCAXaq6FJglLyBjU0CVP86Sdc3uy/e/Ycn8Z9wlnnXcdKuw&#10;xyHgwYzoOpMeeMDaNDRuL1h3f2WDVx4S/sRIOB0umpnauKg+O70w9mvLbJP2Cbz6nq705lVK9ljZ&#10;lo4hA8HOjQKPhmE7yLsCDLWbA3PJIKBmY4ZCr06GXycR+2S0wteaHGgG2hSMAIM9naVHoXrPfYZV&#10;67sDk4ZNBHyN81o5247HFEeq3qjpMZGdrhMF5QW0IRqbtHY/4OPPOfLYC8Whb6mrUgYYYOvQZ3gO&#10;0A9yxYWVX1z2le/uHs++dJxmqVKKKIg98m2b4+raMRi3CgsIwzRWoUmLzNjmNe7ICFuMu4jBpJFl&#10;hJqAZK+nkS03ff5IM24l5RS3oZ+qvB/61Z9ud/6z4Hfb0h+EG0Wmt/rwvUT612vukL7xZ7klEtjq&#10;YyJ4CZgBijQo5jw2+TF4+lA8Gxm+dIa3TNajB0vDC+4z3NFV9tDovVNN+XDVGdu4cGy8Zi9zA3do&#10;XkwNMyYJMc5pNxTnGqXU9aavGirYjLmFpjedXK/wsVQOOtOJQHgUCPI9Pp2ZnTJmJ7aIcGrG8A1L&#10;mLJhNjxhGGZg4EkjxFRzQyPGMTBN04htKSLL9IRTImlKGdpSmrakwCFplSIzGDLIGPIj35VRZFnS&#10;KAnTqIZBUGo2m2UKI4dscuzYK1McD1sGDVm2VTUFOSL2rDiILEOEhh2TadmxYcMzmd+k2G+Q69jk&#10;OhYZcUAiwE57MGzB0bR8rCXDsYrvkYix/Qs6EzDoiK268Q4x2QLzBpPnhZbEp4L6f+sYN8D+yrHI&#10;gkkBe0wMKPRq3FYI9JFhUVMMyQk5uiFYtP9nj/znV35J7Hlys1XAAANsJfoMzwHmgp+d9Zx3L6mv&#10;P29c1NyKVSfDImpCeYc17gjBLxTjBpMOQSmkRVboKiZhQhJPM5I20sysmHG2fnYgL32WOeJ8Low7&#10;XRZ+d5TTFlXmjI7nKngAnaarvhT4Xh8K2yu/iNuqUkhgLHsJU1kGJ24vuXkCuwAUK8ep7g9m6obD&#10;lsmINGZjZ4EJRq/uIx0bu0WSYmmRMF0yrCrHcg4kyVpIYWy6zZhML4zjhoypGUMtY8rQNJyIbIvC&#10;MEBm9ZQCi+tSipgVs7EU0uC2GELICL95SLUe1oBnGRPtwKak2DBiIaSMBNKD00kjFGYcCsd2hJSG&#10;GcYNQwZkCNsSliFEHEeGYZrCsGAGIExwPlPGUDEYMmIR07CtWBgR+xfjOsgwhIl7AnE4YrRMbYXU&#10;kx7OhTVmNa6wTQrX1QQPPQ8kmg9Dkm0Y5AdNttV2bYc1I1EQqkA+cUSOLSiOQuWFrOlxWqiuLUji&#10;8GYY+MoFMYoFg2a1tjJMQ41KAm9rU7TbUj2ssksx2eGq1OOCpW18S7AYDwJsOQsoiiQJs0S+M0Sr&#10;pmkyGFr22Ze89x3/KRa/dhBLe4DtQj5FG2CrcNNXXn0I3f3H7y2Ip/co27NUrlhUBxECQQ+MDsbt&#10;MwUB4y7zRx8Ln9fDiphLP2QJSRaayQB5dfThex1IlwWgvDTjzN7PIr/+7jx56QqxDRMHDXA6OKIE&#10;aYZZGqQ2MGPNPgCsm3IkmERzwA5v9N5vuLHEKgiYNbaPWSa7TUWgCBNBJdhBTMheubC9LEB8Z8uh&#10;MCKyWU61CSZxIPoGJg4wimOL9phCRKcCU2NhX/UHjtpZiO4h/EY6jCVsRVRjCmv2sIqXHOBGn+uj&#10;TofOA6OxTbV+j3AZAJ5RlRsnkaq6x5B+13h2LaUqhtueuHDADcwrEheiUYRZgeD+4dRh0g4wUy5W&#10;7yBIsnN9Kj61iCW3Efm5fdhzH3jU9GoUhj6HwkQ5NrqTdwq0t3ZxWcnz8A4P1INjy2mK9m3Wzbiz&#10;JLJjuPK8SBlHhjKkUKqtXohIF0ewkShTLS7JWXPsL/bSJ3zqsP3efIU47jil4hhggO1A56gcYJsw&#10;veKzC1ZefNF/LaKJl5atulGuGNQEcTBtsnx83CDPHkVmRAE0ldIiO2Hc0giUIUsCTRj7QROllIDV&#10;F2lC1kKnhrUQuXm5/jaT08gSTKAoPxj3XJ45m0aXpycOReUD2bwayKNu5d9XIiyYNBi38ogHwZOP&#10;SR6BpQ5WvyauU2H4ZMB5i0N24kIVzMeylGoWUlkzDJjhgQG1Jh7J1kD2wgXmZVrc7jDoHBuolY9g&#10;TMzUDfaPj8I5tjOXAwaFdqroc+nr6SMbZxlKvaukXr0OnGy/g6bBTFvtd8+SoCJu95/WgCTvAhIu&#10;omEl5UHSTTM+1GsYiMOloBg+egjb86Bjjsm2kmUIilmq9rGRPpZsIT5TnyHbRf6Y7Uhsy2KDQUwW&#10;ojBkJqomJGrtG2iPNyXV49WmWsxbuFQ6/Uyd4Ah0LSjGzZOSsE4hbFuigLUrgaxQ0xqLVzXKKyt7&#10;Hvq+I9/3rRuEgNXcAANsP/JH5wBbBViXX3PmM94831//H+NOo+w6IfmQ2wyLzDBx8iHUGncACYUZ&#10;N6zNDYotbBMDwWwTBEVYdPiCTsbIyu0cxpgGMyQIipA+WmRJSWYaIG4AS5ciiSeeImAakHAYqSXW&#10;tJTcUiUmjECpHdttbM0LOlyTttvCBJ3La7eTGQCXm85TgAwvST8jkO4f/bsjTbIuyT+TwjTD1uf8&#10;G+1kVTqfJUsMkiR5qly2VIa6FIwMumUwXmWxDukbTq8rQxUl9VqCgiRyHPqF+5itkQXvRIC/ezAD&#10;MBxm7img+vQz8Xo62pF6JtzXaZQKOh/odqz7ttTULUk7eX7MMVnCT9InP/gIppys5aNf1CtMpFiM&#10;g6QMsFyVJ9FWxErKV5MZh6JQl4unQD4wbSWdx/gLQmo0a9xPmASBmUMLYAosPRD/5nbzpAHPqzQo&#10;rKtnSR9ZtS5BDUhuGSdWqnq1LRNSd8LgE2c8Cmr7ph6LPDFhSR1InK2EIckAIUFV2z0qUU0MxZPx&#10;/F+PHPjs0w4+5at/HvgdH2BHojU8B9g+PHjxW/Zb84erfzImJvccr8Ss7oTPa+wjBUCoeIsRZFRp&#10;MMEAMeBQoFoCYuCYMAmobxFnmgmb2m+MdT3FUBRBBh0BsdEqOyxBgnCCLqly1Vph4riNVbZQOyI6&#10;ERNSMAoZspUOhAlWrybEnAkiCGsSd1gDzKfFbLWkyOvCcOmqjixdsQmQkk1VpCTFaJSaNiGHmrMn&#10;BD97RDs0wwDSv9PQjKKDKRekT1/TjC2vDlalp9PmlKUmXehr/f6SPmlTfgbK4f7kYCbKuA3SO9Tr&#10;WjXPdRltpgvGz9J0AZAq+7xA3jUNlI37+g8St0Z3PvQ97ndOFgHdRvQfPyomZnjvkPzbbLID6Xrx&#10;x5NH5pTqPStJW9WFP/Y2CKTGXvtnW6UOpJIw9MQU5WhpW0NNutSYdHU6sig0TF4yQZQ/9frgYzym&#10;GEFI4oiXFPB9RhFKMMi0HWr6PsXwhDZdI9cpk7CqNBVZ8ZpmZcXok5/+9me+85KVA5e4A+xoZIb0&#10;ANsKueJC+/rvnv+NXaKNrxl2PAE3i1CdWaxeBSFQhDpOHLLY0GEy41ZEQjmBABKmxgzRUGuoIJ4q&#10;EZlgZCzBK4lNEyFmdCDCyQQA98CwId1wG2Bx6/skQ0lRAMMeQYZtkeXY5AUBE03kgVRjQ7IB80Q9&#10;CUHmKkC8oQ5OGJpWJ6rnQzAORYfRJn4eNgpKMW5WM4Jx44pqJ5xV9ERSt2YUvcDty6BfPp0nna5f&#10;nk501tlugypDl8UTqhT4uoEVdvRjinGnwNbKBQxTAxJzL+iJCcpJ59UMEs5IsnXkIS8Nq7aT95OF&#10;Tp+uU19Ll2VjCxVOU1J6+n6fx+u7VJTXbn2Np8a6f8CwsfWPGTfehxr/mGpjbzi+NF7vJ5ud/sD+&#10;Dt9TKCKanZqlseo41ZtENSrHG0Pnx0887LjT937dlwdhOQd4RNB71A+wVbj27MP/dWjq/q+OGPXq&#10;/CGXvOY0B6xgEoG1ROwfxb5fViEmkhqiUiVEBMSB/WenaE2b3ivDJJAYJXErKRj7WTvKZ+MqSNFY&#10;B40o9AMmbjDegTGQo9dOw5hgm9sQAZmWQ05skhnAElmQY5lkulhnjSmy8Ad3raohZuyQGdlkSZsH&#10;jzSaFAsodxNGjGtqjpFA/0geJJmQ6AkGL8Imz5MHTD6KAAKcZWRzQR4zySsn71o3lHTYRneejvup&#10;iZWa8PBCirpVwGS4P1Nt6Wh/Eo4yjaK0aXC5SeCLfshrly6XNSuZMrLnQLoMfR9HCeO9HsgpqgNZ&#10;SXsuSLcFExgsy/Bckt+Nfj/qO5MyJNNSntHAuLG/AGdBgHjaDQ4JarolqgU2NczRaGNQ/v3Y3oe+&#10;4Vnv/iZit29D6wYYoD/6fBYDbA3uvvgt+z30+59dvtiqPXl8SAgj9FiSBdNT24yUNS2Th0QFHJnY&#10;FgbVHixwoUiHpKrdMCbrggmhUUfkTu7hj9XKUE8iujBiSGP9FJK2khBAmEq2qjcMlNtVBqR406DQ&#10;gsrcIuHFZIWCbKiyuc6QamGNRNnk7cSCXX2a2HrLzmOsCIwbT1cjaYRtRpwQPj200GbdWl4PBM/G&#10;U8LtJJ4ZBLKlbchBH4muCG3GotLlMZMs8tKgL3oBlsqd6JaS02AHHak1aIR5TCOdl5lJDvLaySwC&#10;avbEtiF9VBqQzvvQpKAuXVZevl5HXlWGlAy1cetc3e+qJ3XU91lS5vXmZAKbfu6O/mv/LnzuHsi+&#10;/3TZrJzn7WBqtIIlozwwbL2AgPEZYnkKe/cNFX+g2fQ5hDdGBvaLG+URmqBy+HDN+dEuBz3vg0e8&#10;/b//mmQfYIBHBN1fwgDbDLnistGfXnzuFxZZm18zz5g1R2y4F8EsHdbjap8wCAc+eJMlKZzDnSak&#10;ZzBvMG7lM1vJYYopIA9kWmaOiToc50wwrcSQKRAkQoQQNEhGMJiJKQJT4b3Fgvw44rVsbMVBfVCZ&#10;gxiB8JRLpdZ5HKm6oDL3o5BCtAUSB5i2aZAtDCgL+QiBIpDN1hq9Eo4TQ6XW0FJbbZTxD5xRKIKu&#10;1nWVNXAv4puVuIsJfCfyCDWQR/yzSKfpl77NuPPTZdvRak9rolMMZngF0OXoiYVmlP2OYJi8vJIw&#10;bg31NuZ+ZKM2fZ5s+8K4whF2C/oc9hQYT2xXkboPJtmyb0jQ1Ucd/Z93rT/SZWURwe5EO2LhCaQy&#10;K4SPJEwpALQzYAMRjHeTw3KCcUPDLkwHG/FphirBZnP4lyNPeu7bD3vbVx9Iih9ggEcMc/8CBugL&#10;uHL85TnHHmdP3n3JIrF5dEEF1yLlMtNwmFlBfQ0JU63NYSsPwlooQsEzfXYI0mmABkILAoQ1cg5D&#10;yJbEKpgBRwCHZO0jbCDWwLFFRREZ5PahijYtCmBha9oUCSfwI6/eCOSMLWxPBp6sOJYV+1HFLptV&#10;S8aVIApEqVSiKFRBGYBkUw3ZQsIvCDkgzrCOZokJzwMLajWgFK9NhhZbHiumgfbgyL8TYo+bIJhF&#10;0Iw7TayzxDh73gtbQ/TnBl13fvuy9bXuJYwb25fyoJcmkD9dXvZZs+dZZDUGuj3Ihz9tr1CEvPLT&#10;6dPa4Ly0Gul76fw8IZ0T5pquE/yMBc+H7wpRvPSEAlsbTV62xzGZWkIzZuJbEtRs+OTzyhSs4wU1&#10;ySWzsmjqYd/44gtPfONXxRGnrmkVPsAAjyDyR/QA24yH/+/c+bd9+5JfLpFrn7qwFJBhqrl7ZCrG&#10;DZ/JYNwgJiAMITuZgvWLYtIgJyCGkn2aK6KjiB7EFxi42ewXmf0jY3uxFzBxCSLEAlfpYbmsmKRB&#10;tuFIX1iy7ok1k4FxmxdXfh2Vqvfs9oS91yzfe/96pVySE+vWWreu/N08Wd+8eykMjnIM/7nzhu1l&#10;IgwggisbJJ5wYE00INNAMAfUQ0SOkuB5KgHrc7Z+VxJeGmDWbeILcUVZjsORVy/pM49xF6EX45hL&#10;/jz0KpMBdW+PNPoev5ekDa0j3iG8sfRoX/p6Xj1ZqTVbDsaGhm4DytFlJd3bQjZ/Xp392rRVYAcu&#10;xeguP3ue328aOn/+c2HAwnMhfiqLcRGrcLvoF1xmBzpEvH2v4UUsYcMvPVTsszQ0tS4c/s8TPvTe&#10;zwy8oQ3wt0TvUT/ANuHqMw/7zPzm/e+ZZ8yYFVftjQ2Z6YJxg30rYsrrgrw+DYlcvQotkSpCo9KB&#10;yCAdM3go02NBUSgU0fcTByBYL7cERYZJnmFSEMfTzdi8L7Scq93KLn9YuP++v9vnVS9dJ8RJilMU&#10;QMrLzPsu/MFeG9bc/YKZiY3PnWfT82yKFllRaFgChm6BUuXDIE3E5AwNJRJL8kxwcQmCqDh1C4iC&#10;BhKtrM3B5BMvXiCYPRi3XgNNE1781gRZS5Sqj7JEvZtg72hkHrMLuk3ZdrTa3zI63Hqg3zVj1uVn&#10;j+k+wbX09XSfoQ2sMoZeJZFAi45aFc5jNsIWwOL8+r5WjWfLS7cPyJ4DnX2XvZ++143s82uo6xFZ&#10;ptIYwQ0ttF9g4G3GrSbRjUaDPB8BghwKzAo1YosC091QN+Z/5OgzvnCp2OWImVbBAwzwN0DvUT/A&#10;NuGqj7/k+LGJP180Hk+Mj7iCt2MhNCSIhVJyJ8QkUnulmYCx800mFUoyhwcodu2Y8FnsC2MYHEgh&#10;COBn22CBpd7wSBouRWZJNs2KNxU7t9O80S/tdeBBN+7xDy+4T4iT1GbyrYCEO+wbLhi98/9+/ox1&#10;99166jwrfL4bNUpC1gWYt+0oV5oxOdz+kmMRe7IEg2aHYPDRHfIzKILNXEZF4YJTEtjAC4vCCD3S&#10;ZtydRLrNuIHsPQB9mr2ePe8FTdizeYquZ5Fl3GlGMRdkNRO9kC0b52o/uDpHW7NpdPuz19tInjOZ&#10;a2WPPLlEESnjss7r+en1uTZey5aLI9fb1b2dF9IaA430O8Fz4Vz/pa/3g8n7zj3uw0YzItOqkGWV&#10;KAgCtuPATowwaLAvBY8MmvSI7NFlNBEYm2bi4Y+f8IWPXyjEwIXpAH97dH02A2w/bv/Ge5c/dPPl&#10;39qr2jyiQk3hwNoF27U0wWoFXogolmDXJm/n0iEkwbyRjg1j/CaVXQcBI8hvNJWELgX5oaQAW7oM&#10;g0oj4zTVoInQHLrBGll68ZP2f+Z1wyd9amOrQduJBy85c959N//iBMObfPUw1Q6v2EFVBE2KggY5&#10;pSEmroaJME4qKITlWli8JQ9r5HBagQfnVXDEJ8d+7pifh4lr4hs8TXTTQP/kIcuQsvn1efZ6FkX5&#10;867nMQM2ANwOtNqJohNrbCCvfg19j8dTn+fU1/ParlB0XaE4n0I2CMdWo4sxdz5HXv15z4pr2WfF&#10;MZ0/m0852PHJsUvkI5YLnMdAFU5ErokJcoN8v0kBmdQgl6i6QK6qm5sa5UXve8V5X/i2EIdim8YA&#10;A/zN0f0FDLDdkPKn7s/P+MCHRhurP7DYCa2KGZBpwqpcAQQE6mQwbkiUuI7oVBxqkD1ZJao6eGvC&#10;WnAYEiJTgAZB8IbaDtu/rOqYXB8Y/oYm3bJs9yd/bu9Dj7lu+Jj3b0iq2aGAW9d1P/jYbit/c8W/&#10;VGbWvnVpVSwtCWkEHixsQ3JsSTYiPJDPKnTDQYxqBNGAAR60CJbyGJdsA6NATVpMWy8c5CMtcech&#10;S4yBvGtFyGMMvZBNj2djFGxbK26LLkfpX5BKHzVQV9a4LAtmTql6iutT0O1vpdMzhTmgKy+gn38b&#10;wDm7GLdGu9xsnwPZ58yec7/kaGOA9DX9G0FBoMGCS1ZW70cB1Wo1ErZDPjkUlObJ+6fCVdH4kz75&#10;8rd85Jtiz6MGYTkH+Luhe1QPsENw2zfeevD07df8eJw2Lxs2fXKshECkCRKsyE0EqFAMmYMPIlKU&#10;lrihUpaIMdykeg17wg1yKiMUGTZUe9Fm6T4olj7hG7s86dBvPumkz69uFfwIAmvgfzzvoufV1t5/&#10;itWcecl42Rwz4yYZ0qc4QvhFnyplh2zXIj+WJBybghjMGxMSQZZM/HczYY14sRMq90Lk3MsjxkDe&#10;9Tyin0YuM8q5XlSOWrnPbyeQLbcNVV5mG3cbBe0C0tdYlZyc90pb1P5+jDuvzA6kGHdhHQVAzuJp&#10;SbvdeeX2a1f2/Wmkz/HusPsCE2F4kHNsk2QQcnhQuCz2oOxxKzThiajhzrvfm7f8jGM//OYf9rMT&#10;GWCARxq9R/8A2wy4QL3qW5//9h7m1IkjRk1AewyaoVysYOOJ8ucNuywQGSb7HF1KuYAU8IgVhRxk&#10;ASEeWSK3q1STlpyOrBmzPPbz6m4HnX/gqa/+/d96nQ3b3ujGy+ddedUFr3Q2rXnDPNs/cMiSJRHW&#10;icIZKtlwZSnICz2yyxUOwIFoV7wEAGae7GNnoyBmePlMD+i3xp13bUdCl5/HPICWxK2RYeDd7ess&#10;R/VGG+mzdJ2av3YwnmzROehIny6vq135KHpuDWUw2Yl+eVpgI8VOT4FZsFezHuVlrerTabP5ss8M&#10;xo3vCtMHzKvjwKcQTBvx002bYneENjRE5LsLflOrLDz3+I+de91APT7AzoC5fb0DbBOuPeeF/zo6&#10;cfsF40ZtqOrAQpXIkzDLgkytGDfchYKgIB4zVoGZ2IQRM2y4KIU0TqZDnlGmWenKWWv4Fnv+rp8/&#10;/Kkv+aE47p3Trcr+DgADX3f5Oxfc8+eV/+ZNPPyWcZcWVc1QyMYWErHHIRnx0IbtkGW7vE2Nnw8O&#10;LdhIDZbFxUwbyDpgySJLjLPIEu8iZMvR+bLXs2hJ3Bp9nmeujDvb7iLBGO3jte6M8Zc2JmNf5Knz&#10;rnR9wOUX9CHfY9PxbQObYXLR+eUD/Rj3dlTP7y4QpgobGgRUn53hffXSKtOUZ9CsMRxMGKNXHviy&#10;49+919GffLCVcYAB/s7YjmE/QD9c++l/OLSy9g/fXSCm9hqyVfhBj7edgHHDG5Mi8mxBzq/CUGu/&#10;YUhREGKpjQJQ1/IIbQqc5jQN/XrJ0w47+8DXf/0PQrCnlp0CG2/49PAt1/zsZbRl42nzTO/Acjhj&#10;O7IpLCPiuMnCEmSYNvt8VpvClXU5CLJhKIcyRcR5a/Zx56Go3LmiF+Ni8Gb2HHQx8KIyup8L9TFj&#10;zVmjzZvH5G2zKjpqD2Z621Y/ZOvPYnsYN/oI7SjuG6Co/9WEKSqwgchrd/YaPi0ffgSwO6LZoKAZ&#10;kFuGOWmJNnp2EI7u/us9D3/Z6ctffNYtA7/jA+xM6B7dA+wwyFWXjV//2dPPX2JO/tOIGRqQfjxy&#10;OTykZtyQtJl0YS0PBmhg2FHEBDHAfmyrSpt8eyoeW37xHi88/hN7HnX6ulYFOxnu/OY79rzrj79+&#10;50g0/fpxNxoz/RlyML/QW9rguMUyFAOHAxfwcARdYU9wCmw13xqVao0fQFqA3cTC3SYbbcUkoJLo&#10;YpJtzMW4a2vQkT6JhZ1Giznktglp+W0nx1R6rJkgDyYx8JyHSGrJ+NDXcURUN7W0oJ5fH3X4TX3U&#10;19Gf+pxtClL5MInirXip8ouOzKDT7UhU5Nn+yzLHflDbHbP90u4f3k6YqgO/VR3qveKcexptw3lS&#10;vZFE4eO8LZes7XLxHEiLLYswRJNRBEUXkT1Mm4NSs1FduFrOfAAAIABJREFUctkTjzjmY8tfet59&#10;KsMAA+w8SEbxAI8EoEq+4b37nryLsf6Csj/rVEslCmSJJFwoSo+ZWBxZHN8X4nUY+GqftxA0U/fI&#10;GlkQrfXEQ8bifT7/nBedcql45us2twrfSSFvunjkyiu++Cqnuf5t853gACeoOW7idY2JrmmQ4ThM&#10;NG1EIYs8xZwNFZca6kvcg709+sKOQl4PhytKEF2EXfRNg5omvM1Jcvm+Itp5yGMkaUaQdtnZCcUY&#10;iktWSJeVhw7PZeAeaYbY0b42Y0WbsgxYHzUjLrpfdD2bv5U+w5Bx7Gpnj6NqP8rTQLnt52r1D9Jn&#10;gXIYRe3sDz2BwJILvA3qpQs4UeEY9xgfliCvWSPLQfxzh8JAkjBKhB0Rzfo0Vaolmqk1iNwROU3D&#10;jS3G+OXPePnrzpr/vPeu4sIGGGAnw9y+jgG2GZsue+2y+377s5vmG81dwcAMs8pSmmEGTGwsUSKv&#10;ib2kNs3MzJBlw7KrQjVpRuvq4rrlhx716Se+8fhrHk2WrHDeMnXlB/a49qeXv3O+UX/1AideYMF3&#10;nAw5PjgMuhAKEWucZQvrsCoQC65reg3CD2sAKw4I3l812Q+F8rvuJa4ynbg3484iy2jTjLvzniq/&#10;uGR1XzHbuaN7IqHLadet06TTZtut0V1eJ4rK0L/Bo9PIlpfXrhZSjFunUxOHNlr58xg30mcbkKBd&#10;Xvfzpduky2XGnXgdBAyO/a6WBGzH5P3YkLiRNQwggVscLMS2TWqGEdVii4yRZZOrg+oXDz7ilefv&#10;euIHd/pJ8gCPX3R/FQPsUICJ/ewde/54kai9uEKhGCpXKIrgeQxCtscBrP2mx+rxoeFxmqj5cktU&#10;bjSri67e4xkv/vDe//jJ24VoiSaPKkysuHD0nl/9v5duuPeW9y8ftZ9sBjOO9Jo0MjRMvh/wBAYT&#10;FSbOWAcHA06CsGABQS0iKMVpyGrdNhCditeB5ziCO4h9Bzq7NivpFXe8ZkTFKfKQZUTZ+jSy6TR6&#10;MTSNont5fZDHN9P5s77O08dOiVmjzaCRrh/jbjP/NvLaWQSo8KE0YEmbbSdQptLSABGik0loakyO&#10;eAcjvTDwyJYh1RHlyyyRJ8pyxhlfuzGqfOM5L3zDf8z/Oxt9DjBAP+R/4QPsUFx99lGn0Np7PrfI&#10;DUZHECIT/r6NkB2XYH0NmnLLGabNjZjiyqJNE9aCC/Z5+okX7PEPp61tFfIoxh//+1/22/jn379p&#10;zGy+dkT441Ftmqq2TUHok7BtkmDahkGmiX3eyruawRvbodJUMbxDqEETa2jctxNBF57jCngfI8sU&#10;0gCD0BJ3m1l0Mphitjw3xt2fCXUztHSb9e+icno9XxHSZWUZd7a8Il/oLTDz3j7GzYdMudnnzZ5r&#10;qChqKFuVj8kfnAcjpj2fmzY1AtiTuGSZLntDC/wG2SIkaTo0K6s0QcN/HXnCwR992v4v+6E46uSB&#10;Y5UBdnps/Vc/wFbjju9/ao8Hf3XJRcuc+vMq3hZRNgMKwgZTTaY7pWHa4tlytrTozmjsCZ864gOn&#10;f0+IwxutAh4DkOu+Wb32SxceE00/9M5dLHk4zWy0F4yWyQ/qHJ5UGjaZps3EFepNA0ZnUJObiOEd&#10;UgBCnMRMNmNBTuKaEmEZ58q484h/m3HnF9LNlrMMqDtFEXT96XZkVctZZI2zthb6+YvKgJV563eW&#10;KXe1tX2/9TulDCpKC7TuZRl4Kn+/tmaBdDJZj4fqG8DyC78TgahfWGOxCG73KS6Rj1jaXqBsCBDH&#10;3q3Gaxrl24b3OPj9z3jvu38lxFH5/nUHGGAnQ/eXOsAOB9yFXvuRY8+YV7/349XZdcaIHVIQehwS&#10;sxZJCuwRuT4auaO8+8GnHv6+K369M2312pGAsd6D3zp1j1tvvPJjyyriBCv4/+2dCZgcVbWAz621&#10;t+mZyU4I+xJAUcFBkC2gIgIiyvYQH4JPIewiBEkAFRAX4ClPRWVxR0EDIgjCY3tRZDegkaiECGEJ&#10;JCSZtdfa7n3fudXVU11T1T2TydbJ+b8v6Z5ablX1TPVfdzunL59TbQBuy/SmGKhFVVKgaQaosvkT&#10;a00obBeEgt+pKG7m5xyv9WFy1Z+fnERrCQTiiArZZ6SWG7dr1ccdjGoPziN8Pvg+LO6w7ILtxivu&#10;VoTFjcQJN7osTNBHnXSOI2RcE3f955im8jBJ6/z9MYAPvuLfRC3LnOzrxuX4e+GyC0oFFTyHQbXK&#10;QTFzAKks9Fcr0O9llkzY/j0X7zPn7vs313uO2DyJvyuIdc6im87Yu/DCQ49OdVd3daoW4PRRSzGh&#10;kpporXQz92216/7fnDn7x8+3a3/2WBBP/mjCs0/edXjlrcXzJimDu5t2WfPzIONIcQz7qgHTVRxZ&#10;BEzBgUTDfd84dQxB4WHfplwXqrWNlkAcKIYk6SDhzGVrQ1g8cccJmqrjBIXbR8UfJRw5LGmbZkSb&#10;ysfKmMVdI/g5fN3RzwC3iS4L4z801SLxYYIQHODIMBpa0AqDYyU4eBjr3/LA4jrw1AToh5TXD9kn&#10;u3aaeem+Z1/yDEVDI9qN5LuCWKeIB6/LPnDX9/64vV7uyfAiMN2EATBLr3od9x54woVfnDjrnC1q&#10;6gnWvp+96eT9ykuevKyTFz+cZkzXMByqZ8svZKFhBCvmD15DwXjBlDCEA0dh1QYjDc8CH0ncF39U&#10;ImGi60SLpuxWYB9x9BzCP69LcSNJ24WJO/5oCJcdvJc5cWrEHTt8rLj9g/Vx14/ElTkM9mf7IVPx&#10;70DO75dhTP1phfj34VSKMgIhpuv01Cz0ixxfXjUXTt1jv/Pef97PF24JD8rE5kf83UKsF+48+93n&#10;bm0MXa3agx2Wa/S6E7e59pATLv452/vEdZaCs51Aef/rl1+YturF5z4Dg8tP6VKtnaG4RstnsCrt&#10;QbnqgmamZPO5aWTxWxwcuww4hVvTuexukAFKEmrFSTJA6uKJSD+6z2jFHSclJFxenMSi4oweH0kq&#10;D5dHxR1H3DkkHX+0BOUEaVfjzhuJHi9K0vIA3D/u+uUyLsDQMG+2I+MDYAuMiznuNUPOTy8USnIk&#10;OSa7qYIOjt5ZXl5NPzR9l4Ov3OeCmxdRNDSiXYm/24j1wuPf+6/pq5Y+f21a4zsNFJwfnHTzt+Zv&#10;6AQhmyJCLND++LVv9/S/8teLZuScI1K8kAWrDN2dWbAcAZ6LNSgNTNMEw8DRaC4IXpK1UUcGc4+v&#10;lSbJJIwfuWvktsHPOJWoGVGxBATLwuWG3wfr/ZCf8QTbR8sPH1MGUmsCbhd3DqM5/miQUd5C5ScR&#10;vYaAVvtG92u4lloyHk3DTHQOcJWBrutQLlXBqdhgpnJQrLjgGDlwM12DfSJ/8849x9+w04lzX68X&#10;QhBtSPO7hljnPPj9C7cxzKp5yGe/v4wGxDQy8OdvdD9x320nd1i9l3R6ha2ValkxQYFMJgM251Cx&#10;LdAMHTQMmQou6BiBLlTbDn/JB++DpuaAqAhG1Lgj2a4wgls8QbnJzfRRwtJJEmecyMLnHC1jrOKO&#10;sjY17ug5IPVlkfEG0c87SrNzC0i6fjnDAD9BxsBmAmyOAx2FTKwCroCyBWBreXCyWw28oWS+etBR&#10;l9wy+cBjCvUCCKJNaX3XEMQGRCz7aeqhX9x6WGrg1YsniMoBul1VBE6dAw5mJiXFjQFsBMdc5o1/&#10;vuEv+OB9K3FjjbtBHpHpSslN0f52OBc/IE5CeLy45QFRcY8GLC+4juTz80mSXv3zafw4RpC0fxJJ&#10;kdDCRH8HzQhG1ceeB46I9xRQMSYAE+ByfMzyoFqxATwNjI6psLysDhbT07673yXXXDd58oEkbWKz&#10;oPWdSBAbGOz7fuXm2du8sPCPc7bOiJN0Z2CyodmgcBuqWOvWNEgZKfnFren4Jzyy1lsXU0KSkWB9&#10;0FSOwo4T00gxRh8Emk8HC9NMnHHHDlM/30gZI88vnuh+Aa08i9u2OjdkxDaJI/2Hl/vnEf/7CQjK&#10;jbt+RAUDKlZV9mvjDMFSpepP+VIz4vUBb43Xvf28oy788q/ZtMNL9Z0Ios1pfUcSxEaif8H1Xc88&#10;8NtPaNbKi/OiMNMES9GEC4bCZHOobdugG0FSDkwZOvLPOW4ZEoig3lQeDQxSY2RTdHS7JEE1knQe&#10;wTzqpPUBceLCZSPPL57ofgFrU+NHWp1vIO7wsXyin1f082wkfN3BvwBch4MTMeY4vveYChbHjHoZ&#10;UdK6X3+bp6857ls3/YimexGbGy3uPoLYuGDte/V9X9p50eP3XK0OrjxyagqyolJgwq5CPp8DB6eP&#10;YT5qxa8xR7/cWzF6ccevx2ONlFO8aKPnhdtgIpXRgNsG+4ePmdwH3xosQ8P+4DESvo7weTXQRNzh&#10;Za0ixwXb4jGix8WpdvjwlknnoFosAdPSoOWneEt6y0vY5D3O/OBVlz9F0dCIzZGYO44gNj1efviS&#10;bRc/8IdPTXCL504y+XReHACVBWlQa/OdMWUoBm8JfcH7TcG+RGQGqSADGTaNyxpnTQzy/4DhWiFu&#10;6/8UFtzw+7BEkZGiGinsYbhf40XJ1aJ+hR8ggv2iZYaPOdoad5hweeOtccedm/+msWbduB2uw7Sb&#10;w0MLg5SujdfDZTIZpBaZVu7nccwPzuUr03QolauQSuehKlKwsqz8Zfo797tyj/Pv+EOwB0Fsbqzd&#10;XUsQGwGsfT/3g08dsvxvT87ZuoPP0q3BrOGUoCtnQqlaAd1IgY35JZgCppkG7mCWKD9kKkoAw6Ni&#10;cA4uMOqaAgrHpCYYRlUmFfXlIIO6DKeIxKAeUt7BnSJwsBRmMkv+AJJF7ROWmD+YyxfZ8OsoCASf&#10;2Jfs00qwmF1rLCSVMyZqDyiYLEblrizDZSq4Mv2OL28cd6gwDxTuQQoHJNoeeB4+oGlguxyE6wfh&#10;4ZoGFtOgyLPlft7xcM+HPnnR1E986eX6sQhiM2Qt7jqC2HigvJ+68dTpKxY9df6MFD+zQwzkraFe&#10;MFKY/cmQ4sO5vG61AtlMCrjjSHFjrRyF4IubgadgYgrM2+xnGwvEHSSp8KdvC+C17GNhcWNwj2a0&#10;klldfqF81iNpIfBRirslCV0ESTQTd/1hILJNEo3ixpHhOs4Kr4kbWyM8wLGHdrUsp+mlUjnwhAKO&#10;7cm87pZgUMEkIrmJ/I0h9Zb9Tjj+G9M/+LXX6gcgiM2U5t8wBLGJIsT95v2XX/3RXOG1yyYY7J2C&#10;KzrWsE2ZedkBjVVljQ37UGX4S1CwcbYuZZd58lXhvsBxOa6NNq1jTM9hNfrbYo07aLqVGagijE/c&#10;LUQaFW3M8eOIyrQu2bV4CAmXhevjtkGix4wiA5TidDpFAZelgePvCj9bnKOPUsf0nDjFCwehmTko&#10;VCz50KXrJljVMqh5jDue711eYr867vhzLmOHnlOsF04QmzHxdxxBtAGYdW31Axe9a+GD987JgXZ8&#10;Fhwdqv2sM8VAuAXgwgZVN/0BUEKX/bmYtARF6YFTu8JhEcY1fwfTrXwJ+eJGaQd7yX7z2vs46oJM&#10;kNhwU3nA+hF3ItHyxkiStAOSrrsOZvLCa2a6VDmi4qA9mVDGBadqQdfECdA7UJA1bE/VwfYA0pms&#10;WF4QFXXGHlftdcjxN3cddHZ/rUSC2OxpftcRRBsgFszP3fe76z6b5X2fnpaqvgcqQ0ouk4ahwgAY&#10;Wm2wWnjUOXhgSHELcLCWx3CgVHChwyLDRQ21S8z7LF9RLriEg6c0F3crWgYsaSXWFuJOenCoC7dF&#10;+dH9ooxH3DjOwK3Ns9ewpUR2W+BPGNbWD7xiaiqsWt0HHR06KGYGeisOuOlOsPSOf6+oGjcee8p5&#10;32U9s4OnMILYImh+1xFEmyAWLtSXPv/td6xY/OS30/bgASq3jK5cBhyrKqvSKAns58ZBT9h4bsqI&#10;aQJsrIzLEc6+QDBtqGw9RnHIEeW+eGT/d62mjYLxbxx/gFTQXN5MUkmMW9xIE3mHxRqcX4NsW5Q/&#10;mmtKknerfXG8gatgO4gAg9u1sQYMBMdGck3uj1nhbKcCKVOHouNBxciLgjphJZ+43TmzLvvC/RTr&#10;n9gSib/jCKJNWXjTGduuWfzIaZNY8cy0W53GVJWhgLFmjKPFdeEADmHTAvXKKh6Kz6/locB9Yfuv&#10;frZnX9S+uEVN3DVZ4shm/11LUY0AhRsVdwuRNjalJws7AKWadF5Jwg2TtO8ww+cTlNd6Hx98QJIP&#10;VPh74VatNYPJUf8objndS24pwHJsMLqnwsuDsDi9zTuuPXDe/95Gsf6JLZXWdy5BtBkY7/xPN91w&#10;NCuuOD2na4dooqoJ4TBFeKBzF7A3FWt2MuKagiFLsT81EBCOL0dp10Kz1EOK4oA0f5gbigZ9L6VY&#10;n+c9emEF+PvjU0BIwGMSN9Ja3gHB+Y1G2KPBfygYX1myi4LhIDW/tRvHI3CBcccVwMRv+I9jOFMt&#10;Zy/rs56ZuMesL+83Z+4TFA2N2JIZ311HEJsw4ulf5n/307mXzsh6pyqV0jSTAeiKCq5jgYHzjLgD&#10;aV3xm6s5AxWzjXmoQqxaa+B4rj84TYoOVe8HTAnq2Lhbq7SfLUlo5q7LNUHk9dotNMZKj0q52cNE&#10;dNu1IuH8AsLHj56LitZ2qpBOp6Fic2C6H3fcNBQYGihDOqtDiatQUTutAX2r23fa9/Cv7HTiNZSS&#10;k9jiWQd3LkFsuqC8H77zuo9ppTWXTzLUHe1KQUdZO14ZdMZBx0ZZHLuGCSJVP0UkxxZsDQetMT/j&#10;VL3WPSzsQN7YH9uMlnJMEHdAOM0oii9cnjxX0To7WTPi9hkTLcSNJJ0D9ml3pVLw9tt9kJ7QDZbn&#10;QaFchFxHChRwoegClJX8UL/ovrPnuDOvmDjrojfqOxPEFsw471qCaA9Wzf/Czi8vfOxMrbjirI40&#10;y1SrZUhpCiheFXTmR0JTWK3WzV3wPA+YqoBQhBye5k93HpYsNpvLV67Vlqwl9bncNSIiDNYNyy+c&#10;xQzbBppnJwv2SxT0KMTbjMRyayRJG8Eja54CjuMA11RwMGKdAlB1bXBVBSy9s1hOT7/mA0dd9R1G&#10;ebQJok7zu44gNiPE0/fnH77jygusVS+fMq07s4MhLFURFmgYfAVr1q4HaV0DXdfAc23Zvx1EXMO+&#10;aNR2XYT4imE7WXNxNxOXJFLjDtew4xkWrTw3bB6oldFKogHh7VoFYBkvzR8cFBA2pmY1oVgpg2oa&#10;UHZdENh0zjJ9Q0rHjz987AXfZPt/rq++C0EQJG5iy0KIBdorv7lvr6UL7p6bV6pHpA2e1pifKtQp&#10;V0ARHLIpDcDzMGiazLctI6ihhNA9tfnFPkE0tvVHOHvWSAnWMm2NUdwNjLPGvbbgeeMAQOEZ4GDS&#10;EJyahwFWtLToFZkV5dzUq44+7ju3sp6ecn0ngiAka3GnE0T7s2b+1Vs//eSdp+VZYbZi9U/vymRV&#10;xm1QLBsMFSOvVUGXzkQp+mLEqUuIP7bcR46KbkIrmYZr5HHbBuIOb9dIZFR6pBxZIw8RPUbrGv74&#10;wPOOHlNKuyZul+M4AgVKlgOZidP4Gif1cj/PXX3MBdfMZzscWq3vRBBEnZHfFASxhSDEfHXxDbcd&#10;tGbJM3N1AbNSKk9png1ZTQXmWqAz7N8Opin5yS/8GuqwuOv5vNeSuL3DomslbmwRCBMnyTiC7aLb&#10;r2vijo8PE4G88T0mGGG5yd6rQ+zZnff7+KU7n3b9Y4y1GLVHEFsw6/euJYhNHMw29tIdp05f+fd/&#10;nMTLA+el7eI2ORUU1SmDgSPWhJ/vG/ElF5I2Lo7xS3gJyqmxMbpxexFqCg8zLNbm4saBdM3k22wd&#10;0mp9U8LXLgPX+Fc6nGebg/D8pC54HR6KGiOjSWl7ciqdo+jgaHlrpW3cveeBH/n6jE/+YDFJmyCa&#10;M467liA2H4SYb/xh7vcOy5Tfmmfa/fvkdG5ksKsbM44ZhkwjiQLHoWgoHRQTSlOpxdqWQVukXJV6&#10;0BaUItYoA5HJgC8hceN6T6amjrkNa33PSWJNEnmU8P5xZUVbDJLGqsUdDa+FYY1fKOAxDQT+kwlC&#10;8J8LisDs2jKxNlQdAYqRhqFyGcx0ClzbBi/VAX1Kp/NGhd12xNFnXD7xyEuW1wsnCCKRhNuUILY8&#10;hBDKq7+et+3Sv9x7VsbuOy2n2JM0z1WY54Kh6QDcBcuqQC6bgkzKAJxS5vchB9HW8DMLT9dCE/pN&#10;2TLfd0OHeE34SXcghl+NES0yWmkjSWUEjFfcGEQFzwfTttQeT2RLhIax4OUceX+6l2KYMFixgBkp&#10;KXmXC6iku6tv8q5b33v0yV/e4dAvrqwXTBBEUxJuU4LYchEPXpd94MHb/iPn9c2Zqnu72wNrIGsa&#10;oGp+M68nPHAw+pqhAfP8edhBmFS/XdjXnF/TxsbhYTlyBVOcyAlo8mcFUHCN8kTiBo2NRdijAc+7&#10;lbiDYyYdWfWfP/zQp0FzOcYbZ5gClUOlXIaurk4YGOiDXNcEWD1UAaNjIlS4Yb1a8H7yviNO/ur2&#10;x319hV8KQRCjgcRNEDEIsVB/8YYbdut9/amzlELvcZPT2mS7UmCaikFaAGzbBlNXQanVqGVftaLW&#10;hYzSxhonRgfD9/42mHlMBw/jcdfmf2vCkduNYANN02ol7oAkcWPftXxskdcYtDwo4NYG8akqA8uy&#10;ZJdCyeGgZSaIPkd9u6hmbz7wsP/8n66PzqM82gQxRhJuU4IgELH6no5Hf3j9MdrA8nNybKgnZVU0&#10;1XNA0zQZcQ1cSw7SQiGHxY1ZxLCZHMUdDOLCYWrYTOyBClzRpeZGiLuFsKNJPRqb30dP0IQenS4W&#10;JdrUHjm8FLXUNaZMlXrH5CAMHLx8XC8wkYoOoBlQcFUoap0v5afu+JWevQ65lx1+caleEEEQo4bE&#10;TRAtEEKo/Y/M3fqx390+b2pKnNjFvG6rUGQpVYDB7Jo8saaJkgqL128ml6PPa5KTtW6ZgdrfDoO/&#10;NDSVNwR48cXZ2EQeFfvYxBulVfN7dP+ouD3ZF49pUv1AMFjzxjJdAYBXZgsVKp4Oen4yX13Rnzem&#10;7fLFWZfe8ycaOU4Qa0/zu5ogiDr9f72+68UFjx0z+PLf5k4xlN1STgFUUQZVzqUOCTQ8qrwm2kC3&#10;fgU5WIphVKMiTiJpu+bijiMs41bibobs1q41+fvdAZju1AXAfwzlrYJIdUKJ5cSykvF854495xw6&#10;5/aFlEebIMYHiZsgxgCOPF904+fevWzRny+epLtH5UQlr4sKMDn9yfWHnSnD0cKwCR1r4kGLdjBV&#10;Kmgex77usLyjIh2WbKO4g+1aNZWHy4vWnpG4ZWFaNqWrvrj9oCrYNYDS9gfs2cyAQZHiq7z8/3Xu&#10;fvCcg87/5aLabgRBjIPmdy1BELH8+8Hrpix69O6Ts5U1szvV6q5QKSpdaQa6WwaFWyC4B5rm92XL&#10;midjoKsacNsGgTmoNZSeIpuSvYbm9SjN1rUWb/RBIEowcC6JoPy4BwB8xbPDTGqgKGA7VTkIDa8H&#10;a+JFlvZWuZnnOma+7/SDPn/nC6zVUwZBEKOi+V1PEEQiWPt+7Y4vbffC4/df2aFaRyvFtzu7DJuZ&#10;vAIGc4FzIUeQC1UDtxaZ1FRVSCkAKrhyfrOn4CjzZnJOns+9LpCD6JrQWvw4Nc4BzTT8fnvNgCEH&#10;QMtv5bw65N0x450HXLHXmT9bWt+BIIhxs/6+EQhiCwFr339/+L5j8rx/btbu3TGvlAHlrXBHTq9S&#10;NQM8rFkLAZqi+tHXnKrfvKxixLG4D2qkzNeHwKOV4GidOGgqDx8bZR4I3TAMKBQKsqad6ZwIq0oO&#10;WKnuykor+8D0Pfc+f/+zfvFmbTeCINYR6/6bgCC2QDDm+XM3z57Zu3ThZzN236kZrzjJgCpG6K7F&#10;O/dFjOJmXAD3XEilUmDjdLJYRoo7ICrRZrSWfWNTeVTcWH70eMExcWoa9tSnMzko2TYULCaq2oSV&#10;bNJ28w4+9+zfsiknFmu7EQSxDml1VxMEMQaEWJi5e84Fx6XtvnNzUNinwxBM2EUw0IiOA6qCQUlU&#10;4I4Luq6Cx1F9YXkmC1sSrZ5HTRuhlbiTxB8UG+wfbIcPHQEeY1AFTSYKEUYOSkrHsn7ReeXH/vvq&#10;XzF2aExUGYIg1gXN72qCINYK8dhPJt/z2xuuyMHQR0xrcMdJOQ1UpwqebUFK18B1/elTviGbi7tB&#10;vmMUdyuSxB4udriGLepz0hFX1aDCUuAYXdabRfeZidvuecUBNEebINY78XctQRDjRqyan/vr7fP3&#10;Xf3Swhu6WWHXNHcUza2Caehy4JqiKeB5fr7vYUaKO0BKdgOLOzodLCxuWzFhiKVFP8vP3/PQY66c&#10;fuy1/6qvJAhivUHiJoj1zD9/etouby586vSsUjotD9Ykk7nMrZZAwwwdih83LVnXjaC8G2rDMXdw&#10;o2qjZTdfGxSIsd2Q4MFC5gWXsdYxiYgf/a2i5N9aznK3zjrq9Gs7P3Jhn9yQIIj1TsxtTxDEukas&#10;/EX28R/95sjKin9d1M3KPd2sqnhuhWF6S91IgWNXwTB00BRFpg7FWOiyiVrR/FpvreaL+a0xlWYw&#10;jYurfvjUenIQmaEL3/gLhExygj/6QVH8ZCC41n9cwFjiqqqDyzl4MtOZKlNxgvBACFcey8UyFA1c&#10;pkOVawCa6RbLsETfauaV7/v8JQ+yiUcOyUIJgtggkLgJYgOy7Pa527/09L2zzcqqj3elYFdTEYrC&#10;XeAuDlzDvmUOnLsyqxaKG/vCmarLAW0qhlCVEpeqliLmjNcU7tecgyhsGPDFX1ATtRL0T4fFjWk5&#10;TSgUSqCbBqSzOSiVSvKhIaVpMt+4DKgiAAoOh3THZFFg2d4hSN+20277fn+nM255SRZCEMQGhcRN&#10;EBsYIean//Ld3++1cslzF03Vih9QK6vyuqYqpqKA4A5oKHDwk3UYZlpm28I+cdcTUtxYK1aZIrfj&#10;nl2TcevGdn+QWU3YNbFjDd40TRgql0DRVGAY7Y0Uu+IJAAADdElEQVS7YJVs6OhIg+cy4Epa2OYk&#10;9/VB+2+8e+sfvv/EU+6a0DN7UBZAEMQGh8RNEBsJIeYbS268/cD+pS9czDxrlsHctOZVIa0KEHYV&#10;o7RIUfupMVVQVQ0UVZfilhL3HDDUIN93WNyYpSvUfF4D6+Z+kFIfzIWC+cRR6JbHwUiZUHEcSGcy&#10;YHscHBePmxK9lrq0COlbDjn5rJ/lD52zpl4AQRAbBRI3QWxEMHDLiz+bt91Lix8/znAHP50TpZ1T&#10;bjGteyXWmdFAuFVg3AMPb1XM1S1zfqtS5rJJHZvARww4Q5kHfd1S4/JVNp8ztSZ0RSZFyWgArovh&#10;VxmoZg4slLVmiqKncm7k1qy2lEcmz9ztlvef95mnGTsyKVoMQRAbEBI3QWwCoMBfu+uyaS89/8SH&#10;1HLvCVmlfKBWGexOqR5o4IHC/IhlwvNr4JigBPufhYujvht7uYNR5yhurJ3X839L6fuax1d8Z5eH&#10;oKOjEyqeCpanAZgTnNXl6iuQnfLwdnv1zN9j91OfZj090TlrBEFsREjcBLEJgQJfdfvXp/zjpUdm&#10;Da1449is6r7LZM5WKXDTBnMNjXHGsK8aB7RxDjpO05LSHh497g9Ckz9IQQuZrQtr2hgvHcOU+qPJ&#10;sdc7k8nwIdurVlm6v99VlrqpyQs6ZuzywGEHn/1P1tNT3oQ+GoIgapC4CWITRYgF2so7Hup+c/W/&#10;Zw68/tr+1b5V+5m8+u60oUxPq9wUOKta+DcxyjxoMg+n6gxLGyXuAkZPZ67jwYAH2msWN56etNMO&#10;T2y7y97PTtlmmxWsZzbJmiA2cUjcBNEGoMThqdX5Rxf8ZoawVu1QXr16D8+qbG0YMFVhMEFVWZfO&#10;wFRURVMYMA9zjnKOibKtiieqNhe9hple4yrsDeayZZOnz1gyebu939r+pONXAby3QrmyCaJ9IHET&#10;RBsjFizQYPXv9VfAMEytU1PdglLqNFl2sFdkQPPc3A7uhCkmJvxwWM9s6qsmiM0AEjdBEARBtBEk&#10;boIgCIJoI0jcBEEQBNFGkLgJgiAIoo0gcRMEQRBEG0HiJgiCIIg2gsRNEARBEG0EiZsgCIIg2ggS&#10;N0EQBEG0ESRugiAIgmgjSNwEQRAE0UaQuAmCIAiijSBxEwRBEEQbQeImCIIgiDaCxE0QBEEQbQSJ&#10;myAIgiDaiP8H6Sza7lXxcToAAAAQZGVCRzM5NUIzODg0QTI2NkZDQjMHRGZNAAAAAElFTkSuQmCC&#10;UEsDBBQABgAIAAAAIQAYfynH3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9h&#10;eYK3drMapY3ZlFLUUxFsBentNfuahGbfhuw2Sf+960mPwwwz3+SrybZioN43jjWoeQKCuHSm4UrD&#10;1/5ttgDhA7LB1jFpuJKHVXF7k2Nm3MifNOxCJWIJ+ww11CF0mZS+rMmin7uOOHon11sMUfaVND2O&#10;sdy28iFJnqXFhuNCjR1tairPu4vV8D7iuH5Ur8P2fNpcD/unj++tIq3v76b1C4hAU/gLwy9+RIci&#10;Mh3dhY0XrYZ4JGiYKRDRXKo0BXGMqXShQBa5/I9f/AAAAP//AwBQSwMEFAAGAAgAAAAhAC5s8ADF&#10;AAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0sspj2&#10;IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5IBtc&#10;ApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4ZMDww&#10;xc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHjucAMA&#10;AP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsB&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2BvNxrAIAAJEHAAAOAAAAAAAAAAAAAAAAADoC&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQA/hu+psqcAALKnAAAUAAAAAAAAAAAAAAAA&#10;ABIFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQBoCIsk6QQDAOkEAwAUAAAA&#10;AAAAAAAAAAAAAPasAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQAYfynH3QAA&#10;AAYBAAAPAAAAAAAAAAAAAAAAABGyAwBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEALmzw&#10;AMUAAAClAQAAGQAAAAAAAAAAAAAAAAAbswMAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYA&#10;AAAABwAHAL4BAAAXtAMAAAA=&#10;">
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Imagen 1" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;top:381;width:58064;height:9410;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCEU/IbywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8JA&#10;FIX3hf6H4RbcSJ2kbUpJHaUIDUVXPlrq7pq5zYRm7oTMqPHfO4Lg8nAeH2c87W0jDtT52rGCdJSA&#10;IC6drrlSsFl/Pr6B8AFZY+OYFJzIw3RyfzfGXLsjL+mwCpWII+xzVGBCaHMpfWnIoh+5ljh6f66z&#10;GKLsKqk7PMZx28inJHmVFmuOBIMtzQyV/6u9jdxfGtpsth2Wfl4UZvH9s57vCqUGD/3HO4hAfbiF&#10;r+0vrSB7TrP0JclSuFyKd0BOzgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEU/IbywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                <v:imagedata r:id="rId3" o:title="" cropbottom="3175f"/>
+              </v:shape>
+              <v:shape id="Imagen 2" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:9452;top:410;width:7950;height:8148;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpRDjEyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ITeaqJUK6tRpCh4a7UFr4/N62br5mVNoq799Y0g9DjMzDfMbNG5RpwpxNqzhkFfgSAu&#10;vam50vD1uX6egIgJ2WDjmTRcKcJi/vgww8L4C2/pvEuVyBCOBWqwKbWFlLG05DD2fUucvW8fHKYs&#10;QyVNwEuGu0YOlRpLhzXnBYstvVkqD7uT07Dtrpv3n/bkVirY39V6v+Tj8UPrp163nIJI1KX/8L29&#10;MRrGQ/UyeB1NRnC7lO+AnP8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqUQ4xMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                <v:imagedata r:id="rId4" o:title=""/>
+              </v:shape>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="002A731D">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
         <w:noProof/>
-        <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
       </w:rPr>
-      <w:drawing>
-[...185 lines deleted...]
-      <w:t>DECLARACIÓN DE AUTORÍA Y ORIGINALIDAD</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DECACEB" wp14:editId="4BB27F0C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>1362075</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>695960</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4581525" cy="310515"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1582004114" name="Cuadro de texto 7"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4581525" cy="310515"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="29698854" w14:textId="77777777" w:rsidR="00DE376E" w:rsidRPr="00DE376E" w:rsidRDefault="00DE376E" w:rsidP="00DE376E">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4419"/>
+                              <w:tab w:val="right" w:pos="8838"/>
+                            </w:tabs>
+                            <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DE376E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>DECLARACIÓN DE AUTORÍA Y ORIGINALIDAD</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0DECACEB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:107.25pt;margin-top:54.8pt;width:360.75pt;height:24.45pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDs4XNkFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IcK00Fy4GbwEUB&#10;IwngFDnTFGkJoLgsSVtyv75LSn4g7anohdrlrvYxM5zf960iB2FdA7qk2SSlRGgOVaN3Jf3xuvp0&#10;R4nzTFdMgRYlPQpH7xcfP8w7U4gp1KAqYQkW0a7oTElr702RJI7XomVuAkZoDEqwLfPo2l1SWdZh&#10;9VYl0zS9TTqwlbHAhXN4+zgE6SLWl1Jw/yylE56okuJsPp42nttwJos5K3aWmbrh4xjsH6ZoWaOx&#10;6bnUI/OM7G3zR6m24RYcSD/h0CYgZcNF3AG3ydJ322xqZkTcBcFx5gyT+39l+dNhY14s8f1X6JHA&#10;AEhnXOHwMuzTS9uGL05KMI4QHs+wid4Tjpez/C7LpzklHGM3WZpneSiTXP421vlvAloSjJJapCWi&#10;xQ5r54fUU0popmHVKBWpUZp0Jb29ydP4wzmCxZXGHpdZg+X7bT8usIXqiHtZGCh3hq8abL5mzr8w&#10;ixzjKqhb/4yHVIBNYLQoqcH++tt9yEfoMUpJh5opqfu5Z1ZQor5rJOVLNpsFkUVnln+eomOvI9vr&#10;iN63D4CyzPCFGB7NkO/VyZQW2jeU9zJ0xRDTHHuX1J/MBz8oGZ8HF8tlTEJZGebXemN4KB3gDNC+&#10;9m/MmhF/j8w9wUldrHhHw5A7ELHce5BN5CgAPKA64o6SjCyPzydo/tqPWZdHvvgNAAD//wMAUEsD&#10;BBQABgAIAAAAIQCW0+YK4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4&#10;s0tRCEWWpiFpTIweWnvxNrBTILK7yG5b9Nc7nvQ47315816xns0gzjT53lkFy0UEgmzjdG9bBYe3&#10;7V0Gwge0GgdnScEXeViX11cF5tpd7I7O+9AKDrE+RwVdCGMupW86MugXbiTL3tFNBgOfUyv1hBcO&#10;N4OMoyiVBnvLHzocqeqo+difjILnavuKuzo22fdQPb0cN+Pn4T1R6vZm3jyCCDSHPxh+63N1KLlT&#10;7U5WezEoiJcPCaNsRKsUBBOr+5TX1awkWQKyLOT/DeUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAOzhc2QXAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJbT5griAAAACwEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="29698854" w14:textId="77777777" w:rsidR="00DE376E" w:rsidRPr="00DE376E" w:rsidRDefault="00DE376E" w:rsidP="00DE376E">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="center" w:pos="4419"/>
+                        <w:tab w:val="right" w:pos="8838"/>
+                      </w:tabs>
+                      <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DE376E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>DECLARACIÓN DE AUTORÍA Y ORIGINALIDAD</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="62C965C6" w14:textId="50FC4D80" w:rsidR="00547845" w:rsidRDefault="00DE376E">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A36126B" wp14:editId="3E4777DD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>1362075</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>695960</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4581525" cy="310515"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="925580791" name="Cuadro de texto 5"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4581525" cy="310515"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="11C1C056" w14:textId="761CD102" w:rsidR="00DE376E" w:rsidRPr="00DE376E" w:rsidRDefault="00DE376E" w:rsidP="00DE376E">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="center" w:pos="4419"/>
+                              <w:tab w:val="right" w:pos="8838"/>
+                            </w:tabs>
+                            <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DE376E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>DECLARACIÓN DE AUTORÍA Y ORIGINALIDAD</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7A36126B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:107.25pt;margin-top:54.8pt;width:360.75pt;height:24.45pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxop6lGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IcK00Fy4GbwEUB&#10;IwngFDnTFGkJoLgsSVtyv75LSn4g7anohdrlrvYxM5zf960iB2FdA7qk2SSlRGgOVaN3Jf3xuvp0&#10;R4nzTFdMgRYlPQpH7xcfP8w7U4gp1KAqYQkW0a7oTElr702RJI7XomVuAkZoDEqwLfPo2l1SWdZh&#10;9VYl0zS9TTqwlbHAhXN4+zgE6SLWl1Jw/yylE56okuJsPp42nttwJos5K3aWmbrh4xjsH6ZoWaOx&#10;6bnUI/OM7G3zR6m24RYcSD/h0CYgZcNF3AG3ydJ322xqZkTcBcFx5gyT+39l+dNhY14s8f1X6JHA&#10;AEhnXOHwMuzTS9uGL05KMI4QHs+wid4Tjpez/C7LpzklHGM3WZpneSiTXP421vlvAloSjJJapCWi&#10;xQ5r54fUU0popmHVKBWpUZp0Jb29ydP4wzmCxZXGHpdZg+X7bU+a6mqPLVRHXM/CwLwzfNXgDGvm&#10;/AuzSDVuhPL1z3hIBdgLRouSGuyvv92HfGQAo5R0KJ2Sup97ZgUl6rtGbr5ks1nQWnRm+ecpOvY6&#10;sr2O6H37AKjODB+K4dEM+V6dTGmhfUOVL0NXDDHNsXdJ/cl88IOg8ZVwsVzGJFSXYX6tN4aH0gHV&#10;gPBr/8asGWnwSOATnETGindsDLkDH8u9B9lEqgLOA6oj/KjMSPb4ioL0r/2YdXnri98AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCW0+YK4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4s0tRCEWWpiFpTIweWnvxNrBTILK7yG5b9Nc7nvQ47315816xns0gzjT53lkFy0UEgmzjdG9b&#10;BYe37V0Gwge0GgdnScEXeViX11cF5tpd7I7O+9AKDrE+RwVdCGMupW86MugXbiTL3tFNBgOfUyv1&#10;hBcON4OMoyiVBnvLHzocqeqo+difjILnavuKuzo22fdQPb0cN+Pn4T1R6vZm3jyCCDSHPxh+63N1&#10;KLlT7U5WezEoiJcPCaNsRKsUBBOr+5TX1awkWQKyLOT/DeUPAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAPGinqUaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAJbT5griAAAACwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="11C1C056" w14:textId="761CD102" w:rsidR="00DE376E" w:rsidRPr="00DE376E" w:rsidRDefault="00DE376E" w:rsidP="00DE376E">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="center" w:pos="4419"/>
+                        <w:tab w:val="right" w:pos="8838"/>
+                      </w:tabs>
+                      <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DE376E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>DECLARACIÓN DE AUTORÍA Y ORIGINALIDAD</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="000C0877">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="744B5D5B" wp14:editId="676FBCB2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5806440" cy="941070"/>
+              <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="576733260" name="Grupo 5"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5806440" cy="941070"/>
+                        <a:chOff x="0" y="38100"/>
+                        <a:chExt cx="5806440" cy="941070"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="941998100" name="Imagen 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect b="4845"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="38100"/>
+                          <a:ext cx="5806440" cy="941070"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          </a:ext>
+                        </a:extLst>
+                      </pic:spPr>
+                    </pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1218353713" name="Imagen 2"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="945222" y="41097"/>
+                          <a:ext cx="795020" cy="814705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="6978613A" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-.05pt;width:457.2pt;height:74.1pt;z-index:-251650048" coordorigin=",381" coordsize="58064,9410" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAbcwOxqwIAAJIHAAAOAAAAZHJzL2Uyb0RvYy54bWzUlV1P2zAUhu8n7T9Y&#10;uYd8NKVtRIumMRAS26qxadeu4yQW8YeO3ab8+x07aaEFjQmJi1009efxe14/ts8vtrIlGw5WaDWP&#10;0tMkIlwxXQpVz6NfP69OphGxjqqStlrxefTAbXSx+PjhvDMFz3Sj25IDwSDKFp2ZR41zpohjyxou&#10;qT3VhivsrDRI6rAKdVwC7TC6bOMsSc7iTkNpQDNuLbZe9p3RIsSvKs7c96qy3JF2HqE2F74Qviv/&#10;jRfntKiBmkawQQZ9gwpJhcJF96EuqaNkDeJZKCkYaKsrd8q0jHVVCcZDDphNmhxlcw16bUIuddHV&#10;Zm8TWnvk05vDsm+bazB3ZgnoRGdq9CLUfC7bCqT/R5VkGyx72FvGt44wbBxPk7M8R2cZ9s3yNJkM&#10;nrIGjX+cNpqmyb7ny98nx7ul4wNBRrACf4MLWHrmwuu04Cy3Bh4NQeQ/xZAU7tfmBDfMUCdWohXu&#10;IcCHW+NFqc1SsCX0FTR0CUSUwY3ZLKRNFJXI/o2kNVck9dD5eX5oP5H6xG41u7dE6c8NVTX/ZA3C&#10;i0fKj44Ph4fqwaqrVpgr0bYEtPstXHPXUIMrpoFJ3zkkjOQfkfOCZz2Vl5qtJVeuP2bAW8xdK9sI&#10;YyMCBZcrjknCTRkU0sIC+4GKCR6rfJqP+5NlHXDHml0KO5l9/hapI6vuqy5RKl07HdS+SN0TfF4h&#10;bw8PegrWXXMtiS+gVFQXVqCbW+u8pMchHnOlvYPYTotWHTTgQN8SbPeihyJuSp8IFv4bKtMsnY7G&#10;o0k6ig6xzN4RS+/mO1MY5COFPXB+wQp30xPZ7/S+I+zicxD9jCP0Zvk4y7KI4M2GF9ts0iO9428y&#10;GyfZcPFN03ySBOTfit+LbIX7Dy/+gOrwSPmX5Wkdy0+f0sUfAAAA//8DAFBLAwQKAAAAAAAAACEA&#10;P4bvqbKnAACypwAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAm0A&#10;AAByCAIAAACOdnGOAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7D&#10;AcdvqGQAAKdHSURBVHhe7b0HXBTn2j6c9z01J+ecnPTYO0q1967YjT2JNfZeY48aE3vs9KKoWFHp&#10;oGDvKCgdBBEQ2F16FdidmW181z3Psq6gxiSaf873zvUbcXbm6eW+7vtp807VHxd68WI3EiRIkCBB&#10;wh8Rf2ge1RuoVOJRCRIkSJDwB8UfmUcNkFhUggQJEiT8YfHH5VF9lU6ozFerinRawfDIAIlYJUiQ&#10;IEHCHwVvhEdfh9jY8KzxMkWNnwA9qXyak3prY8q11RlhO+RR7jlJp0tkt7Ranrl4bdQOHDB9+EIH&#10;EiRIkCBBwmvhjfCoTvz7M4Sk18OBniY9n7lkN8Ynpq+q8jIiUq8uSb64MDl0QfKF+UkX8HduZfEj&#10;w+tnMPXO/j4LpNZPBqSFpVmCBAkSJEj4Tfgdx3Vp2VBtSjMF4zyDm4IU/9RrK9Nufpd2a10q/f0h&#10;IfirvBRv9tYEz/l6HXDliuy4I/nJ3iUZ15/mRilLU9Wq4p9LmwQJEiRIkPACvAEe1erUr0dCxHZq&#10;rrRIdrey8CH3VKbhS7UalcGnwU5lV5VWXZEd7Zp+e9OTsC0ZYVsz7m5/cmdbbMCQ1Nur9VoN81ED&#10;Wi3PVSi0fJlWw4u2rxEwPU1/VpVlR6TfXJd2c1367Y0ZdzZnhG3JSTiq0/zSEWMJEiRIkCDhl/Bo&#10;YWFhcFCw16lTwcFB586dy8jIYM9zHp54ErZBEeea/8inRH6rsiBRI1SwV9VgNEZ/n+Y+yLy3TRax&#10;VxbpoIhxy004Wpx5VQ8mxlu8N7BpVUVhouz+Pln47qyIfXAsj3RKv70h1m9wXOAX5fmx1aEZLtFn&#10;VXlJmjzKOTvWPTvxRMHjwOLMK+V5sXq9VnT8DHCcl+Ivi9iVGbEnK3xnFv7e+0ke5aTVKA0uJEiQ&#10;IEGChNfG6/JoTk7Opk2bXFxc7PbbzZg2be/evRs3brx3LxyvsiJ+ivbuGec3ODZgWELQqISg0fJY&#10;V2I2A55RHSzF/OTT8ih7RZRjdpSTItpJEWWfdnudurJAdKmrEqctdVW6wrTzikh7ORxEO8NZXtyR&#10;5EvzwKOxPraZET+JjinYZ//BypSHKaIdELg8ykEWZZcd5Zx+Y83TPCPpAhS4wBVnxx9BAhAy3OTE&#10;HgCbZkRs1/3iFUwSJEiQIEHCa/Po3bCwxYsXyWSyrKys1atWx8XG7dy5c8+efXgFYy4+cFTi+YkJ&#10;5yfEnxsfHzg6/ty4yuKHoj82pmogu6d5MXlxHnkJR/ISDufGHypMPpN1f1ec/7DnTcwqvlyen3g8&#10;L+FQXjy5zH94AmwXHzAizn8oHCcEjWDu9SIvsiFcjYYrehyYnyAGTr6O5CUeSwgem3Jns84wxou/&#10;5B4GcT6l4XC+GHhh8uknN1al31mn19W0XCVIkCBBgoSfxevyqFotHDvmuW7dutWrV/t4e4NQ7ez2&#10;y+RyvJJFuSSen/DwwtSHF6Y/vDDjYejMWN9BT8I2VM84EnsBfLmiNNW3MOkUqCs/6VTxI9+SxwEP&#10;QyZGn+2Rm3SCuQHAZ0+zrhcmexUkny5MOlOQ7FWSfj7t5uoYH9uEwJHxgSNi/WxTb63QqY3DsBR+&#10;ZXFqYcrZoken4RFX8WP/nFjXGJ/+8UHDynLvic5EulWVFKX6FyUjDWeLkr2K8DfFF2Gm3/2+9giw&#10;BAkSJEiQ8LP4ZeuMikXkiDA8gj0acyDp4oyky/NwPbq8IPnSfGI7n4G5SccMLvRV/FN5WXpIaap/&#10;cVpgcap/2ZPQCvmN1Osron36xvkNSr4yV82VMreqkvSStMDSNP/S1AC4fJp5EYQHMxRXfODIhMAR&#10;cYFfxPr2y44/wNwDOg1XobhZkhZQmhZYkhoI70+zrjy+ujjG1zbOf1DypTl8BaVWp+XKFWFlqQFI&#10;RklqQEmqf4X8Vua9rQ9Od8kM3/6y5UsSJEiQIEHCK/DLeJQBVqmHh4fhB3g07kjy5QWPri5Nubos&#10;5dpy/I0PHB3rNzgxaERuylmBK1c/zajIulqRdak88xJuuNwIEFjazeUx3n3jAkfEgxf9BuSlnEFQ&#10;Gq64QnajPDO0PONSecbFStl1VXZ4yqU5sCwTAkfBHmUXje76Dy1M9aPodbrK/KhyCvwCvJRnXOBy&#10;7+fFH4z2tQWdw3GM74DUW2v4imy+NBXOnmbA2YXyrAtc3oOipBOxvoOjffo9Cd+q00k8KkGCBAkS&#10;fjF+DY9eu3Y1ISHB8KOqShF/PPnat49vrHl8cy2ulBurwaNxAcMTAobF+g1JvbGyND2Qz3/AFcSo&#10;CqJUOWEFDz0fhk4BiSYEgURBdSPi/Icknv+qLPuOpixNmXNHqbhZmXOHL4hSFyVk3P0h+mwfuDSS&#10;KKxSot6AoXGBw3MeHhVK04WiOGXuPVVuOJf/QChNKkn1EydTByNwQ/i+A5IvTC9O8eYLY4TCWHVh&#10;vFAUX5h0HImM9RsU6zsoI3yrXi/xqAQJEiRI+MX4BTyalpYaFBSUl5cXHRXlcfDg9Rs32Aqe7MRT&#10;j26ue3z7B1ypdzY9vv19fNCouIChNAwLovLtH+c39NGl2ak3V6beXJoUOjHG1zbWD8biKNEB2aM0&#10;Duw/KDFodGmqn7bssbYsVVuWosq5/eTWyijv3nBgJNFqKh0RHzQSUcR426ZeW1KS5sfn3+cLYirl&#10;17If7EF0sX4DEXhc4BdxQQa/sb4DwZePry1SRO3LiXFIvbY01mcAaD4hCK9siUcle1SCBAkSJPxy&#10;vC6PPn6csmbNqqNHPVesWLFn954LIaGrV6328w/Aq9wk78d3Nqfe3Z56b0favZ2pYdsSgsYQj5K5&#10;SRwZD8PUd0C0b/9on/4xxHDEgqJZKTJitdUI8ovxHZh2fXFWxNa0W6vjAkdG+/TDczEcI4Pir8GL&#10;eH0R5dM3xsc28fzXD0PGI6Jo7z5x/qDwUbBWYZUyDmacjScxfrZR3n2j4cW3fzxZzEjbFzF+AyQe&#10;lSBBggQJvw6vy6NRUVHffvvt1atX582b6+HhkZOTs3nLZnf3g3iV9ygg9e7u9Ij9aRH70yPs0+/t&#10;SQgmHo0TeVSksREw+8B/xIXEbSPEV4xH4YBIVGTHkeC2WJ9+UWd7Rfn0i/MfYnBDfsmlSJxwQzds&#10;YrX6CazewbF+g8S1SOyV8e1wWKVsWJjCIf4GdyI9o0DPLDGxBh6V1uu+KbAjNdjF/hMfVq/cfvbE&#10;sCXpLcEYdZWm5JFQEP0Ll2ST3+fTh1/GLPwWaKmAnpWMAfSIHiKK56Oln/QE/9QFMeqSZPb010FT&#10;lqbOi9JXsaJg0VXDEMmvgU5VLOSG81lX+fQg4eEJPV9mePEcEDhd1dl/qzDEVX3RE4pXvDE+qb55&#10;k0AsAqqp9LHh90ti0ZRn8xmh/JMQPi1YU5jw9gsEyaoQMi/zT85xyae5GDeteFa5SZm8FGyHIf7X&#10;Ps0UFLf5jAt8spfwJARPXuyNHlNjFj2aOjHe13ho+rMm2DudMl/IuStkXuJTfPnHPlValfgYeJXf&#10;3w2/YFz35s2b27Ztu3//flBQ0K5dO2GbVlTQuUW5KcHp953SHzinP3B5EnngyQPnhOCxMT59Y/0G&#10;x/sNivHpT+cQ+Q/BjXjZ4j7Wl56LrwbF+gyI8e4b6z8UV4zvAFilsT62dIOHvgPjAoaTfRkwMsYX&#10;D2HLEjuCdBEOBUshDxbHkL+I9baNJx79AqEh5DiEA/cBYrze/SguCtaWEuBHpEte/IaAg+P8BmWG&#10;b5HWGb0ZUOf5mY7BIIrSt9oHxN5cVSXEHhQOdxQO2KiurtD9glOrKHnP54XdG3++JSD8Gmyto0ca&#10;JX9zo3DAmvfooIp0eP2iq+ZmAhfnwXt2Edyt+WsrdQKtkGfhkBNDxl432BpQRdrzLi00zmYau4a8&#10;czMh66rhxXNA4DXD/5XxvRQviKIGINxF+U4i/o23QJ1Qrrq+nD9gwx/qqIpz1es1tbiEgN/cxUVq&#10;u7pqp8bqvZ+ozk3Ta9WGd28FlAAhO4xzaqxxaKJxbKre9wkfsae64l+QQlOITahKyxUpfUdrnFto&#10;nOD9c+7MMJ1QgRfsMoUODxCmybdAXuis+kGtx89gqCAkQHV1uRoNzKmFxq6+6lBrTWk6c/FK778f&#10;XpdHeZ5nrKnRaK5cueLr65OR8YS9ynt8PiPaIyP6EF0xRzKi3GAjpt5YmnZ7derNFVmRex5emJZy&#10;dd6T8M1P7v6QGb4t6dL0tFurMiK2Zt3fmXb7u/Q76zMf7AE7Jl34JuP+dnh5cndjRsRmWdSejLsb&#10;E4JHPTw/Hgyafmfdk/AfRWvyi/iAoU/CNiDM1Jvfplye+zB4bMK5sfCLEBLPf5V1f0dGxJa022sf&#10;X12QdPGbrIjtmfd3ZD7YkRG+6UnY95nhmx6GTEi7vTLh3FdJoZMTg8eAXDPJHn2r7fj/DKhVQ05R&#10;z9NUKtRFCeriJHVxspB7n8++g54MpVJdlKhVlzPnbw+sBwqKMMHNosqhRZWjGWQWn0ozEb8O1TL3&#10;t/ZbvbpCXfRQKE6ElQz7UiyWO3xuBESDTveCQ7VYvHz8Ea194yrHllX2zfhDrdWGc05+HvDMQlAX&#10;xvEe7aocmlc5tdI4NOYNm7bpfXXWfj24sE36/Y2qnC2rnCw0B2zAo7VCFIUx6KIwXlDcRK55xW2t&#10;Kp+9e3Og7GiFUsHQ8JLURfF8ThiVsOKOkPdAq8w1OEIrFVP0ZsHHHtTa16tyMkc1cQdt0PLxsHY0&#10;6uJEwaN9lWOrKidLjas59xjN8s0nxgQUuCC/rXZpWeViiUvr2ISPcauO9JVR46X4Xqsq4k/2R74o&#10;BIdmvN84rbpSdFGDhlGsWvZEpxOE3AdC7AHu1gb+xlru9kYO+lZqoKY0lTkFXt322Fu9Xsefm15l&#10;16TKxQpdQO3ZVVPCzP1X+f098bo8Gh8f5+LijJb3448/bN265eDBg99+u+zGjZt4VZB2KSPmeGbc&#10;icy4k1nxXlkxR8FMuQ+P5D86lXprZVF68NPce+DUvOSTJVlXS+XXM+9vf3Lvx6LMCyUZF2VR+0rk&#10;V3FTmOqdm3QEr3ISDz/NCcuOd1WWJGfHODy5t1EWY598aUZRmr88xv7huQkwZ6PO9ipMC8hOOPDk&#10;zjrwdG7SsVjf/sriR4+uzI4/N7qyJCknwS070aOyODH9ztq85ONlijslWZeK0oKLnpwvSg8qSg/M&#10;erAzLnBEwSOvx9cXRJ/tAXaX5kffHEgP1VbmqLyHqz1a80e68Ec6q93NBecW0CgFXIfa894juQf7&#10;NSp2HuTbAjoZd3O93q5RlUvrKlcrvX0j7tb3hnc/i+oeqtNyyEsVLed+M52Wu7dDcLdUH+6sPtJV&#10;8GiLAlE7NxfczNVHu6sCxnNRzprKbIPTauh0as73yyr7FlWuNlWulhoIwWQvw7vXAEs398BOa9+o&#10;ytWaLvvGqovzTUUY7rSqAp32V54yTeOEjmYk5pwt1O6tBdmVWoVFDzSqfOWxbmrHxmgMnH091a31&#10;v53Ca0P1wF5wt6JBiCOd0dgEFzO1i5ng0lztbsmfGsjd+VH9NBPOxKjfZOygDT5gPCltbtZVLtao&#10;Vj4J1fSCKLjwHTrHpqgInX0T7ubat8HoJkDg1CXVBXEojSpnc1ST1rGpEOP+Otln6g/+aWGR+oyq&#10;cjBDV6pybM77j6s+DKdGIIaf6qJkVch0wc0aOdU7NtM7NNPhcmyO1qs83q163BuOa3h/DuJcDI3H&#10;VF5fqXdoQk3XqZVwtEu195+xpH83vC6PxsXFgTiDA4MmT5pUVFSEJ9u3bd27j84FLHpyIyvBOyvB&#10;B5c8MTAr/ix4NDt6f3aca9KFael3vlOVpeYmHYeVmZ9yNiP8x+KM0KQLU8GgFfkPEgKH56ecKXjs&#10;C/osygjNSTiYem1RYZp/jN/AYtlVhCOPdSzNvpV4YYKqJDntzrpYv8EJgSOjvfuk315dpriZfGnm&#10;k3vfK0uT4/wGgqGTLk4jQi1JyorcFR88trwgplR2PS5guCLOOStyZ8qVeQVp/ml3vuPLs8DBsb4D&#10;KosSQKgPTnXMDN8OUSVmVMKbgaYkhT8E66cFDBSx60ILtqIe6IKeYFHl2ELr0Fh5dqi6hH1QFp3h&#10;2SjQmwIC5UJm6u2bVLkhXuJR1Y21r9/t1JlXVFeW8f5fKb0GwIqiRyRUflO/pSRdXFS1vwH4psrF&#10;nP5CNFDhoJRaQjyB6jgvWz7zokETF/+C4TiYAk5mLCOwJrmEo2J4r8az1FK811boHSC7wcStwaNK&#10;lIz4VseXcZGOqvPT+ZO2fNhWcRzyF4OL9dA5melRv86Wgjvs0SuGF89Do8zmj3QkOwyNwa6x6vKS&#10;N82jFJrqyrdV++pXObcyFDLickGu8RcNz0xnX587PUidF8k8vEFohTLV8V5i7ig6rVMLIf6wsQqM&#10;0CpzuJN9qTYdW3BegzTldCpcbWdvFBS4uigRioXYGa1Fe9S1OtKfjZoc6PRazn8s0kxNyLG54DdO&#10;b7BHAdMQ6F4oTOBODhBVWPR6auF6/IV6gVpwMucPtlabmKSvBEKjAJU3VusdRC2QeLSr5vVo+HfD&#10;6/JoZWWlt7e3i4vLpk2bZDJ5RkbGzp072KlGBU9uyh8GypOC5Q+DFMmhsocB0b4DsuOcFLFOKZdn&#10;p8NkjNheWZyUeX9bQZpfUsgkviL7YcgUWdReZfHDOL9BIFe9Tp16Y1nCuXEgNjJkk0/G+g8pU9wA&#10;y+Y+PMZXyBLPfSWL3I23tILJf3Cc35DE4LFcWRqNGz/4SVDmPLo8uyTzQlLo5ISgsVxpGkgaoaWH&#10;reeVOQ8vTlbEOsuj9iZfnlWcdRlcm/fo5NOc8KTzE5VFiQWpfg9OdsiQePRNQ1OaJnh2oQEuNH0I&#10;bvoLthCNIfQl/EXXsm+ourhIx3bu/maKqgUKUbRHG1ICnC3B3Fz8IcPLnwP8qs5N0e/5tMq+mRqS&#10;N+Oi+Pi3kj0l6cpykc+sSbIYL5K8uMR7KPsHWnNpbAiayoTsUf8vqxyakRsnc8HVXMgOE9++AjWT&#10;qrq/T1dtj+rsGvEPoART4MKTULVjM7Ba1f76XNAUQ3X8QvCp/hpXkBaNGaoPtBbk18XHFL4pNMoc&#10;3rOz2Cqs9A6NVVeXvQ0eVV5frbdvbJDalF9Re2PFSw9hjjfhTg1Ulxm+WPWmoNNyYjU1p7iczdVu&#10;FkIOfcmjBriHxzVOzUDqGteW3CMfpFksgjevRxpQ3bOEQiOPkj3KxR2sriD292cAR9yFeWicIo82&#10;4/y/0mnYYp+a3rV8Kef/dZU9Gjnr6dWaItOknVrypwZCNTS4/nmIHfnuNj1Z8PBOPFpNwyi010r8&#10;28YvWGcEKr13754gCA8fPjxx4nhSkjhDo9flP7mTk3JNkXI5O/kS3TwKjfYdCHorzghJv7VGFrnn&#10;4cWpuUknch56lCpuxfoNLMu+Hes/NO+hZ2FaQFbEtjL5reIn58qywzIjtsqi9pRkXYU9mhg0qjw3&#10;Iu3Wahr4zbpQSocILilK84cBCuqlzSq+tsWZITThGrGtKCMERi3sVxB2doJHRd4DkG5e8snkSzNy&#10;kzxTbyzJeXhEEe+Wem1JWc6dzPCtCKQw1Scrap8i2r6iMD7Of2hG2A/Set03C01J6jMedbPRObdU&#10;OzbVODbROjShnuwmCjXnVoK7tZAbIfp4K/1ByL7Lu5lX2TXR72ug8hqgVb7uhBxSowqeXIXUulio&#10;YWCJAvG3JxEh8MSjTSAR9G42emdLnUNTHWgMwpcVCxP0oNLjfdSlbEUlgUs4orZvCFLX7a2rujBX&#10;/zOfJyKhrNPy/GN/5c0NXLyHnisVihL5wx2r9jeCYsEf76spS2NO1U/Oa6DiOFuC3VVXV/46YhNS&#10;Aww86mwuHGqvKYgzvHgeGmUuf7RblSNahQ0NaV5b9aZ5lKC6tpIGIVCMpKxYaRybUcNzbAJjlLQ3&#10;FLKLjdauIXd38xtvdXziCbVDA1STdl8d1bmpeg1neFENcA/nN6ZqXz39vvqoR52eBi1RCG+jHExA&#10;gWvKMwUa1WgJPtM4NuYfB+L568cLd9zF+TTCBB61b6oKmVG9kqhmCDQD6gxnIomS/tpU7Waphg3q&#10;3FILXXB/fd5vjO6ZLfuzoPD5SAe9EyiceJT/77VHc7IVW7dusbe337Vr1/at25wcHdesXXPj5i28&#10;KsmJy00Py0m7mZ16Kzc9QvH4RqzfkFjffop410dX56bdXJ588Zv4oFGwDsGpcb4Dky9OjTnbOz1s&#10;Q068W+a9TWDcx1fnZYRvlsc4pt9Z8/jqooz7OxJDxmc92J1+57vkKzMeX1uoiHaUR+55fG0BPMb6&#10;2NJuVJ++D0Mnp1yeg7fJl2bJoh2yInfJYx2fhP8gi9knj7WH+YvY4wOHJYZ89SRsfXrY2uQrM2Ux&#10;ezMjf4oNGJYUOuVJ+ObEc1/KovfGBY5Mu7niLa+X+z8FatlkeRzrhUZPg0iu5qqba7j0c0L6Oe7+&#10;XsGzB3GGaB/o7BurIu2Zt7fRJRAin+Sl8hmpCp2rznvw+hHAJclBdHvw6MH26vxo8SEe/9ZEcrc2&#10;kF0I3dy5FXd2OB+2jb+1URU4AYKGZBwVi1gydg24G2uM0enUKi5ij+rscO7GWgjEn00EHHB3d6gd&#10;G4M11fs+5SJ24Zk666rKbxx3foa2QBymFqHOCFXTcLEFuEd1c92vE+jCYz+NC+qUzA7+cAd1cZLh&#10;xfPQCCWc93Axm1Y6+4aq8B2/vTxrQ3X7Rx1VHMwgc/7MUNWjUzwaXvwhLmCSzrkV49cqBzPu9BAt&#10;/9Tg581Ar1dXoKhVZ4arrq9RP2X27nMZBI8qry5Xen+hDJ31bLnNz62YfSPQKPN4r8Fi4YtT7OlB&#10;YqSvGy/ccaHz9OBRFCx49MIcvcmKXFOoriyjjkMk2kp9qIvq/j5efkPIieAzL/PRziqf0dydjVWv&#10;vwlNTCAXuV9HPApFDTzazXSl0h8Br8ujYWF3li5dHB8fP3369EOHDnEct/OnnfvE+VG9Tq1WFQvK&#10;fGWZvLwwtTQnURF3QBa5L+PBblmUHX0QNMZJFm0vi9yb9WCPPNYZr+SxLrLI/Zn3d2fi74M9MDqz&#10;HuzKjMTNfnnkPrhURDuBR2Xk1xGBZN3fJXuwH28Vsc6KWNfsWBdcsmg7uuiDo3ZZkbsROLwoHjrJ&#10;k5xkic6KJNfsRweyUzxyHh3CveKRW/ajg4qH9FyefECe6CyLs5fHu2ZG7sqK3leQHih97+XNQqup&#10;4E72o/Wl6LTOZlBR2XN0ClVqIPRTWtvp0gaMQkOvhlfPdWkNV6guTFCXPtZqTFXX59wYQIvsX/S8&#10;Gnj3vKAy3Or0Gk15lrogQVP8UKPKNx3bhwtwGzMT1QfbqQsTDS9MgARrhTJNuUyDdBY+1FTmGLNQ&#10;HZdJnNXgwrfr7BpCGOmhQ9zawLzALuHk15VetnrYTGA1UQbBsKuxLhe5eKHExRMNX6QuTkaJweaj&#10;n5XZwuEOZIHB8rOrr4raz/zBu2ExZTWEtGCNOOamc6C6MHn5TEpqtSpUh6b4kbogHiLs+eXW5F7I&#10;vKxxJ+OD7NHDHdVFL15OrBWect6jxFSBRxuowrc/n5ZqVD/D/1TCFXJqCYWJz5cwbl7kFyX8wE5H&#10;w4+0HIYLmmJcxaPhS1WB40WrlKbZYJ0jO+wVoNUoNaoCTXESxfU0Tfdcq3suMkStqVRoCuPVxYko&#10;bZ3WYHQaI2LVZAA9NHolaPgyvjBOKHus0wmGR6wBP+9SPKnU8FPLl6qLkqgv/MJ9kzq9VvM0U1MQ&#10;r0X1KXOF00PFwhd5NI14tDoUw/86dbmmJIVW1HO0CAagchZd4R9/bbXeUSRI+yZc6OwX8ijNQcDg&#10;FpcjwYJU3fq+hjOtTqj+FNizLOi0gpYvVpelqQvj1MWPcG94QW4oej7KUQcbF9qnU0v+RF+UA4pM&#10;8zQDlaXlS6oDokJkN6aBU31VKNQFcXD/rMxNHACiB8MTaFdUApXUj4Dn3L0Er8ujarXa29t7166d&#10;V69ePXrU8/vvv9+5c2duLi0i/0NBnV+iSpfxmTl8pgKXkJktZGXzWTlCZo6QRQ81Wbn6kvIq4QUt&#10;QMIbhBaK+cm+TGZpXFoKtHDR0GvV6nL+7HDxlQ2NJV5bU91S8T/dqvMiuSvL+eO9hYNtwSWqM0O5&#10;uAO6agkCoaCMcVFFOymjnVTRztryrGoe1eshph+dUUU5qKIcuVg3HVese5oJQ4S/t5O7uIi7ukKn&#10;KmSBoLfzj325oMm8Zyf+UDvhcHvuaHeV/1dCii+95Yr5/GiVzwiaDXI21xxqz2eEaIoS+ezbOtGC&#10;0SkL+DgP1YV5qlO2tBrZoz2F4NmFC5nFZ5ousanOmQm4eyKPuloj70iSsfcCfEEsd6xHtVVqrXVo&#10;zEeRsQ5JpM6L4mJc+bCtXMhsPnyX6TYtQX5LdeVb7kRf/lB74VA7/mgP7soK5b1tWnFRUpWLODGc&#10;dFzHFfEJnqrwndyVpVzofBITep2m9LHq/h6dSys40zk0VV5fRbJJcUdTwvR9vTonXHVrPQ8r9mg3&#10;WgGLojjcgfMaSKt/uerP7yMNOeHCgdZVzjCywaOdIPTFVzUh8ihKlQb9YI9CpahVRKhI1CaqoJRP&#10;OMZdmE9xHelIdYSoPbuqzk0Tsi7DD2Meg6fnwT3YT0PlRJbN+aDJOpOhJu7hca2zSLEu4v6cbPqo&#10;IpQA7uY6zmcU59kdygeKkT/UgTs7DAUOGQ0HFF11ZHQKwfmZnGdXSs+hDrCN0E745FOQ1VRN8tuq&#10;WDdV2FY+ZCYfsZttZAK/wi8udWkqf/sHmpoV1xLzZ0fwMc6gLjFgRADoNHnRXLQLd+M7LnCiOuu6&#10;Dv0ofDd/ajBKgD/cDqXHJ51CsGJiWIpeABYd5St4On+kIy0LP95bdXU5f2oATbXQuK6BR0XXVINa&#10;ZT4XsRPmO++BfLVH71Pd/E7zNMs0Iv7uFjIKyR4lHmUeawAELJwZSquoXG20Ts1UUc6UL0OKngeV&#10;ShV0UP7eT3zgZMTIH+kkoEgPteNO9Fbd3ghtjHnEPyHZS+MqLld0aqXyGqBKD0Lvg3veox1/0lZ1&#10;7yeoGhSkISJ20T/+yQXqlagvj7bckU4c+nhqEKsRcgBNOPMKGgx3ZZkqdA50RD7rGo0SebTlj/ZU&#10;3VitrcwTXTLnL8UvmB/VarVhYWFRUVF37949f/58QcHb3bTw66Da61jQvk9xv1HFfUcW9h9ZaDu6&#10;YPCXuYO+zOs7Kq//qNx+I/LwcNjEoi/nlMxeWbpqU9l2u3K7A5XHzmhlCkMQEt4EYLJwp/rRuC74&#10;wLE5Lw7essYLKcCdm0oTLS7iuG7YpuqWSv8L8pvckS56uwbk11lc6+vQXIt+e2MtU8ZV4T+p936i&#10;tWuAS9jzAZd0SvQsSnP5DcGpkXZ/A+3+erxzUx58fH2NZt+nsHr1do0Fd0vYEORYJyhvfic4NqV5&#10;SogVisUC7KXfV08VMEFXpePDNvMHrDUH25PAdbXRu7cRPLuQhHVpykc5IQQu3kO97zNaLgTOY+mE&#10;SefUCiYm79ZS9crVTNU8aqVHsYTMAvmLjw0dlWQ3qfxWNFfq0FwV8DXSA/LmTg/V7quD4qraV5/3&#10;GqCrPjAIGobgbkHLapASVlyUjKYaN2u9e1vkTodScjMX5Ne5+7s1+z6HFYiiUDs2gsYNK1wlUqOe&#10;9mnQGhD14c7C0W5qV3PIa8h32ILcqUG6fXVIn6DwUVaQZa1gbWjBgsFTdNUbQIlH3W1YAn6eR51e&#10;waMAPYE+JNjVo2lOQ7ysjlpRPbpZ8A+Pi85q+yVU8yhsl+aqs8NhaIqPqYXw2XfUbqI96mwJA1qT&#10;G6lVFao82+v21yd2R1y0iBplaI6fGrv6yvPTtCpmmYmpSjjGu7ZEGsRmA2dIknnV/vqqk310aqVW&#10;U6k80YtVE9oS7zVIyxWLSaSGzyvucF62Orv6lH2WI1qe3ZC7ME+jNHyGUqtTqYIn6/bW0dk11u1v&#10;UHlhDn9hHrUW0BJl36LKoZnaqRkfvlMcP3tx9gF0B6iYalcLWuzDkurYUufUUusurvhj86OpzB6l&#10;tNEutcCJWioERAT3oCsz9C/oFhrx2CMG7s5mnVh3r+TREpAxhYNG5WimDJpk8q1oE4iyQKfXqc7P&#10;1O37XGxgYrGLQxpIrd6+AXeipzr3Pssm/+iMyKNQgKxBh/wBqODNxKTSjlKtXX3VhQU6kUpFwItY&#10;5g+PCq6sd7Ri5YCuoXZtyce4QmWBAxjf3JHOun1oaY00zmaV11aqPXvq7RGyJXqf4GrGy2+y0AwB&#10;vwSvy6PFxcV79+7Ztm2bg4ODs4vz3r17N23eHBMTg1f6igpNTp42N1+bl6/NLdDkFeCvtqBIW1is&#10;KywWb0r0ZeW6SqVOxVVptGL63yAoNKgXuXkVsiI+c5vbE7MeT2xsM636ylr2LGjVLQdXs46KT8wU&#10;H7dUfNJS8XEL+cfN5R82k3/QRP5BY/GmqfyzVkr/8yw4CW8E1TwK08oaQo1/YGd4gVdaQeX/NfUc&#10;F0sNJN3Dk+JjqkcBzHekE42mkkEmmlPo9rh3NiejKsoBbvgnIRpnUUq62ugcmvDhu0XP5B2djbZI&#10;Qko6thC8Bmn4Eu76Wlp8T9MqFsKhjlpxeJZPC1TDKEG/MmyHYBHRQhv++hrIJ1XA+Cpasm9JUdMo&#10;KySyyE92Dfi72xETcSE6J6UNbixF72JSSXa04A+1NeyTIdRs7Sb2aDPalsMsS9KQyaWmMps/1pui&#10;Q2hOraBx44lOy3NnvxCXeJBs4kFy4mlEUKUFNwgI6P40DkzqAoiHJVvkdcF7lCrGGSWm06j4sO0Q&#10;IqJLK7Wrmbo4QZ15FeUvrvqBeLXRi7OkCAc0KRzpolXmaioUMLlIWhlKCSFTsRPHu1jo7Bpxd7ew&#10;kofZKkBGk1z7TfYoE+sAWF9caM2WelLs1cuboV6Y8Qet1bkPyL3B+XMQeVScS3NsyZ3si0jFx+SS&#10;V9xG3ilAFM6RTurSNBqTP9jGkEe6WB7Fy9lSa1ePq17YTCdmuNOWLXGVHJUA7fNBkqDuBE5ASrQ6&#10;ngZa2AyioxlICMYZS5+Q90A41oMOMWDNCQ5YdmgYoAl/Ya5WIKtUr9dwlxaIC7NpOTcSpqNWKsZC&#10;l3jj1Erj0hJ1x1L1QggZF6lhOLaqTiorw+oQTHgUjrV8mSr4Gx075UBMEjkj1cqyyr6hCtpS9Zog&#10;Lgw8ioJ9lT1K1BjwtdhWEam11sVMeXVZ7S3RrNnohAreb5zomOWR/UUDow3fVXYNSI/UUOyCkUep&#10;ZFqLicQlFgt6sYsVNBLl7Y1gRzF4AvfYm+qLRBA5EAsBPVQ8ycG1FZ8RilTQwrcT4rAZxJR7a+5w&#10;O9JXWDKcWnLHe2kqZIbgXonX5VHYoIsXL8rJyakUUVpaunXLZjsHMjLUoVeLF60rWf5j6fJNpfi7&#10;YlPZmm35X0zK7Twwr+ewvO7D8np/UTBgXMEXE/PHTC2YOOfppNmKJevDomTpiqcFRSgjY2t4abN4&#10;OeCFfGVmlfgHJfsEP/Y+l+rjn+Tnk+jnHXfZL37v1tBLVsMrzDrK61vhUtSzVNS3ljeyUTSwVtSz&#10;xl/5561kH5sp6lupAi+wECW8EYjjuv2ogbpYgUe5yGc8qi5JgQgjxR+y7FAHqISsFvXgV9ruCelp&#10;o3ex1Du2gEKtJeXdknoO+OloDyj4aNn8YXhHc4eb5lzIXGPX4e7vpQWBtKeiqeriPDwhY5cCJCWX&#10;P9JFU/YEnZcDTRKjkHyBFIOKrXNsAo6BFctF7EZoKp9RJPIMvbr6Ql8Fl0c7IanclW/BqSAtg3en&#10;ZmTaoqPCJnOx0UKVjnJkSardqp/j0fOzdHo26gjBQvmgwC8tEZeboudbaNxbqxV38EIZCNkkJsmx&#10;Bec7VqfldDq1KmASrSiGrHS24I/1VN3bprq1XuPRXpQy4uxgwEQaJBXBRTrSYmk8d7YS3K3UpY/4&#10;1ACNM63ehNAkljJqFU7izgThKZ275GIGoQmlQevUnHLqANWehuzoQo2ApUSTtHpcl82P/qZxXfaP&#10;v/Gdfl99WBIoYa0zKqipHlEjfIq6tdauEX9/Zy2/BhjsUSoBMyhz1QOnBD7Bk1oU8uhoJpzqD4bg&#10;s66RgEZE9o3Eqmyuc2iElkkCl4YEWnBnR+jEZbe0AZc2DonF5dSUCsQB9d64yq4hd3kJeJR2WAZP&#10;FnNHOyzpxB+RwmHy0uoqNDkqYVBsc61jc3EJGxoYUYLWoREf7YTsID/cvW1kP9FybmpyYlJb0MgH&#10;gjWwrw00DO7Wd9UqR03ALOb8vhKVUXJM5ppLK42beXWMFKbpuC4X66FB+M5i4E4tNC7mWmczvbNY&#10;y86WdEgInQImpu3OJlFBsXkFjwLcnR/FUyYMFK5FZzwzhH8cYPJtSoRGUWsqFcIpWxQgOimqTEcV&#10;3aSK1R0S42xBe4dEk/SZPUqKCJGc1rEpJYYpkagpCBOPtpoiKMoUslaZx3kNIGUdxQgt3KkFgiL3&#10;1DVaI/2wv3U6Xgdp4Fu9KZYiFQNHLGhpjs1VvmN0uporrl+I1+VRlUp1/PjxTZs2/Qj88OPG77/f&#10;v2+vIpu0DN4/tHjy4qKpS0umLyue/i2u0rlrcix7ZL1XHzZf5jsfy/7ZSPZRc9lHTbM+bJr1n6al&#10;/6wb91nrHmMO9p10YtS0U8EXjV3uxc3i56DXarU3bmWc8Uv29n/oG5TqE5ruc+GJ36XMgJt5Q2Z6&#10;325lW2HeibGmoqFN1r8aZf75U9kHzRQNbGT/aij71EzRpI2ivo0ySOLRNwnD/Kgoj9CpOHE4FBWs&#10;UeYpLy4QR4esaZHRdePkaJUguyaeW0ZrXrSultzNdXz6OdX9PWqPDtT68dCpGboTiIEjhRc9BBK/&#10;BX9qABRqeEc4XMgs6jlse1ysOx7y0Y5i56Fuxh3rQWtJyrMEz26iMWqhPdRJdXsjn3AYNM9dmKdy&#10;t+STvYi0vAbq9tenfSnUr8j80jmboZ+rd3/AJXoiWDqf4VgP/uoK1f29HLzHuKguL9Z6dBQp31rv&#10;2EwVOvcZQT6P53l0pt7gDDDIRRhAekgTkneWEGrsLEPu0mIxa+JSyeBvIIbU2ffE5Vo0pAwO48Sj&#10;DxACH+tOU4Bw6WRBE8y5hi2MqqRTJC4RLKjuSFdaiPTYX23fUE+mmDjc52atg2Lh2EK3tw53dqhO&#10;L6gVd5WH2/PB3yjDNvOxbly8B02vnh6sh80qSnkYPUL2bQQu8uhrj+v+HI+iJLgba/lj3aCvoIQF&#10;KmFX5bWVahjHaAmoFygTQZCDL97qasKjLVWnbNkkJaBW5vDeIw16gEMT1YV5iEhIv6A60pE7PwNa&#10;CB97gI8/rLq7jfcaqKflx2IZenRUFz7U6QSOJhdh3Fhp3KyUlxdxcR7QlrjLy7iDrdlyaFQKf2UZ&#10;0gY3NPl9fjrbTcfHuBE9oEagU7qYq85N5WLdVFe/1brjicheYOtTAzTipiwoalDXxOeimeXckiZu&#10;ryzjvEeKNWVN/Ao723fUiw6fotLj08+DOEWdw0oP775j+CQvtCLVjbXagx3F/mVt5FGtqojzGshq&#10;hBwHTeRSfLikk/zpITQyAc62b8pdXsTsPBrXJZevskcBQXbD0JHhkpoxDdKoXcy4i/M1TzNYfbOB&#10;BG2FXHVmsOA9UnVrAx/tzCccQeNXQfkT8w6P4D8u5gBVUwp4FClnmTJHBXGRDqpoV+7sF9QaKSJx&#10;dCpiN1KFoLkYd+JyRO1sCWUdTYJPD1bdWEMj2yJNossI+ZFICBRxAxkTlaLGzWBDowB1ez+h2jTk&#10;kaX6pfgF86PA/fv3L168eOHChdu3b1eKx+0CqoCLRd8sKZqxvHjmClwlM1eWzP8ut+PArL9+Xjj2&#10;m7Jtu+V1LWT/bCD7TxN5XUt5Q5vSz80Smnbp96Vnzy89Ow91m7jQu7Tsxft5XxN5ueU+/slePkln&#10;fJPO+iV5+yfhZ8iFtJ/cH3TpviPLum9Rq64wQ0XibFTQa0TJ2s257fpl/s/7OR17qUJD84eMk/27&#10;IXfukiE4CW8C1TxKckfnYqEMmcFH2quur+FODaS9By7WervGylN9RQORKp6aPun7tO0PPMSFzDG2&#10;X9iUZAbRgUSN4QYPudt4IgpKZ3O1RztxEgUxlnFegyFi0NmEA9ZspwpNN9JIFHi0JXe8h1avhmM1&#10;SXzom3RGqLHN4UZdmqITKikliUeUYT8Kx3qKxGAhHOuhur8L6Vfe+o7tjNQq8yGUjX4BpJbsSFL5&#10;qSuSyah5bsGnEa/gUfGqApeTHCTVwRKWAS9OAPOX2V4CIgDlOeJRLvaAQb8Gqfh9qTXMs1ZpKrKE&#10;o0g5hIuVxqEJl3KWPecendWIxYiigCahfvpEp8zno10rAifoxOF3vVPLipBpfIwrd2eLOsUPidFB&#10;7YCz5/eq8oo76oNtRXEMmm8hpPrj4S/jUXGO7WXzo5CweKRTFWjFWUNDoYh/OVovitokE43zGlQ9&#10;8VkT1TxKg6uqk/2EkhSaBksLVAVMMLAjDDIIaDawqVHRPqLnT59QPTmvdiNNC+1E42pFC6+Uebxn&#10;J9ILnVrxx3tpqqfikCp16WOdOIeKexUdGkXVhL/8+VlkpGphHY4hG8ulNf6q/L/UiOuzqMFcXS46&#10;JrLRODXlaY2bnk86qXURLWawnZsVGp5OXI8qVObwZ4aRLkX5asmdMI5XP4NYUDru6rdVTGGipa19&#10;qo8Mq9LyJQLb94LsOzTm02j/KJfiT3s9kVMnM7RzTZnh/Hc+87LaHdmnAXD+ZD+tOI/wmjwK8111&#10;fgbNIiMNdCGDZBTqHZuqTvTk0oPFlJLagUtTLtOJY9pGoGdxp0QVnNpkcz5sKyIS0HrZOiMaWOrM&#10;F6B3U3aFokRxnzoUOypeKA06nZqUHl+2ZthS59RMFbGTJRWKFxc8lcZ1aGypEZ3Koterbn4n7kwV&#10;edS5Fe8zgks4KiSfUV5dqU47JzZGdr0Kr8ujT58+3b9/P2xRJycnZ2fnXTt3/rDx+6RkOoWZ879Q&#10;NHlR4fRlhTPIGKVr7urc9rayv3xaOG5axWHPcqcDpSs35LbpnfVePRipxZ+1SGzedcT0U8NmnR4z&#10;/Xinoa4nfEnk/WxaX4aIB/LjZxJPnk047fPwtO9DsCmu86FpIxYGDO/8fbll1zzzbtkNbLL+2SCv&#10;30hteoYm5TF/516F20Ftbi534Up2AyvFp2aqYMkefZMwjOs6E4+igUIN1zo2oxNJaKTXEpq4KmC8&#10;YNitT01VyxVzp0W92MVC42xm+sEQPvuORhRqpOMHgUKq6FNTbBG8szVMT1hacKYujBMOdSL+QHfy&#10;Ga0VSM/jEo9pibYtYYByx3oRj+Y9EHmUVm2oj3SDeK3V7OiBhivkmR6AxJzoa3oUMDp/9Q3dG73D&#10;QDEsEXJsBfnFlnqy0Ezxch4FyLGQGmg8Gwg8qkqm+WPu5gYdjdRZVdk3B4/CJXdvhzj1S+OEHO3o&#10;N2zc0vLFotVFXKVxaMg9osIBYH+IhUYSTe3ZRV2Swp5X3t/D0kNHE0Q7105wDaBm+ZOwzKj8Yfjy&#10;4rE4Qk7EG7JHWZG+OA180mkUCNW7kxlKWFPx4rWB1fOjREWgfLRD6A00E0zSFiRqg3JTBY7XmfAQ&#10;xWfCCmoY6ySdRV2BTLdgDVdCJ0iIwxhqtN64A7UTid+wq3TEYajcpnzIDEhhoSBWOADpT4aU2qUF&#10;/8gbDplfoSCa9iaRxkONgb9JQ7X8Ix8NaVGkI/KH2iElLHBAeWcDDfCixsFt4LzyLMMLAyj9tLnl&#10;RG+RLK219k1gzRtbqE5dzvmNE5mYMiWIfIZIxWFkJKAJd2uj0bFWq+JPD6Le6txKfbizRjxwXxzX&#10;/VkepRCgH3NnRhhSC60CdYGSx71DM9WhdnxehOjsmXf8MEQs3nAhM6mRuIkTNFe+hTZSPa6LjtwS&#10;trtWHG5lXmibtTi+RXrD0e7qp1maomTBo62xNZoWlDLuoLjk2IqM17AtCJm7/QO4ViRRC+FQeyHP&#10;sLKpGi/MY028Lo+Ghd2ZN29OXl4ex/FAeXn59xs27Nm3F68E/9DCCfMLpyyCVVoMw3TKkqKZy3Pb&#10;9pN/ZpZd1yrjnXdKVq0rXbdReBAjhN8vXry2+NMWD5t0mbjQ5+sl/tOW+vYY6T5m5smSMuMwNMuD&#10;aU6qQc/w77lXykrBN+DRkROxx08nnDzz0Ovsw1Peif5BKXjSYpDH8u4rOctOuebdiUf/+nnZ5j3F&#10;q1dlffp56ZZtmvSMwikzFDbtss27yuuYSzz6ZkE8SkqlOMnvxkZpqjVTyF9XC9XVb2HoGOtSyIsU&#10;DqDpQ+K04g93UqUFqPOj+PQQIf08F+uhPgyCJMNL8Ia+KUCH5Y/AOLCgQVTq/xsQAp/iA+nAeoi4&#10;L1MMNjWoWo1txR3rqdUqdcpcyCBKGE0rmgvuNspb66qPvUbbMsg4OvzlRB9yhs55vI/muT31+GtM&#10;OCRXPp8bzj8OUF1eDHOHJhrFMWQNb9hjUwOvtEcJdBwMrdEg4atxbiU89sELLnyXgUfhK1jk0fCf&#10;WDgoFmXAV7pqexS2Mn/KllKOcnZpyT8xLKCj0Tba4knChX920neV6t4OnTjtR8T2gG0zFYtBTA+7&#10;A3R6DX23J/OSKs5DON4LgSBqiCRBpN43yKOGaE2ea7lCdU44ioW78Z0WJYALRHK0p+YlB/s9G9fF&#10;RaQrrvhly1JoiXgj7swQkw+G0MUi02k5dVEin3FRGekAHYusMegi9o1gKdJEGpmD4gAg6sXNQnVl&#10;sbogujqVhv+58N1ofoiFdD6RR7nEE9ALWZq5Y93V5eK6FTFCrV5Le5QdmxPNODTngyaS4ZV1zTBe&#10;4mxBPFp9pD48cDFuOhaUMwzNXlplHgVlAN5TmEL2XcGNxi3hXUMHHYvLTcXoYIzRhIhYMhqnJvyT&#10;ULzgDbODaCqtlPd2oNPR4rXUYD7Vn/cZxYoOuohacRfhvB6PGpKCNqDyHU3r/qjwxSFTsfyJGoMm&#10;ijbos2bGfMEapuX6Sac4X0QtDgvbNVZdXICIRB4VFWKHlqpT/bVqUQcSvYrT/KJ25WyucbcU8qMF&#10;UhmZvmWuPDNElX1byL0PvUFID1Hd3aZxp1ZBFXR1OfFolAOpv0iYYzNa1lS9G9gA1jQMaXwpXpdH&#10;QZxurq4/bvxhw7oNGzd8v2nTpm3btj15Qu2Y9zlf9NXc4omLiiYvLp60qHjS4uJp3+a26y/7R72C&#10;AeNKt/ykTkjQZudo0p5UnvYtnDKv8JPmSc27zFkZNGN18KJ1QSOmHmvVw+6Un/EgMSTZNNU/k4O4&#10;xBwPz9jDx2I9TyQcO5l43Cv++OnEgPOPl649/3kvV8du83iLjtkWPbIbtpb96dOSdVvUj1P5u+Hq&#10;R6matHTu8jVNenqB7UjZPxuqpHHdNwqRR8FD6PbicgMo8pAvNA4pjp8Q2zVV3Xp2eo7wJETt1JSa&#10;Pi2ca6NGf3BtqXFuqXEx07q20ru1rnJprXdsgb6tU1fAFxc0BaKHBJBjC87/S3Ro/u42EmEQH0Qe&#10;IYZg6bw6gxrLg0eFMsSnurTIYMlRSsy16FFHOqminJhJxxbmgDhBnyRHDDxK4kwE3hrSrCl5BDOR&#10;P2kruLZCv9XBiCTVG3K2lep4L424k93g1AQ/P65LNjSxIPICmlfLaQKSeJRxA1Ir8iif6KmlY1qJ&#10;boWDbQT5DTEQWqYomrOi9yOdkUj2XC27ThJENMR52KPVPAq7VieeJ07EFimuTTVIN0N6tBol9/C4&#10;KnCSALHubIbiNSxKYvao+PmtN8ej+InKNEQNo1l1ZxPnNQglrHZuoUVVGppTK+FYL6hTzE8NGHgU&#10;JUDNSVylKTYAqCAap2bKwPHsdFZxr5Qhq7Q2J/4waEbwaKOmtTawXMWIXK01Do24R95EOfd2iPMO&#10;4nNnGh2B0aN6sFenMcxwAarwndQIUT5kj85E8Ny9n8SxaHHYwHeM9tk5AATuxmpx+JGUIe7McGiW&#10;GkUYnWzF1J1D7asVOAKffFbkEpr3hZGtNYnXCCGp2g2pGt00Tw1ftwR0GpXKX1x/JK4zEjJCtTpe&#10;RTqlaBC7t6bzL91aqV1Qxbha6dxsaC6WeLS1ms5zfi0eFcvTsNtWXaFQ3lhNp2WRwUddW1w8BWu4&#10;GS9OHIgX9Tg+84rq4jzBszt9ZNS5Bfo1tTG4h0l9eRGpF4ZxXTbn3c/AoyL4vEj+gFjFTD+Q3+Di&#10;PGgmSAxBc6AN7ftyRg9FtbbUulnqxWqlySPR0iXthLUW9MegycbZ9F+EXzY/mpWVFR0VFRkZmQBq&#10;1BrGkZTe5wrHzSkev7BowsJiumCYLstp1z/znQ8KZywkHe/ilZIFq7Kbtsn6yyeyP31c+EnTR616&#10;LN0YuujHi2u2Xvhm0dmWPey+mnO6qPTZLCnPw1wsuXM3wy84+eqtzHsR8ug4hUxRVlRYWQZnTEdA&#10;PQla38CHzgcfHDwS7eEZc+ho3JFj8ce9EjxPxnUfcbD5APdzHcZzVp2zLbtlN7AGrxcvXvN0j0PR&#10;3CV0zVlcsnhF5YHDeX2/kL/fRBnMDiKX8GZgGNd1oPEldAnl6QGqc9/QTgBmaaE7OcEWtBDyaPcC&#10;wCceF5faMm5D7xWFIFwST0D6Uycknf3scLZLDHolbfOiyUjIix7qp+ncuWkkoEF7J/poKg0b8mry&#10;qDjWqimIEY52FadJ0KPEL1E4tdQ40OlCxrlAEOdLeJRaKNqfoLjFnehNjEhjX2JSIfsQFEmNVpw3&#10;8b3B/fN4KY9SsNSw6aNakAJkVZjzRzqqy0joCxG7RR6FPm7gURAhf7gDCUHRsOZO2nJxh1TRjnQc&#10;IywAN/omlwrh0/lFBNij4pFDENCvw6MA/dVyxZUX5mkcGxt2ItKUoSjOaJjOCrJJHKh8g/Oj+Mmu&#10;KiE3QnW8p9ZeLGFDS2BLV8A6ZtzpAWyvSG1U8yi8WOncWqudmgkurQTPbnTsxqPTOlEEi0VtiFrD&#10;FUO1osEMh6ZiFhCRaPpQU7RC+xGeQDigwFNUx7uLC7lbixfJdJgyynNT2fwoYMqjtPgcPHptFWmQ&#10;pAA1587PMA6/M9BxFoYxSTPBa5BerRQUdwzzDrV5NInZZNU8+typUgaoop1oehXRod2e7KcTDPuM&#10;gZo8mnlRW5lDJ9ejWqndIlKxo1E5ixd1QCTMQu1uhdaOEnjN+VHxOVEpK2I+/RzvM1ycy6c2Qw3b&#10;vjF3YSH7VCVIVBXrCiKktdBIiTNJBsQuLvGz0js2BXmLPFq9XrcWj6KxCYe7ivYr8tWUzwihg0qe&#10;LRim8YPqrOEejEsuwdDcxcXEo9Guz3g0cFJNe/T18Lo8mpuTs2fX7pMnTpw/d97F2WXx4sXOzs6P&#10;U6krKr2DC0bPKvxyXsHX84q+ml/41YKCKYtz2vWTvVu/cPzMgi+/ynjnTxnv/CPzr5/L/vqZonmH&#10;ovoWKWbd1u28umbX9c17ri1eH9y6v6NlH7tjPrFiVNS4E5MKPI7GHjoed/BY7AHPWHfPmCOn4nc4&#10;3d17JHr/4ajT/obNeSmPCh3d7jsfiHQ9GOV+GFc0/p72frhyQ2izXvYdhrjGtR5cYdU127JHdj2r&#10;7AatZR82ln3euGTFmopDRyvcDxZNmSn712fyT81grUr7Xt4sDDxK5wLSOltVpD3qFQ9VkfsN/YGI&#10;pAl32zAAyyV4QkulbgaTzt1G62SmpXPt2dUEaqbasbHaXjzaW5wagRQQ1wRSt9ceaFsZf1A4PQTR&#10;Ufe4tBDdQwz1xTxKzzOv8Ee7it91Evs2+puzucahAZdwmDl4FY/Ce2EivSUiJ496p6Zq5+aaQx2R&#10;cpGVW/B+XxkPYKqBV86PQvZoVSGzSaCTKGzBeQ/Xamm9EkSDuJfAwKNMSClvrhW3sZJ+jXRCItNK&#10;XTIvaLcDDzVFXEzLIMivG8Z1f9YereYYXZVOeW2l1r4+qy+kB9WhBkMfaCtONFrBRhTEEx/f3Hpd&#10;A9TFSfzxXnp7cSgbxh+aAUr4YDs6ZR4pAY+eGQxiMLh+HtXjusisuepEb9WTYEFxW12aZlQpAFo/&#10;IqoLOp0aedTTphQwB9mFUBpgxOgPiKdwOFsSi2RdJx+ohaxrSmo2DSmnRKWUZa19Y9X93SIxG3mU&#10;hg3Aozrw6NWlVXa0cJSO3Tg/w9gyGYRIRy0d6Y54W/JeyJFSDXv0N/AoH7lXTwHCTYtn458iavHo&#10;JW2FXDgsfgEGrdHNRuvSSou+Vt3p1HRRp+OO9WTD4K/JoygIg61fXbcaZX7lhdk0RY2E4RKVBq2K&#10;xqVVyafUbmiTYqNFG6ZD7c11Hh1Fl9ZgX9W9nxDRs30vBh59lnfanXWkk5gL2KPN6cCpuzuIR0HY&#10;4oYu6DrIF/tOBmXKqanGvpEanR10Szzq8vvxaFlp6b69e5YsWXLwwMHjx48tXLgwJCQkN08siLNB&#10;hSNnFIydXfDl3KJxcwu/nFs4cWFO275Zf/msaMaicjvn4nnLShauAaeWrt6oDDhX2MgmpWmnbfa3&#10;Njne2eV8+4c9VzsOdrHoZT96+qmCQlLhdTpt0Pkkdw+YmNFHTsQd84oDNQYEpYyZ6bVi1+2Vu8O+&#10;WezDcWq9Vn/geMyGHTd2O4bbu0W6EJs+OHA46pBnTN/RHs36uw4dsCfPqkeRVc9ci56KBjZZHzTN&#10;tewi3Luvjn/I3w4XwiI0j59UHj8r+1dDeV0rlbTv5Y3CwKPgIUhMk/2jWh3P+Ym7Vkgu03ocDduA&#10;mOxFPEoKowUEsTJ8J6wrPuUsKbPpgXx6MJ8WzD85r6s2NMXzCnpS93Ox0rtYlgeO04rH39PemMRj&#10;zA3wPI/2MPIooM6PVAVO0MAaMKx6Z/buMGZHPjeue6Kv6VIFSEyORobBhSRnhSNdubub0XuV97aJ&#10;B+yhq5txfuOePxb4GUQebYDoiEdDZptuqsM/dXkmf7Q7MxEg3FU3vmMCunpcFzzahPEoHmpVhcqg&#10;yXqkn9TtluIF+UtnBQhOTVX3tjFnLGTaVvSz47rsGF7aOSAmJuceWFOUUDYwPbnAiVzyGVXGee5E&#10;X7HkrTUuZuLmQvDorxjXbYCiYGmrATzirq6oErUNWA/CoXbc7e/5zIuqiF2GIWvHFtzpwdqXfHX8&#10;2fwo7R/tDzIzvBDzJop4dhGE9PNqFzQ8slG0blaqkBl8ircqLVBzrDdlnLbwgkefHXqgLoxXXZyn&#10;dqEzd8TxDHEp+LHuWnGQ2YRHoSTNIh69tpx4lDSbFpzvGNMDHQHh/h62B4ys1bNf6HSCWn7npeO6&#10;r+JRQ/KQd8MwMi1QN3Quhto8quEKOc8uYv1aal0tKq8s5uM9+KST1N2o3+FvMM0+FibAO1VKGHhU&#10;DPzV9ihAyUFR4z/DsTsavoROq2ATzC5i1srlWiTgRG9qDy42ehcL/swwLsZNJb/GnfuGuh66tmMz&#10;1b0dNe1ROlvDpCPnPqClxaQGiV+VyY8kgmRLnKBIneyvinahrxSk+iM7nHjxqYFC1hW20IyLchJ5&#10;FFXw9nmUoaCgIDAwcNv27bt30yEyDMozAQVfTC0YPbNwzKzCsXQVfDUv26a3/L16BWOnFk1fnGvT&#10;LduiXfludNEq7vrt3Pfqprbstv/gvb2H7jseCnfwuNd7tIdNPwerPvbOR2ivW35BpYN7xH7nCFcP&#10;4sWDR2JOnk60dwvvNMR1xfYbK7ffsP3qSFZWSWRszvS15xf/eGnN9msbd93aYRe21yn8yLH4pd+F&#10;WPbc32rIobm9NygtOuVa98m16JFd3zrrH3We7thfOHVGxjv/yvzzZ7I/fZL5tw+f7tlfNHOR7F8N&#10;pPnRNwsowoZ9LxDQjs34SKp91r24GHEgRRzgpe0Hj/3wkKQ8W4ILKwfSWU6fEnoJqPfSEnZo9+IY&#10;GlTOiqOdde60Qo+js92fnWQmPDbyaCva92I4/5p1bZIsNCtGq2ZoigjeBXdrtYJsOLJHaZ2ROV4J&#10;R7ux9YoM2tI09RHxk3CQR24W6JwsOHG9LgkpA4++TMrf20pjlSRqzcBM1bsADUlSRdqJqx7oJAoY&#10;3EL1KiHRHhV7O8j13BTGczBfKgMn6BzNtB4dwF4a6OMu5nSOqM9oPvmMicgmx4JhftSSqM6zm5FH&#10;VeB1cZ0RbSu6y4jNkBju1g+0mBO2lJOZ6tw37AhTrbpSXK9rhueoKfYFAnVOuJrOBaTA6cBhQ3EZ&#10;wjGielwXrcJS69iUj3Gpjg4XqpVu8I+UpOPQisiZxtWSe+TF8ssneWkpXiphFezRl4g84lFak0lG&#10;HtkuLxn+BRCs6upycdaT1BrVlSVacWCfzgfw7CrWvhWUD17GeJTSQL70WuRadayXuFWU7GNx1wp9&#10;SZQjHiUJTstYaLBBT0c+EffQnC5/vDdbHMSyg3+qy0vEQ46IR+n7Qnq9Wn7rRTxK7rka86M1eVR0&#10;E39I6yIOg6OW0RfE3V+G17C9zs+g6Qwy0ZpQYerVvGHQyBr0z93dKhb/S8GFbRJ7LlLbRHWBzqkX&#10;Y305m9JbMWaWtuRTpLaKHY13t1KXy+gbCWzPiWMr/qQtyyycgqSpbEXRAT1PtEfZ/Ch1ZFSNhlab&#10;G4Klb98aVnK1FI5213J5XPxBgzbjZM4d6aKuPnbxheAjncRl9nQM5+/Eo+Xl5dnZ2Tdu3IiMfPY1&#10;+Uovv/zhkwtGTS8YPaNw9Az8LRg3N9u6t7yuueJz84x33pPXa1lx/JSutLRin4Ps42Z5/2qQZtHL&#10;/WSUu1ecx4mo4z4xo6Yds+xl17a/U+8xBxMf5Z2/mrbw+4vrfrq+fX/YPucI5wORp88mzvo20KqP&#10;w9IfLq3afLXTYFenw+Erdl4bucDnm5XBc74LXfj9peWbL/+w59aW3be7DnNr09+x5bDDe7ot4Fq1&#10;z7HulWPRXdHAWvZu3bK1Pz7duSunZUdF47bZjdvktOtW4Xm8cOw3Wf9uqDwnzY++EVDLBmjhxsn+&#10;1EWf41GCuiBGOCjKXMhuh8bctdX0sDQV8hednxa7OzancwwMQRkCfB70UPVgD/UWiEtXa8GjnY4J&#10;o8AJJt/EEL/nZeTRE8/GdU1BOxOO9xWnxMBDLfnk03ioeZpFB4aJEl99oLU6jzV4k37LxNmZYVp1&#10;9VG30A8gFGAaOrbg/cbpxPHY2ulXhrP1sTQ4yZ/9AtIQLpgjPiecJ/EtkjqdpDPMuDeDh4BmPApx&#10;L+4fpYcJnmAjEmpXl9Ji2qzrfEYoklr9PY3npKLIo+JyDGcLNSSRkUcpPez7M03466gLgx8IFPoa&#10;M4ldG1prk+zFXtFJMSdtq2jwkO0fJR6lwxrdxCE7mI8H22ly6Pz35/Mu+hWe8mSPUqvQOrXgk9gx&#10;uTUhZF5hn3JD+RNhVNcaLa0icqURZuLRWl/3ZKFxD+x1jG7h3ctW+5KJagCaAR04QOkBYVtArLMQ&#10;NGUp6qNd2SwpLQE1sUeNyRXyozmv/qIGZqN1bMQ9cMRLFS2rpjF5GFK8OD+qgnZlOBnfUu1uyWde&#10;Qd2xQGgjCn2wQbTOaRvGZrxRZ13T0MlQL7RHvbRsLuPF47oUqpBxSeRamt2E0cnFHaLn4ggrLuWl&#10;BTAl0brQbGj/cZWeJ2YVtQFEd7ynUL1/tDbAlqrLywzGLkw3+gAANbOf49Fnf2n7kGFLjwV/qINQ&#10;oSBiFpcg6Rya8TfWMQMXaeVCZotrEiE6mvPQ7cCjSSe0tPcXdQoe7V79HQUCd/M7lDaN4qL7e4/Q&#10;6zXCkwsa9kUphIymErGzxnC6KfgoJ3G9npipt82jPM97etJnXjZt2rRz585du3bBJAWn4pXylG/+&#10;4ImFI6YWjJxWOHI63YyZnWPTW/ZJc9lnLYvnf6svLq3S6ouXr81uZV0wZXZ+fau0Vl1P+MWfCEw6&#10;6RMffPHR7JUBrXru7zjY2aav48ipx6euOff1twEz1p5buPHiii1Xttrd2bLvTsdBrm0HOM9dHbxs&#10;w4Xuw93aDHHuOuXYgNlew+d5j1vsN3FZ4IzV55ZsuTJ8ynHr3vYdh7hYDPUI7vCV0qJjtnUf8Gh2&#10;Axv5p60Un5spz/jr8gp1RSXa7DydIqdsy27Z3+uCZVVBoSynEn4LxO5KvUajzOGO9azFo/QKVhTv&#10;O45egfmgpJ+01fGltNyAluCK2q6LNciPSzhkXNwIbzpNpaC4CbagKERBJGRdE1whbiChbGhBrxt0&#10;6qYwCKp9ENSpAbTIE2IFpsnxHhpxOEijKtDV2Hd/9Vs64A1JdW4piLtRkST+jCjjkBin5qK1YQCx&#10;FxEP8SUHIqxeNsknHKMxOoqrBe//JZvXZEk1Aj+Ut76nSU0ig5YQowJfpNPrSO14EqI60UfPFHbQ&#10;DOyDODqSiYHsUaa52zdRivYossAHT4M1o4f4CJ2rRR8ThR3wXJQEeiDue4G4JEkkfsGxelw39oCW&#10;RDlNDZIZXT1fq+GLiWOgScDMdWikSoF6QeHQyPzpoWytEG2IpGNxoFuI+gpjiwPWgni4Uu2E0MH3&#10;xKNEcnRST7SDpkKuKc+Eua/OiVDnRtKmi6wrXIyLWGtEGKpT/TXVi2X4FD8oOmIJoyMP0b5gfpRi&#10;hFUtinuy+MW5tJfyKB2vSqcr0MIWtauFuMybQlBXZkPrIoWGxnUtUXR4ruOLTVU0QDTlqYXQl3no&#10;BGk9HyHqdrBHYW2L63Vp5tjNQGxk89HkvaFYVGwvBys0pxZC2jmEICSfFk/hANnU5FEu0snw7bCX&#10;86i6QkbzAqI+igpV+Yw0Du2i4iqDxhNrovAdmwgxaF16VYwzHZ+ENLja6BybKq8s1VQavuKF4HQ6&#10;tVAYLyju4BeaFn9hPvUIGqNuTieNGArWkB0jhMcBXNgW+EIKdTqNjk6c4zTFD+n8EHGAilr+maEa&#10;dbmKDhMm8x0iQkW7V0UeRU4vLtRX8yt3l+ZHuUh7PVNHqPV2RbNhcanLMwT2nWM3cb1F2BY4RpYF&#10;pgSjVTu1pHMbsi4zvZwyhaLgioXMq2ySiKdJXzFk2L5Bb5lH7927t2zZsvz8fLWIioqKrVu22DnQ&#10;ueGCl3/+gPEFQycXDPsGV+HwKbBNc2x6yv/dKKfbwArXw+WOB0oXri4aP6tk+bryA0fy61mkt+rq&#10;f+GR76U0v3MPr95+8uPea8Sjg5zBf9Z97dsPc+0/02vYAu8vl/pNWRW84MdLtuM9rfrYdxzsMm2h&#10;34IVQT1HHmzd177VMJfWXx/qPvlY/xknh8w5PW5pwLAZp9rYOoCP2wxx7zzYOclmQKll99zWvXOs&#10;utO5gPWtZZ+2lH3StHDKzNIftpc7uOX1HpT1Px/JPm6haGQjzY++KTAxoSlJ4WnwkyQC8aj4/S9j&#10;l1Pd2USnmKLtOtPQqLiOo4pLPK6lrS908Bv+atzMueCp3P29XMRu/upKznu44NyEu/MD+ReD0VSK&#10;VE2TWOLaE9L3rdTym4buIoJPPiNKJZop4Ty7abh8HVeq8hmhOj+TTzxKSxIyLnEJR2ipJPVwC5hB&#10;fOZleBSP24bQgZ5ro3duxcFLehBMVXXmJTrbgUSPOB9zoK0yxlVdGM+lh9LsF+2XYIbmcLbEg0qj&#10;OjEAbrlLy5lNQAx9qD19WDt4murMEJq8pJ5vQxLBvikSyXbOMHB3toAv6S1YM2C8rkoLIcUTn5Gw&#10;0LpZ0+eRr6/mInbx9/fhLxd/WMi5Zxq3kHHx2X4Yjw5qOomUwD/7BDdNEMJcpmKJ9xBy7vI+Y0S+&#10;pKOOIGKEXFDdfQSu8ehI1UTDyC3Uop0qwEZnZhAbGzc5RsMUGmU+d0yc/UUe3WyEI134Y71o7zx9&#10;e66d4NFOi8ZwsE1FyFQ9HQYJgqFhVdWD3Shh/kko2oMeRioTxKdsNZzxK5XPQXV9pXi2AA2l1pgj&#10;rAHwKE0Qiks99c4tVaGz1Xn3UW6qm+tJ5yDyo6MZYeShJGnBuf94KDd8RgiXeUX18ATKX0+DB+LB&#10;y/RlQD19WQzEQMZNU1hsep2aFgqcHYZaE7ODBmapinXTVCpUT0J5z67U6lzp7Gju9GCdeNaHQKdZ&#10;ica0KY+K1cg/2CeOV7+ER8XKpjN+DUYnrYzVObdSXZgjZITwT86priwhKw3e3ejgTCGGDtBQFz8S&#10;DouaBBokWW9mdBbuva3Cg33crQ1c4Hj+gLXq7HCwCzXdiwtEHkULb8b7j2Pn1z9rYSLwUxXwlW7v&#10;Z+qDren0vqCJ/Llp6D6IhTJLgxZo3o25C/NhI6ouzhd5VLSGTw3gnoSq82Nog/KxHqyiaXhc5FdV&#10;pL2OTrukMtS620AmqPMjBcVt1fnpNPaAzFLZWgi0SYzYmL5qzIZ2KfBWwoHWqsuL+Qf7uXs7VRcX&#10;cCdteedmwiNv9E/+5jo9iZ3fxR4tLCzYsWP7nj273d3dDhw44OjouH7duqhoGnxXnvDNt/0yf8jE&#10;/KGTC4dOKgShfjEt27KH/MNmed0Gyj5rnvHOe7J368g+aJr1z88LxkzMb9w6o2W3izfSL9zJvHDt&#10;cdh9+dEzMa37ObUb6NRxCKjUueNAxzaDnVuPPdh1ytFBc870+vpwm34OHQa5dBrsOmnm6RkLfHqM&#10;ONhhgLP1AIe6gxwaf+FqMe5gp0mePcd7dhjg1B6BDHZpNfTgl/23l1h1zbfukWvdM8eqh6Khjewf&#10;9QrHTedvhBWMmPDknb+WexxVx8SrTvvRp2A+N1dK5zC8GRi6lbo0zTDDJE698He3secMAhkWothF&#10;17VvogrfhYc0yOY1SNwkIK76wVtHOhgd3mn1nZOZ3r4hF/HM3KQp0pAZVbSKlc6GJUX1ZH8N+8Io&#10;dSVyw8W6GeYsnS34wx21TzNh0aoP0EnfGocmEP2gFpodoSEgccEIuLbcoOpyt7+n1QrozCRkzdWu&#10;regAeu+RMBw1ByBkIXxpX4TOlRZGqWE/kZhgKWlJZ/mKo5HPsaiYJv6yYUJOzCMZDTSEhb9IA1uM&#10;6mTOu7WEsGbu2V861UU01vWOZjDp6EAJHU/fyiBVWpT44mnmKCvxagzJDj7jzk8H+YlhwPo5CyuE&#10;RSq4tuTp3BYCrYylD56I2XG11Lq01Li2FOzr8Umn+UtLDGIOtAdL3aMd2E4cXhbFE63Ert4/Suu5&#10;xLUezhYoXkFGukhtaJQ5vGdnkbfE7CNS8BC7oA+RSmSuc2lRcW2JmnbvoFIotTrXVsLhzgjfYKzj&#10;gpFxrJfmaY0DfQylrbq+ikpYVJ7AVWrDkQsvAE2Qs6U3lB0bsA7l8WBbMSK2t8da49hYSA3UaVU8&#10;GHd/I61DIzQb0KEGDQ8JJl3QHOqUkB+DuOlsS7aGDhabz2iN2AZopz9ZV2gbNGALXYE/0YfOVnSG&#10;1oUnNlr7hnycB6ttLvkU8ksl7IQWCx4VN4CK7YCPZPO+lsi+6mT/WjxqsHP5tGC21IA+4IOm69SC&#10;FuK6tCQb3VBxsP+aCNGu5Acx3lpPAyR0Tj3VKQKHYYomRI0fzXJ/E85vrE4nkEvQHrU3UE4LkUdp&#10;ar9GC9dxxeKBFUiABQ08UNvGZUZVTHVHHYc+/UbTAXpaPWcoGfE5Ws6hDrSAmSQDtboq+8Y0hazX&#10;8ZF24oIsomEkFffqwx3VB22qa8oGrKk6P8PIgurCRN6jDSKl9fPkxRL1IgqTpjQI7NhC49ScSwsm&#10;Hr31vXguIJsfnVg9WfBcpn4Wv2B+FNUUS4gJDw+/cuVKcbFBGaw85p3bd2z+wAkFgybiysffYVOz&#10;rXpm/fnjomkLtfJsdXyS5nG6OvWJNiNLiInN/rApePRWuPxWdM7t8MyI6Ozb97J6jT5k08eh4xBX&#10;mKQwTDsNdG4zwMFioEPrwU7tbR1Bou0HO3cY7Dp6/LGJ07y6f+HeFm4GuVjaOjbut99sgL3NIKe2&#10;Axzbg0fhfohr0+GeW7ovE8w75Fj1yrbulW3Rgw7Xfa9e2frNhdPnZL1XT/6JWYWDW/l+e6WvX8Go&#10;SbJ/N1RJ86NvCmJ/Bo+qSWJCItAxbMprKw1vRdBs6KH2jIpoWBIGljhiJqQFi5+mYgtoqcM/uxEX&#10;77HPfwKs99LHMciuJQfUkS4uNI7esD/0nWSmQdM60g7acoWQfYdmN51JxIhjwiTT2bc1aMHq3a3k&#10;VQSdLOPSHIKPuiIcQOg7NKPjCIQS3me0YQhaTBjJU5rQYvQASUQLebQVTMqLaakGfnCXwYgi9xsu&#10;02xSZ+ZdzFTxB6qzYBjp4i8vRUFRShxb0HfTRGOXDjYzqh3PLoQDswNqgSXUBdXRLoxIaOeAozie&#10;7GzJu7QU6Gw2MQKdwAVNIeIBWcIXSXBzDRwobvMp3oYjeemCXS7mEfRGORV1CMfmdDI47LDUALVo&#10;oFe5QPe3UYsDDLWhUWaL9h+zfl54WYGllCmn+XPTq0tY1BKohBG4tbitULQwjnRVFz1b/MWA7OBS&#10;gkftmugpp60Ezy7al/MoQJ/BoZNgxSoW805NwknMC/GoDUoA3KYty6BDtag9w5moMZAXpMRav7+R&#10;KnSWXkeLbjiaIBCTDabxGaXjiEe1QpnKb7RoIrcWvRARihxMWcZzVdBkLVfKaJB/6EVnH6IwYdkf&#10;bK3Oi6KnlK0q5Z2NUDopAeBR2tNSY1zX0PbBJUgPaZ+MdQztQexBYmvHPX06ImyzYeioLIM7Paj6&#10;czSsNYoe4QU07NCMD54CMxcNkb+4kAgSr9BK/b/UGj4sSk3UCDqTz7M7rREzBMWu6nukQdyZBg0G&#10;joXcB9D2RIoVWRPtis5iFIuXCl9c/EXf6NXxUXZEmWzkCcmjJsFqAU+I+wV3S0FO25PEVNBfLmo/&#10;LWJi2pghduONpdrdgs+CtqeH2W2YMYF4CZqkNwzds3BeF6/Lo1qtNiAgYP/+fZcuXTzq6blhwwa7&#10;/XZFRTTupDrqnddrTEH/rwtsxxfYfl0w4OvCwZNzrHtm/b1uwbjpqtCLlZ7HK9wPPd3jULppe9k+&#10;x9zPW8nb9E5IL45OKY6Oy4mKy3mS+XTGMv8G7Xa2sXW06WtPa3f7Otjg6mNn1dvesredZW97iz72&#10;Fr3tBw5zHzbyQJt+jq162Vn0drAmN/Y2ve3JcT8Hm/5OrQa6tRh6uNmww1fbja0075Rt2TPHpleO&#10;pXgu4Ht1yu1cCkZNzHjnX1n/qIfkpb/zTsma70oWrcz6Z11pve4bAtof9StNaQp/0KZqfwO9fVP9&#10;7o+UV5ex1wxarUrlM0K/ry7RgF1D3rWFusCwJ5hLPs2709pREjREUdT3cK+3a6q2ry88plPRxVjE&#10;rpJ0QmNXj0axHJpq936qerBHfIt3kBCsLzlq99UhowqxuFtqKuT8Y1/Nvk+p65JcxiWyqWNz2BlK&#10;37GmZ63p1JXKkBm6/fVE2Yp+a1m1v6EqaIoWwT7y4Z2aVNmLxgETrOjwnh0RBR1PY9dY7WImHgGD&#10;pDzXIfFDdWG+fs/nJI9wUTKYQdYSgozmRL1sefFkeTGHOkg68Qa+Fuj3fk4yeu/n9A0Tdm644jZ3&#10;oPpbjMbsiGJClC9EdfSNrbAtCIN/dFqz91MSl/aNYG4KhqVAVFmC4hbsACpGFoKThdqxKRQOnVap&#10;OvcN7dKhEoDwoiFrrasFd7wXKfUOLZAkJWwUmtU7C2MdGafAnZoKGbW1UsoIDcV7WKNVUI288LJr&#10;pIY4ywlXZ9/lXc3E4VBWwuZIOXeoneDRmpzZN6HTFTLZLOwzsDUvqitL9Hs+prLaX58/YCOu7Xwp&#10;NJVyldcAvV39ZwXo0Eztbqk60oGI3LG5bu9nfMQuQX5T7Ux2jMEN/lKzaaHd30B1Zqim2BAFMcTe&#10;OmI11aWT9Dk6Yh4QcsKVx3vS+jKS/qgjVBAangVt/gn62vSgYNWDfdq9n4j9gkqSp4XrLIyqSuRr&#10;9yeU/X31kTytybA/gZoKXFIJ0OacY91pezQjG1xOdBCVEqotNTzKFHfj2ZfX1IUJnNdAsaJFU5hd&#10;6HqOZrq9n9LHIaAmIG3BU/TIHdrJ3jr8maGGb6ZW9zUGPuuqGqotzcKygjLSHroG9TIudLa20tDL&#10;2AZl6sKO6AhiT0eMTmZIJ1mlMGT31eVOD9Hp1Bzs0f11xUbSTONCbqrlA+2opvGVWPosDAuWpYfG&#10;jcN/0jg3pzZP5cAkCRU7pAG0PU1hAlwSTzMRQVU2QMOx4zyf5eh18Lo8Cht02bKlcXGxa9as2bd3&#10;b0VFxd49ex0c6SOLPHi0+8j8PuPy+32Z3xd/xxUMGJ9j2UP2nyZ5/UcrbDplvfeR/MP6sn/Xz/zL&#10;+/mDR2U3a5/fc6iqUqnkNGVlQkGhsqJSfelGWp8xHkMmHBkz89RXc06Pn+c1Yd6ZqYt9Zq30W7Au&#10;aNnGc0u/P//djstB5xJ9fWLt3MPsDt5zOXrfwyvypF/s2eDEM0EJpwNjfa+mea909m3/dWinr/Ot&#10;e+da9wad51j3yLXskd2QvpKW23uoEBuv9Ako+3FX2YbtqsDz3K0wRWMbxactpfOM3hAMnUrHFSuv&#10;fgtNlj83QxU4ga3qNAWXdApmqOr8dO7cNDRlU6NByLrKhcymM6Nd6FxAwbUV79GO8xtLHwflxO9s&#10;VHcYzdMM5cW5FMK5adz5GZoC8SgPw6AuudHkRCjp7XQu6BvV5SU64am2+BFsHf5wZzpqzrUl7S1x&#10;N+fPDOEi91V3IcPuSUBTkaO6thKms9rZTO3cgjvcAYSBd+j/qkRP/ngfpFBACg/YcKFzOfk11fXV&#10;3OnBnP+XsIy1T9lJqmJAJuASj3Jnh8NY4c8O44/1VB/rKRzrwXsN4M7P5GLdNOLmdIKekajBv5Di&#10;qwycyCEjgZM4+gKGRsuXKi/MB6tBSKldzaGPq5EjF8oRmeBkeYjKu6MZd2YojE5tSTIXMhNlxQdT&#10;UWhpkYWYFfE/4Ukof3Yofd/bxYx3baUKna0TxbS2Ioe7tEhwp6OLKLN0atIBLtVPdfYLznu0KnA8&#10;9/AYAtAWxHHnZvDBU7ngqcoLczRlaWKqTUEZoS2Mt3/ggiZTZl94IW2XFmkrFXDNPfblTw1Wu7RQ&#10;u7bgD1jzIbP4J+d5ePcaxPl/pbo4T/uSWGhTCkUxgwueoryyXGfY7PRSCPmxqqCpajdL0n5cW4JR&#10;uEdn+KQT3Jlhgu9oLnCi8OS85ukTVehcwbMb72audqEvaQtu5vxJW9WdHzXlz87oEB6dVQVORJvn&#10;AiZwEXurNwdTqoirLi4Q6CuYzaCFaKEuHGwN/VJj2AmDf6Iz+U20VVS0KvgbZeg8reEAEHolpAap&#10;UPvIFxrz1eU67tlZRUD1LhTxFoWQF81dWMgfaCNWnBl3agCHFvvoLH92BO+LikOmaFGV2MDIk6Y0&#10;DZaZcKw3+oXGhRqS4GYJDuOur9RWf5Sej/Og5oc+i6Z4d2uVVsM8k/9qaBHO1ZX8CVuUDx3q6UwX&#10;9WI3K0TNRTsbzWim9EDVoG8XHuqgdqamyx/porr3Eye7TBOrZ4dzfl9zd3eg3WgUd7lzU9F60UKU&#10;kfu4Cwugs6JtkHBA30n2EhVOBsoU6zj4yyd78QFf0RgJuoYreiui6MQFT+bjD+u1ajhCsSiDxVIN&#10;nMDd266nRcgIjNL2+nhdHs3KylqzZnVoaGh5+VOlUvngwYMFCxaEhNIaV5XnmdyuX8Akze89Nq/P&#10;2LzeY/P7f51t2V329zpFk+eqvANKV60vmbe0ZPFq/vJNbWqaopFNfrfBVRXPNQIgv6Ait6Ci5ClX&#10;XsFVKvmKSl7FqQVBo9Pq1IK6soIvL+d5Tl1RzhcXKwvzywvyKvJzK7LlZcVFFQJXfWqlx4Gq1jZV&#10;XbqruvbL6TQ4t6Ntbrv+2Ta9FA2sFI3aZP3pk5x2PZT+wcLDR+qHj5TefopmbbL+VkfRpK0qUFqv&#10;+4ZBHcxABi9ulGjlOnJg2KltCryilUpZV9Rp53n5dXVJsu4lH8mCXwSCy/C7FqqT8cyBXq+FoBdy&#10;7oI8hIxLQkGkyX4YSotpenBPKcm4hMTU+MKGVpXPy67xGRfVRQ/ZtzBpXQlXhKSahlAbOk0lWFCr&#10;KoIIhqDU4FIaFkm+AsiCWFy0LhcXmdq0bNhC62quinEViuL5zEv8k4u0Huf+fnETkUilNMjcVVu9&#10;M09XpTUpq+eSSR+KyQ7j04PVeQ/YNkpWcYhRXRCjTj8Ps5UJfYA0EqEMr9hPgAJ/SW3WAHyxKnvh&#10;ZepdoywQZOJmnsIEdqKeXqeBigY+fnUsJEmfr/SXg0Kihan5D+iQ55y7WoM6RRP2yCaTyAD+o13F&#10;eff5Jxf4JyECSum5k+INMLZqw29CdQh6jTongot05MI283EH1YXGQ8Wfw4v6hTEEyhfesp/Pg9yY&#10;eKF7lJuQHsrLbxoXW9HaeMrUC4CHNGCTfUedHkILpwvjjEVhBDRIVk2G3y8ChVOZo86NEB778wlH&#10;hPjD/GNfdX6k6SGFNUCHXGZcELKu0TfsxCc6daUO1rzJsRV4LpYJRS3WVyxqgc++XTuRgGkGdVoV&#10;ygH9lGot+w76vunJVkCtUqWoDLevh18wP/rkyZO7d++y+4iIiNu3DUeOVR7yyu08LLfHqNyeo3Hl&#10;4eo7Ltu8m/yjZrmdBua07Z7dsVvZD1vVD5P1Gp3ytF/2h02K+w1PeZR9M0Jx9XrapauPL1xJORf6&#10;KPTS43Mhyb7+8T5+CWe9E056xZz0ij12IurEyRjPY1FuByPsHO5s3n5t/Y8Xv9twcdXakBWrzi9Z&#10;ETx/aeDiFUGrN4Rs3nFlj2v4vjWnDg9bdXLwkvsDJ5f3/yKvz8i83iPyugzObmAt/6BpwYjJ+f2G&#10;Z1u2y+ncJ7djb3nTVnlDRud1Gaj4pKVKskcl/PeANpCcHiqODJurjvfR1DK5VLEHDYfdO9FaG03p&#10;q8Y2XyI46KGRRYDqu9ou/8vxggz9/y6PvxdQcP8Hy+4X8KgRx48fu3nzpuEHeNTjVG6HwbldR+R1&#10;H5HfHX9H5vcak92yq/zjFvJ6luX7XLTFpXpe/dTZHbYgjL/Cj5uktum/eP2FGYuCZ833m7nAd8YC&#10;3zkLA6fP9Z0y88zkmWcnzDjz9fTT46acGj3p5KjJJ76YeBzX8AnHR0w8PmthwMyFfv1Ge3Qb6tp1&#10;mFunIa6dBrt0HOTSfoBzG1vH1n0dLAcdaD7sSP3BhzsOcU394puK4V/mfTEhr9+o7Eats975qHT5&#10;xiqNTtw8mq2TZWsVebqKirz+X8j+JX3v5Y8J1iXfSsesDtQYxc/FQu9ruRF5Btrsz/p+M6DISGtW&#10;FyUKdOqNOaiUC/iq+nh9ei1e7KA+NjHWijvei51l+nKQCcQ84k78T/yf7gwQb6t/i05+D7CI3m5s&#10;CN2wQqc6w/j7iijprWgYvdrZK0BlixB+rfdfg+fq8gVgb5/L0W/IoIhnUbJwXh0UvX21i+dABQgY&#10;fr0GjAn4BX5eH7+GR7du3XLyJH1bmKHy4Mm8toPyOg/P6/JFXpfheSDUHqOzzbrIP2uZ3bRdTqfe&#10;+ZOmliz/ruCLr3Pb95TXaQkeTW7ebdaiwOlLAmcv9JuzKGDhsqBxU08xUuww2KX9QOf2g5zbDsTl&#10;BHZsO8CpDR1kb99mgNPcJf4LlgV2Ge7Wur9Du4HiGt1BTrg3676vaZfdTbrsbtx5t1VfewTVbNBB&#10;n3Er1eMnF46fVfDFhOyGreX/blz81ayCSdNyew0sGvZ14Zhp+SMmlK7flNdnmPzDJkqJR/+IEFv/&#10;W5LaYrDVQYsRvRLkvGZK8FOUp+I7w7O3DopIyBZPM3eyqHIy488OM5wPYEgCpYZLDVTTcbu0FoYL&#10;nKB7/jT8l4DlgmWSSSnxln4Z/2OXcQTsLYMSYYz0LaF2dl4ZHRWLSIHk5OXOXoXf4vcXgwibVekv&#10;i/G3tGryJXpmIRgr8eUwpPD1Qcn7+WCfA3P8SyN6Lbwuj2q12rJqZGVlKRQK43fTKjy8ctsMzO04&#10;NLfTMFwg1NxuI3JadpX9u1F+35FlO/YUzZn/dPMOLuiCrqScj0koamyV0qDd0pVBc1eFzF8SMH9J&#10;4JzFQTAfbfrZgxrbDXQBiXYc7GLZ265xpz3NOu9p0ml3635O7Ye4gB3nLgkEj/YYcaDdQOcOQ0C6&#10;zha97dvaOk+cf+aH3df3uN5dt/1q79Ee5j33mQ066Dz+B93sucUzFxV+PV3R0AamcOm3G57usc/r&#10;0U/xcZOsd/6R+c778n83UNQ1lze0UUrnMPwR8VYafTXeauBvCQZBoC6IE+j0OEuYpGqPtkIuHUxt&#10;BB1uHPyNeCa4lc6hsSrayejxl8DUfQ2/vzSo3463FyNCrh34a0b3W1L19nJUAy/M4AvxppL0fIy/&#10;no9fB28v5F+A1+XRnJyc7du3b9q0acuWLbt27frpp5+2bduWmkqHHCpP+ue0HZjTYQioNKfTUCLU&#10;Ll9kt+om+2fD3E62Wnm2NkuhSctUxyRw4ZFCQnJR14FZHzT7cZXfko1Xv111btmq83MW+4FH6RyG&#10;Qc6dBju3G+Ri3tOx16iDP+y56nk2epv9jS5D3cx72eHvnMUB4NHujEcHuVj1sx/xzQk713uBoakX&#10;rmVeuyMLjy64eCNr1NQT9Xo6bRi/s2r5t6Xfri6aMltR1zLrg8YFg78sHDetcPy04rlLCifNyunY&#10;S/ZxU/puWqPW0nlGEv4bQGo4/tNwhfwp2yraaGitd2pFZ9BkXdNyhXQimvwWFzqLDpCjxbotuKOG&#10;kyVE5V2CBAlvHq/Lo2q1Ojs7W16N9PT0DRvW79lD2/VUodcz2w/Majcwq8PgrI5DZB2GyDoPk5l3&#10;l/+nSX7fUQWTpss+bSL/sJnsn/Uz3vm7vF7LXPPOeR81tV9+YuVPYWu/v4Br8cog2JrtBtBRRG1s&#10;HdsNcP5x98XIuJzktOKklMKMrKd+IY9gdII75y0NhP3abbh72wFOVn0cvt99+VxA4o49t7fuvb3T&#10;/o6da4Szx4OzAY+cD95v3tt5xtj9wvcbKn7YWjRpluIjM3l96+wWHTLfr5vTvmfZjt3a4lKY2OX2&#10;rtkNWyvqWqgu1NyLJkHCHw9MtScuVYVt0dnT99dox7pTK7W7NXesG3+0m3Cg+pAXRzO1mwX36Azz&#10;JkGChLeEXzM/Cpw5c2b9+vUPHz7EPReTmNZ5SGob27QOA1PpGpTWcWiWVS/ZP+oWfjlD6e1b+sP2&#10;kqXrCsbPKF65vmTZ2lyLbsXv1T09e/d6x+hNW69s2nZl5boQMChoss0Apw6DXU76xlZV6R6mFPiH&#10;Pgq49CjoUkpEdM6SDedgks5bGkQ8Oszdspf92DlehYVP3VzDpsz1m7ckcPGK4OVrQlZvuPD95mvb&#10;d9/uPOLw8BEOpdt/4vbZ5Q//SvZ+E9m/6lZ4ntQoFDCRhai4p3ucCsdOoXOAP22V3bwDH/6AZU2C&#10;hD8uRGOUWZaasgzV6aG0d97ZnM7ucbGg0xLowAQ6XElv34R3t+STTxLrGnhU/CNBgoQ3jV/Jo6Wl&#10;pSqV4dMHgiIvfdjkJMteye1sk9vaJrW1fdhhUKpNX8UnzXM79M6zHVo4eWrp5h2qENpY8tTpoLxR&#10;65J/1Lk9dP6mQwk7dt/YuffW2h8udhjk2rqfQ5v+Tse8xa30VVUP4rIPnY4/5h131DvO93zyPvd7&#10;bQe4zFocMG9JAHi0VW+7c5dT8mTFE+f7jJ15dsLss5Nm+3wzx3fqPL+ZC/0XLA3q9MXBnsOcFfuc&#10;NK7Oue37yP/dKLtx64qjXk/Xb8nrMlD+cXPZ3z6X/aOeHHbqZy2zrbrzD2ueMSZBwh8c6pIU1cVF&#10;wsE2WscmOvtGeofGevtGWofGdBxP0CROdo05q+ZRCRIkvBX8Sh41hZrnU+aujDfrHt/WFldCG9u4&#10;dgMftu6naGit+LxldpPWeQO+0OQXaPPyCr6clvWXT+R1zAs+aZ7eqru9+/09rvcdne9u2Hypja1T&#10;yx522+xuGAKtqopJyN3rHu54KNLx0AP3Y1F2B8N7jvaYsdB//hL/DgNcRs86nZAgm7c+tN1Yz34T&#10;jw+ZemrEjLOjZ50ZM+vs+Lm+Y6afbjPQud1Al2S3Y9o9u2SftpJ/bpHdtL28nmXWXz6Tvd9Y8bmF&#10;vGEbRX1reQNrxcctc7sO1OT8/EZ4CRL+SCByxD/6REbsAdWt71XXV3E313HRTkL23RofhpMgQcLb&#10;wxvgUUCxz/1Biy7RNv2i29hGt+4f1cY2so1tVuN22X+vU7bqez3H8ddvZVt2BomCuhQNbbLrWRb9&#10;u17Ad4f2eKcd9AjftOOyWfd9kxeffVr+7MyauIf5P+65sdX+zlb72z85hG23v2P75eEZC3zmLQ6w&#10;6evofCj87q3UJRsvTFrqN2DaqU7jT1p/cbT1qKOdvz7VZ+KptkPcW/RyaNrD8eYhP2H23Kx/NECk&#10;inrW8s/NFQ1aKxrYyOkzanhiJa9vKf+oecGISboK9tVlCRL+W2BYc2RELaNTskIlSPg98GZ4tOxW&#10;eLhN7wirXuFt+uCKaN0nrE3/xy0657z7ecGoKUq/QNlHDbPeqw8ykzewIiuwoU3Bfxo9bjvA42TM&#10;Ue+Hm3662mWo+/0Y+ip4Ukp+4qP89MwS/4spSzZeWrv92vqd19btuL5++/UBXx+dSSc2+Hcd6n7j&#10;Hn23Xa/RlhRWpmaW3jwX7bovYNWas2Nmneg/zqPfSNf+o9y6jvQ4t8+rwqaz7JMWxKMNrOX1ETsu&#10;4lTcyEHqda3l/2lSuupHMR8SJPwXATSpr94d+IwyxR/4w7al/V4bPSVI+D+MN8OjmpLSyBGTrpt1&#10;um3T+5Z179s2fa637htr0TW3jmV2o7aKuhaw+cBkMnBYPavs+mBT6+yPm+V80tzH/bpX6JMft13e&#10;7UqnDOr0+vvRspM+sbscbs9fFThi6qlBE4/jmrzIf9H6C/3HHZmxwG/6PJ8x00/Ks02OatSoq1Li&#10;qlLCq2JvFd+9Lrt+Nfvm1ZxrlxWx9/OWr5X/vZ68UWvZvxopPmoO/gaRg03Fy5Jota6V7NOWFZ5e&#10;hqAkSJAgQYKEX4I3w6NA6tb9lxq2vWbV85pVr+tWva7Y9L5t1Z2GcOuYyz9rlV2/NVmBsP/qWcjr&#10;tJJ9bJb3n4YluxwfZVeEhWed9YtX5DFeNKjVZaVKmaw0PiEvICRp9eZQ6z4O7Qa59hxxcPZiv8mz&#10;zi5ef05Hn/ERoa/SJCUL92/zd28Id2/oI25VRd6uenCr6mFk1e3LeU1tQJOy9xsWjpiU23WA/JMW&#10;oHCRQQ2X4lOzHKue6mTaCCvhjUCpVCoUCo2m5vycSqXiuJd+a/7Vb38FtFotUmL4UQuIjufZWXr/&#10;L4E0vCKRbwpqtToqKqqkxHgW/++Kb7/99r333ktLq/1tlv96FBcXx8bG/j9pSBCAlZUvnYrS6/Wv&#10;bvy1uycDnhu7oXig1XOAR7Qlw4/ngULAW8OPF+HV/fHVeEVOEa8gVH+k5Hn8ohhrZ/YX4Y3wKKUg&#10;/879i+bdLrbqcsmyx0XLHhcsu4dY90ht2ja/rjh8Chu0npXs4+byj1vCOszraFuy3wWVJvrWqw2V&#10;inAMmSkuq4x5mJOT+7SiklertXcistoNdLLu6zh3acA3s733ut5hzgDtkwx1ZBh/77oQdp2/exNU&#10;yoddF8JvalPi6QPd7zaQ/adxTtteSp+AkmVrFU3bKz5vJW9QTaL1LGUfNCmcMl+vfu74fwm/BSdP&#10;nvzoo48yMugDIwxBQUFDhw5t3Lhxs2bNBg0atH37dhCt4V1VVWho6PDhw/G2adOmtra2W7ZskcnE&#10;L45VVR04cOCbb77Zs2c3+8ng7++/atWqlwkCIDExcf78+W3atGnQoEH//v3PnKENlAzoWocOHRo2&#10;bBiia9my5cKFC/PyXnzw7LVr16ZPn/748Qs+AY0ut3r16n379hl+vwiFBQXTp0370gRfffXV1KlT&#10;L1++zBzk5ubOmzfPRsSoUaMiIyPZc+DRo0eIevz48UaP+ItM4VVgYCB7aMTEiRMRTmmp+Dm5lyAk&#10;JAQ1wk5NqYGDBw+ihBHO2LFjZ8yY4eDgIJfToQ1vCmVlZYj6p59++lk5VVRUhAQcO3YMLoGUlJSX&#10;Vc3P4scffmDhGH6/NZw+ffrDDz80bepvCevWrVu6dCnjMLTJFStWdOjQoX79+r169Tp85HCNnCLv&#10;eFu3bt0RI0YkJ9M2BKODnJycadOmNWrUyMrKav/+/aYeQczbtm3Dc7ydMmVKVtZznzYqKCiYN38e&#10;Xpmbm+/atcvoETfBwcHjxo0zMzND/0VDio+Pr5Ge9PR0JL5t27YNGzbs2rUr+g4q1/BOBHQRdA10&#10;/GfWkQjoXsuXL+/cuXO9evW6d+/u5ORkPEQPQJtftmxZ8+bNW7RoAWdPn9KX7RnQWRYtWtS6dWsU&#10;Ub9+/by9vU2T5OHhgejE3mPAxo0bXyFPXgdvjEehjYRNnBvQoPU5i27n6erub9EtwqxzQV0rRV3L&#10;7LqW8k+a5w8YU+rgxt0M08ro+4LVXhlwJ55aKV46nT7kasoel1vHvKMDLySlPSl29gy36GU/a4H/&#10;1Lm+J86KQgcEnJYuhN9Wh9/k71yDPQoe5cNu8OE3NE8Sy9ZtzHy3nryOpeyjpsqgEHViUk7brlnv&#10;1RUXOrFBXUsacP6kZeVJbzEBEt4Mjh49+ve//x2dh/10d3d/55130P1mzZqF5gv2ws+5c+eyt3CM&#10;n+gMM2fORA+HM/yEZGdvR44ciZ/v/M87bKcyw5o1a/7zn/+8wnidMGECPI0ePRqxNGzUEPegXvYK&#10;nfx//ud/kIbZs2eDvfCqb9++tZVWSA10Xby9cePZAnIj9uzZg1cDBgyoIS9MkZ2dDZGB7FhWA70a&#10;vn78kWbi0ec7deoESQeRBCZr3749yAZpY37BtUgkZJa1tTU8Woi4f/8+XkEEtGrVCj9ZmHAA2YRg&#10;jZrHCwGu7dGjxwtTC5UC3iE9QecoVdz/61//cnR0fEXWfhGgxAwcOPB1LDZk4d13312yZAmiBmGg&#10;6CAcf10yINDRhN5UFl6BU6dO/fOf/3zy5Inh91sDagdKIWvzaN5oHlBMoT+x3oRWYcysl5fX//7v&#10;/4JBQVfwAs01P9/wxTS08149e6J+V65cOXnyZASyc+dOo0coMX/+85/RL1DsUA7QJKDqsVcw+MBG&#10;//73v/EKnRQev//+e8Z5sMjRjD/77DMU+KRJk/AKGqqpKvbgwYM6dergOfoy+iPCwf0//vEP00KD&#10;1ouHqP3MzGdfcgVAk8jLkCFDkFPQMNxs2rSJxVtRUQEdAun89ttv8RbOvvjiC2NHhlLIYpwzZw7S&#10;gyLy8/Mz5hQu8Zb1IAAdCnrDy+zs18Sb4lFKYubZgLP1rQNadgpo1RmXb6vO51p1zW5okwsS/aBZ&#10;8ZK1uoLnPxRXfVKZIX+GcNhVpch5OnOF/7hZp2av9F+79aLTkXtfTD42fob32Ok+R88lVQm8+mGi&#10;EH6Lv3eTvwtL9Bbx6J0b/L1b2oyHT3/aLXuvoayuZeafPiqcPKvc7eDTAx7anJz8IWNlf/pQUcdc&#10;ARJtYCX/qHl+7y90hS/4fJ2EXw2ow0bhAv33b3/729dff21sprg5e/asvb097gsLC9GrQXjGDgCt&#10;0N/PD92b/RwzZkzPnj2hb6KrsCcAqAh94xWiOSAggKnhABgRTINAWC+ChguTzpgYJAN9DO7ZTyNg&#10;AjZp0gQpN/2uEcPdsDDIBYQJGn6FpMYr6M6mgIx4//33UTh4CzsbPTk6Opo5rqysRHQQZCxA8CgE&#10;TVRUFESGwbNWy17hCYrI8EjUzSFZUBrlFYZvI9eGSqUCr+y3e874MAIyBYWDMBEyZFNYWBgseJTJ&#10;kSNHXpG7twFEB3ltNAtAABCRvy4NkLkQzb9D+kFaUD5+uz36s0k1Hb2EamIcvYBCxpQt1h3QsMEK&#10;w4cPZ2STmpoKaty6ZQsLHx7BN1evXWU/YbGBGtFBcH/lyhW8glLLXkGlg8e1a9eycM6fP4+3ISEh&#10;7C2eo30ysiwqKoK1ZxwOuXDhAlwahx9KSkrQ9sCyaMzsCQCNECom/rInUA7QwUGx0AlcXFyMznBz&#10;8eJF9BH2BFmDQgZxweJydnZGRPfu3WNvoSj/6U9/OnnyJH4izb6+vokPE9krJgFg1BqbFvgVbR7l&#10;yToR61Ds1a/GG+BRkQ0pxUJpaUi/kSc+MTtr1sHbrMNZs46nWnVOaNI27/2mBeOm6ytJVoqOmd0p&#10;FhXwfB4MYYm4ee/JNvuby74/N2mh98gZJwZP9zp8Os7taEz4+Qe66HtCxC3hHg3kCjSce5O/fV2I&#10;uqdJTyxb/4PsvQayz1pm/e3zoinzyg8cKpgxX/Zh3bIft0LRLf3ux6x/fK6oRyuewO5PHQ4YIpPw&#10;hmDKo+hXEMrGT9XWwPXr1/HWONRZG5AIUHJhHkFXhYXHHtbgUZBxaGjoK6bfYAQjFpCE4bcJoHH/&#10;9a9/3bZtm+G3CNiIsI8RJiK9ds1wlAED+jDk+44dO8B5tra2rKO+JpBsyBSWDJjmSJLpfBJMxtZt&#10;WrMAUSDvvfeeqQn+MkAGwW7evHnzK1KCQkZGHj16ZPj9PMCjsMhNvUOsQGBB04cOZHgkfnt40+ZN&#10;kLyHDh0yljyEOOQv0pCUlLRhwwZk0DgIwYCq2b9/P6wf+KoxfnDu3LkVK1asWbMGSgwrE8iyiIgI&#10;Jp3v3r376aefQlNB+KgIY9XjOYQ4LK1bt2+xJy/M+Kt5FKwAQ2fVqlWQwoZHIpCvw4cPI1UHDx5E&#10;jtBoWZohl2/durVly5bFixcjm8ZvMAM1eBT6EBJsHFeoDch0aGYIEFGvW7cO+qLRWETsqCk0MJTA&#10;1q1bEVFsrOFEGgDVZ9S6agDFju7GighRg12gpxrzPmzYsJ49ejA6nDlzJriK3QMgYzhGD4XjBQsW&#10;1K9f37RBjh0zBrodI29YdWj2Ro8oHJAWbPEXljC4GZEyxyhJRIEqruESerNxyhNli/YJxRdKs9Ej&#10;UDtwdEz0VjbaD7sWXGjKf+bm5sOGD8OT2h6XLFkC09w48AseRZv/7dxpijc2rsuQfsbvTJveJ5q0&#10;PVrXwvPzVu51WwV8bpZf31q4S6NS1SxJ7pkfdWIyFx0lpKZqFdm6wmK9oBY/y/ccoEXklAl3EgvP&#10;X0nRJidV3bmu8T+ruhwi3AOP3lCDR+9cFyJua1MT1A/uFn8zJ+uvdeWfmcs+aVE0fWH5nv1Fcxbm&#10;2Y6Qf9Qi853/FE6Zoysu4W/czu03Iuuvn+f1HaUtLBIjeZYFCb8RpjwKHgJhoMuxVzUA6wdvPTw8&#10;DL9rATwKYVpeXg5LDvKCPazBo5cuXUIgkK3sZ21MmDDho48+qiHHGSD30TMh6w2/q6ru3LkDXRt/&#10;ocvDZKzBo19++WXPXmTajh8/HnbbC+XICwH5CGKAIGA/mT0KdmE/AZgUkOAsQMajL5yarQFoGNDQ&#10;Xz2PCE0f6v/Lkgoe7dOnT423Dx48YMljzyH669ata2FhAeGFhPW37c+EYFxcHBOaMDhQQagFKP5G&#10;hQbph2hD8lq3bo1Cht/iYvrYOAyLefPm/eUvf0GAbFAapYqIwKb4CR0F94MHD8ZzAFIYf0+fPo2H&#10;Tk5OSBWqHuoIHu7evbtGso14GY9CRi9cuBBp7t27N8w4BG60wMrKylChCP/jjz9G2tAGGjVqxMgJ&#10;LRku8QTBfvLJJ7h3dXVlvmrwKNgOb1l22JMaAGl98MEHaNJIAxtFb9OmDSsWqHRgMihnyB0rTBSd&#10;0d6aNm0aEmzkGFNAsUCaYRfiHqYhEgDjj70CoPogIyqOCBKmKjJuDEShUCCn4GxEMW7cuA4dOpiG&#10;v2fPHmPTGiDC+BZxff755y/U3tArkfhvvvmGOYYv1JfREHwhoEuB3cFqR44cQZkYB5NrA80Y3In2&#10;g3itrKzGjh1rmmB0c7Qfo9VuitmzZ6NUjYNeI0aMQGv8A/Iog6FMK+SK3LsRycfPRPywM3Ty3LNd&#10;bDMXrYZ2QS5EJ2z3OMxvLi2duPDBbf72Nf7Odf4OzMowdXSkJi1VJ442EKAiQWWDNn3lUtVxz8p9&#10;+ytdXTmvk1xwAHwJ4bfUMfe0KfHq2IjyffuzrbrL/l6fbM1PzXJtegjRcVzIpdyetgVfjJf9s2F2&#10;w9YZ7/y16JsZXMhF+edm8o+aK/3PIQZKDH1FUsKbgSmPwiIBf9SpUweaPkjLtN0DYJc6n38O2QS9&#10;FbxVu2WDR4cMGYIb2DSffvYpCBX3NXj04sWLEDrLly9nP2sAztC7YNQafj8PNndrHCVD+GZmZt99&#10;9x3u8bAGj0J6QmCx9ReQO7+IR+3s7CA6URrsJ6Q2bD4o9Ug2CsrNzQ2ixDjHCZsGUUNMwEpAZl9m&#10;iEBkwG6Gm1ckA24Q8isM1hfyKEQVZDobZy4pKUFpg5bwEK/u378PSQ1Kw6uEhIQ///nPCD8oKAhZ&#10;gzn197//HaY2XgEoHwjuzMxM3MMXqBQyHfcsd76+vqhuiDb4ZdwJbjba1mgMqLXJkyeDqhELLAnc&#10;oLjWr18PL1CJ4AyBsDnj2ngZj3p6ev7tb39joyN4C04Fq7FKgYUKUvH390d+USPgLehezCLHX6h6&#10;jFGQkokTJxp9vZBHQZM12rkR0PngoFu3bigrsBEKAT8ZkyF8kBN6yvHjx3EfExODjgMeYp1i6tSp&#10;UDtqBwuPYJQ+ffuwVy4uLiA/1vUYfvjhB9RRXn4eXKJOUSzGQFDgeIJCwJPp06fDYjMloRMnThhX&#10;WdvY2EBxNHqEM9ASGl7t9EAzRo5QLIiOOTNy6gsBZ9AP0DDgBnEhRpQJHhpei8BzUCwS0L1795SU&#10;FLyF4y5dutSwKWHfowCNRifAwoEEQEmOHj3a6JjpMVDmEC8kAFNBfiPeII++AHqtTpmbz5Ww0XPk&#10;y1BCmoIiISaKu3uDD6chWfG6BSoVIsN0WUnl9vZ5XQcXL15TvGRt8fzlJbMXF81cWDJ/WdnaDeW7&#10;9lS4H1B5ewlXLoA71YnR/KXzTzdtze3UH0wp+6CZoiGd80DHLHxurmjWWrgfxd+5q/ILLhw3pWDM&#10;xLxBY+mowubtZX+vW7Lku6pn1VCzy0n41TDlUcDP3w+tFnQFOYV+tXjxYtO1qUxDx1v0dsjrufPm&#10;mgpHI49CVME7uhPuIRpMeRTkB6FjHPqrAbYm6IUDy0/Ln0JVHzDg2fDstOnTevTowfobs8mMPApp&#10;Donp4+PDfoJHjeO6+IuuCGkLVRrJqN0tIVAQEVtBY3hUVQWj4cOPPoRYf/fdd0E/58+fN7yoqoIV&#10;AskF+6Bdu3Z4Bf4wtVyNgPGBMjHOBL8QCAqGFBJv+F0LL+RRAAzdqXMnPAf3wBg1dQB6Y14SExNR&#10;RMHBwYYX4gAabFOIOcg7vAoMDDS8qKr66aefUNEoCkiuv/7lr7X3SDB7dEv1ZB4UGqOBDkCRAsua&#10;WjYwdmFnmCbMiBfyKKq1ffv2aDzG5+BCNFRwG1KFyt2wYYPxFVikxsi2EZcvXwZVRERE4L4Gj6JN&#10;oikaf9ZGSEgIqsO0yiDfYa+jxJAYWHLQt4xpcHBwQKdg2hV47oX2KEgXiTEuotm3bx8CMV2twxQO&#10;BAK/qMelS5cawwePoh9B78GrkydPIhx7e3v2FmUFxQItk/Eo6gKaqDF2FFezZs2gatROD7gNTZ1Z&#10;2OgIiBH0VtuZEVCPUCAoUhYvLE7TiBhOnz4NJQy9GJa3kQuh7CLBxilb0CdkBVoINFTmwAiUCVze&#10;vHnTmHEor+hZ6F9QAVE46Gummsevw9vlURMgD5QNHSeok5L48NtC+A0yRsPERbYwRsNva1Lihcg7&#10;ZSvXyj9pJftPE/kHTWEy5jRundu+d/7gcUWTZpYu+rZs3canW3eU/bSrdMu2ksUr8gaPVTRpI3u/&#10;sezfjbPeqyv/uDl4NLs+HfVAO23+3UjevK3mSQZ//37OwGG5PfurQi8Tif61Tn7vLzSKF3QSCb8d&#10;NXgUgHnh6Og4aNAg8Cj6A7gBRqThnTi46uzsDIEO2c3o1rjwx8ijwJgxYyBKcAP93ZRHX4Hw8HAE&#10;CIlg+P08pkyZYjpxeOrUKfRDo+h8+PAh+hhCwD3iAnN8++237BUA7RjZYT0T3R52A0gCkhdSFRRr&#10;7LEMoCJwoelaf8SCnrx9+3bIXGQHpg9YATKFvUV0zPIGUIy9evWCkVFjOwoiBSuMGDGiRlw1AJHR&#10;pk2bVwysvYJH2WjwnDlzYFYePHgQ5jgARu/ZsydsI7xKSkqChDLVAECcqFyYdJDLUJ5MeejWrVso&#10;BFAIFAgU7NhxYyE9jbODAONRZpzB9kUCTDUP2CJff/21aTpB5506dXqhjH4hjyIxqKC5c+ciL7Db&#10;QOf79+9HkkBXaIFQaJBCg1NxXTQqxaic4QYKGUobLRCNBI2KaXs1ePRnAbmPrmHKowgWRiFqHIUG&#10;CmSGPnsVHR0N/rhx4waevJBHUf5ItqmlyHjUND2MR7OysuAGrAYt1hg+LHsjj0KtGTp0KFxCO0S/&#10;AMegrD755BNWAi1atKjBo+jItXkU7dmU29hS3lfzKLIPO9jIjiByJMnUpgSQTvQCSAwU1IQJE9i4&#10;CHKELoMEo1JQAjDKUbDg+xr6GaoJVYyey9LAEobwmfRAUP7+/ijkVxvNr4PfjUdFqHju0hXVuQDu&#10;+iWO1tbepAW3YdeEmAh1Umy5vWOOTU/Zu/VhSsrpM2eNFPUt5XUtFZ+Zk3FZzyq7UWs6Halha0Wd&#10;VvJ/N8n6Z0P5+02z3q0LElXUsSheuKLcwT27SVv5Zy3p6MEGcG+V9c8GCvOOmsdPKnz8yjZvL5n/&#10;LZ7kNmwtXH3WZyS8WdTmUSPQJWC+oKtbWlmy/mAK9AEYBzBo0G/ZdKYpj965cwfy6+7duxB/r8Oj&#10;kJvoxv369Xshi2zbtg2hQZE3/K6qgphG1LCB5s2bt3DhQtA2HAwbNmz37t3IS506ddBd8RwCGoAc&#10;gTyFUA4LC4Pfw4cPQ2AhTJhToBAWIAO6LiizBrlCnH388cfGPg/Ohth62ZwN5DvkBaxPw28RMJTx&#10;8IXbcoyAaIB8geZuGnUNvJBHUbYoOjZiPHjwYLA4agQmCANIlA3eItmQm6b2KITde++9B3ZEoaEw&#10;TQUis+9ZgkGWbIgChQCDjMn9V/MoCrzG8l1G8C8ssRfyKBQmFDLyBWnLMoIoYItAaQO1wyoyXdfD&#10;eJTpAXgOGwvZAZnt2rULLQQZYQrWr+NR0xVk0C8//fRT5L20tBT9AqRuTDbMfTgODQ3Fk9o8irK1&#10;tLRETo0qF4DQULCm6dm4cSN4AhmBX7RYUx5FpHiC1s6CxU+wGpSzbt26oT1D+wSPsiaKVjRx4kRj&#10;7OibTZo0MXpkOHfuHBoDG6JnT1glmtJ8bcB+RckjVehZ+Mu43NR2NMXRo0cRhXEFLzTL9evXowQg&#10;IkCHaMadO3c2bQ9QApBBPK9BrjXAxrRrkPcvxe/Ko/z12+V77SoOHKw4cULp56MKDVZduyTE3RfC&#10;rhUMH5f1t7ryD5rJP7PIsepetvS7vF7DFJ+aZdezlv29rgyU+UHzrD9/IvtbHdmfP1d81Jxs0Hfr&#10;gWKLJs7O6zeiZNm6oqXLnjq75/cZIX+/saKBTXZ9a9rZ0tAm6291cjr11eYVPF37Q8b/fpTzYfMi&#10;x4NITPWmGwlvGK/gUYaVK1dCSXzZggJQEbRsNg1pyqMAejjELmQ0pOqreRRSCRIBgobNY9UAUggh&#10;brq8CNi7dy8ID6K5ZcuW+AvRCTfoYKBAEMPYsWMhTfCcAdSC/g+Xpkz8Qly4cAGiwXSRJwBDqoYp&#10;CZKA4IZRYvhtAhiyKBCINsNvESiWV6weYoDEQSJrrEqtgRfyKAQZ0syyBtHWu3dvOIBYNIKpJmx1&#10;qCmPBgUFIallZWVubm5oA6bmJhQOVLpxgD0zI+PUqVOzZ8/GQ6ZAQNgZx3URRQ0eReHX2BIKe6h1&#10;69avz6NpaWmoNR8fH4h1lgsAphVeQVNBsk0nFI4cOYLqYE105MiRqHFjQwLpItesVH87j6LVgdqN&#10;9qgpj8bExPzlL3+5fv06ntTgUbhHvaCJsgXSRi/I3Z///GfjwAYAZQidhWmlCMF0uRC6GAofRmSN&#10;gmKAS+OipIEDB0KdMnpEUYD7oTUaPULHRVKhVhrdMIAmwWQv66qZmZkIp0H9Bqh3OIO5iaSiItas&#10;WVMjHAaUORIcGBj4wgSD2sH9Ro8ozy5dukBPMm2ELwQsZmgMLxQUr4/fj0d1T8ufbt1bumJD2abt&#10;5bv3Vzi6Vh48pDp7VhV6PqdTv6w/fQrao9Pk61rK/91Q6R+szc6Vf9I0u45FhfPhss27iybPK/1u&#10;c9mGbU+37QNZVrh4VOx3l/3jU9igRUuWciEX8wYPz/pPHUXTdghBPIzeUjyM3lpexzynces829FZ&#10;/6wPy/Xp2s1sp41xu46ENwtTHlUoFLUXyq5atQoOoP8WFRVBlhmeVgOGHd4yRqnBo9A6IQrRw40b&#10;5gD0HNybdjxI5F69eoECjeNypoD9gd6IWAy/XwJIMXDJy3bsfPXVV0jGC/tzDYAkQP81XOJJDRZE&#10;maAzv1AphkWClMBSN/xmOxb+539rWKi1AVvE3Nz81aslwaNIoWlKUC8dO3aERGOGDuQs5HvtSgQY&#10;j5oO0S9duhTFjroAJ9XQHsBM7777ruk5Vgz29vYQwXl5eWBEEAPjUdAbxOJyk3MYZs6cibyYphMF&#10;OGbMGNMnRoBH2Zomw28RaBWwKVevXl3bi0wmg9Hm4uxsfOXu7g7jle2tBImidoyvkDXkmmWtBo/C&#10;DdrzKwqc8WiqycFSyAIbnUZcMCVdq1cCAzAuoQYxm9iUR/H366+/Bs3XnhrHE6TNdEcKWinIjHmE&#10;bgHthN0DMKnh+OpVw3ZSU7CaNe7mhLGIqjF2VfYWnM3egraRcmTEGLIRUP7gEgKhRhRQc1HFRzyP&#10;oDtDTcQ9agfAzaxZs1DRL6RelDZCA2fXTrCvry869bVr19grBMVmkWq3t9qAoowYX9jCXx+/H48K&#10;CUmFE+cWTJlfMn9F6fJ1Zes2l235CVRaNGFW1l/qijOaVsR89azl7zeqcDoAjstp1zOv50D4LXc6&#10;mDdgaJVWW7zo23IHp6Kpc0q/JzlYvGhxdsdeeUNGKQNoRQMXGJLTri/NrTa0ltezJpOUsWk9K5or&#10;/XejkgWrdarfVF4SfhboNu+99x4TLlu3boVW++DBA6PdwDaWQC7gHi6h6kIkGUUPGAJS+8svv2Q/&#10;a/AoejKsTJiJUDOZJQFAHHTu3BkCiP1EZ540aRICgbxDbwQzAWBl1jMjIiLwCmYQehp4Aq9gPOGm&#10;tghg63VhDRh+Pw+k8HXW6zI6Af0bflfjhx9+QC6Mi5ggVqCMT5w4EQEiJUePHjWu0YUqAFbAW9MF&#10;FFOmTGnS1LC37xWAeQ0N/dWJhFkMQmKFAKED4xLRIW3GWU8ITWQBpqGxiGADsQVEiYmJkGvG7TGQ&#10;pzAm2Ogrihcie1T1URVKpRJVxmaUL1++bLr+CC0EVITYUblGHkVcqGhwPPMOMGXCKLvZzzNnzhgd&#10;mAIZRwNjVQ8gd/iL5ytWrABnowUyZ8CVK1fYIiwkFcSJnxDrIFGYRzATmSmD8gEVsdJGEU0QjxNi&#10;xmsNHoWF1717d9P1SjWAZKPxG8U9box0hbg++OCD77//nr2CrQYrzbj015RHoaygnKG+QPSzDKL9&#10;oMDxCr0M1We0I9GKEP6+fftYmCh2/ERrZD8nT54M1c04BGIkkkePHqGyoD2wQgNYOpFZ5nHevHno&#10;RGwBM7IMjadnz57QAyorK1l6UOCsv0MnA0WBLNGcmF/0dDQAhA/KR0lCh6gxooB8IS42ePvjjz+i&#10;GzKP6AhoEugIyCx+IoMsywAq9KMPP0JrYWIEAbLl1ujscMNqH75YBqHEuLm5sUAAlAkIGA2Dldiv&#10;xu/Ho/z1uwXdR+X3G1sw8pvCCXMKZi4uWbymdN2mbIvO8o9bKBqI3zKrZyOvR8f1Fc/9Vh2fVLx8&#10;VcGkGdqc/LItOxXmrTVZioKvvykY/nVOsw6Fo6Zw12/ri0pKlq3NGzRK0bI1f5mmXvhrN2X/aiiv&#10;aw5Wzq4ncnN9K/ln5ooPmpUsWaOXPjL69gHBip7AlOXjx49DKANt2rQZOXJkjx49cI/OwyTUuXPn&#10;2Fv0Kwh09EZ2b7QjIRHghd0zgC/hBt3JqLEGBQXhyZw5c9hPdF2wOJ40a9asTp06bC/Bxx9/bGdn&#10;h7cwQ/GKDSKxt59++in6p7FfGXHv3j2IS1NjyxRgdxhtrIe/DOiZtra2jRs3rk14EF7w/vd3/w7W&#10;AZG0bNnSzMzMKI5hTCOR+AvRgOTh3vSIYNAVErZ3717D75cA9ADT59r15/a/1gY0FYSPokCB4AaA&#10;+DYuS2bYv38/YgQ5QfLC7IAQZwz38OFDGt9+7x+oJhYOhKZxGA2UjGbQpUsX+EIGUQVsvBHNA6GB&#10;nPAc4YDYGHei4iCd169fz0r1p59+gjM4gMoCyYsn4BIEOHbsWFhjMB/RnF5m+TFVAETIqpi1AbA+&#10;ahlt7H//RGfIIXaoX3DGDiJISkpiI/kAiAH1iwJh7fDY8WNICRowfMGNhYUF3LB5cWg8eMUGVwE2&#10;YWy0/2oDPP3nP/8Z2YT6CEsRfvv06cPsftAS4kVpoGTYxgxYz0aL86uvvkK9IFgkFU0FCTA2bwB0&#10;aNxNi+5gLHZEhGQbNTC0Q2QBCYCiyWI3NX83btyI5grt8N13323QoEFMTAx7DoCZkCSU+fjx41Ey&#10;8Lir+ohdtpMHpIWSYeWMv0h5bGwsc4AbJBUJZnMZ0AbgHVlgkw6o5RplhTpCo2JDu1DF4BESAK0L&#10;SgYIz3ikA5I0c+bMwYMHQ3FBgOhNRqGBhoQEwCPsUWMRoR+x0xMRL8LB82HDhqHdwm/r1q2ZTvBb&#10;8Pvx6NPQq+nmvQraDSnoOqKg1+j8QV8XfDmr8OvZ2TSWay5vAMPRhk60/8w8u3H7ovnLyj2OCJHR&#10;hTMW8DfulNu7KFraaDLlmsTk4tnLM975S9HE2bm2g7gr1/WVquLpi3Matc786/sFX0/UJD6CGSr/&#10;zIwxKK3a/bhZ9mctS9dv00uW6O8CtNRFixaxZo2GC0JavXo1bBF0afRSMJmxY+Mt9PrvvvsOnROt&#10;GTIFhprpvhFPT88aWz7AQND39+zZY5Shjx8/RvjQ9NlPCAu8XbVq1eLFi2FFAbgBGCNCdUUXhZXG&#10;HjIHiBQGE/NuhFwuh0ujiKwB6AcHD9Is+ysA9XzdunXGhNVAYWEhOANiHWJi/oL5xs2jQEx0NHKE&#10;0gAfwPSsYRPfvn0bJWY0I14G6A2Qyz87WgUjg5XVwoULkR4QtrF2ACazAJAN2AtCEOyO8n+cSmdE&#10;gKohClGYEK+oXJgpNWYKQRtgO/iC4Dau4gFtHDhwAJIRz9EqjIN+UIx27NhhtNFhSYBfoeJA2LFF&#10;PahxiG/QDCTytm3bXpE1VA0sDGP9shuWNsTOxkiQYDD0iRMnjOHk5OSAVxwdHWFanT17FsRvnDOD&#10;hYqMw9eRI0fQJFCtbP4emYLNxLZ5APC4du3alx30A6AxgCDBWMg+9JKVK1cao4Aoh7ifOnUqNEKk&#10;DfVuOs2J9ECbQbAAEoMqY1ljQAaNq2QB3KNDQR+dNWtWjWXeqFy0akSN1oW8G70AsNI6dOiAPMIm&#10;ZoPJpgA5oZvAI1rsEc9nZ0aiNJBlqIPG0gZwz8qHAUY8en2/fv2QL/Cxs7MzuhscIBemQ9xGoHkg&#10;j4gCegkaG9gdHWHixIlGO54B6cRzUCl0iErlMwMJDcnBwcFUAgC4Z8uX0IpQmChnUC+6HsKvndlf&#10;gd/RHs2U3e4/+lbj9o/bDMjpMKSg47CCnqPzu4+gYxPq0qZPkKi8gbXi81bZjdsWzVlcMG0WfOUP&#10;Hcldvv7U+YC8sYUmJb3irHfxghWyf9Up+mZBTs9BihbWuvKKsi0/lSxcWbhwUf5XX5fvdKDlu/Ws&#10;6AujdSxk7zfJsexeefS0ofif1YKEPxZMe4iE345u3bpBIr/ZUq0RGhvyfdnQtxEvS8MfucZh68Bm&#10;qj15/xvB5kdrcBsDeBQUy2ymP3LJ/KHwxymo349HgZL7MecHjD1Vz/Jy845x1r0zOwzObzcoF1Zj&#10;XUvx22qWigbW8o+aFdiOKbdzze3Wj78dIW/QTB0X/9TNQ/ZJA608u2DqTHkLy+Llawunzy+auvAJ&#10;DNPZSys8DhWO/4a7dKVs067sRjBAzRR1LWQfNJV/3qpwyjx1LH1wSoKE/zuAjf7++++bTkO+DbAR&#10;5qCgIMPv/2ZERETAxoXJ8uDBA9g3yJdxpPQN4vz58++++67pel0jwKOgWNNzGCT8F+F341FD4+AU&#10;uVHb95/tOeR4szZ+jWyum3VJq2uR+3Gz7M/NFXUsFPUsFZ+2zOs+pGjx6txOtvkDRud2tlUnPKw8&#10;erJg/Dfa9IzKQ55Pd++rPHKyeNmaCvfD8ALrM7/3FzlN2sk/bi57r4Hi33SAA3i0YMjXlWf89OoX&#10;z6BIkPD/Y+Tk5Fy5cuVnFyL9RrB1m6b7Xv57ce7cOXAn8Oc///mdd96ZPXu2cQL+DcJ030sNvgSP&#10;QvUx3fci4b8Iv6c9+qx9KBXZWX4hUZt2XZ+24Eb/0amteymad6CvgX7YLPvDpoUfNs3/V4PcuhaK&#10;D5pkN++Q3bR9nkXXvK6Dclv3zO0+JL/XiJym7XPMOmU3aktToZ+0kr1XT/avhnSCbgObnC4DShas&#10;UgaH6suN3/eQ2qUECW8elZWV4eHhtZdo/TcCrJmQkAAL3sfHxziV+wbB2LGkpAT2rnGhqSnUajVe&#10;/exmRwl/TPx+PIp29AJCEwS+uKTy8ZPysPsVAaEVh07mzl9z+zOr6E/M0uta5dS3LqpnUfgJnSkv&#10;+7CF4j/N5P9pKvugifzTlvKPzWTvN5J92FzRrH1BnxElc5aX7XFShV7R5ObXikXiUQkSJEiQ8Lbw&#10;u86Pvg50VVX3drhv/1OL7f9otfff5ic+soisa1nQ0Cq3gQ3tCm1ond0ANmhLxact8weMebrPRYiI&#10;0hW/WiOWeFSCBAkSJLwt/OF4lKDRxo9d6fPnNp7vd9z7zzZb/ml58pPWWQ2tc+tbKMCmH7XINu9W&#10;efiUrvQ3nYgoQYIECRIk/Hb80XjUYDsqL4fHftwv6sM+9z/pc/WjHsfe7xL0eRd5I5vsT1tmW3bn&#10;btN+MhGie4Mnye6UIEGCBAm/N/6APEp0qK9UyvrNT/pTp4f/7pn4Ub+ET/qHfWwbV6eb4sMmFa7V&#10;G/P1xqVt7D+JRyVIkCBBwu+NP+S4rgj1g6SSlQ65feZn1R2W9q/ej97rlfjPXvLW/TRPnn2lVoIE&#10;CRIkSPh/iz8ujzLoS8r5W9HlP3kWjFyV9fGQ3EGz9KqaR7hJkCBBggQJ/6/wx+XRGtuR9bwg3IlV&#10;+V7VC2/4sC4JEiRIkCDhV+MPzKPP/SdNfkqQIEGChD8i3gqPajSa1NTUlEePUh+nsu9yKBSKxMRE&#10;049aGHHv3t3IyAeGHy+B3mRNEWB6n5+fHxISUllpOO9fp9NFRUVFR0exn7WBlFy7dvVnP5chQYIE&#10;CRIkvA7eCo+CzIKDg4cNHWr87m5CQsL8+fPZx29r4OhRTy+vU4YfvxyPHz/evHmz8dNFwNq1a1eu&#10;XG74UQvh4eFDhgwCqRt+S5AgQYIECb8Bb2tcNyMjY/jw4fHx8eynSqXav3//0+oPrINodfrnPt/K&#10;PlFEVqf4NXyAPTd+n68GioqKTD+kbnRfXl7u7e29fv169hPOjB+qBJRKZW5u7ty5s02/7SdBggQJ&#10;EiT8arwtHn3y5MnokaOMdFVZWeHk5FhcXHLKy8vV1dXrlNeSJUuSk5IEQdixY8fly1fkcvl3360N&#10;CQmB4ytXrpw+fVrgBfx0cHBwdHQsKys7deqUs6PTli1bTpw4AZsSDkDM2dnZly9fQgiVFRWg1TNn&#10;zhw/fnzRwoU/bvwBP8mLs/O+ffvYJ3wjIyMPHjzg4uI8auSIlJRHYrokSJAgQYKE34Q3zKNsFBdI&#10;T08fZcKjSmUFGBFWqeeRIyNGDE9LS9u6ZcvGDd/Djpw3b+6+fXtBe0uXLtm7dy8ce3l5gSmDgoP2&#10;7NkTHxcP9x4eBz09j345dtyNGzcuXLgwe/bszMzMu3fvpqamXrlyadSoL8rKSuFr27atsDj37tmz&#10;cf33+fn5GzZsKCgoWLlyhZubW35BwdKlSzMzM8CgY8eOSUpKYgmTIEGCBAkSfgvelj0KHh05cqTJ&#10;uK4S5iNY8+qVq98uW4Ynfn5+K1euxM3u3Tv37yf6jI6Onjp1KgzZY8eOcRwH8xSmZ9LDpJs3b4D/&#10;YJsy98C2bdsQOAgV948eJc+aNUOhUMyZPfv8+XN44ufru37dOtwkJiYGBwcvWDDP0/MIogOP4iGI&#10;ds6c2caESZAgQYIECb8Fb4tHc3Nzhw4dHBZ2h/3Mz8/bu3cPrNVLFy9+K/KZt4/3OpHtdu7c6eBg&#10;jxuw7Lfffrt8+fKIiAj8XLVyxQF3N9wAMpksMDBw9arVuIdRW1lZGRoaOmjQIJBrRkYGeDEvL2/K&#10;pElHPT3hwNfPF0SL59999x2SYW+//9ixo35+/pMmTcJbQRDgXrJHJUiQIEHCG8Hb4lGQ4q5dO+fP&#10;m5uYmPDw4cPdu3ZevnwJz2FrTpo4EWTm7u4+c+ZM2J0rVqwAobKFQgEBAaNHj2bfub1x41q/fn22&#10;btmyfft2MOvJkycnTBgPaxIG6+bNm0Ccu3btOnPmTFRU1LBhw7Kzs097eQ0fNvTatWtbtmyZMWPG&#10;+fPnEdTFixfnzpmzYMH8lJSU8V99DZv48uXLvXv39PHxoVRKkCBBggQJvw1vi0cBjVrj6+uzf/9e&#10;FxfnGzdu4olWqwXPnT59Oj8///r162fPnoW9GBwc7O/vr6yk0/5KS0sjIyNF3wQ4Xv/dOrb46MaN&#10;G0c8j8jlcrVa7e3tffjw4StXroCPY2Jijhw5wlYSeXufdXBwgHvwcVlZqZ+fr5eXV+SDyDOnzyDq&#10;tNRU2L5+fn4nT56IiYkWY5AgQYIECRJ+E34xj4KQ2A2zIF8HRi+1YVyXZLx5TdQI85d6N+IVaZMg&#10;QQID+pcOXUWr/dUd7Y8AiKw3nn6EiZKpLQyNz/+Ly0vCa+MX82hOTs7p016enp7JycmGR6/E8ePH&#10;mUFpCtiU4eHhbPz2NwIm6U8//XTnjmEitjaKi4thgyLBSAlSDpOXPc/Ly9u3b98Lj1gy4r9aakiQ&#10;IEGChN8Bv5hHeZ5fv379l+PGGgnpFSgqKtq8efOTJ08Mv6vx+HFK//79Xn0YQnR09OtEAY3v1q1b&#10;WVlZht+1AM62t7cbOnTwgwf3V69ZNWvmDKQKzy9cuODo6ChIp95LkCBBgoTfgF8zP+ru5rZ0ySJ2&#10;r5DLr127Jq+26mDe3b17Vy6Xs58wOq9fu87uTXHy5Mk+fXqx7S4AqA5eQG9RUZGMdG/cuDF50iR2&#10;jiCYG2FGRxmOzFUoFOBXcHBKSgp+chyXm5vLztdFOBFAeHgNO9LP13fatGm4KSwo7NK506WLF3F/&#10;5cqVmJho47guaDss7A4bn0lKSoqNjc3IeJKRkSEIPHMgQYIECRIk1Mav4VFnJ8eFCxbgJjLywb69&#10;e4OCgubNmxcTG/v48WMnJyfw06ZNPz59WhYSEuLj47Nv3741a9ZUVFQwv4BMluXu7n79+o0xY0fl&#10;5eXiSUFBwfRpU3/44fs9e3ZPmTIpOzv71KmTtv37Xb58uaSkxN7OLiAgYNOmTe6ubjzHL1u65Lvv&#10;1trZ7YdNDMID1Y0ePerOndsajcbZ2dnXx3vnzp179uxhjMhw9uzZCRMmPH36NMDPb+CAAfC1f/9+&#10;Ly+v3bt3HT58CKSL8JHULVs2bdmyJTExcceOHeK6301Tp04xTbkECRIkSJBQA7+KR50dly5ZLAjC&#10;woUL2WEIBw8eXLRoEWhvwoTxyY+SYVwmJyUvmL8gNDT09OnTX331VWpqKvMLnDp16ujRo4WFBcOH&#10;Dzl+/BiegPOWLVkCDgalLVu29Pz5kMzMDHjH89NeXmybKYzOL4YPhRm6Z/euHTu24dXq1asOHToE&#10;g3L27JkwJRH70iVL4BJ8OWLkCFi0FJkIX1/f4cOH4+8PG3+4ffs2noBZYfja2dmtWrkKNvSsWbPg&#10;/cSJE1OnToUlqlJxeXl54yeMB5uyECRIkCBBgoQX4lfao0uXLi4qKhozZkyUONwKehs7dmxxcfGh&#10;Qx79+/f3On06Jjpm3tx5oCgYl5WVlTxvGB1VqVQgs8NHDl+8eHHFimXTp33DzpFf/913bE/n+vXr&#10;z58/n5KSMnvWbLVa/eOPP+7Yvl30WjVt6hQQs7ubK4xI/ISFeuTIEdwsWbLo7r27jg4Oa9esER1W&#10;wWaFycvuAbDmlClkWRrHe8PDw0HnDg4OW7dsiYqOnjtnTmZmZk5OTnl5Od6Cm+fOnetefQqEBAkS&#10;JEiQ8DL8Mh4FKWZlZbm4OK/77jvw39Sp3xw4cADPQYqrVq1KS0srKy2FJTp2zJirV69MnDDxQmgo&#10;e2tcanTt6tUTx46z+4L8fJiYt27dwv2aVWtgueJm7dq1sHEfPXo0Y/p0kO5RT8+p30zFc3DqjGnT&#10;wK/29nYHDhBHbty4kfHowoUL7obduXTx0tixY2Ali0/m3717FzcM3t7eEydONPwQzyycMGECWNPf&#10;3x/RZWRkDB829OZN2uGKqJFHJyfHNSIlQ1dgzCpBggQJEiS8EL+MR69du/b111/DQGRmaGTkgzlz&#10;5vj5+e3ZsycpKen2rVvr162/f//+vr178/Jyg4KCbG1tZ8yY4enpKYj2KAxW2HleXl5iYFXFJSXT&#10;pk1dtGiRXC5fsniJo6NjSUkJAjx06BBuZkyf5urikp+b98P338MCPnr06KmTJ0GTIOytW7eWlZUt&#10;XrzYzs4uPz8ftuaJ48d1Ot2mTT/+9NNP4OPDhw8bTU9Ywzt37hw3bpzxLECw47x580DD+/fvmzhx&#10;vFyW5efrY9u/76xZM/38fB88iBgxYjiiCwwM3L59O2iV+ZIgQYIECRJq45fxKGxQWIq5ubQ4iKGw&#10;oCA+Pp59Rhsk9yQjIzU1la2eBWC8Jj589sVspVKZmZmZl5/PSA7OwFIymQysiTDBiHiiUChwg7cF&#10;BQU5YkSI9GFiIrNocQ8vcIygcAOXsBdBw8wLggVZms7FAhzHIUzA9FvfoGFkBK9glbKBZYTPiBYB&#10;KhSUKoSDv6brlSRIkCBBgoQa+DXzo39MGA1QU7zwoQQJEiRIkPCm8At4lHHS26Or3xLIy/z+ijDf&#10;SF4kSJAgQcL/Efz/xx6VIEGCBAkSfn9IPCpBggQJEiT8ekg8KkGCBAkSJPx6SDwqQYIECRIk/HpI&#10;PCpBggQJEiT8ekg8KkGCBAkSJPxaVFX9fyggPo8wcMYtAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAA&#10;IQBoCIsk6QQDAOkEAwAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAB&#10;7gAAAfoIBgAAAMFQr9sAACAASURBVHhe7L0JtC3HWR76V497OvM599xBd9BseZCxdbGMB7CM7Rjb&#10;2EnAYjCEGBbYJgQzGFbCMyEE7LzFuFYW7z3HD1ZIwgvghCRgjAwYD1gWHiQLW9ZwNd2rO5153FPP&#10;9db3V1V3733vlSxZEjpSfWv16e6q6urq7n3qq3+ovwRZWFhYWFhY7BmIPdNSCwsLCwsLC0vcFhYW&#10;FhYWewlW4rawsLCwsNhDsMRtYWFhYWGxh2CJ28LCwsLCYg/BEreFhYWFhcUegiVuCwsLCwuLPQRL&#10;3BYWFhYWFnsIlrgtLCwsLCz2ECxxW1hYWFhY7CFY4rawsLCwsNhDsMRtYWFhYWGxh2CJ28LCwsLC&#10;Yg/BEreFhYWFhcUegiVuCwsLCwuLPQRL3BYWFhYWFnsIlrgtLCwsLCz2ECxxW1hYWFhY7CFY4raw&#10;sLCwsNhDsMRtYWFhYWGxh2CJ28LCwsLCYg/BEreFhYWFhcUegiVuCwsLCwuLPQRL3BYWFhYWFnsI&#10;lrgtLCwsLCz2ECxxW1hYWFhY7CFY4rawsLCwsNhDsMRtYWFhYWGxh2CJ28LCwsLCYg/BEreFhYWF&#10;hcUegiVuCwsLCwuLPQRL3BYWFhYWFnsIlrgtLCwsLCz2ECxxW1hYWFhY7CFY4rawsLCwsNhDsMRt&#10;YWFhYWGxh2CJ28LiOQoppXMHkXsDcT9g+gJ5B5G8gagQQuTP0VdjYfGMhiVuC4tnAaSULhH5Z4la&#10;d31hs9VbfmByOSk6jZY7IwqazQpnv+N6k64QzYKovdXdndjd7bdc1wmkJFc4wpWSJElZUEGZcEUq&#10;ieLpiYlICIpIim3Pl2sOeauFQ+syybd8ynqCnN5LX/Et0csOUUREsRAiexa8TguLZzQscVtY7EFI&#10;KcUXNmmid2rr2ANnzl25vnrumsIRV7qu/4Jc0n7HcyYbfruZiCL03NDN8kKkheQnFY6H6ynPJUlH&#10;EEnB59gEyghVDnBIkBDoJgqVL4TM0zwrZBYVeTFMst1e6Purw0H/YRLy3suPHjp1cGHuK62Od/bN&#10;LzqyjfJlZRYWFk8KLHFbWDzDIaUMzu5S5+/+7suz/YwOFFRcI6V4+fpG96rCDy+XXmPKEU7LdRy/&#10;kFLkJEgWggpSmxQOgT0L4RBJBxTMTywlUTGmDEeHAIJWKKgoCj5ydBKqMJAy5004BTmukDLNsiJL&#10;IpHGGySy8y5ld021/L9vkXfX9ERj5cXf9PyNFx2Z6gshkrISCwuLxw1L3BYWz0BAor719M70xunV&#10;G86sL39rr5t8C1FwTWdycj6K85YULpHjkOP6lJNkgi0gReNfWrgkwLCOoDQH44K4HS4nCwjYTknO&#10;0hC3dIhEwYSPPYhaHbKUrQspssa9SgmdGR33z7gyDAtcIcgjSa5TkJC5FFk0jOLBukv5vVkyuH1x&#10;fv62Y9dec+d3HT+2VFZsYWHxdcMSt4XFMwAgaiJq33LHmcXzy2eeV8T0rTtR9urWxORV/SifEsL3&#10;yfVFEDRoGGckHIc836Uo6jF5Oo6j1d4O5RLEKpjIlZStJO/ckDXfCnCYoBUJYw/pmmVu1pZzMa1e&#10;N0SNDffyPI8cz6U4VsIzuB0Ej+sKmVGRZkzmnivIQbsE1y1lkmaS8m6WpI+ILP3coYXWZw4dPHDX&#10;kVdevnQjUU8ILmhhYfEosMRtYfEPCDiV3XLH6rEzZx+6cdCL31AIcaPwwqMTnalGmgvRjxPyGy1y&#10;vICiOCPYqSE9gyTzIqVG6DBBssSNzfxLg0SFy0QLoZuJXKvIQeAOJGx4s7kBlxFSUqYl6TryPGei&#10;dl1dV55TlmW8x3nQaPDeSOGA5HurdqRpynvHFXwcej6r4FFnngyo5XjxcLB9TlD+pYOLs586enT+&#10;M991w7GHrTrdwuLSsMRtYfE0A2R96lR/4ba7T7xiaSt9S6cz9SrXdfenJNpZnjmQnD0voMFwSEGj&#10;SUmRUyZBfnAchyQtmCgdATKMmSRd1y/J0hBpXigpGKSNNEXM7GbGkjTS+rtd3su80JK6Soc0DriB&#10;qtcRntp7LpO47/vkeQ4Nhj2WqIWr8usDBEGuktqJWEKPoogJO4oGFAQBObIgD+r5LGUbuVvkw3i4&#10;u1wkwzvnF1ofO7y4729/6LUvPC2EUOxvYWHBsMRtYfE0QUrp/dWJncPrS0tv7veHb9vt9l/uBtMd&#10;4TVZghWuo1TeIE7HoTTNyfU9ymTB+Z7vU54XTIYgWj8MtHOZugZblhVM5tjjmiRJmLCLLKM4TSlJ&#10;UpZ8sYHcm0HIT28kZiZ8Jl5F3CxdszSvX5LrMGmDeEHGQaDOvSBkQocK33E8dey5bDPHvRyXSGY5&#10;NRoNbhNL8AUk9xTuc1y1J7h6tsbnWTyUw+E9YaP446uPXfXRF73m2EPHLYFbWDAscVtYPMW48+TW&#10;9L0nHn75IC3+eZSJ47mkg36z05DkCOl6lOYZ24r9Rkiu47NkCukVUnccx9RsNplIkTYcREzmRaaI&#10;fpCkXL7X61G/32eyh0yNa0GsYRiypB6AXGuEC+KExJ4kkZawjR1b0ShLzhggmDzYyHkgkNFgMKBu&#10;r0fD4ZCSPGNyx32Rj4FHs9GmdrvN7Z6c6lDgeuT7iqgx4EizhHwwuUuU5bKmhlejA1c4rLovskSG&#10;Th5ng96qjLq3Hzgw/T+//SUv++QN17VWrC3c4rkMS9wWFk8RTp482Xh4Tbz01PmVdw/S4g1hZ3Ix&#10;I5eyHM5aDkvScZFS2GxQnubsTOY5PquaQV6YZw1Sg7QLKRWkGw1jJsjd3V1KspSGccTSOcgYkq+R&#10;hn0fErAifxC5kaAVQSrPcHYe85SKm/PQLFalV91CAT9xbT+HlzraBypnyVxKHjRkacH7KEqYzAdx&#10;xO2FpA2CbjZD6rSbLG03GyEPJtA2lvIdPJ9yioM6nuVtGOULHtaQTCNqhz6lSVfmg61ew3duPTA3&#10;/QfPv+F5H3v9lbM7ZUMtLJ5DsMRtYfEk45FtOfPVr93/LWeWNv9l0GrdUFAwm5PjZlpqxhQukFWc&#10;paxahn4Y3t0gcjiNwcbtQsKFEhl26N6Atre3WaoG6YIAO51JJsRWG9K4ImTUbUhYOYND9c3y84hy&#10;jSVrfaokaiVVm+lfI2WRqAEVupkmBokc4Lr0HvzLhK6nnWEAgnavr6/Tbq/L0jjahzKQyGfm5mhi&#10;YoIHF8gz6nguV0jK04zJu8gSch1JvihIFHnhijySef730bD3x9/19jf94av307oN9GLxXEL1X2lh&#10;YfENQUrp/9WXT19/9vzqe9PCe4PfbO8rHF9ILWVDpQyw/Rde4ZCwPY8lZxAy0uBkhnJQR2Pb6cL5&#10;q5KoQdqQWLEhrchSHQhFka/xJDdqbpMO8LEh3JK4lc3coKynRswG5ljtlQQP+3c9zww24PnOcFyK&#10;04QHHd1+j6JhQlGasAkAW6vVok6nQxMTU1pT4Cs1PgYIum6Qt4vmFLB9J/w+fAxuZDFI+5u3HFyY&#10;/oPXXPmyvzp+XAzUTS0snt2wxG1h8Q1CStn8yzvuvW5paednhRu8rnAa8zm5DtTicQKnMpBsQLlU&#10;duKSHLWN2dicQWSQULvdLtuvQdKzs/NMVGbDNbjeBF0J3MoxzdSr8keJ1+xLlN7fo+lVuccibgVt&#10;li7B88ZrtWL6GmzruARqfTjT4Rlgj9/a3aF+f8gqdajWkT7RmaLp6Wm2j+Mczxx4DodehY0cCgqI&#10;5nC2cymjtsiKdsuLdjY3bpUi+y//+Oa3fPTlc2JX397C4lkJS9wWFk8QCJrysbtOX97f3HrXsJe+&#10;NRfeNY7nO9IJKRccO4wlzwzRyrQEC0LmvWY2ENHq6iptbm4ySU1OTrIaGZInpl4BIEp1vbJV4xp4&#10;bktHsqe2yn904h4/NmI2Zn7XUZVRA4TRtIscawnfnIO4y3Oex50rFTyo18V8cMzjVvPDszxnuzhM&#10;BhisbGxsUK874PdgnNtmZ2d5AINobNAs+K6Os54lFCDYW7JLgSNJuK6M4/5Ww/X/e2tC/O77v++m&#10;2/lGFhbPQljitrB4nABhn96h6c997kv/OMrpfbnvXRN4DVd4oSDhs5QZpwUleUGtZofSXDl3uY7H&#10;jA3pkp26kpQ2NtbId11WF09NTbEKHCp0UC8IzKiLYWtmOZtjkIOsFbFCWtdt4n39GHszYDCm6no5&#10;AA5xBvXrDMzhxern45rTm9mzjVvf13MD9pqHrR1Pwvm5irPqeHB0U2YAXMNS+OYObW1tUX8YsckA&#10;mgiQ99TEJDUaAZM46oDE7XtEgcgpT4fke2paWzIcFEJmZ4N8+IHrX/1Nf/r9L1pc4QwLi2cRLHFb&#10;WDxOfPxLJ1724IPnf3xqYf9bpHDniD2tHSbqNEPMcCLXb7LNdhDFSs0tYOdWkiU2kE/oezQ3M8Mq&#10;YeMRjvQsSxQRuk6pQlZqY9wd6nKQpKNikzMJVlJuHUgbJ26gXpbLjBGvgbq+PL0gj/dj9zbHpcRf&#10;wG6vAsdk0JPj5SAEKsqg/XDK08/Atm0EaEky9prf7fXp3LlzpSkBEvjMzAwPctgWzvPZY2o2GvxO&#10;g8AjDGNcmRHF/R1Xpn99dGH+N9/zT6//kl1b3OLZBEvcFhZfJ86elXOfvOu2d8TS/7nJycVDgyhl&#10;CRuqcNiLHcdlj3FyPJaUs0JN54LtGtOkIGXHQyxbXbBKfG5mivM8XKdYWV+n1N8gaBAU0rBBZoW3&#10;do4JW9qWbJzRSuhQpiZ62UjeyLlTOrAZmOP6vjyuqc75fKysGTyYMzNgMFIz2plinjfyWO2t8pzA&#10;54htxiNdPaey5+M9bm5uswS+vrnB7zDwQ5qbm2MpHPPeEYQGg5vpTofyLCIfg4F4SIEjyPekzAbd&#10;lVAU/9drX3rDh246Prmum2dhsadhidvC4jEA1fhf3nn/9eeX1n7G8TtvbXRmp/r9VECqBhlh8hak&#10;SBAXHNCwh4QM7gJRs+2212O77fzsLLVaDc7HalqQSPlYkzagSEtRoFEr19fIBoxlGipoQ5J8X7RF&#10;E3dFqnWCVXg0Sby+L48vQdwGZX3lNYrI8Sx4BjyaGZxwvWz3l5QJPUec7f9qTjmkcGUDV8+WZBmT&#10;8+b2Dq2srFCeFeyN7oQ+7Vs8RHP7Fqi/s0kTzZBcfI8canSP8iRm4T5L+72Qsj/bNzXxaz/7vS/9&#10;Ct/MwmIPwxK3hcWjYE3Kic//7T3fubqz+8uTM/uuHKRSJIUgP2hRiuhlLPGquckgHUjI2PNUrt4O&#10;bW9slvZrELbLdmsjUeO6cQIcPdecXpOgFZEbclTBUipCNDDHZo/45gYXK1dBEa4Ke3phPRiN4LhW&#10;3VgZLXnrjeOVj9fBx2pgg+dRNnGQuSZ/XdZ44cMBDo56WKIUKvT19U3exxwm1qOZ2Vla3DdPnUaD&#10;SRse6DxI0BqPaLBLnaYvabh5ruht/OprXnb8I2959dEt3RQLiz0HS9wWFpfAp+4+uX93efC+3SR/&#10;hxs29vthh6JMUpwXJBw4oeXkCY9tsCAKM/+6291htS5s1YuLixQGiGYWquUt4aQFGyyTMlb44iN1&#10;Q406wZmJVYrkcFxfwQtLeKo9MEqM9Toq4r4gXQ84DIzkbMjUwBzzyp+1gQRQ5vG+JlXjXKvuL6wL&#10;BA+lvxmIVBK90VpApQ4kiLsu8c7NtLmUvfC3droc2AULoSB9otWmfQuLLI1jfMN15CmFgUs+pUR5&#10;LGmwudny6I9fcO1Vv3Hztx07yTewsNhjsMRtYTEGLAbyN18898at3uAXC+m8zIWnN7kUZTnlAgtp&#10;YCqWCtGZJZGaY4wIZ/CK3tqiJI14LvLCwjyTIvzAQWCQYxVTa7J0PVYH11EnOANFYtWx2munNE2k&#10;9etwbOZTG4znl7ZwraY2qAYISnJGO1V9Kt3UU+61yruCrrdG/PXr6kTOaVgdrJ6PPCP1awJHC1l1&#10;XqhVxlwv4LnfHF512KPl5WXa7cfkeiGF7Uma37dIs9MzPO8bU8U8DA+iLok8pXYrIF9QMYwGX3XT&#10;7Q++9T1v/vNXCDEsb25hsQdgidvCogaQ9p99+t7v7g2yD4QTM8cwiStD+FHYXcEtQtmzwXcgFc9R&#10;6lyE9VzfWGXP5yNHDrN6fDjsl/9ghpiUR7gyYYNc6ypsgzqJGVzM2QzHhrgBk4f9pYi73Gu1dL0+&#10;oJKkL03cZgPqAwcluT9O4sYx5HvcQJM4gPeCY6jHIU0jGRHmeDU0vUIZp6cxB3Y5c36NVre6VDg+&#10;CT+giYlJumz/PsJEs4YrmMBlkVKOldFYxe7K0EnPzmS7H3zjj77+vxwXNuqaxd7Bhb2GhcVzFEtd&#10;ufCJv/3iv2i2p35CeO25KJWE1bviNCeP1bEeL6gBtTgCoMAjvN/v0ubWOpP3/Pw8zcxM8+IdOAex&#10;wKZtpGMA5MZzpyFR1hy2gJLcaqgkYH1eL2NUyjptfK+O1b+4IV6VVu1dbYM2/F/m6Z5hXHVuNpVX&#10;C6Gq0xR5V8Rtri+v5TNTvk7ieJbKfm82ADHcQfgqeI1g4jWagobv0DBKqHA82hmk9Mi5JeoPImo2&#10;2+S5kg4szNHs5ARRnlCepNRot/i+SZpTMyAKk51u0l/9j696zet+420v6tg53xZ7Avrf08LiuQ0m&#10;7Vs//69df+LH3LDVJrfBtmyEK41TNaWJ52JjbWnh8QpWW1sbdPbsWVrcv0ALCwvkeVjpykx/UpK4&#10;52qJFdxTElvlwGWIzpCUgTk3BGpQlhsjTHNcXlfuVblLOZvVidukAea+RpM+LnEDvL9IO4BK4q6e&#10;FTClVBo86l2lycAoBquBcXoVDQ4DG6jFoTbnYDPalwBrjOPdZYmKd55KQXGS0TAtaGVtndY21nkJ&#10;UcyV379/Hy3OzatAL5lqAZwC46hPEwFRJ5S9lXOP/I9X3Pj8X37nTded0k20sHjGYqxbsLB47uFz&#10;92y+cGV56QOF570xyigImh1e59oNQnZAA3mBQEIvpCzJaGe7SztbuxQnQzpw8CA1WyEFgQrlCeIG&#10;hKNiiVde1Q5zHMgG4T9LYJEPLWkqaKLT/5nqWhxU/6pIA5FC3a7qU9OwTJ65pn5sQpHW8wBD3OYc&#10;QVEMePChTy9F/EI33eQDyKuryoFxr3Y1EMAfV+VxG8x7kLweN8pxFLnaVrbPUeFTwfcgdtZueIj9&#10;ntAwimi7u0vrm1tYmZx6/QHHfL/s4CFquD4JmbPDIMwWsJOHgUOhk8jdpVN/+/xrDr7vJ976si/b&#10;9b4tnsmwxG3xnAXmZ3/5xNaLHjhz/tdd338t+aFXCI8KR0mBsG2DsEFCWGISJDfsD+jcmXNgKjp6&#10;9DC1Jzvq/ZVOVtVUL6h2i0xNZ+IiI9I2uApSY0VuAPIUQPQqMMkImP0r2zZU8UA1f1rVUT/m/Bpx&#10;mzRATRev8sZvpwhYMNEC9WtxDOLm68ZU8aquykbOqnB9HYA0jq4mMXCo1OQKFXFz0BbzjGoEpb4J&#10;lkXlNczVN4IjGloLCRuqdZD17iCmhx45S41mi4ZRRqEf0LGjh2mq3WK1OTQkKe5TpNRwC2r7WT5c&#10;O//Fqw8u/PyPv/3G2yx5WzxTYYnb4jkJkPZHP3P38Ug4vyO81g3CcVxoUVMWZV0mW7U4iOTQpdFg&#10;wN7L0WBIM1PTtDA3R2EIKZtpvXyHKG8AEmQCqhG3IjFFZIAxcZvrOA98hnZgMGAYsyyDC1CzulAN&#10;BhRG6tDHZpr4eF6Zz5eruuplDNSAQN1jJB0RzliVXcVKN/lsD9cjAE6v9TL1ckoKv/Deo8fa1MAp&#10;SKvKjEv1OFYSudJu5MKh3Z0Bra6tswSOwRjIG1HXYNpAiFSETc3ThESRcNxzbDTo3r1v39T7X/Nd&#10;N3zsuBBpeQMLi2cIav9SFhbPDUgp3b/4zL2vTYT/y0UjvDFRkTixUDYhhCnIEkpuE5oTS21urq1T&#10;nqVM2vMLs9QMQspz2LtBFONyKlIqsjPkaogbMFOdLgWQElCWwXSyi5SHjRio5+HYnF+MuM0eWzUu&#10;qOofKVOej96/Ttwj5fWxUbGbc0Oy5tzADAoqVX/13jhdv1rs1PVVnjrXmg4t8fN3Y+lekTe80pMk&#10;o+WVVV5GlNsriBphi/Yf2EetZkDpYECTnRaFnqA06pOTxoUn4jMdj/7t8/75a/7bzUIkqhUWFs8M&#10;WOK2eE6Bl+L8zN2vyRz6z7kIDxduQBJ2T7bnKsLmKUuQuoloZXmVQ5bKIudgKvvmF9h+DeOq78FR&#10;Cn36aBATQPMPk8gFeSMEN0pkRgI1qEuVvNfTqS5ElV6vv9yb9tQkYcB4Z1eq7lGCNnUhxeTX04WZ&#10;3jWmKi9t3nqAggAq5hoA7wRbScwXtLlS3yuoc2PzNsuOYllSU0bl67KauI22YxgntLS6Qmur6/zM&#10;jUaLNSmHD+2nFmKeu4KiYZ9CPXUsj3rUdLOVfND9lbf/5Ns+bCVvi2cSLHFbPGcgpXQ+dtu931EI&#10;+hUpw5c4QYMGWcGBO8AfGXTjCK/JK1SplbzOnjlHjWbIhL1vYY49k9NoSLIoWNUKqftiMERZJ1SD&#10;UaIxxGRQESNgJG+A0x6DuFHGXAuApFjSN+2pSfr1spXz2agmwJQxEnGdULE5tdjogLm2rE+bG8Yl&#10;bjOYMfdDaj1/XPJ+LOI2m5K4IYE7/K5wDg90zPvGSm0crKXX5zJwTOu0mnTw4EGamuhQnsYU+C75&#10;QlI2VGFS093NpUNzrZ957/d+6/8SVvK2eIbAErfFcwKQtP/6syde0ZX5f/OC5hE/bNAgxupULQ6p&#10;CYKDGlU4DofUREAVSNpYH3v//v00Mz2ppOu8oGYjYOJJogE5mKKkHcxABjXG5vOSoMrkUWI2qJ/j&#10;WAuiFxBYudce6jVdN6PuXV7fjw8gcD3yxiVwTsP9dbWQiC+sqypnBhKmneMDjXHJ+wINQglFzJdS&#10;mY8PGMyAx9THdvXa8xhTBQdy0UFysDY4cPb8EhM4gFkDrbBBx44do+nJCUrjIZs/EG1NZgNqOJJE&#10;Ojg91fR+6V/94Gv+QAihpg1YWPwDYvS/3sLiWQhWj9/68LfnlP8qef6NCKrCS0li9Wa3wZK266hI&#10;XN1+j1ZXV3k1L0jeR44coXarQb7vskQGL3HPc8jTi4Wwulf/FzHJjEmsdeJW6ZeSmCuSwh78Y8rX&#10;0w00r11A3CgxUq48ru6LNHP9pYh7XAKv6qnKcFqpAdDEWn8XNcl7nLhNvkFJ/GVeNcAx5+Ya7I3k&#10;bd5rnbhVuh4IQOOgl1nFq8I3RuCctdUN2tja5Hr70ZAXgdk3N88R7xqYKiZTRIIHaVPTd2TaXTt9&#10;cLL9np96x7f9tSVvi39ojP7XW1g8C/GXn7vnhVHq/Q83bF/jNZoiyhKK0oiCVpvSxOGOHarXwaDP&#10;pI2Vpzrtpo6ENkMyS9nkHXguB/9I44hc4VDQ8FmSAwzxGIzxaUmQ4wC51FFJrBVx1fd11ToPGh6j&#10;3rK+moq9XqchuPL8IhI29iUB63aBCDl/rN6KuNVBNQBQxFq3ZStUA53RvSZeXU89T20cAZ6fD++a&#10;y6JN9fbDYzzH9DwVvCXVy4OCnBFA58z5c7S5tUP9KKYil9TqTNCBAwdostOmIsPiJA55RUY+xRRS&#10;Sl46vGtuxvuF9373a/7CThWz+IeEJW6LZzX+/u6lFyztRL+VFO7rmq0JZ5gllJGkoBHQMElIiAY5&#10;js8S9tLS+ZK0oR6fn5lmolbRz3I1bUgItm3jHweBP8p1N8ck6UsRtyEVQBHvKPNW/P/YxA2o9NF7&#10;1+8xTtzj9dW933kbI260Efs6cZdlUe7rIG5Tlom1Vq8qxztVl6mDj1W9avW0C/MNcTM51+5RStym&#10;Yo4rX1CaqhC0sHXHScLfFWFRl1bWaHl1jeK0oAyB0IXLNu+F+VkSqCyPqBO65CR98vK48GTvxGWL&#10;+97xnrd9853qBhYWTz/GuhcLi2cPpJSd//3Jr/w/jYnZm6UMA6zUjCUgsQJ0kiUksNKU26JuF3O0&#10;l3jaV7uppglNT3QIa0NyqFPQH4KllJZnA+XM9lgAidQX/ShJZewYKM9rKnfsK0I05S8k4ioPl1eE&#10;rDBanikUzltjj1TPxzGivJm6Sym7Bg6iguv0SMXko718vR6cGHI17TCStxkYGMnbbKYutlFzWtVV&#10;mTJcZ619Jg+Ad3k9bWQzVWEtdeHTyUdO0+Z2l9MRw9wLGnTowCLNz80QVjUJKCO3iMinjAIZUzrY&#10;+ZNvfuk17735Fdee0zVZWDytqP4bLJ7zwPxmIgq6XWqf2jo9ec+D56fzYTYrPG/WyfNJ4bgt4bkt&#10;UeQeCTcgB9ZiNy/IjcilAeXZ0MvdHccrNqkptx3X377xZS/uzxHtEFEMx20xHirsKcLOjpy99a6v&#10;/JzfnPrpJPXCQgSsEk+VHzLbqR0voJ3dAa2vbzJph4HH6vG56SlqhL6KgsaqcBDYOGlpb+0xaXcc&#10;hpgea7Wu+jHvNbuYNCM5V+UdjrpWXTNefhQX5uvrmHBHBxW8GeJ9DOLWob95EGDyzPUGOL8UcRvg&#10;cOR6fVxJ3NVARp3rNqlh1cg16rjSTpi8kTLcPphJAuoNIjq3skLbu13+jWBaIKaKzU5P0oH9+8jB&#10;8qAiI5ENyC0SagkxKPLhh9/8gtf+witeYZcEtXj6Ufv3snguQUoZfHqpO+lv9RcTx7lssBMdPb92&#10;fl8SZZe12u0jQRAcjZJopuE324hXQZ6LMGECRGQ2AJ25OuZVsyQVOdbPinxBEZGzm8XD9VwW9wWe&#10;PN9sNpY77YnlTrPzEPn+0g1HW5tCCBD6k46P3fqFd0vZ/GCzMzcziAsSfpMc16cIoUt9xLl2aRBF&#10;dO48bNo9dgyHpL04P8eqccQcx5KdhZ7uNRqSs4J5D+MoiesitmWDi59XBAjwylganF5nxPI+KK/S&#10;S2Kq1YHjiwd8uXBZ0TpB1suX5FhTpXO6bp6xM5fX6usRIMZI3Jx+Qd16YKDTzDYugZcDj7KcOjfP&#10;pa7ReXC2m5I37AAAIABJREFU1w1DMtKqaWS1AQbaDC2MH9LWzi4traxSP0rZBIKZgWHDp4OL+3hL&#10;hrts727BHaJIKe0Ptw9Oh+/+5ne8/E9usp7mFk8zRv9rLZ6VYJI+1Z89c/9dR7PEeREJ96X97uDa&#10;5uTEgVw6C17QCFzfCwrKXSxu5XkOCFrAqxpOPCAndIN1wjYAAXI61jvGvF7dUTp6upKLrtZxCheC&#10;LmV5LkQm83QoctoSMl0qov6pqVb45enJma/NHT70wBUztCbEE5diMFf7iw+eu3F9df0PJ6b3HekO&#10;MkFeg4TjcxQtdNSY4gXP4pX1DTp77hxLV/Nzc3Rg3wJP9cqSiPI84wArhrBNZz+O8fdhYPiQ148e&#10;Q72u+vXjxAI8FnHza2Wob2OurdeB43GCA1CeA5aMDC5U/fVywOMl7vq0LqRVEreCKQti5+Namiqn&#10;2lERsG4/n6lzoP5c6jpVTyWFc1LlhV4bmHA6WzuwZKhPO90eLwuKZULhzAY7OPwZrr7qCgqx9nc8&#10;pMl2SFGvR43QJYq7p9pe8lO/9MOv/9OyQguLpwGjvYDFswa3S+mvfuHcYm84fPn29s5LyfFeniTJ&#10;Na4TLrQm2wEI2W+EVDiCpVBMc3I8l4kYHRuTLpOysuEaghknmkJUUcOwd3SELFC9o9fBQjxuT0ci&#10;404T82SFw5KtV6RSplGWpdlORvnDoUtf8MPG5/fNTt5x/eXzpx8vid9+18qV57eXf6fRnPpHGbki&#10;Fy4FYZOdj5Isp8BvUFpI2ljfoq2tLer2d2nf4jwd3L9InVaDI6TBixztR5vrAVa449cqbwwAOIIa&#10;xxStyBXEW4chiZJvx0KXOvrd1dP4PuXxxcnYOL/Ba7r+/qvrzJHKM2puI/kCGFbhd1Bvs7nOEK/J&#10;q7eBN0PU5aOr5xqXrHN9X0O0pt2mHnNsrq8In3dlOXO9wfjAwGz41aljdW3dJIBzM4Aw9bHTIaTr&#10;ZoOlbDiqbWxtU5oX7IGOwWu73aarjx2jIs8IfO3Kgpd3DZ28cKl72/VHrvvu73/dol3L2+Jpw+h/&#10;g8WehZTSf6jXm7nts3dd14/Fjbu9wes6kxNXhUF7cZimQbs1icWMec4ye9byGscFSxsgaGwAd8QC&#10;ErNLHHxKd5AghTpBACiKpRTr+SBuPtclfNdTC23k6MAr8RN0AIevhu+xVM7XuljkSRZ5niVSprtO&#10;kZ6Refb56WbnlqkrJu7qzM6uXS5EVFYyBjij/dlnv/KhVmvm5rgQvnQDHphARZ7neFZo+x1aXlqn&#10;paVVVocvLM7R/NwUTU92StLmAYUO2mGeX9f/uIm7eleGiUaJsGQoDZP+aMQJgABRt5mOZjBaG6Du&#10;z20fJ9bSOe3Ce+AI+/FY6JzH70EfX4S4TVnA2LIvRtxA1f6KuFXe6IDlYsSt8g1RV+dKulbXPRpx&#10;Yw8/AZBzmhU8cEWI1FVoYs4v8TrskLwxqJ2bm6Fjh4+Qy9okwVMCQ68gl6LciXr/6brnXfGL77zp&#10;chXVxcLiKcbof4PFnsNfSBn2vnjupWvnV94gC/myOE9e0pyYXEhT6SESmAMJuhaMwpA0NhA4rx9d&#10;yJKksMYxgo2gY0OkMHRcgCFms6lERcamT0U6pGzQFDo3VpuzLlKSq5fIhBRrBgkAjxNMfdoJDPpl&#10;uBwpVoGBNN0RVNwTeM6XJtvBXxy/7sit45I4HOs+/vn7frDTmfsPvSibcMIW5ehg84yjY+E94Nm2&#10;Nrt05sx5GvQTarUa9LznHaOw4ZIP6RrztSWCsaDJBeWYw6s1BeWiGTXixvPDNo6yY7xSkqF5tpK4&#10;NfCuGUVFOCPpGuZsnLgMMlkF8hqpR6cZIE/lVxIqykLKHL93lY/i1bcaz8c2vogJvMxNHqeP1Wec&#10;9MrzmsObKqffV5lfawtDXV8StyZk3ngwoa7PdMPG54HDmQ7H5r743o7v8EIkbEbptKgPZ7VzS0ry&#10;1mt9I/+aK6+iyYk2/5ZhXskTeJrHFOTRTjbY/pXf/Kk3/SbfxMLiKcbFewOLZzRAUl/46uaB+x64&#10;78ZdCn9QuuGrpOtOucJ1pWJWbj+kG6hCW50mJXHGEmKr0VTON1nGEaIAkA9IFZeqTi1j4gVp49w4&#10;gquqq58M0vkavawljlEPOjZFwkqiMmpxUz82BDABKRRYS1k43AYmfC19K1W7JA/9tMxIFLnMUii5&#10;s75D8o6G3/j/pkLx+SMHjpzdmaF499TKN21sDT8Up871QbMjokwSKM0LQhokMZP2YDikU6fO0vbm&#10;Nk1NztHc7DQdOTzH6zHj3iBphLs0gxnIa4a4yxCa5l8GRnxOQMPBfopQvh4ozUNFYNjGybOEft91&#10;4lbfBOdK3K2kSGy1cvqb1OvEYVVWlTfq5apMVQ9rFmrfHHk8CCm0HXls3rchbnOOI1Wf2vCc41K3&#10;OVabylTEXWkUqrKj74mvGSFvLfmb56w9G6fjqzJp45qcCkwLxO/WC3iQh/JBo0Xd/oBOnn6Eet0+&#10;X+v7WA0uZ6kbQXnYtEQ5eTKhwMulF+2cnwrl2/7VD9305adr5oTFcxfVf6TFMx5qkYyHnn9+ffs7&#10;hxm9Pi3oxc3OzEycYJaVIk1WoWoSBjmHYVMREbxnXVHaVEGmkCRUp6bs1Ia8C+7QcrbvMvF6Hkvn&#10;KI9u3nSEuA6hPw2BG7AUakhe5+F+42XQRzu+CkfJaXVihwXWFZSlMRM41k3G/cwymkKIPhXydB5n&#10;d+V5seV5zvEgaLxYeJ6XFJJSVI4lOtmTXJLvN+jhkydpdUWZIg/uP0BHLjtAoQeqyaq2XcybrIaS&#10;BLh4NdhhIlBFyrr4OTAwMe+Y34uy8QtNeHCuqgOn5T1A0GPLZhpVN+7Bi5TBxo142mbQlatyvMFM&#10;oBf8LolY5wEgR0i0Cqqc+hKAVkHrvdE4oIGoV0BLo0mQk2ttNBvyjPNZWYYX/qidl9eo9lUDJOQ5&#10;bCNnlO1Wvz9zLZPwyCBIv4eSsNU8ch5k1NrGZI8nMPWgDkdN74MWAs+L7b777ufALKiDB6WuoMuP&#10;HqNms8m/S0Q/F9mQmkFBw97aR1919TU/cfPrrzzNlVpYPEUY7TUsnpG4XcrW1/73rddtDOX3e43W&#10;zcJrH5B+6AjHE1jhCJ02JAKQAmzY0gFRqaUq0eGAeJly0QnqjhqkDs/qvEi584IUHkUDymIlgTRb&#10;DWo0GjQ7PcXXcx2eUYUbCV2SyBXpYavDpKELBYy3OWDU9KgzydX90OFy+3TdAEgpcHUHLCHhgMiI&#10;beKcVghyCpJQW7quQ3EaCXhhQy1ODgKt+JRJj9Jc0MrqBq2srKgVodpNuvbqq6jd8siRCQlI9GPt&#10;B3CPivhU2w3MuSEmQ0bGJmwIxhAg1OnqHnqQYsinRswAjzdq7xPfCTDnhoAMYIrgNoJMUUY7v5k6&#10;olQtJX0x4uZyPLDgU37/LL1jPXL+Fg7XDWtHeU+tgTBAOeSZvQF+KXXpFuB83b7qfdUGPrUBQrVI&#10;iGovzlQ5TbZGFc6/sKreOnEDfEuud5TwzbHZmOj5Jg7lkNoFbOXEC82cOn1GDXLx23WIJicnOboa&#10;/Dd8/C5lxr8jJx8Mw6L/a//+x97472xIVIunEuq/w+IZCUjY//Wvvvr84aD7I8PU+Q7Xa1zhBi0f&#10;nQyWKoR04Dc7lOSZ7vEhcUkSSjxl4gP5gqD7vR7t7OzQsNdnb1nYryFVT051aHKyQ3PTM+w9y/Zn&#10;eH2XtmhFOOiwDEDY6NCZvC9F3NCEY+CQZtwGEDXui5CiIE9wDdJarRZvbhAySaHNqBf3RqfP94DT&#10;GPfAWhrW5yA/kHfoKUe61Dg6wUZPLsU5BgEN6g9T+to99yhiSlO67tqreYlOB8p0Jm5Nphch7/E0&#10;bkcN8ABgyU3rfxGxDNeY4B9GYAQR1esy9TDpXoRIjORvvoEpU0KrLFS9bklwPDarkSgGNZxecyYz&#10;edhDPWxIDnBrbeTnyPORKVcYgAE4BjHDBAGpeJy4mUDNfGop1ICA8/VATNeBe2BvIqSZSGzg5fHy&#10;6h4XEne5Z/I2AwD9PXQ9yMd+fMObVcesS2JPe/aSxHtwVGz6e0/cT8M44nKep1YY27e4SPsX5kmm&#10;MbUbHsX9LjUDSVm0ffqKmcnv+MmbX34PF7SweAow2itZPCOAedefuG/l2q/dee+PZIX/fV6zvSDc&#10;ENpV7rywPCFL1K7HS1NmAhJ2SI4nWAJDZwySjKIhra+uKcIeDLiTDD2fiRResvv2zdP+xQX1zPD6&#10;1iSNDTZocAo6K+OEZbzCTRm2PxeVdFeHIW7czxCykdwh3Xe7OxwfnKXqIKAgaJAXBkziUEMCuA7E&#10;xm1AnSWBgzBUGwGZgRZUeFLVEWMZKI8cL6RhlNGpM2dpdW2DtQVzM1N0zdWXk8CzQFLijr967nFc&#10;LM20B9dCdQ+1sUkDoEpmVSyTpZpDzKW1uaC0uxoS4lwQRe1emrjxfoD6uzdkD2JJecxWEa9qr34v&#10;IM4sL8kN9zL3Y6mai8I0goIgz0zdVrcLm3l+vq82gdQHKmifsVkrqHubaWClT0BJ3urctMMcc3u4&#10;nUpSxwDDnJdleLs0cZt6uI4x4jYSt0ozdVXEzQMe7V8B3wt+ToHpcrma3332DMVJyv9n8DvAc2B+&#10;dytwyBcFZXFEDZ+o5Um5vXTy99/4hpf97FuuP7rFN7SweJIx8i9n8Q+PTzzcW7z/9r9/VyT9f5o5&#10;4XXC9YJcqvnUnudzp43lJNkBzPNIQKLizkfQTm+HVpeWaWN7i6IIQURSKtjOHdLiwgIdOnSIOu02&#10;PySk1Ha7yTZkI3GCD0CG6LS4Q5YZqwPrxAaJzNi0uXPDNCtN0nWgfUjDQENJ0IpwTIcJWzvyIX1H&#10;0Aj0h9Tv91l7APKen1tgJyDYF829MHjgdmGetXae4+6WValGFa2igTmez45p55ZW6MEHH1Y2SYfo&#10;hc+7FgI5B1fBlB71zKrt6vrHB9AKy4mlrRjA+6wGHIpENJFzfOzqPeB9g4yMzdikGzJGm0zN5vlM&#10;Gfac9sJSWgVUnpaQBZQPnh5AVPm8V5+cUrxTDCVAcJqQ8S4BlVazzTPBFep3hSL56MAKMCReqdeV&#10;Clq1SxF5vS2iqKRxlaqIu3xO3U5z/fgxW6/5WNVbvQt1PbQJSlLX19Xagg3fpiR9XWf9d5CxBsun&#10;c0vLPMcb6nOOCxCnND8/S5cdXCAqEgqhGZIZeVlEQZGuzk25P/7z3/PKPykrsrB4EvH4eyqLpwSf&#10;Only/+2fvf/Nnt9+d9CePN6PCgqabVb3Iiy4kdKgqvO13TdOE1peXaHecEDdbleroftMUoi5PTXR&#10;5mUKm2HI5A11NzpcSK7onCAtgsS4U9bgTtoxqnAlsXE6iNNRTmN1mAhp9c4OMMQNzQAkbHT25pw7&#10;+6JgiRrky2nCY3Xk5uYmrW9tUhyp4Bczc/PcdizFaFT5uA4bd9sYxGAhEN2GAJoHx2Gv4M2NbVpe&#10;W+dBDGKTX3HsCO2fn6UsHbJHvVrta1xaffzgDl/rxOF6xa+Tp8qBLWrOWEzaihYNucJrHXsmRENY&#10;aAZLfbDbp6Xqlu3pEI5ztTIZiHu3N2SSNO8EAxu1SY66BlMFyBQkjD23qQ4d+U59b+xddjg077QZ&#10;qO+FgQ7SVFn1fQF8f1lkmhzliKSNff1+nK9Py3TtTKeeHRmG6JVGAKYfg3p9Zp9rTYSpzhC3kewr&#10;Nb+6pvwW3JaqnWg/D7j0AMzUjwEg5njDYe2hR87Q5vYOuV6DgkaT4mGPLju0j/YtzFCIAS5iAGQp&#10;tdyC4t21e66+auGt73rT8Ye4IguLJxFPrKeyeNIAO/bvf/qB6zeXlt/nN9tvjuJ8Cl5gjtekJCsI&#10;kb/8ECE7MV0F0qvHJI6oX6ury7SzvUFRPOAOGiQIezUcZw4e2k+TnQm2b/uwAcP+nSbcoZlOmCVp&#10;mTGhq/PKjqikLC3VCgSaUD8VpCFwCnpCdG4BAqxchLiNVA6CgSo81LZWkAvugfuhbkjsUGMCLjQI&#10;wmXJG3Gj19fXmbRcx6dmp80SOByD2EygySbNQfAYcDgs/cKMAOJaXV2n5eVlGgwimp2d5tCVUJFn&#10;8YBC3yFHjWD4XRrUn8F03I8GVgM7WIxE2aRZlazcnNTcbqSzgUPVxwFgQUY8CMNeeYHzffV7RHtw&#10;BYgiI0F+0KJhmtJgGFN3MKRef8gmhv5wyN/WEdqGrQcOdYAM4c1fJ24Qo3lOtAXHhjSVOt7huc1I&#10;Rym8Y3ynhh9QGPo8iIKpBXv8jrJooMwFNRW+ak+mnpl/LxUZ1o8BSNwmndtxgde5lpzHJGUjiV9a&#10;4lYw09NKb3v9iXGMMQG+IQ82ar97ZT5BGUwnDKg/jChsTdLyyjqdQWCWDMvCNqnf71G75dLVV11O&#10;nbDN/h4tmIJ6OxTk/UwOt//Nzd/21t84flxU4fcsLJ4EjPa2Fk8rbjtx4tBnvrT8vYUb/nQQNA5x&#10;GNIgJMcPuKOGwxYJjzsjSA7DKKXVjU1aXVmn/lB1mJRFND3ZYrLev7jIamYEUOGsPGViVfOytV3Y&#10;SEKgD0hWcMsuOzrtDIZOWJfj6GDoPsu53qqzNz8cI1ljq2NEnY769T1M/eU9C+UBD7BanFxyfXha&#10;E0ubIOCd3R6TOUYYrZaSvBvNJpOHF7iqTiJKopT6u9A89LSpQDm6zc1M0zXXXsGLQ7ik5t+ik+X3&#10;oKXYcZj2jT9XHYa48X1gFwZZG4mbvcg1AZq6uJi+H5JYTYsF2TThYaCG777bH9But0/9OOZzaF2S&#10;LONY6xwQBbG1tR2WVfQ1GzvS8Mx8P/OOa89hnOcM2P6uVxkzm8nH3ki8qNHUB8lcmW0ktUMMylxq&#10;NJrUajZ4kMbXaSmcy1f6bl1H9ZurEzc2Y5s26mvWMmhSr5dTY0d8P1UPqsM5f4taW+vEDYxK3Oob&#10;8rQ4hLYtWK/F+bpa/jYwJzhuSHFe0MlHzvLgCf+LQTOkNOvT4sI8HVo8SCIvyJdEnUBQMdylgIb3&#10;HdrX+IEf/ycvv0PXZmHxpODSvZLFUwZI2bd84fTz7jxx4ldFOPPtQXtqEpIopu6AmKI45Y4Q9jVE&#10;moIqdGNjkx45c4Z2drocwhOdc54ldPXRQ3T4sv2sGkfITtQD4oaklaaQtrWNWpMIHM6x545NqHjc&#10;yDdAXl0ljvtwWX29IV4DE67UpJkcc45rVX5FCICZVsaOXTyVSRERwH0vQoNCRRs2aW1jnZaXsIrX&#10;LnfEkAAxvxnt9gIl8bLknqoJuCAMXRPt37+fFvbN0NzMBKuzi2QIGUs51mlV6qPBaAfMMWDaCRLI&#10;9TQkVi0jBTZ/XlylFjxEPx8TBE81UirdFLZ+D8E+Ip52tL61zSaPGF7/IA6QtH7fSo5XjWYyQlPg&#10;3W8k/TFCNrhY2ii05sEQYhmbnm0oxgLABGfqUmVxzDoD/g1AExT4IPAG+05MtNXACj4WAEqbOPaQ&#10;bPEucexh4MN2cz1ToHYPft9w9CvvV9nQzfXGm95speRtCFoPDAyBK89zlQ/ihi8B16GD7hh/D7Z8&#10;s8Oc0n74QQOrclMUZ3TP/Q/wgHqYRISxNSLsHTt0jOYmp8nBQBS6kqRPoZOm+XD1/33z9W977003&#10;iSrEnYXFNwj9b2DxdEFK2fzA7330nY3WzL8Qjdbz48Ijr9FmdTE6c1bBDSO2+SZ5QWfPnGO7Lzp0&#10;wHFVuMXDBw/R0SOXsUdrG5Inr2aEqU1Enu8oFSmW+mLiRfejgpeoDh6dGtKVRAqYDtME8zCStAGU&#10;uDivEzc6QB2qvLpenfI5NpRRx0aEUQBxc7r2Spe1+cGmLhAXJELBgWIE9QZ9Xhxkc2eboihhFSek&#10;c7a9SiVx50lGjTCkubk5mp2doZmpCQpDl3x43HPnnJCP+hGDLUvYhqm56VGB5+COXw9mzLPh3oag&#10;AY6Jzu9JBZaBIxMkacTkwiAB37nbH9L27g7t9CJa2ehSCnt/qsiLzRI6JC3uA1MDUL4T9SX53hgo&#10;eJpscK/6Ztpr2lxH9X4xx1+PYAyEui9/D+0QaQYMZbhSzZ4gv3L1MhBrGdpWOf+hnlYDMwYCajUa&#10;1NTTAkHgeFZseD6Uw/uqPweAdlbzrzUh11TmKIcyo+StmoO24dwQ9cWIG3ueV4B0E2TFSPqauJVP&#10;goryB7MN1ORnl5ZpdW2LZ3GokLMFzUwilvkxCvC/g99ZPiRPDklk3c2JMPmeX3rnm//GRlSzeLJQ&#10;9QYWTznOnpVzf/L5z//Q7iD5xebk3FSGcbsHp6yUCRu+4gjV6WIaU5rRXXfdzVO5WmGgpugUKS3M&#10;TNNVVxylfXOzTHroCOFAhs4GfS0IGx2J6sEkhxpVtkt4T48SN8oZCaau8sZmJGJ238G5VpUb0uI8&#10;9g43dY7/lNR1uFU9jzvF+n1q0iI2k89l4SjledpDGU1G7HFJ3X6PHc8ggXcHfW6TJzyW3tqNJk1N&#10;TdHc/AxNTLRYwwDveASagaocjleGuEEc6I/NO7gY0BZDhACTmjlmRUSiOnwQDwdTgVOVstUnBbH2&#10;BAMziPi73ZhOnz9H55ZXaBANiXgRlJDnnPM3439IeFrjW2c8ZS2AdgHvko20ilwMwWGfoR4mscpB&#10;zGyA0RYYsCq//j30YIFfBM55GiC0HVDpuxx5j/OgKXC0VkRrRxCoBD4Y6lo1EFTq8GqaG35z+I02&#10;gpCdJtk+HiAevtIaoX2YupgmWMsNEyU8TsegCqSOfNRVfQP1/rFBfW5+M3XyBvA2zTEIeJy4+Zqa&#10;xgTvj+MCGMLX5gc1n9tjBzXXD3jwNRhGdM+J+8nzQ4oL+I3AydCno5cdpvmpKcqSIYW+IEp6JESU&#10;F/3t33vB8w/+/Ltef3yHG2Rh8Q3iUbosiycLUI3/7h/+zQtXk+yD0u+8lvx2k7wmR/iCuhtLCqLz&#10;G6Y5dQcJLS2v0frODqVJzvmYdjM3O0VXX3GE9s/OkCNjXqUInWASpywJwTsZ0hM8gbGWNAgTkc5U&#10;vCd8adNhj3bcIC2cjxN3KSBrYlaS1KiaHB0WL8hRSzMwqvFyAKA7UQPOw0BgjLhVJpi6kmoVsWLN&#10;ZKzIpSKNQbJFwBWoytHBFxmkf49Cv8Ere6FbR+cPZ192OnIKFXaVTbqQIdX94cv9aMRtCANtqZMI&#10;NrxbHhjxymNw4vNZIsP0PXKhMHVpc7dHyytrdG5lnXpRxCtQQSSFUMlTsfgDwAEPpmv9vUCAIJIi&#10;o3jQZ7s8JEIMEtg2D1rCN+bPU6gBBN6vfm8sLI99E/MdFKpvwfPZ9e8A1zL4veh559qhDpWyOQMD&#10;FNaQoN0+ZV7IjnVq3v/owA57fBv1ztQ7ZBI3zm2+T81mm/f8brEgDMrroD7wyagPRgCjMjeAxM/1&#10;j5ThN8Qw1yuTCGYzqOuRDoCYuXw5MNCEzZuafog45hiAcTAbDIwdjx548CF2Fsy1xgX/H1jp7uhl&#10;h/g7TjQDiqMe+TKlQOTngnzwQx989xv+hm9qYfENYvS/wOJJB4Kp/M6ffOI7d7aLn/cmJm5IZOg6&#10;QZukCNjJCCE90yxmSXJzq0unzp6lbg/BUpTKcnpqgg4s7qPF+RlqeESBI6kJhyySlMTKgQ30CMJG&#10;Z6MkXMzfhbpVOQkBxskM3RV3rJrI64QNjHbwEBRrZF4jdNXJcX+u83SGhqnH1GskSgMV47wqg/JV&#10;WdSlztGhguxgOgDY9otcV3k7Yw44wEubQCsgdTsdPB869BTBpEtSYUkqA3Gr9wvifjTg/lyfHmhU&#10;HbySvlljksRUYKABB6asoN1eRGubXdrc6dHa1javAw4bMYdiLUPQKUdAtBwdPxa7yJKEB2pFFrFt&#10;WBQJf2d2qANBQxXNqmml6UAdkPTwTAwz4NHmjjrU7+LCb1GzUJSOXUxweo8Npc0VRk3Px8KjDAMp&#10;eP7j+/B0MuwhSWMgo2cOcPAVZZdXtmc9KCOiTmeSSRzSeBhgUMBqDB6M8D3079c8o7q+An4P5pvw&#10;pn+bZRvNubZ1s49B7RzAzlyDV8DlYHeH9gS/P1cNDvG9kI9ocdu7u/TgwycpEz4TOSwOyXBAiwuz&#10;dOjAfh40yxTfMqVOw8mjzbU/uv7Vb/yxdx0XA76phcU3gNH/bosnFVgf+rc/8tkfJcd/fz8uZp2w&#10;TSDtKFFOQLDdYkMQkocffpjW1ta4o4P0gQ7j6OHL6NjRwzTRanLAFKjg8iziedw+R7yCjVUFYMGH&#10;RIeDYCK4HntW/9VIFTHMDbgTF9XqVyZtjH/5XqoO9VMZz78UcRuiMNfVyQJpKpCLrrOUzKs6VFCU&#10;giOqwbucnZwchwJ4AzlqAZUoSShoIEY72o3QqJIlb0jbsL2jT3VdSFsZL5yCu4BgHJSVSnJXXFW1&#10;bRwoY57DEAQ6cEX6DnWHMXlhg6O0be/06YGTp+n80iolhSDXxzQ+r2anRRtwzEpalqJZ1Q3SzrJS&#10;PQ7ahGDHjn+gfPZWV2TNaSBm7SxonMcA01aA36e2l9eBgRqETpbStePXBTCSN74NArig7Vz/aHm0&#10;Cg52WD4VABmyHZxJXJkOPL+hprqB0FEXnkBHSUN9mG4FUgQmOy2amZniWPIg7zyBtK4D8GhyNbZp&#10;0w6jAse3AfA/AZRltGnjUsRdbfoaWFE0afM0xdq7UOl6wOu6dO+JB2irl1EQNtiMBY0IZiy84IXX&#10;sRYG/8uU5kR5TB2v2AyS+Ac+8J5v+7i1dVt8o1D/cRZPOqSU7Q//6Zf+5ep296e89vS+THoCqtM4&#10;yakzOUtpmpEThLS0vkUnHzlNw+4utRohE/Nkq0WL89M8P5QJGlNV2OlJey9raRUbppBhD+ENeR53&#10;1MpGB9uuKaukO00g6Lg5XZEBq6trEll9bwjWSMTK0a0iZSXJq86M03W/bvLLjresR0G1pyIbnFX5&#10;ekqVYhduL3fcfAuc6+fBuzHzhSXL0CqdC6eUIw45VOVQh+OdoIzwyaMAUd4VEXOdj07cqBN7tonr&#10;ue24f3PYAAAgAElEQVQ47qc5icYUnVndYvPG1m6XBkM4zeH5oFYVlMHG7UNjkFORJ0RZzLZ2qPFl&#10;0icnjcipTZ2CTVh9GzTMSOXqGQD1ndRL5vfl+Sq+tj4v0/X1BmUeLoUWRb9Pk855tWMDPKcBiLZ+&#10;D9TP75+lVDVlMS+M3RtOfy7lQpM1k3fAwYR4VgSc3jjADBZBUb8BKCMwQG02AmpjsAqnS91Go8HB&#10;e+JND/IMEfO35N+2emY+xsYaAjWo4HJjxI23q87VvHdoHXDOkjwPAhA+FbMvlNrfaKrwXTY2d+nU&#10;0hbl8JfIsHRsTjKPeWom4g00/CYPEtO4TzNNP0+2V373u4+/5Ode9aoF5WlqYfEEceF/qsU3jE88&#10;vLL46Y//3f8RTMz/iBe2WmkhCDKFQCCR9hTP0Q2bLXro4dN0enmVXEgjkArTIU13WvQtx19Ck60G&#10;28h4AQ3dsTG0Zy86IO7smFArKRCBJGDjxjSvIFQEg3Jq050Zdz4YAJBWvV5IuGZThIrui7s4VQYS&#10;H2jSRaen6jeo16NarqO0janGzR4dLufrc6WYBaAarsoZAivn6WoVvlGlooNkOVMTG5O+k1OWw5yA&#10;ligtBngItnBHqiAuuroSpv2sdtZEwb4IWPwT84ccRTqYX73djehrD52mnX7MBIR7GBssPy+eBZHd&#10;4KcU92nY3aEs7XO0OtaYZzHBJRHSM2sYoHpnSV6TCVTkGHnoQDH8XOa76Pepp1nz8cheE7OK544a&#10;1fXY45yne2mgHIY9JAroCVKE6lFLucvCFa5EW4TIJU8jh1EelhnpOIUsfHJyzxfCy+A/xzZ7R5Oe&#10;XmWLfOXEBrs/28iVahnqZsmmg6D0MeD76Kh+GIDC1IPIf3hWfg48PwakRroe8zA3v23sTX3w6eP3&#10;yTfRJK/3LJAbCR6fStfHkej0LA+cQxsC+zaIG78rDNySJCI/6ND9p87T1naX8jxhiTtsqP+5q6++&#10;loPWCAQ8QuVxlzoiffiymebbf+J7j3+ZG2hh8QQx1m1ZfKP4whfOzv3pV+/+pXZn/oedsNGKokgg&#10;6hdiG/MUGy/gaUCnzi/R1tYO5SnkcMlzYPfNztKxyw6wIxqcUqE6Nc5lJqQns6hK0R14yeV8boiL&#10;zxG6VH9i1aFrkkQfyvKp6gANWfH12tnM2L7RcfHAACla1W4IAHtDfOq+SjJiCR51cY66p9nqUPXr&#10;NhjC0fZZbGU9Y9dVUNcCTPJjUcH43g46ZkiN+iWplpfHIBVzLwx6PAnJT5EbBgVYwAUq3szxKRMh&#10;9RKi9e0enTm/QesbOzwjANezZgLzdznwSkYC0rXMKI16lCZDjlqHfDgucXuEsuP6hujRJtiI9V49&#10;N9qu9uwYViNuk4/pgfhG40A9ipDNoAeDHISH9fBWUyllJGWx4RCdKxxnjXKxVrhytYjl2ZzizUAE&#10;kRO4OeXwjQcRY+HyuJCx62dB6uVSBCKVk43Qmy+kcygvsvmiEHN5Tm1ynLZDwpeO08hz0cJaM/BU&#10;yBwpZO5iDJs6jitzxwtEONWUrtfk2Kt6wRNWt+t5/HhO2L8n2m1qtkLWQIFxEUKXTQ61Z1cEXE0n&#10;w3MjgIxRyysi1rZ2/U/DHvxaE4Wph9jjah7kmSloxtN8DIXjUreb0t0n7mftwCDq8x5tXpjbxwv4&#10;oP5A5OSkfWrILHWHax/8wE++9ZetutziG8GlekSLJ4DPfHHj8F/d8aV/25xbfIffnAx3drvU6bQ5&#10;RCU6HUgcq9u79NCZczRMJEf38mVGrTCkQ/sX6YrLj9J0p0393g7JLKWpyQ6HMkVHYIgb3Qf2ioh0&#10;pLMacRu3IkOyhqRMp19NCdPpuj8qzy8gbi0xl9coIq5fUxLEGGnzddomaMoa6UqdV52hya8TN2/a&#10;KcnkV8e6c66lM0rP6KoMoEqZcyXNo2YjsUKiw4Ic/FYzzDFOlQex51Pu+DTMiJa2dunU8gYtr3dp&#10;iBDiwucAKJCo2S6N2dppTFncoyzu8rHvwO4e83tkswQ4iZ3N8BwYPKmpVfzGx5+9NkBip6/y3evp&#10;Z8jn91u9o2rTU7a0qltJrW4shXhIUv5pIcTnGu3ggawfnHz+Ybf7pje9SXn5PQFIKcWHP3yHt0UP&#10;t1o+BSvDXqMjQj+N0maaO528kK3cER2RFYEUWVQ4XpqnWU7CbyZe80rpNd7ou+ErKQgnOISsg1Xe&#10;sDiK4AU+lNZIsikJMetbTaVChykI0jBeCQ9Uxogbzw/iVqSrFp9RBI5c9TvBTG7k8zK5mpxxPWrA&#10;eUXmun5D4KhbOBRFBZ08fYY1MEzw2qkUAw04qYUuMXEHMia/iCnrb9zxggOHvuOHb37pmqrIwuLx&#10;Y6zXs3ii+NTt5+dv+/vbf93pLHyf9CfCfpxTozPB5IxRODqY3V6Xoy5l0qEIASiSlKZbTXr+NVez&#10;SpAltjxn71oOUpEl7DxWX8gD9IC96ni0DZQlYvUpDUGzmrZ2bmzV5tzASMp8jPwacStoKb0sozou&#10;7ihrNlJTj7lOeT0rJyikG9V2hdoAQquly7rKtkJhW5EVULVjdH9xVIMM7q3H7gPg/aEzFpCwOAKY&#10;Qy4HHfEoxSDA8+nc8jadOrNCq9s71McyqjkCqqg6WoFPBda0ThPK4wFlaUQyi9jhTPC8ce1ghjXO&#10;Id2zBsB4/1fPOS5R84CM36Ham3yAvxHS0TztXDhaF9qm9kEQyDRPY5fEPb70bomd4A8va+0+8va3&#10;v73/dEt9IHhubAVxyy23+H99Mj1cpM4/KaT7Nke418nQnyIncGELV2r3yqSCqWMI6wsHNkwrw5rq&#10;IHYzQFFOjbBQqCiCHkwk2gZfmlnMXqvGoVkx0rXZLkbcRh0PoC34r4MJYH17m86cO49EDpqEb4ff&#10;/cH9B2j//Ax5MqfQySikhPLhzs5kQ/zAL/zQTX/OFVlYPAGM/yNZPAF8/Lad2Tu/9tn3B5Mz7/E7&#10;842tYYKJOiT8BtvK8E8Oqftrd9/Nji5RknJoUyx8ce0VxzioSitsUJJGRBxf3OH5wRxMpSaxYkNv&#10;zXtjq9REa4igIlrTwai9mX5lzg0M4SuiUMTN52UxU58hBE2g5UBhdG8kdTNwKCX3SxF3dSMGp9Xq&#10;NBJ3vR0mr743UB2rure6Bi0w53XAZUpQmiDMbIuE41A/iSiFvTlsUi4DGkQFnTm3RasbO7SytklJ&#10;ijXFQexYuAOq7oLV4HkaUxIPeZlQXiHKweIrkOBBIIiPjvnu6v0qtb0CP48maH5Ws7HfHSRwxS78&#10;jTVRm+uwAWYZVqwkVq8DcBxHeo5ztnDdj3Y8+eErFjt333TTTc/I0Jsf+YgMvrp1y+HdfvQq4QRv&#10;djzvxeSEh1LHbXleKNhckWX8DfDOEK8eW7OBOeTq/fG358ApatEQkDmIG1CxztV74QFnAUNRpQZH&#10;WFNDytjX1ebqXEnipgzfT8WuY+e0+x96kP+vEc0PvznYw+dmp+nyyy4jD7M3ioQ8zOl2olwkvd97&#10;2QuOv+9t1knN4glitNezeNzAPO0P/v4t73ed1k81Z+Y6m91YhJ1pDr6BYBzNdodOnzlHD506yR10&#10;Mox4jickh2+6/nraNzPJHT8iWEHShoSdJhF38O1mo4x9XXbIY8QNm6khNaAsq8nKkALmmZo8Ttcd&#10;FjpBc52RFFQZfX1ZpyaXGs+acqjB1AtCN8d8Xg4YyiSFmh0XuCB7TMWOv3w+1j6lEq+hJlmrwQGe&#10;qWp0XVWPZ4VznvEmpsAnarSonxT0yNk1Onl6lTa2I3a4gtc6vpknUsrTiJ3N8mxISdRjWzbeJaZy&#10;ITAOVOdwPuNwsDqsrBnoGPIwhK2m09Xfk3onpSocV46pykc3FRCFfRZqdXhQJBTF2SB0/20wPfXn&#10;/+wfvXKVb/wMx6c+9Snv4/dnbYeKA4Nh+qIgaL41F+7rcs9dkNJz2Stc/eL4+zYbAXU6LSZxAFos&#10;RMnD+8YsizzTIWNB6PpnwZoVEDErdBSB4/spolYaGDOFz6jIDWmbKPh4x2gHwtki6uGZM2d4vW4O&#10;EoS49Ah3GwR05ZEjNNFskpAxiXRIIWLUxoNHOr78vve/86bPqxZZWDw+6G7M4olASun+3//rS2/r&#10;Fc7vyJwOxGlBTtBkiS3KHd5vbG7TPffdzytfDfsD6rQCmui06NjRy+jA4gIR5iLzaliY75nxoiAc&#10;P1rHTh5XhRriRufApMnq6koKUGXQ/RiC4N2Ftm3j9FYjbmxG1V0nVJWnzysOVOVrCTgfl8QfjbiB&#10;+n3qKJ3yTPv4byXpX5y4Tbdatck8D2BIGzDta/oexUlGKaYy+SH1E6JHltfooVNLtLK+S35zgj2T&#10;XTiSYV60zClP+zTs71Iy3CGffb3U3GvcCxoBtB0aj1LrAA9pJgAV+xokbIgb34o/GZNzRbw4Hj83&#10;beZz7WConnD8NwJ9j5uSKG4NOq1fOzjdvjsPr9xxj6V5cO8wn5g4lt9wA2VPt6r8ieC3PvLx2eV1&#10;8a1RVvyw44avpaDVxpxwBCxSq8kVrDKH1oSXHfVUFDb873DUQUCTMMgae2wAq7+xaVU8MO6QhqJG&#10;+lbp9d8bVuCT5PohhybGtM6U12nVXus50eGDB+jggf3826E0IreIKHCzrD/o/spvv/sN/66syMLi&#10;cWD0V2jxuPAHn7zvlV+5+5EPzR489II4SgWCgcCxJsF6va0JWtnYovsfeoTiVGknk2hIrdClbz7+&#10;YpqbaEH3piQyLQpw2EtMkUGHJEnbxhPdIStno4q4cYwxv+r864TJeYyCI6gBpdOa6fw1oavY5rV0&#10;TaR11Tj2lcQ4quplFXwpBdfvX92vvmmBk8FpTG6ahGvtMIRrAo3VxgcMJPNVWtVurlN/VSetSFGl&#10;KL0AwCypj0nZQRttyqRHZ1e26P6T53mPxSeCVpun/WBaEuzVSa9H2aDPEc08EAGI3IH3uArrCdmN&#10;JT12iEb8dEUC+KaqHcpkgPXF+ZzV7UbqVu/HEPSliLs6VlI437EWbpR9IrD3fdx6MwzDB1rtcKcR&#10;ttLAcyloNPIw8GMSTj8vskEaDQdhs9ELhdgkx1+XgbPqJ0W3l23srkcUZWeWhvTiK/tzZ88mN9xw&#10;Qy5Eqc542gDb+C/8p1vmh5H3tiJ3f5pc9xos3g4CNzZwvBeYnqYmJ1n6xsOn0VC9e9AwE6lWjmsS&#10;rxM359ckbnUMSVv9vi7mpIYN7xrTxyDFn3rkDC8GJDyf9fFQ1XeaHV4MqOE5UKpTkQ7YYTGNh7de&#10;e2T2rT/+luu3nrYXafGsQdWDWTwufOa+U5d//JY7PzRx8KrXxcJzOD42/pmhcQ2btDuI6eHTZ2lt&#10;c1fZ2hD6MU/p6iuO0hVHD5JAjHJPjfSxkhJ3AiBAmLW185Lq8I2kfHHixvSjixO36l8fjbhxbIjb&#10;wNzP2JIvRdwqbdQ5yuzVsapnNE3ZF00at7E2D7y+R3cL+3f5XFpaMjDEjduXqTyQUeWNJgB1QYoC&#10;IAMzdJvx1mDSSDJBZ5fX6cSDZ2h1o0eO3+QFJWL4HIhUrVmeDCju75KMYwpAyujw85g8B3HQtec9&#10;SBskiunJ+t6crkkXEj+OORwo7l8UFGJRjSdA3Oa83Zog4bnk+1iFy6dWiMAlakUumGQwD5zrZz0A&#10;JjXjdwr1PaR+3BdLazoyy4q0oCzxvCDyfX8oZT7M06yX5rQpPDrpklwexvHmMMk2sjQ724ic00Tp&#10;+g03XNETQlSjuacQUKP/2b3DVxapeK/jhW8sPL/JEePhha69yfHcExMTTN74n8PADANj/t/UwXqM&#10;BI4fo1rW8+LEje1itm4+16pz3IMdUBsNWl5bp/X1dWo0MXDAu1ex7S87dIh8x+GFRxCMBcMtQcW6&#10;TLa+97ds/HKLJwDdk1k8Hty+uzv/mf/5+f8zcVo/EIczYSKxuAUYBAE/VKcI7/Ht3T45fkCDwYBV&#10;eddcfTkdO3SAKItIJpC+Az3VRXfI+muo81HiUzZPTI/RRAsy0sTNatlaeaCKeFYRGG+asI1Ei+sM&#10;OH/s/hVhGgKv1cWqcrUZ8GpKugwAguFzPdUJdZlrOV8PPOrgfN0sVa5SUGoBm9MNESIJtn6kGUlb&#10;tVmpPll1KhF9EouB+CoMKbyOHZ9WtyL62omHaHlpnUN1wtkIgySO804xRb0tksWAPcUhabMNG5HR&#10;2F0M91dTy5hMIemDUDHg0O0xnbtZPpM7fKFinGP6mVoBTC+yod+NkdDNgI9t61yHx3OaEZUL5OSH&#10;ARMyiNkQNKbDYZqUIhZcH5ghDu+Vjb06x31qPwEG2mHen+d5CMAi81zmAiKrQ4VDTkKes+M5zrlB&#10;lJx0CvHpJOuf2NhNTzWjya1XvnIeZD5W65MDSN+//d//cubcSn5zSu47KWxdXxRuA+8d9m88N9Bs&#10;dXjqGLRWHHmQtUvq/WepmvmG9wlVN5sw9POaZy+9zM01ZrUwXc5I3iassPodYgU1pGOuON4zBgFc&#10;HOFslHaNzSpYPChLnXT3P7z6Ja1fvPkVrxjqUhYWXxdMf2jxdeJ2Kf3P/dEn39sd0L+RjcmJPJig&#10;OCO2s6HDxIj//vvv5xWh+J9bS8hHLjtEx44cpoYLaih4fmeWJix94X9bOZlVhFcSZ7lpidt4Z2vi&#10;VrZgdMAVcWNfTv/STl4mfZy4jQ0c4HyzN/2uVhWa88o73UiYnMxAGrpN7A2YyHBeU1sDqg4VCeui&#10;eabD4xrVDxXphrgBQ9xQfStbP9pUDQK483RBZMTmiompKepFOUVxQq1Okx44tUZfu/88bWz3mSTx&#10;7XBfLPKBaV2Yjy0I07pitXHoSwyKqmlHiH2u7muk4lHyBjmYsKwgZKxmhkEBOnfMF8c61WZlLfMO&#10;cAyyxjY9Pc2/LRA22mfSlbMa3o7yhVBErX4DuJ5XiuPlMSsncn5f2inL7GF9vxRMfQDei+J8HXRH&#10;ExmezRUiEg5U7d5p13G+monic1GS3f6SI7MnnippHNL3X5zqXZ72w3enrv89juMddIQjID1DbY3I&#10;bNB84d1hg1YL31hi+jh+d3gEvDcm44sTNw8COKzupYm7roHCxgYTPf1MxRRQ5I3phhyCmPU++GqZ&#10;9JKdLx2cEt/zr7/vplNciYXF1wn1X2nxdQGj/f/88Tu/86Gzqx8KWtMH3MYkDTOHl/3jDtIRvFAI&#10;PEwHUcwdLXq8Q/sP6OAqTUqTmG1doasWyqim8ah/fsB0AhfbTD73C5Co+Dq1uIjKV8QFIqlfA7Ix&#10;5yYNeyWt1++riVrbrU3HVA4ESoJU54b3xyVtM81LXVPdsy4xmw5UtXlsgMFHqiNVaeq8Xqa+Z9U6&#10;jo30rgOxoPWwOfphSDu9lJfbBFedePAsPXDqPK1sZkReyAMpIVLWhsAOmUZdypMhwoCQU6S8FKgr&#10;cqV+Bikb9TaifopAE3Uldat81RSQKAgcbVMaFsnrXLM0iMh5LIErUsa1SJ+dneVNkbBaeAb3M+QB&#10;TgFpOp7+Dlp9rvIKFbITzo24LzAW893sOdTpRWDeq6kTAywQIocc1cTP94VLhh44YPoZbOBCikSK&#10;bEVm8pOZFJ/op9075Fpz+cYbZ7tPtiT+kY/c1vzi5s43ZYX3PuH5r5XkTCMqq5J+YULw9bSxNre1&#10;/D0VCGWasLaE31lNXY5tnLjNdDCgXo4HMSpV/cV704TNW7neNyzmZgEZFfnNL6JuSLvv+vUf/Y4/&#10;1JVYWHxdKH92Fo+Nv3zwwX1f+OwDvxu0Z9+UUsNNpcvTScJmm9eGXtvYoHvuO8GdBTrrOBrSvrlZ&#10;uu5519AsoqAlMY/8EQYR01QgCWQsAaDzVfcwHaZKUx1y/dzkq84XzlHIU8StyqkO5NGIW5VTe0Pc&#10;VV6lPkWHYyRy7FQZc27qVdehS1PX672Wos1m0keIW2sK+JxdgWp18N86xttZlQVK1b+5AVTGaBde&#10;lBfSMMmp2fGpOyS6864TdPrcCnWHCN41xYteUB5RPNwmSnbZa9zNY3KgxuboZnhe1eGyahzOatCX&#10;I10GJBBBTTukGRs3jtE8dmzTBKfIVe05GAsCisDGLTwml7m5OZqZmWHiZokc0izaxm9XEQDfU5M0&#10;Nl6shE0Do28MKlu8A5QxWSAziH/6Denva4gbT6nuo76JGoQorlLp6reB8tCYq0hvKUK5suZHnbNU&#10;qyX10PeKIst2yfEeESRuj4rkM3Jz93PXX3/0YX3TJw2/8B//9kBWpN9VCPnzObmHJWKiC4dV4TBX&#10;qaAtk+QHao41JG9A/XI5zg/DkGyduJFWl7hHtvK1m3P9O+QBkZpGiN+gIW6jAWMSz4fUyLp/dPU3&#10;z/6zdx0/rvT5FhZfB0b/2y0uCSml95v/9W9+pld4v+w2JxvZ/8/emwf7klzlgaf233L3e9/+Xm/q&#10;VksttVpLa0FjA8IMMJ6wwzMxEhHzhwnjYAjCEDPhgRhkg43NAA4bW8aCIGTMIIQNeGwxzFgLkiy1&#10;Wq2WWt1St3pV9+u9377d7bfXOvF9J09V3fvea62ApHdPxO/WrazMrKysrPzOOXnOySCh9TjXnqGw&#10;DgJ55LHHuYEI0BQBOKC0e+2tN8vRg/spZSNIBwKt4MNN05QTtEpglwNS/auB09JaEjKNtwDaTRrT&#10;KQnvLF9LpK3reqLgybz41RbizvimZhw0u9VrBGAAGWBaPQbCyImjuXdZSaRpXaoqR3FIcg019RlZ&#10;3UyzpQWHQlCRW14caWSEydMLJMXGF54vaSny5cefkyeffo5uewhzGXoJ/X7z6VDKbChePpYyG4mf&#10;Z2SyYl8l3fq5Cd7oUL0ftwl1u5I1P5OAlbEBeENirtOCwLn9hRwDB9b2yb59+8jwAVQwJgDYURRI&#10;mkIrg/ej5dsEkAAgWH/giHx4b4pD6qMMgkoYUIV+1mAk4Mwa9bwBM9+w3Q8r/oFqEwhEYBBK7ACG&#10;bVadmhy2APBf597b2kYCH9Z0y5zPVJZlVRV5FQZRFoXhybxI/3R9OPov/tb4y296003b3yopvKoq&#10;/x/83kf/aj4Nfr4Mkr9WBWEEfAYoR5GGS8WSA57Z4iNQj9ACYpO8obFgmmOY7LfbOA0cGfd0d9K4&#10;ko3DQKQIap9wJZeProWZROnomaOr8X/399/19mf0wh7t0VenHVPlHl2dPnLfmdseefr4H2d+93av&#10;P8/Y1VCRY2Lf3hrK2Yvr8sKJk+palOeSpWN5za03yy03OAty7C/i1G7YXQqAP53NpINtGVvACbL/&#10;+XNztQHtDpDFTkWcmHUSwk/zXBm47Rp/wEuTTlvl28ANQnG9tqveesJ3+VsStkvkwdzK6oAqetU9&#10;j9sVyyYz/FdXq20zsLJ67R7UOCCt1P6wtW2mOWmbu1FFsUwLka1hLl98+Al5/uRZSeaXCOxgnmK4&#10;eU22+b4wkXolQpambjlDJVTW79ayAZBoE4wECcJso7azAWf3I9ZVBC/8uNjulZSu962scv2630fU&#10;NreLVan7ZzMvduLIMmeBjr7Q+zYg4jrK3UuNFnVNezbNZJLOJM1y1kEbZgU2Xc/lMkuDlVR9I8gM&#10;xgPUvHiXDqi5WSqCyWCsx2A0sG4cSzeOhdtNI+SYizmAn/ZX855KqKPRRrTBti/1/TwIvFOxF35y&#10;Mtr+k/FNBz9+J9cpvnkCeL/7tz98Q+FF/7yowr/uhXEX24zyucUncAPAYRjINldqA1D3qwPqrwW4&#10;lSmCRI1EsEWaB4Qn1noDvlumk9lsgDtE4Nxssj0Xjn78V/7uj3xQL+zRHn11qqfJPbo6ffHZ9cVP&#10;f+r+X6nmVn5iLGEc9hdkczyTpNOT2BM5dfKMPPnc84LglqUfcm07iQN56xteKyv9WNLRlvQgvYUB&#10;jaQI3HFXplMFdJOG7QcygMakpwkGUDoxMK8D7h1g3r6+y91LyzcAaGBL4HaAred6f5ABd300IK1B&#10;X8nKYdbeUY9jCmrGAT+4uuGZKWZr+yv3DFqFqwsTn5na18Z7zfPxCHUwkuxZ3Np2RSvfUHIvlEtb&#10;I/nsAw/L1jgViXoymGQSJj3JZ9sSppckHV3SncGw/WQK0K64nSqWEQLb+IMaFIAk3KhgwZ0ooPkz&#10;8QMXn5p+1LpObb9ODLW31tHvdmVxcZGAPdfrSwi1bT51wK9r0fZcAAaWc25cOALUm2v8l4FIsqyQ&#10;2WzGHehSSuwaDQ6ggzI4ApwJNNhu040RIwC5rnUDVNB/zRHPA8DFvu/mRgZNQBwmEkbYTCOpjeb4&#10;bhwjhWHH9nNtGEZZytxgCQnpeQqpPa06UbwVBuEHx9P8Dy9sbz30V26/bvNbIYH//H+4ZznbHv24&#10;5yXvlihZgWILXgXoD4B3r9PVvmkxMTgaULe1Ejii75i+C7i5pMH3hHeijEvdf/AvL7ElLFzR3Lfj&#10;bDCwvAHg9oss8/Kt33rb637oH7zr7d6edfkefU3UzJB7dFV635/c/WMbg+o9uddZjuaWZJAWkocx&#10;LYSLyUy+cvwp2dgac5/hwhkXQdpeW5qTrl9IzN2g3JaPiLkMAx8/kjjucE/m3WpsfPj8yCEpY7Ku&#10;5zEHsE51iclCQ5nuBG77H7Q7wAol5pZk1eIL9Gj11IyCptnR8oAIKK00+6Eq9QPXSapmTNx9UDf2&#10;z1bgLpz0rCDdrod12aTKduM/YzaUqI4sCU11Ovqm8CIpvVDOXhrKg088JacvbDB2PPaD5n7LiHs9&#10;3ZJgck6qbChx1GHwknSGHb0Chp/NsLsXjb/U4AwiNGVHP2YQFRiqBX4mflBwSQHvCr67OCI2ub3D&#10;hf4cDc2WF5e41krAILhCJQ71rNtTHHtvIygMRDQHugRuF+gD4JtlOd0L8VPjRud6RMtngIdTm9eb&#10;a6i8rgJ62+a+TW2VuZL2u7KJuKbPos9TAxc1BHoN+2czAMrioszPY2dPX7LZjOML75xL7pRasc6r&#10;4wb2AIht4Ac+dvw87Xnepyfj0f+9edPBT73d++ZB7H3v+2Lv2fLijxd++DOeF72yCmLJoOIvRLg6&#10;IlsAACAASURBVLcKnZ/fYbDG9rlnNOBG3/J5tScav24aB2It3K6gPBgsB/iOgNPqGqaMCxJY3qsY&#10;Ta3jF1Ux3v7SjSv9v/VT73r7KVdsj/boZWnn17pHl9GHHnnxpocfe+aPPK//FvFiKbEmGoQMjznL&#10;c3nuhZdoSY4PGUZnUI3eestN8qqbX8F41pDYIPOoERl+OjGokY+psJ0aGRMkjzpZgnTC1OnWpFwF&#10;1YCMQATjJ4I5L5E4KdZSvJZpAqpoeZ2ssT7e1A/CmbWF7bmMqWjVj8istdRu5dz9apU77t1iLDjL&#10;YTbTSUyfH/Xo7A5JhOXc+qupHCkR8ppKK2gzwKioQi5iJjD6qwq6WCWdOdkY5nJ+ayKfe+grMsp9&#10;yTxVQWOf7NlwXbLxNmNHx17OMKZGbKNjnCizR64f3No0ABp3p7sR7ok+xIYwgQItfqBOFMvcfI+A&#10;Pd+fk16vw2fn2q9zq9P3rgyQTu54fjpl84kBIpCep1nKIB+T6ZTSNUGTy+0I2aWqaKh+g0hDqfLn&#10;mAC0B3nZp613CcL/9IZwUiVACJI1l3ooYWMr8pjpVOU7gzoSJHdIzmwzR5Mm0+1N99DudTvSjSPp&#10;9zrSTSIa0sEok9ug4vmxbEQVugueEoRVEAbwu7tvNB39blBVn7r12NqZb0YChyfIP/ydT9yR5uW/&#10;qMLu9xZeFBdlKAUN90SWF3s0WEN7+G4qfY+AYPQD+lH7RgHfAF1XBcB0KeOFcYf3iXrwXZAnZaaG&#10;ueX11rceSI6tPqswHZ9Ymo//xv/2P//gIy7jHu3Ry1LzFe/RZYRY5O/5yL0/sblV/vMk6M8H2O0r&#10;12hb0u3I9mgkD3/lONdKi5mqveeTjtzx2lfJfL/HXaJAZLSdytUmOFrh8oN2oGxA2Vof1J+bsxyg&#10;4by+VgEAnBT7MsCNYwPcu+7XUpvq+c77W3vt3P434IbU2L4GJsX+BwG0QZZm5yCrRwWSBrjVMldV&#10;4JcDtwZsYT7xZZrqmnGVpQraSU9Gk0zOb8/k059/SKZeR3IP23T6jJzlzYZSTjfFS7dpgEareFt/&#10;N7W4Y2hwDoMrpNF/20mXPHcuXnEEQMppkAawgrQOIAZgHzt2hMFVWCdMmGB0Vq9Vl1x/Tjq63zR4&#10;Bx8BWYKIgJDmBUH6wsVLChwGGE76Rp0YK6tLPT4D2oIfrulP203waPX/bjKApwSJlgO4CzAHHiX4&#10;C5fW1cKajBjeQaOuR7jRKuzQchvnvIfX8imH10MQyNLigiwvzEsnUR92RrWDexneB8awi+2NQClw&#10;kwJTE4fBuvjevcM8+7Xbj6x84ZsJtQrwfvf7P3nnbFr+k8zr/AiizldgwqWQMMD46fLdkVnKC8fo&#10;6HPy3TipG0y3ai403Z4TP3Qgz+FXT14MW/RWVZh4lV9SD4LA6VnlFXlQVbkXeLkv5SgpZpfCKr3r&#10;yPLqv/qx//Gtl7T2Pdqjl6crf817RHrvhz93+/rG9D+Fnflb88yTTjInNHTxIxmmuTx/6pScPHuO&#10;eWl9XKTyule9Wg6sLVGqMOAmeL4McONovzZwW1n9pwFum7hxCRw8peLLgLuVD7/LVMz6P4Db/mc5&#10;y19ft2t63W6DukGQuEFWBvdtkwV6qx/D9QP/vwpw23VK3a6sOmVpP+KeKnULrZ4BNgQUvJdJKevD&#10;qXz2vodkawwf7VjdvapCsslIium2ePlEIkmhUKeGBMxEDYYEVpVUoUZFvHEQ/wdYQ10OuwRI3/SR&#10;hk92wjyg1eVF2b9/P6VsrAVns5RrwagbEztik6MszjHhU+LFNq6wfi9ymYxn3AJ2Mpmp8VynS02B&#10;GoYlztBN7w1VPff9Ng1M673Z/wQVkFv7302Wv5HGVZIWhgmqJIoTSt/KSGQyTXNK//jB+K30EwI3&#10;GAv2oXMvawMbjggwBHBE1Dfs5oXNQBBFrMymEjltBXzlsR5uSx+gKIzOFXn227PZ5P233XT4RSZ+&#10;g/T3f+vuY5nM/qnnd/8n8aK5DHgrhXR7anEehQlQ3rVbGdIY2jW3tzfScd2eCT8wGoEXlJVfTfyy&#10;vFB5xUblecc7VfCC+PL8aHtwwfOLdQm99U5SDFI/zvaVaRp05vMsKbOlI53pnivYHn29ZF/tHu0i&#10;uH/943/7oX8ULq6+u9NbDCfjlP6gWCPFWtmJsxflWewGRGOVQrq+L0vzc3Ln61/P0JhO0cm6dgM3&#10;jl+LxG2gzus71OQuL82ldgK3XTPJ1wB2t6SLH//fFVkNwG0gptctP0+dFbimgUxVbj+zHjeqJe5d&#10;wN3kV6tmFKE0454TRNgunY+6rYm7PjGGAUA2GqcSdeZlWgVy8txAPvP5L3F3tjDqUIqrsI6eTaWA&#10;y1c6kqBMuVc21hhhlGbMkEUwq4HZ+gLLHQF8rk2a1V/gAAddDGvrlZUlObh/v3S7CaV/rl2j/c7a&#10;vIAUBlBy5UEwogMoTCYTAjbWrqGSxXN14piGbGAYcG5hVMHE6TjCxhkwxkZfuPpa66ug5l00wN2k&#10;qeTMdwGNhtuSUl+2qu0JYlSRN+kAaYJWKXLy9HmOcjBPiGVAyR0SulOr587tCgTbDjwrGJB9q2uy&#10;b21ZApmSwaW/c66btdC9kUypUhKEo8Ir/+tkPPpnr77hwAPfTDS2X/rtu24YlOU/rvzkR1Pf71R+&#10;4MG2AksbYCzQNtOOoG913GqgIMcMV2WVFV7plV6RX5TAP5kV6cP5bPbF2XjwyLDKLubh7MIPLsvk&#10;ne98Z/bNqPn3aI+uRs0XvEc76KMPP3frlx89/R+nXnxHkPQ4+RCKq0pmVSjPPHdCLmxsMi8m+nw8&#10;lu95852ytrSE1TFOQrGLamXAzbw1cNs1fQX2fwPcmp/XAY7u828DNwgqXC6JWl531IhqzT3awA2y&#10;dlhkNOYheDVlmO4sou1nk2l9ne1p2mrpu1XkmAztfEe+XcDd1KWTJa4TwPHXXUM+ldJFSgQAiXpU&#10;iV8alfKRu+6TrVEund685OlMEr+QfDKQcrwlQTWlyxekb/QPJWb4INP+QC3wFVTV7xrpyIP74gh7&#10;AgVcB/QA98iX5eVFWV5epSQJK3JKYwis41cEBAA2gADnUJ2jLM5nWSqb20OZZRmlazwnpdJ+34Xp&#10;hLSXabto9F0ooDCQh/aZE3Dr/jQy9zXet3Vt9/+m+rWpACPTIsODPQBh3PMIJgbw5aROADq0GTm+&#10;iTSX8TSVySyVyXTGJQy4igVxIrM0Y5x4GG/CKp1lqY0pZf9KX+b7scz35yXGejwBk2FU+Yz8TtzY&#10;8cvqVFqk/8pL439/883z3/D+4r/+vrvWzuTp/54H8d8pw+6BGZYpqpJ9P9eHhiMQHwwL3NeyFIaK&#10;VRT4aVXkL1V58Ug2m32uyKdPTCv/8aVwuv5zf/uHR3Xle7RHfwG082vfIxLWtn/jP33+p7bH8qte&#10;b3F+VkAdCotx7L8rMhincvzZkwxrWklG6Xo+SeQtd76Jvr9FOpNOFIrnG1hdGbhN6gIhDb82cPPo&#10;yjnMagGbStu6FtuUt2sG3HVeq8Du5SRpUwkyTwu467wOuHGNR+0fl6dlle7KWdk2UNv5juuWHxGp&#10;yHmoqlzhQpkVA23d6Uvvj1pr4HYGbLmXyMbMlz+7+wtyZjsTP+mLh0Ah6USiYizF8JJ40y3pwvo7&#10;UNBBOa4JA5RdWwCCeE6qwwngTvJ2R0jYIFyDZBYnoSzM9eXg4QMy31+QWTohUNq6di1hU82OQC0q&#10;qQKkqWpOU9kaDLmfM6zNsVbf7ya64xpdsBTE2C6n7TANCdTkOMLyHf2BfoJqG12l5yohQ6PA3iPj&#10;efkRhL6Elb/1qYK51s/1XY4lp953Y8HeBzRQcOWGJTwk6qwQGaeZbG9PZTCZCna0hfSNDVzAAKRF&#10;SRU7KIRFdzmWpfke/dqhRu9D4sX7zXIpUgTBCaSCJF7oLnpR5G3kWfafw6r45cOHV05+oxIt9vk+&#10;cyn4sZnf/XtFJdeXvh8kged1Oon0ukmViF8ifF5QFefKPH9cqvIevxjd5fvTZ4/K9ta73vWub1jq&#10;36M9+mZJZ9E92kH3nRwf/fRdX/xI5s3fHnYXZZLlMCjnuiqkijPn1+XcxSEn3ygU6cS+3HbzK2V1&#10;eVm6UcgIaf1Owo0qOMlBrbsLuCFF4QjSCVCPdt3mo0ZytaNeV5V1oya3uhpJXqVCs2q16zbN1YyB&#10;S29vHgJqWAqtW93O9BqAz9KtHjvfLWkbY6DW8kjbeV/Qzv8do0C5T63OFdeBLkhRYMGxZFQ0T2Zl&#10;KJ+89yE5eWkoedClLz0mfQ9xx4cXJIS7VzGh9E21LADIWYDHBEUFI3QXjpCsTb2NH9Zn9VyvQxrW&#10;Hbr6sra6LAWesQIjoGXyWco+wtppOp2pBAcpO9P1a6jDAcpIW1xeVT9oNASPCRU71sK53SZW9sFo&#10;wMbZMUJ0FcM/+hxoF67gfTEHpP3WOeOfEZiByc3ShNkWqCpc+4AADYnaVPJ8f0Rt1khJ2b1708hD&#10;4lZLePzArOLcl8m0JIBPZzm3uB0Mp1wnhzskdmdDvRljwEPVX9GdDIFdlvrzDsBjjpkigyYCPs9s&#10;AftFx4Z8uqqC9+azcx+58cYbp9qar48QrOX/eP+n31IUwd+Vyvte3y8WgsCfdqLwpST0H/C94r4y&#10;Kx982+H8pXe84x3Nbi17tEd/ydTMmHtEggXqb/7JPT+9sRX+y6i/GsG+yYf0HHuSFqmcv7QuTz/7&#10;gvhBn/mDKpX9a8vyhte+jpJhNp3IfK/LOOWYOjGxvhxw2wR5NeA24y7UZfnxU8kYs/HOdNyGRwPa&#10;rwLcAA/QbuCGpK35VOpvMxo2eRM+XXkra5K10W7gxqX2dfu/OerETDDF0WXFdYa5YIhJhp2htfjm&#10;tJR7vvCQnF0fSiahzKAWQd4sldHGOYmLscwFufSCQvwyZft8WIoHqrKOAeTu+Qysbe06hJtXy1Ib&#10;69yQpuH/ixClyyuLjNUN6ReAi/Vb5MeaNFTlOIdUDiAHWIOhA1Bi32xI15CykY/YiC7lmrv2N4CV&#10;0Iv+Q1CT1vhwEM33QCmb75K6dAfZTX82ZFC+84hytBewwDV4t9bpbiwCmA3od5LP9Xgfe80jahst&#10;08EFRGoQ6EUMM5sVnkymmWwORzIaTSTNCg1kgljiiLqGOzmDLwQpWlpYlJWlRVVbg4kosTlHSfW1&#10;VKrhisMAzlsXyqx4Tzbx3v+Nqs7xvf/aB+5fGZbjY/50uhT2g+F8npybe13/0k/eeee4zrhHe/Rt&#10;RJd9itc63XV6e+3uj9zzB73F639kPPNFoq7kXiUFpLUokoefeEy2tkdSeQldf/LJprz1TW+Q/Sur&#10;UiC0KdbxYDQEQKWPjzOqcsCNCRqTYQ3cLUmW5y3gBVjQhYlArUDb/LQ+U623JW0cjQxI1V8bpJO+&#10;1dNe09bfznbUKn4eGiahkaA13Wh3GhkX105Qc93+N6DX/lC1eAPcMCyDYRYigsEdr/BCSYtKAoQy&#10;LUU+eT+Cq2zJ9nBEyRUMyGgwkGy8JSFiQZdTSapUQg9+wnwdGgUtiKhFQGhTrGnDrQvl0V5jNugZ&#10;0NqZC65biCsOq3HknU4n4vkIohJoMBFs1pjrFp4AHJSFJfb21ia1M/BnhjSp91D/fpOk2b949hrF&#10;Qa6/7dTIGeY1hPM2IDdkjBWB2QAaNhO4O+tpyhkw6/tQ6RtE9zzbzrP9Dt1SBVXhVLGrHYhJ4NCX&#10;YK09525dHt8dwrGub23J1va2jNNCvHhOw6a6tgK8CzA8cSi9TiKvuPE6ibFUgWbD+K1IuYxAX3DE&#10;SS/8qR+GnyyHs5+94YZ5bCO6u7f2aI++68h9gXtk9C/+6BPfP0mTDxQydyzuLtH9C0EmCj+X0Wwi&#10;Tx4/LtMUEkMgiCg93wnkjtfeKsvzCzSGglsYzXkAfM51iROdAaDr8t3AbZNhW+Lm0QBwF3DrZIsJ&#10;Tc+vBtxgInBu9zUwAOGogUD0f0ycuMR6CCRNXgb7cPmYd1c77FpDrn1XAW4r2y4D6c8sig3AoVEA&#10;hVEsWeVTqvZCSNYiX3rseXn0+fMyomF1Cu9c8bIZg6uUsyGBu4OlSvjrcvLXDT8A3GgXHh2gYJK1&#10;Sa5wT6LkHCmQdKKI7kKICgbgBYCb5EtDMae+xrPweZyPNgKOmHsRNp2Bih31gsFDGmLXm/r3cmr6&#10;VbXVuN9OUG76jy+rdbwStYEd5VRCx5EueABel7NRqTstiwvQAsK58Ra2E9ZuAMfLBlDzHn6swUpw&#10;HkQMfDIaj2U6ncks9+Xc9kymiAHj3OTQL2B+UB8Ytm4Sy9rKoqwuzhG8wcgGYDhgqAdVe+mBicqr&#10;Ir97Msl/9dbrFz/9zfh879EefSfQ1b7ya5LgAvaL/+7Dv9RdPPRzRRHHnp8wbGYZALwrefHMKTl5&#10;+owGycgLTrivOHJQbrruiHRhTZylXKsTZ8lLGyObQ9ykXkvABrQt4GYZN302qmU9N+BuplclgAyo&#10;Bnr77QJoK9dOw68Bbsvnyl9B0ua5uw+I+ZxkXlML7EG1C1N9753X7bnIsrA+HE1dDuvjkpqOWVZK&#10;0O3LOKskiH15+rl1uffBx+X8BL7GXekElch0INloQ6rptgQFpOyCNgiAKFV1Nz7Y/N8rpEPfbF0r&#10;xjNDQkwid92lL8z3GVBlcXFegRfv1215irZCKwDAwblpSWB4hl8n1sAoarDmIqc5Fyy+u2Kqz+m6&#10;pN03+J+xsC3JMrXyqSKlAeTd4G6A20JbHvGm7cg48W7zERLeGYqZQVrrvqAa2FkWKa12mZSOjnaA&#10;Dk8MpENL4gms0CFVl5L7sZzbSmVjeybD8Ujzh9hNS0PSou3Qfih4L8u+tSXpdQLJ01zKIndRA9V1&#10;K4bxQuU9P5wNf/q2o/s+6XkeAp7s0R59V9LOL/Iap//noeeX7v70I5/orR5808L8sgew0P2cI4Fl&#10;+WPHj8vG5rZ0+j0aP2F99HWvulkOrC5JiHxUkaqrjwGERRbjrM2JTSftes3YAZdKuzoR8cjJuQHJ&#10;NnBbGuhKwA0yKa4+31XO7qdGbto8pJlkbsDdDqjC+l37m3qbOpl2BeAGWZoxIpbX6lcJEPdXSZCM&#10;DYGoFD+JZDwrJEy6kvm+vHBqWx5+7Gk5vT6QzOvSBiEqplIMNyQfXOTWnDBES1pxxmEQhbVo/G9A&#10;DSm8A4duhD11u3Ih4IYxG+iD1eUVWVpaoKSNc/XDVkAEeBCsXd8DvOHcDCkchDcDlTpDsbqAHXh8&#10;swiH1Ihwq2BSAM7tfgPhnODFMzdedgGzgvXVBUztVyXU1b7H7vtpG5r84Ara90Q7wFgZsGPIo0yd&#10;7kjLYEBhvGLPetwbEje0GvrGcSz8WGbSkc0B3OIGMpmmkgLQ3X7YJN9TI9DAl4P799FXHtbl+B6Q&#10;5nGLUfX/pmukeE9Op5Nfv/X6ff/e87yZVrJHe/TdRTu/3Guc/q8PPfr2E1vjjwXdxTlMBPA/xWQu&#10;YSJbw5k88pXjNLLp9jqMQ77Qi+XNt79G5nqJTuiQJ/yAa3Smkv1qEjdmwBq025Kxywf8JGA4cDcA&#10;ZlkCOqremcb/3WRu6VavpQGwUV+TpukmcRsA18BqgVNqCVvrh2ZAy+8+8tA6b0CD9eD/FnArMCF6&#10;Fo7NUgPuM0Ms8v6CbE8yGReRfPreB+TUuU0Jkj7XVLN0ItVkIJIOxc8GVJEj/GzsIpapJKxr1fjf&#10;rMahOk8i9GmpUnGMaF5oW0W1NkJh7l9bo7WzStrwAYdKV+vFuQ/DKa6dQ62usdIB3KgfTADGEQzM&#10;COrcFMZZnuc5l1Y6MYy4GuC1JQkj3GenUdhO4DZG6GpEoKyNCZXsPVyJ+MbdWDBmwfy6md4CbhwL&#10;VxXcydqE++JJIj+khM19rp0UrvVD4sdGMDGjr2V5Qevzja2hbA+nkmOb0SBg1DawQlh6wDo7LPkP&#10;HdgvCwt9NdwsZgykA0KwHbQ3rOTSJJ392ijb/nd3vuIVW65Je7RH3zV09S/4GiO4hvzy737yF9Jk&#10;9ZeqIPTC0KtddKAuP3lmU55+4RR3F4pinxG4Dh9clde/6pXSCUNO2JCioSrHpAzgxoRD6UwtyFiX&#10;ScJXkrh53QGZSXG2k5LlwXXLi7kPDAAAwfLgZ+WZx84NgF0eA26TwtgU3s+VaQF3+7yWyK3+1j1Y&#10;vv6fh/r8Sm0EMBO4UVcFtawCN0jTNW75rNSAKluzSr7w5afk2RfPM5wptlUFSE8HG5JNdE078XMJ&#10;yhnXQSmZObDGs0ZUkbc2BPGEanFcN1cugCx8tNfWVmTf/lUugdBXGhId8sLegdHKdG3cw/8ADrTb&#10;+sjt5QyQ1+d1/tUtZkwlcLVCNyYL1Lh7aZr2FfragaWjug+55tz4bzfH9lr05cf2Np5QR9sI0XoN&#10;sPUI62+QmrQpI4F3BdKxrdbw1h4lN77JFuGeYCZhwc4RzOchYbMPLCOEHQTyluE0l80BAHwsw3Eq&#10;GZYkQmwtKpS80W+wOj9wYJ+sLvclQawE7rznmCME1AkCLNtf8AP//b1q9H/u27dvoDfboz367iD7&#10;yq55+tgzg/333/3IH0TLB38IEl6FWNahzpQwinriyRNyYXOEfb4YWCXyU3nNq26Wo2trEtNHN6e0&#10;DSkAEwiAAbsqEcDRywZabvJWSbkBMp3kMLG6yd0A3SZ7JwkDW3BUFbeBeAsU68lTJ/5agnbnls/c&#10;v+q0GmRcfgccBty11O8YACOTuEHt8q1k0mUSt5Om2Q/AaOepC8cjJd1MBA8MF7BxXsjpiwP55Ge/&#10;JEW4IOMM2g1P/OmmlJNNyVMYpyEmNt4QdnXChh6Quh0wO3cugDZU5QBMDayiLl4AZRB8rhFmdN/q&#10;MqU7BP7IcgA3pHLtMxhFaShTQJEap0EVbAwC3jGBGcwcXaU0mAwAEul4XuTDbl5c865JfddBDu6Y&#10;lwyBY9GM2H1gDRnf/XJgBgPEojXs7zxy85bdhRxpiFO1EMcRAG7peDoWQQtxDHTDlBqI3ftVcMYm&#10;NArY7BwGeVHg1l3ysGM6+q6ixbkXdkWCnkxLTy5tjmV9cySjGSLMwWVMjeRgNwDGGC55+/ctyoGV&#10;vvhY6tDbaUAfLD/wGwlGsR/+5pl09ut3Hl64qDn2aI++86k9F1zT9N4PfPIHLsw6H0iDzpH55RUZ&#10;T7ak0405SczySh589GmZpFifRCzjQvo9T972pjskqRDzWrcABHBDGwjCNovwUTXgJlg5AMXRgFuB&#10;V//nNacixgSJazuBuwFXN5WyfivPX6su0JXcwEzatnujHgN4lm2tU1vs8a8G3HXZ+n/+W1O77SCz&#10;Gse+1SRK2gBuV5DSdiBVEMqsFBmkldx17wNydn0ks8KTTmdBqmIq6aUTdPmCmhrMToTgIp5ThxOg&#10;AdQK0AraWBuFqhyBVbQPIGFTAg88rmUf3L+m8cYR5xyA7foYkjZAgVI8Wg/Niqf3rYnbaKkfNp4V&#10;+anVAPzhfvXWniUNsQD4BqjoIwVs9IT2AetjmhsLKvO6HAi2svN91GQaAEq5YByaQCw47mQDGqI6&#10;m+0xwzN7474zSlO3L94fTINyEI70XapFeQPeEiC0rCvnwNvaF0BaBnNQIVBwyG1zJehI7keSFoG8&#10;ePK0jKaINpfRfx/5GBO9QBsLOXZsVVaWerI0N8exiiA37GttVhUE/rZU3u911rq/uN/zhtqgvzxC&#10;VMaPioTdCxei8OzZKE/XgsD3vGBhxN5e8A963bKqNntVGWdlcft1izCyQ/AXDpo9i/k9Al35673G&#10;CGryX/w3H3x3uHjgF8LuUmdS6Jon1jlh1PT4U8/IqbOXKBVgokSQiGOH1+TmG66TDiJcuUnXQAlH&#10;BSb9X6klFdsPgELppsmL3A3IuQ023PS5o5x7dbVk7gAQAKzkAN+pvg14+WOa5gIIESDs/u6n5Zp2&#10;2X2MtA5IXwbsrrybxy2vGdXZT0FI24lzgBiAE1G1uklHZpMRnzWKsTaKfbQ7MshF7v7iU/LsyTME&#10;OkjR3UBk/fxLEuQjCQWGgmgj/LJ1S06CM4OqeJSmAeDAXwA3wp5iL208OzwE0I5uksjCwhylbQT+&#10;gIGarpkqmOpzNcDK/mU/QDOga/JIs/VkgAf+rxkf9z5ASFcpVfvfyuA92PvTNGgkrM+w37ge2QYH&#10;fLVL1mWkwM6Rg3dka8uotmVcZm0CKYOh+3dreQVwdiyuOxW7a622Eev47pxtxJgw7rVmGh1Qc427&#10;WbPHt8T7G5hjqQQyuActS8w0gPWJ0xfkwvq2FBKLF3RkmhUyhdmZD0k9lUMHVuWGQ/ul4xfSAdNW&#10;FZJOpwxwg0iHc/257eF08o9emJx73zu+wShrXy9hTrn34sV+Nhz2w43qQBLEa17g7ff94ID40ZHC&#10;lzXP81erquipWUfFTsOQwaZpZVVmVVlNy7K4WJXZRll6m3EgW9Fc50QnDk6Vvnf6YFxurq2tjfbA&#10;/Nqjq3311xRVVdX9J+/78Ec6y/u/L/MSD4ARhDAaCrjn8ONPPi0XN4aUAH1YJnuVvOrmG+X6wwcl&#10;wCYQBKoG2DhRO5bfJC9O9C0A0zyc6nYApE3wBAxK3Eo1cDuAtHotP/Ly3M2iVudu4DbAVIWpWjhr&#10;/lbbWX8zHfPcGuII1SPdgBvBMNrpRruBW8GnuQ+WJWF5TeMjGm9h7Vgt82F1XESJPPLsJXngiedk&#10;a5xKAv+ubMLY4+VsWyQbSeAXEgGkfY2pBi9r3X5TVeJUaeMHuwUwQ2ElCdOQJ5YgjmRpfkFWV5el&#10;x32ZVULWCGipun4RBBWsFRABamplznQcHAOEc75+AiaedTeH3OQjXRYxTYnAj3NU4lDXDauvmdjH&#10;O2++g3C99aab/5xxmYGxJjpArkktx1WVbkBvxm0aOpUnrj4+DesyaV6kcKp4LJGYSh5qdYA3WGKk&#10;lV4kG6OZnDm3KVvDTCq/I2UVMhQxHPGzdCw3HFqV6w/uk7lAJIEWxBm0YVvUySytgjA87NIzNgAA&#10;IABJREFUUVTFP7xutfNH38zuYleiqqriT3/pzMLSwuyoeP1b4iR8SyXhfq8qj+R5ub+sqlUvQCxe&#10;iQovCMu8DCuv9BG1DZun1RW5nuA44lIHniMoi6qovKIqC68ofPHTMitmRZldLMtsPc+yF+Nu/JVC&#10;Zg8srh5+9o1HF86IyHgvEM13N7UGzbVLH7zr4aMPPnXivu7CviOZxOLHHYnjjuRFIeNZKo995bgM&#10;xhknE6yBIoDGm1//WgaFiDDB714fxkTlgNImYgP2HT+AsJNsrZypXSFAI43SXgtwTcVu+TnttazS&#10;XfEauNuSP/MZkLs3XwtH7TpbwL3bn9zIJEMgCa/vkrgJZmy33VtTrRzSjNAugBRAEjs0AbQRYMWL&#10;e3J6Yyz3PfQVef7shvhRR7pRxKho061z0g1L8YuZhIhqB8NA2B5ADQwVOa23dXtM1K/AjXkeRwA3&#10;0nT/aKyXrq6u8gisQeAU9CukcqxTN5I2ZlkcAeyu7ZCoayBWRknzuSPO605RQDemDqSGYcyk9Vp/&#10;KyC48YP60YHNfez+KplfmVhrq5/bhHRbwgFpPU5i1hz6P43cNI8ZpIEIvJSi3Yu1TUrQTj6DU7mT&#10;AbAxpKCOvKwb4Myj0wA4BgDwhTRK3nAji7oM1rK+NZYLl4ayPU4lL0Kp/FBSLlOlBOtjB1fk+kNr&#10;0ouxJKE79MEFDeMJIzGOkuem5ejHrluev/ebBTaovD/zwOnD8yvRa2OvepsfRHf6sX+b+NE+Kcs+&#10;VPmwZ8DOaVrAjXEaNxZk1GjvgPZZDHi3pIGmqe88lkr026u/ERrgufwikqZTaAbL8Xg88MU/kRWT&#10;e73Uu3//kaV7D924durbYXlgj771pF/kNU4f+P/u/75Tw/TjZdCNZ1XE0JroGKjJt0ZjeezJJ7m+&#10;jcAQCMWIONhvf9ubZD4OJaYqtXHpMvpqwI38mK0wfdg1kKmkLc2A92rA/XKqchAkWJCVsXp0Wlfg&#10;trosD/M5yfhKwM1zB0BI5fku4Lb24/ZWfud1rRcTEKdq138A2uE0I2hPcpHPfOFhee7URZkUKplL&#10;OpV0PGSQldjLJUZkNL+kgSCOEaRWF6p0B3CHHreNxHq1H5QEbliSJ0lHVvetyuL8ghqUlXntJ4w1&#10;bJS9HLRd36AP3DX0vPWZSdrsY06wTm2OOtjXOMKK3qnMa0kdtbT62TGEbTKNhZFN4LifSbFtYh+3&#10;hHZLM8L/cGDjGviOa05FTtsDpCsw19epelcVeFtdjxEPFTfv6xgBjkoH1HYkEfib+ynAK8toRmyI&#10;mIfQqFCde2GPDPTZc+uysT1lGgLydHpdGW1tSDf25Loj+2VteU4We9C7FDRmSxB1DyFzPb/sxJ37&#10;01H5vx46FN/vbvw1EaTjL6yvz3ubk4NdSd7cifwfrML4bb5fHS4LryNSRnlZeIqr6GxjZPT5CNTc&#10;MGbnOZmUFhA3/a/1uGQSxicCP9V52Y06HiaTmRurQVGWxSzxvYt5kb6Q59NP9brxvW94w02P9kU2&#10;9gLTfHdQM0quYfqNP/7Mz8yk82+GuUfA8KION4ZAoJWz5y7IV55+lutrGaI1YX018uW/ecsbJQFI&#10;QCraLQXj6FTIVwJuAynMpgRAHE1y5XmzG5cBJuY3nNcqcrvXZRJ3M7Ezf+u++Lkpk/+D2hI3qKnf&#10;7mv30udxyXV7cYoJpGEYmnZrfj06Tbqrq3WEBTDXp1V1DVvwaeGJ1w3lqee35L/ecz9sxDmhI+DN&#10;bLgt6XhLg6tkU0koRWPd2knctCBXNTfqA3DjVrQij3SdG/fuhAHd/fbv30frccQqh9sXJkdEO0Ob&#10;snSq26NeBtiuj92aNCEPIOT2Nte8mHjxNOgjTa+XCfASIEnyZeSsxyZjGy88x+Yirp8M3K3/dxOY&#10;iCupxFH+5YAbxHdoxx2SMsjA1w1CJy2DShwr3WDECADP+zkA18SmTpQ1CZxsijWlrlfBHHlYbwCD&#10;NUBwJCV2HpNItkepnLuwKRcujaTwuzQYzYuZlBVCzKZy+OCa3HrTMWxDI36VMaIhxzU6qPLzIOrc&#10;NRjmP/2Ko53j7u4vS08899z1Iv3v8zrxD8RB943iezdURTGPsQLGAO3FN0iq0FYFXLxD9AO8SwDo&#10;lJbRb3zXCtjwU280GtYvDaE8SEFcJW77n+F2mR1hYjEPqLsiwZ1tm0m30ynSyXB9Nh0+5PnlvUf3&#10;Hfgv+W2HH7vT89SncY++I2nnKLkGqaqq5J/+zid+o0zmfnJW+pLMLYkXYhLPpD+3IM+98KI8/9IJ&#10;KTwANySpXI4eWJPbX3WzRAipSYMdA7vWB+jUobuBewfIUuh2gOjyW10AXJ0M3PR5BeDmzwGqTRy7&#10;gftyiXvnBGH3tbR2e0Fm9W3nu4EbFbKsSwdpXe553TnkJ+Zv58G9YZwGLUaBaFkiZZBIFUdyfghp&#10;+3F54fQ5CfxIPIQwrTIpxlsyG29LN4kYdSxmG0uBNxeNzjjXV9zHGfYIjapcDdTQv+iTTsx9l+XI&#10;0YPsY0rP9kzcw1rdvLC2r+wJ8ri+rSVqNR4Dc4KJlJc4ySpQmyaBJtC8qHmsHu17TMROiiIjxxqc&#10;pAXoQg9qOTIKJQy39Egwd0Zqanym53Ydx6AKdpzjDTfGanZsgB3PD7gBI2USM1deyQDo+9P8JpG3&#10;1qbtSKDW9W+2h/Xq/uAc4e5YMxpgYtrXnEod9TJcaoBALaFkUBtjqbgKZXNrKOcvDWVzWEgVdJiv&#10;9ApJ84l0O5HceOygHNy3JFLOJIJKGu+AC8qRhGGcpZPy/VWZvPvoUe+Sa8UOOn++mlufbdwURPLf&#10;B6X/o16QvNILvCTPSx+qbniRAESjBCOwIUR8Q3pJtzQw5KEDW/ew9benz1+aCt0BstaBsqqNwn1M&#10;U8GvE+8B7nOwrK9yMpsc19wqFVoiHUsI/gPN0XQ84vnCXL/KpuP80vaFi1EpHw/C8P233/jaR48c&#10;oRTeTBp79B1B9ulcs/SZJ0aHPvWFB/4wSOa+P/Ui7gbGiQMBN8JQnn3+BTl97iIjPIGTztOJvO7V&#10;N8vRA6vSwbqpTm/6YRkY8fs0INx5Tum0Bd6Y1GvA0KmL/9cSdw3set4At6sXZVif1sEJuKVibSR3&#10;PVr9RnZvAper164zvVWvJjpGon4Gl+7yG9l9AUo4mlua5bF+ClEHp2jsz1xJFfVlIp58/pGT8ujT&#10;L0iKDdZgyV9MJR9tiJ9OJJCMQN/txIxcphuFwM1Lj2EE32y8xoBSdgPcIdfCAeYLc/OyuNCX+X4i&#10;Bbb7hG+1LRsUiEzv4pHTIEzV2TVT1DISY3865gpQgzI4ggiB7Fsr59LdO2I+Stvt8g0gMwIbjI3r&#10;eXUn4Op99KjuXnreBmYaO+Edu3MFjCY/jcJabmIkBsLhS+apsg8OiHHu3MJQm+dBCraCmp9vswZ+&#10;xxi4+5hEz+dzY5K92JLEa1U68sJQ0W0XCj9vL8CmJRq7Pi08eeHERZnmAff+ztHXccR1X+DpLdcf&#10;kaV+In0ETJpOpSoy6SY9biuapdXFznz35/cvhL+rN1OCoeqTJ85/bxJ1/ma313nHeJzfVFVFAkDG&#10;O7M2Y0zhBwYf6XWIViP3DKY6Z+hk9pcBb+Uiyvl0b4PETDCuJWrVlMDjwhgo9KX2l4F7xbEMqV/D&#10;vuoe7xjH2MccIXl7SYd1DrYG9JjAPaChn45nZ/N0ck/YzT/0+qO3ffRqDMwefXvSrtF27dGffv7E&#10;W+975Nk/DntzN8AIBjuBYS9hc1F64smn5MLGJn1L+aHOxvJX3vpGWelH0o1DKTMqct2HdWXgrq/x&#10;ehv0KgKQgSd/u1TltuZ5NeBur0FbeXzQ+B8EtyiWvwpwm6r86wFuzWc/l9yqE/+biv7lgNuHZBAF&#10;MplMaJSGnizDRM5uVvLBj98jA2g+YS1eFbIQFLJ9/iWJsoks9BPubz3fnyNwhwhvGgK08bwAbjBd&#10;ziAN7m5uty9IIUEQEfDXVlZldXmBoWsB9LAO525e6DOqKRCLPCPoKjADjty72AHUDVwZtQGb74LA&#10;iStuUiZTYO8Jdypq4DSNBwjXCZitunEvhd+dxPqaoiTkg6Rs+XFsvycjglELSNkOSNLMqgDig4Fw&#10;wI2j3Q8SrEvU/MyMfxTYKQkynzNMc72njANABgPQnkbXufVfNzBde8pKNx/Bdwjwhoq+KAPZGKby&#10;0qnzkkkkRRDJGAAIfkhyWeh35M233yjFNJXYK+hxQNU2vEbipMrT8oHBYPRT3XD4xKVLyVw8X7xl&#10;YWn+J4Iw+oGylH6WZb7vhx6N5xzDoevUOg5wpOEbmQ29jjQAZV64IDwIXw9gBlDnkJAzmc1mMp2m&#10;Msszmc4yavIMuHVMWFx3j+X4znxd9omiRJJuh/NTFCbsM4xp2N5gr3LYaCBAFL47fPsIDIU6YawJ&#10;ZoHaejB9RSV+5JV5NpiOB5ufW+gE7z1y7Pp7Xnf90gYfZI++rcl9Jdcu/dy//pN3dpeO/NvMj5aC&#10;uMsNRTBBYEei0WQqX3zoy1IFsaRujaoXh/LWN94uC4knMSboGvDcrwXCoLbETcCuJWBc1wAbBLEW&#10;ICNfvWuXk7htbRZleN4Cf6sfP53oQfhCAWQ6odh83WYyQI3VedNu1mMFXD2Uh1rXjfBvO83aQxUy&#10;fqYxsDwO+JUB0XoBqnQHi7qShaF8/qEX5eFnzsgIvnhlRRV5OTgvMlqXXgCDNDVeAhBjDRpbZkYw&#10;PougmoaaHK8Rkclsly+VskFxGMuhAwdkdXmZbkSwSK8kc8Cqk7JJ2WgbpRinKrc1bFzn0ZXBk+tk&#10;7vrK5bNn5zO7vEbGKEHdCcJ1lZRdBkfmx2/1az59j21iG+ozJQImEnf5bWtdSmwDgdkkaFsTN1W4&#10;ArLv/K/tOu6PUauEIwe2ro3zvRoj0KyVW31av9YjAHZXXtvipEqTus3djEd66TPGOQpXCNbihbI+&#10;mMqJcxuyPS25vzel8TSVLmwYlublusMrsjQXSTadUhLFO8U37gVBFmIv76L8QlXKHSLVW6tSDrG/&#10;3HjFGjSI6/OMEteotdkXTvJtS9zM4xiz8Xiq52AEUQ57k7uyXLtn52garmOTFbR9Cg1CnsvW9pDX&#10;cmfvYIAOQjz3wOsRzMGoArs73Uh6/VgixOnn2nfKbwGMaYYIdNjFzoMNB3axKy1efpkNRufHo42P&#10;7lta+v13fM/Nn/1Wu8zt0beWdn791xjBUvTnf/NPfy5aOvbLhRfFiJesG4OIJGEk28ORPPTIo9xk&#10;BMCND2a+m8ibX/8amQ9L8PjsMcCQSdFtiRRUu1UZ0O4Cbk7AzshJ0xW4FfgaAyWE6bQyOO629tb/&#10;Xx6429dZF1WlO+ut63Htr8HI7mvPWdNOwLf8uxmP+vou4MYaMoz+IEVVYUfObWVy130PycVRKaOp&#10;Sg0yG4o3uiD+bFt6cP0KcE8FZbh34V4mcWN9Gy74mLhMPY7QorgnQpsuLy3J6tIyLY09SiiIxwF3&#10;IUy0DpgrTG6AE0zQDYDjqNfdM7tzBfeG8MycnN11g1SFRpB7726SB6E8rmo99l9bJa55UUq7ny2u&#10;jwqszZFgwGcAUOraefscVTLdALaW2HGOVJw7KdK1lrU663K8PwV0VZ1TinOSNoGvHcjFgXBdn4Ey&#10;QBwBaHDO59SxhQAu1i4Sw7rqohS3pYGkXkVU5UM7Ns49WR/M5NylkayPCqcdCyhtesVMrj96SA6u&#10;zkkYwCahpDAPyZRSbl5VQRCUvuf5RVl6WJsGoR38DqOEkjDw28AVPxDGl70/A+763K1xQxpmuRZw&#10;t6lwmoz2tqq5ExJwT7RhOJrI1taWbA2GqhZHTwB4vUjyKV5C6BhwDQYEA1qAd6/XkW63o1oGr6SU&#10;DsI5nikKYimmtLZnXAPfK8rZYOtSkY/ev3/50O+97Y2Hju8B+Lcn7RxF1xghutHPvvfDv5OsHf07&#10;CFxK7h+TkpPSLqxfkse/cpzAnXtq5LS60JM7X/cq6Xmp+CUia6nBSBvQOKk7CbZWQbcA23740Bg5&#10;rQWajRW4HgHcDCRSG6jsAkJ3bvdtgFknEAC+XbPrzN8C0N11MJ8rb/W1GRIrhwkJ862mWf7mHEdj&#10;PEwT0ajk8VO1NNSFfmdOysCTB79yWr7w0Fe41o21yLDKJR9uiDfbkE41VZWn2zIVdcA6HFI3pAqk&#10;c43bbRDDYDkAdWyt6XmMpHV43wGqyrHEgbjmVYlJDYZobuJD+wmsAE00FrMonMqxLqzPWAO4O7L/&#10;9BJJryvM6CTv6rU8rMv97wjXDEDbJ2asBkJ/s/8ULbVt7mhr2PVa9o417GZNe/cR49fuq7dSAMF7&#10;N6Mo9AZuSUnauWup8VpzxFPrO3UStu/qba1tg02w+vg8uB92COMYw3MA2DW0KvI7DsUBN54LAI+g&#10;LKgVAV6wZWgpFYzXgr5c2BjLiTPbMssxEBKZTKZcZF5bnpcjh9ZkcT4WKeEDPuP41G8B4IsuRBQ4&#10;n9Io2+ikaowfaIMQvhj/gxEEAfQhEePcwFoBunHvwg9xAtrn9VIAyDErbXc8JrvntnV1ADjaA7U5&#10;jllZaJuKUi5dWJfJDJoEMCRgZrEhS6MRQHAhjH+E8E0SxOTHPVFPTtV5J+jRg6ZIdWOeTojQwNUs&#10;Hw8fmqST37njphs++IpXrOztsPZtRq1RdO1RVVXhz/72x+/uLBx4u0Di46Sj66MY9CfPnJVnnntR&#10;qriDoEf8cA+tLckbXnOLJOVEQkz6sHiugUh/IAMuBUYVOgzcLQ8mdMQ3ryf2XcDNNMddG3AboFod&#10;TrAl8fouCbrthtW+zsl/lyrffqCrAbc9gxaHJa+VdcCsuetzVMNjfb/mPvgJpFOAcJTIpZHI3fd/&#10;WU6d2ZDKj1QaH29LNlyXuBgz4EpQpqoeT3SChT82XLfgnw0VeYyJB1a2TuJGHlj+Inzt0sK8rC4u&#10;sU+y2ZTPiMlKQ0Er4GLCwxRKBsRJ2jqlAtmcRO76lu8NEz7rAPjpM1seXMckWgO9m+BBuA+o0Wwo&#10;1QZwjrQ9De2+fiWyNuwA5BbZdSMKgQQRJZZz0nEj+ep71+tqnKZGao1RG8ogDwAa1wiNVK1jFLlI&#10;aqhPs6s7GQFaAZv6nxqwtX4S0pyLGILaoi60jIAONXIViB/NyawM5cxFtTaHSyFU63kGwEtl/9qS&#10;XHfssHQTT/IM775g6OIC4i0A1SmG0V77gVA/wJmaOIBmllFaVRCP63Vpe5/oR3UHszQsh+g1TWsk&#10;a5JTnUMSh9sYiOVrv2/tb/aL07qhPAO8MM67rrNDDY7d1La3RjIaTRh1DstD21sDiTpQpcNGICdw&#10;z831uGUtVOz5BOPbo2aOLc9SbpMbBVUVBt4sryafzSbpP/tb73gd1Od7+5t/m1B7CF1z9LGPne1/&#10;8rknvhTNr93KmMuUCop6PfTZF1+QE6fOSxklBG58NNcd2ieve9VN0snHat3s1ovaH7seHXDWQHn5&#10;pICPDoCswO2A0ZXH9MZ8TnVOf2Kk77jHlYDbgF+vN2vjVn7XdbtPfd2uObBxkrVJzFRi8qZuMuJk&#10;0sRUB2n9et2A2xiS5rr+YPkK24KZH8j9j74gTz17WsZpzpkJwVSmWxekmmxLJygZYKPKp5ziYYwD&#10;322sbwPgAdyQtBHtDMDNyZYgHvK3srIiK0uLXCWtSpjBAXFgWKQqbTxjYz3u2l5L3lR01tbhBsTs&#10;I4K5PpuCtabz8Z1/dg3YDvjb5LqpBn/H3+wgqwt0petXIwAq3pcBa5vsXRA0+F8LuJ3qW9+RGZUp&#10;cYRStYsiqlFpS+as14E+gBnnZD2cunsHA+D+V39wvBEwYyp5Q5rmY6N8baimgK3lIt4X7xaSKHbw&#10;q/xEJmkgp86vy8WtCQO2zIpKNra2KXUeOXJIDqwuSq8bcVc3rHfbrnEqqUIKVSC2cYPnA2BTXe6u&#10;GfHduohmPOdjNRI3LL/tHIRRhExNHTDWMIDH6HH1sG4NjENGAJun1Bbn+mVqv+DdYec6WIpjHooZ&#10;632EIDXn1+X8hUuytLgqo+mM5SGR4ztG/d1eh5EC+52EY4ptAJMKYzva3KAd2F9+WuVldjyo8n/5&#10;P/zV1/z+XgCXbw+6wid97dAHPnbv/mdOVg+VncXD8BOF+xC4WAA3Poan4Qp29hKBG3Gz8eHccuyw&#10;3HbzddItJhJ6tEHXNbka8HYClwLzTonb8uATdKHCdbInwGk9JpcY4F8JuPWn+SytDdz4XSZxu/z4&#10;H2T3t/OvBtwm+Rtw01aI923qABEQUVcLuDVd8/Aa24M5pyPnhoV86ON3y0yw/3XOiHReNpbJ5nkJ&#10;qon0aICG2wJ0Ed0scEZpaoCMCRjqcaRhwkWkNDI8sUrbB/atcfOQfDohYHfigD6w2hpVXZsLGAj9&#10;tBu0zRrc+qYG+Vr13QJuHl0sc+bTdKbWE3fDBLA8MlHcbV13/1Jz01KNWx12fYcU5/rXjpbXWgey&#10;60qt9WS7VhujOdAEuf/t3dWg5PywDcDba+OVG/MG3qjPRpbWpcAPf3CUq93LaqDX+6IOGHPxnmCG&#10;Yc3uoy4wZ7GqkaFAj/pyfnMoL569JIMpAuH3ZZpWMstVSl6a68qB/asarhjPx3jg2iJoaADieCYA&#10;HVTho8GQ5fDDvIAf/sdWr1grjqMOy1of41nwv/0g0Levm9GaS6wZMQC1vR+8C+ShGxzAGholL1SD&#10;EK6fqyZH88yoXYIGZJZBcwADtph9lhUim1sjGYwmMhqNqe6HWxqZELBJnkgnCWn30e/3OVbJ1JIx&#10;V8M27A0wnQykl4TTzYvn/uO+wyu//sN33PyYa+oe/SXRrs/92qI/uvv+Y0+/WH45C+dWEOMKH2VW&#10;Zpz4AdzHn3teTp25qKryIOHHcuv1R+VVNx2VbjGiRIivDMCtg72ZENvAjTQD4Muv81CfA7g5UewC&#10;bpOMDVhrYGxNzLxu+UylbfW4vCZxW9plqnLHQNRprekedV4ucWt9bYkbZO0A6fWd5/YDY5B7sTz0&#10;zCm598HHJewsSpamNEKbDS6ITDal48KaAuQpHbl1bkjXBG5GTsP7C2hUaL7bqJ8q8qUlWZyfV2kj&#10;m2osc6+kuxcBEcQ+BAzoczXStxr8IIAH+4aXXZ8AsDEFtiRpXkc5rpkTglqQqWrZNoTa+1FC/Tpp&#10;Gumo0j5rX68n/5ch6+NakmuNE/uZVLeDnEqb93QA7i7sKEsp2al+eU5gRREAblvKxikHcl2HrXPb&#10;EopGYMPbiFTCNv9vxwjwyDK6xq0q9UiyvBI/jOv37UWxjNJSTl/aljPrQxlkUMfAXqKS0XTKDWhW&#10;l+bl4OqqrC71pYNlb+6n7rZrxf7vUInPJgTmC+fOM4798soir0+nUwI6lrggxWOv8N3vAuccSa2l&#10;k91r33gnGCt8fKrq1Ucc10zVDpBle/COoEp3YI33oc8biI8+KHLJue0pgtWoSh1W6LMskwihg9NU&#10;tjYHsrk9kFmKlsG+AS5hEDw0kAuAe//aPkmSLt3VAO7QasE4dLi9JZ0IBqBlOl7fum8l7v/sX/u+&#10;m760F7jlL4/qT/JapD/46MO3ntwsvzSqkj4+iDCOuOey7pNcyfHnXpSXzpyTIJnjWjaB+6br5JU3&#10;HCZwx7BOdZMIJw33kYIMiHUNuwFg/bkJ1IzTWK6RuPFRXgm4QQbcOg8290N7mf4NAHcjxTd57Zzl&#10;eKbpNSPCPJDEFbSsTD3hu+dBlZicMSVbHiuPCRk+rGCKPnHPQ3J2Y0RfbqrJ85GMNs5IVzLpwvsH&#10;wFkWknQigrZK3QhlqjuXQT2eOIkIm4doH3oyNzcn+/avEtAZwhS+3tgOMk8paSEPnoP95wBTJTAH&#10;0rTUVpW4rS+b37V2AZ6/AVpcA0E9jjpr8AdBYnYWyQpb6COMD2MINI9imbuXAwV7R0aWvpvsXuxr&#10;vL/6Tg40KGVePl5t/IDMJUuBsm4pj0jXd6njWgHY5WfdCtjWi5CKca1Wo7cAXAm5cE0jsEHVq5I0&#10;Iui4NjqmmEwAAB7tc+AThj26TsEI0w8DBvEpg1imRSDnB1M5eXZLZl4skxTSKTbZ8WjfgO9uaT6R&#10;uU4o3Y6uB2d5KsPhUGaTMcdPEgVyyy23SBSE1Oqw/1o/qp+9xjjNCOdfC3BD/Cbv30rnrOBeC85g&#10;BIc6mnpcXmbyJS8D/k/1tg+LdESPy6kJww6HU7i/8Tq2SfVksD2RCxfXGQcBjAgIR97b9wjgi4vL&#10;FF6gkcJ8geAumOsQM6GaTSQo8mcmg8F7vv9vvPn3D3reiJXs0V8ouSFybdIf/9mDdxzf9L5QhnMJ&#10;pC+ohiK4DiFmduURuF88fZ4WqnHSIXjcgDXuV98iIdyI8lltAGVACcLRJDmk8+ikB4KhSRmUsFFO&#10;14i1vAG4q8+BpwFfG1ypvuZpM1ljStN8+oMKWf9nFqcq1/ysU6dNfvSYeJVKN/lq+/mvU4e2VfUM&#10;oBJolDFO4HDTgWU+JC0Y3TBsqLqnoBSKQlqBFDybpdyuUZJEnn3pgnz+vkcYZAP1ApA3L5wQvxhK&#10;x1e/7RjuX/RvLwXzTRRhzQ5WsJCSNLQpJlhKTc7qPPI9OXLkCJ8ZUrYyKaoahYqbAIzpcdf6sUrd&#10;KjXTAMi5hLWNy7QXEFJUQdekJe3D0rlkIc3dj32uzAEYAWMS8sypYQN9t1hnBTNgm4/gOQAQkLS5&#10;Run5nMxh8IS+BvFWZAqUucCP9+QFAJx2vq4bQ5J10jIjwyujgH6nFOY29+D/kMRtfbkZHA0TgXVw&#10;bLnmCE9kgK5r1QBzHX8NcKvhGkgZA34YbKdK1tpGjE7Ux/FEZsCxWcjjGA8DcHtGpJfI54X0Asn8&#10;WJ576ZwMpjnV5pmT6vFtY9O3qgQggUUoGAgJEdewsQyMt66/7ogcOXSY/aiAqu8XBAYePwAvAROR&#10;ex2DrFoIGwcoo//UO4C1AFyvN6CtaabzsfuxBS5F6wepqhxjBsCtefEVsm3MD2O3lGpSAAAgAElE&#10;QVQ3xyAwdKzbOtYLJC1y2d7eZtjY8QweGQnHILSNyJ8kMde/e/2OMoJ5RkYX+zLA/TL2gqqYTTen&#10;s9Gv/sDrD75v3759A9e6PfoLouZrvAbpAx/74ltf3A4/m5YdBMvmJB5gK0d8REEix58HcF9Qzj6K&#10;xfdKecWRA3LbLTcyKAilYBcZ7OWAG+f4HGsJdgdwu/w12GoeA+CvFbj12uXA3dSLMjtVt6jTJm3H&#10;X6hLkZOeQABFlm8BN46YQGCRHflZDdx0faEPrjNowsSGCE4hJisXt7soJUwSquOqsCvrs0I+f//D&#10;cubUOtV0mBhm04GMBmck9jL9IXAKIkf5AG/dTzuM1J87wpo2LMojxKBWQ0HcphsnlM73r60pcDvQ&#10;5Fq7s/Q2UFXZBp1qki/ZEE5amAgVbE161qyYKAkllHCRiD5TBMfUqcyATfpNeQB9DeYV2g7bCTQp&#10;100yAFNgPMgEqSsS42FXAd3mkBeqYTWmclIffdl1LMFFEQxmVcw4NqHORQvQDsSz4Vqwi1hGprPI&#10;2T8KliIl3bj0/VLydptcGCDb0MU4QI8CbHWstMZ/7QKGcwXmZv1bwRtkjATDorryuI/2PtK0/hrM&#10;8S3hTTopnoyD3d8tWfGt+KEUDrwRPGlrMJVzGyNZH0xkNMVWm2hDzPFSZmOVKEOfxosH9u2ThYW+&#10;Rs/Dt21ugmBE+f7x5mDSrcFzrD/wvHzXLwPcds7r7ryWoN05n6PO69b/3f/6T3POsYlndOXxMwZB&#10;v3BI4Pqf+aHr94Ewq7mMp7mMJp5sbA8ZvdCPQrpQggmB1grfEMC7A5cyWPWnM/rGg1XjZ5RPh2E5&#10;/b1Dd7z2F9626m27W+7RXwC54XVt0h9+5P7vOzGe+9T2rPIxeUEyBNEtI+rJU88+Ly+dOU/1LT5y&#10;qFlvvf6I3Hz9EYmgqnVGQphEDKBBODZAa4CnwMnru4C7AVf8rgzcjVFYS3XGNdYmDYTzdluuBtxI&#10;QzMwAeu9nBrVtZHBOdxzgQywrV0I9IE6IcGiHZgwaWHO2Nga6xoABRkH0mSeq+0AFNjoDESIQqS0&#10;586ty8fuulfCoCvduCtBlcv25gUp0g2J/Uy6AazLyeXTZQXP83LAjWcDIC3052R+oS/9breWcvGO&#10;wUjQoIxSbQPcyMPnxOO3AJwMnZsMtR69DuIUB1W5BykZEqYaj4GRUVJ1KAhqRhCAG2T3Y4hK9G29&#10;9KHMgvrsQvrp0p8dcmEUJ+KHcE1EP6t2AVIiXeqKjCEvsQKMMQXNBBhNrMmSweByAizt1WMC66UA&#10;fa4nc8ySDVUQ1UFCCc3eP5LYTqib3djCe+bSBs8NePV/EJ6QgA8p240bStuuPBkDH2yZK0fmQCXv&#10;NnCzPtajwI28xlQQ2BxTSS0BgB/+3XwerKXEkpUh45pPM5HRLJfxLGc4YzwfQu7Cv3m+35Uu3KZo&#10;JY7vCnYVqiEiM7UrwA1fdQsw28DdJhd4TUcZ8+4G5p31WOfbOd9LLTnjQgPczI8vrFX+SsDNvoEt&#10;Sa5jjd+JD4lc+2Q4mnH9ezSZqAkG3hEYlLKUbi/hNzTXSdgfZa7jjb0LDdp4OK7K8j2vft2N7739&#10;wNw5d9s9+nMm9wVem/QfPvrlHz4zjj+6MS49WCFjnZSqJkwAYUcee+oZOXH+ovhOBQuV7W233CDX&#10;H16TBKEqMak7kPxagZt5nFQLArC18xmo7laVXwm4d0vcICvXnFvd7v5MdfcgACjYA5G0jPvkHZBY&#10;PbuB254PQTxAzGfW9W6OweRH5ST27Shz9qHvuZjTlS+pH8l9TzwlDz16XHqdedZZZhOZbF+UyJ+J&#10;X46lhyhoXiWxh7Vr3U87sHjk2A0shBSu+27DcA2EtcnFxUVZWVqqQZtTlwNtAqsLqkLYagE1rtfr&#10;xDhv+2Fb39ROv5BNsDsiClsZnVRVEucJwV4ZmRb4k6DyRhAfnaCZ4lTMHqyIvUgms1y6vQUqtSfT&#10;XKJOV9b2HRSvN4cQWBhAUk3GMtreovVvgeUbRNzH+MQGLDCdRnsrjbsO4ruCWh6t8SO12nZPwWst&#10;wpml4e1rTh1jgLcCR7edJAY5A8YAoB0AQdVNCXo3eLNCAK9GQOMpntuBMY7oi93gbe5ivD//1/Cn&#10;tYTfkroJv7BWD+DK2dE0xDznzeBOhmUWrRpDh8OSgK6SNDQZmA/0vel1I6SBLNKaqcrBDLQJfQwy&#10;QLV+qcvvkrht2IA0rZHgeX4ZcON6I8VfDbjRp2DUVErXd4W2FujDAGMrlfWNgWxvD2nY5nuIa6F1&#10;gOHtdxJuypPEvhTY/rZIyZB3vFAm48HUq/IPHXnl9T/59mOL61pqj/48aecou4YIUdN+/88e/9Gz&#10;2/KH40xBGxMKpe0Q2wjG8uCjT8ilrYEEScSJF5td3HHbLXLs4Ip0AVhFyg/CQNt+IAO2RmLFxHI5&#10;cHONlOV2Arjmb+rAdGTnIP7fBm6n8rbfTikeU25b0m+Au1Z9uzTdQQp1aX34aEEG2PasqB8To33c&#10;SCOs8+iM0STn88HfGhMGymKeA3CHQUcujWfy4Xvuk83RjJAAdVw+GUg62pBOkEnizxhLPMa6tw+j&#10;NKiEseOXSBDhnZXq/hV4bgMRndChIl9eXJKlxQU1sCFwq+82QRhRsDj5wbgIrW9J0g7Q8diQtG2N&#10;G6Btq4+uSyhpl4JNHFrhUFk/oQN30Lwttx83A9sJ/XA5RihZITa29k/JONyxRJ0+9kaTIOlKt78o&#10;pRfI+uaQBkaj0UjWVudlrpfI/FyP2ocyn0k2HTKIBrZCxTFBP+EWCDSDXaSKQt3lAuiNAL6qaUDf&#10;1eTGgQEFGAtcV0lX3zOflhK6akIsMItil/YWJUaCdhtw9V4EZQQwwmhx5VmvA2qOLwI5risg4zrA&#10;W8uHZDzwZjQddeCmTmJHOR+BiaHWVhBHdEQ/iLncgPV5rHVjly6AHW0lzJiO7mCp1on3RX917RKQ&#10;AqV7BgNdZxGuJ9pvBtyWZzeAg3BuAF6n1QCuwH35dbuvXrcoa/XPtbsGbrvubov/USfmHZRF36R5&#10;Rfexjc0BXcuiqKOW7IibEAbcSa/Xh+SN9fIM4rfEVUjmvEinsyDMf+vYWv/X77zthjN6lz3686LW&#10;ULw26HNV1T17/3PHnnz8pe9J8+p/Cef2vR2rNpg7ydmDyw6hWvPlwUcela3JlIAAl5HIL+XO22+T&#10;gyvz0gFoYvCalNn6gdrAzXT3kfD/RuSqgZtztyvLcwNOA0qWb+rn/wRuB7RfB3CjHSACN+pvpdka&#10;N+dPxxjw3B0JMk6Sx+SAial+RpdPp1y0QdXM1hegFM3FhBrEcvzFU/KJB74sfpRIlRXS70Qy3V6X&#10;2fCSJN5M+h2v3vPcDM8I3pCyY41NjshpYLow4ULrC8kbqr0FGNckiGyVqZSr07f2V225rSpzAjdO&#10;HWhjIZlAhqnN1OnO6AukoKxUAAwJcgruyhQog8A+c9K5fWiNRIYJFypwqKvRP3jDVECK+AmDh3hB&#10;R5b2HRYJe4yA9ezzJ+T8+qZ0un1ZXtlPNeb21gVIPJxEl5cX5dihQzI/15FsMpThYF2KdCKSTzhW&#10;EekP1sGYePGMZFJd7HH3erQfSPaMeConTVMKhiagAW4raO8faXbkKCDAmnSs34oCK7AN13TNGv2t&#10;AI17qWEcmGJI5CjP/tlVHhuMELhRd7sNPG+YIarTuXauhqd8DmwjWyjjEMZJra2BVIoOMUmbTXFA&#10;a8CHI4jnzgZA81yuMucztPIbcFtP1+Va8ryW1/vxuVlO34eWbcaRtetKwA1CKZxjqZtlnbZD8yHY&#10;CngSlMeohWuZR9X5xuZItodjjtwQvuvUSGSSJKEsLPakm0S0DQjgN17kEke+lOl0Ws5G//nYm+74&#10;e3tr3n++pG/xu5iwv+7HP/fs/LNnL940yIo3njm1/r3zK8uvLYvqyPzC2nyaVwE/bBAAIYplVhQy&#10;nBTy5SeekFmWO7VSIQu9RN72+tdwf9/Yy6le+1qB2yRuUBu4VVWuRiMgk2w517RU0gbsqJ1Hq8uA&#10;e1cbDLjtGmpvAzfqBdl9mzY5RsK1V+vAemlTF+t35TE52zPinpoXO3q5Ouj/rFbeCCgB4A7CDiW9&#10;T3/+i/LUmQs0FOImIWUq443z4uVjicqx9DuBJIw/7qzEAd5uSQPrdDBohpSewLKcS6C+9DpdWVyY&#10;l04nJgxyOYPTtFOPO0hh9+H5Kqi69RzyElTluG5StKnKjSFhH/C69pf1GuqnKt7dC1J+WxJv8mtI&#10;TNQGEKDUC+mpxDPEEkRdiZM5hvCUoCunz5yXjcFExmkhcdKVztwCy3B9uqpkrh9zfRtr3dPJiLYE&#10;3U4sKwt9WV7osv/SybaMBxtSzUbiI8AQLPNpn1HQ2E/b6N67a6/+1fGtPaJrx6piBhgqYHH7WesE&#10;jg9NJ6sJLT1GnltHNwC1PARTAru67tm3hLp5D6Y6v27trPo6j2wTgL3FOJpWgNc1IhquA+DQz56P&#10;iGgx64KfNGIIkHVzkinHlXP9hGEgVf3OUtveIag+hxRfA6F7xwRiA24eGuB3eQDgSgrs7WsgC9TC&#10;53DAC7I8ZCAodTvgNpW7A3RjBGiz4CTvdj1KGqMAbnQI3IKpDjYB+B63tkdy8dKGjKfQOmi4VDDB&#10;+A77c13p93u0D+j4oaTjEbfTxbiajLbHsZS/duNN1733zr0Y539u5IbVdxdVVRV/5HPPH3rm3PnX&#10;nzp9/q9PZ+WbF5aXb/TD3kLpBT64yzjp01gDEhsHPiTDCCrJRLbHE9keTeXxp47rB16WEvqVHFhd&#10;ku950+3gLMUvplQfYZpuTxr4gb424C4l4iTTSNO7gZuSH+txoMmPEXm0DvDJIKTZEfdUEFViWuu+&#10;BtxaT1sDoF81igJ8FdQ1bTdwWxHLp3lBWjflR9fGMi/ocoKJMys9CZKOzDKRP/3ox2V9BjDPZWWu&#10;L6ONczLdPC9Lc6GEVYpI09KNEdLUQlBq/HENawoJHNdKrmkjHc88PzcnK4sLNDQ0X20VNzIHyFRu&#10;sl1c82X0O/fcXN9WlypMhdAWKBCbhE6xhc9oz89wnXwPyhgwr0IBmQbGqYZEbjGsIeFSMlM1MFTi&#10;UdyXbmdO4s6cFKUnG1sTOXduQy5uDmR5ZZ905hal25tnFK7N0UAG2yNJc92KFP7s83PwvV2kkRUi&#10;ek1HQ5mMh4zJvbY8x2hhy3MdibxcZuMtmY0GDD6Dc79KldGw8eQ0EjU5dyy2GxKuA1+T6DjOuLSg&#10;I5GpDjhVi4Bed2ODFutantncdYuuRnaQwKxqbtyDwE1g1rK4bgCOeiu3lm33Uw2ALnvxrZTwQsBu&#10;YcinaSaJYy0XPt8wkGN9RDXdso4j2KEuXakIkHivaNvOXb7wigmaBqovA9z6v843SlcHbiO9thP4&#10;CdwEaieRXwW4sQavfaVUS97sfy0D+xMyIJjrYHCI5QPkk1AuXlqX7dFQZqnbUIX7ehfcaWxpfk66&#10;iGDoi8ymY/ERc6HjSzYabHll8Svv/MHXv8fzYLm5R99qakbfdzhVVRV86PPHDz72zMn/dmMw/EEv&#10;SF6bdBaOFYEsVmUYqKuISQz4eKH+QVjNVPrdhFbOHgAg7spLp07L8y+dcJOHMFjB/pVFefWtN8na&#10;0rx4+ZTWz9ykgEYsjdRpZMZklk7+30STemLE2iMmMVNPa752fZQa+ZE5wKylYE0jWFjZlqRteRpj&#10;Nb2vMgJNnU4YcnmcapxMgubBmjKuYa2XExvcwFyEKYBcJ8TkmHECQD5e06mWbUE6XJKwrzEmBC/u&#10;cUuPc5cG8qGPfVLyoCudXlfKyRaN0kIYpHFdG3UjuIpapUexU5FDXQ63MOevDWkboU7RXPifrq0u&#10;05CGUdGQaH7YjOfsALo2LsPzAAD1WVXaVMCl+5aTmGujLjxXLZm7iRMTtEXdEjxjqmvqTsWK9dMA&#10;Sy851sN9Mi0wBMIYXFk7IL35/ZIVoVy6uCGnTp2R4Xgmvf6izC+ukdlJOn25tLElg9GQwTQwac4t&#10;zMv+/ftlvj8n58+c5lo3rMfhygj/W0SKAx81Hm1JNhkTqPN8TAA/cmBVlhf7kk7GMty6KJIPxCvA&#10;1Gg/wzCrQPx4+M7HGuYXzwHplFIgxgPHprp8gUlrdiHTc0rIABeOKwVK5ifooZfd+HTp7EPkt2/I&#10;0gHEsPJ2wK0AjTu0GQF808ivGgzeAz+OW1zDOWKgN0wDmQ+q4sG06uZCBFiuz7tvy3lHGLAishnl&#10;btof8Mn4hOouhnfNA/OCbK3bhhrb6q5x3LgfRpb+r/dtXwcZgO8GfiMa37WA20il8aZ+pu26H94t&#10;xrPxIOw/FyMdfYimI6DN+YvrsrU91uA4sAvIMOkFDId6cAUGoBnnpcCDZ0MuXjlDjIuzfjr5mZt+&#10;6K3/750eLuzRt5Ka0fIdSl+squi5e1665fiLz/3A2fPr7wz6c2/p9uc7AGaEQ4TaC6TqNnz4juPG&#10;5C+e9KNAckQXwqSTJDIaT+WFk6fkwqV1ftiYKAHsRw7vl+uPHJL5XiwVJLlSw2WCs/96gFsnJgfU&#10;mNQNMHm0fE05TGssw0mwAe46raUqR5ndwF1L8DhtAbflaUvhPHf3M+BGYAoDSb2uoI2Pn2CIoDWQ&#10;gGON4azpKKnqZWA99sPGeiSYI0RJm+aVPPrE0/L4k09LESTSiUPJp5uSDS5KVE2kE1SSeDA8w9o2&#10;GAVITQBuBGcJ63jkCHMacBcwPLcvvW4iq0uLksRwywcY4QEAzABgTFYa8QzTHJ8ZfcfY564PnbRZ&#10;W5KjHNe9m7X+Ji8PBEi6DEEKK3SrR/QDY1hjicXzqcFBjWAKvSCSufkFSXp9mcxK2djO5PylgQy2&#10;BlxrXVhclk6np9qJtKCbDkAZa7MIu4nwm0sri7IwN8/1fGxPevHiRRkMBrI1HMiFCxc4ZpeXl6U/&#10;1+M6P8K8QgKfDrelyKcy3+/I/n2I190XyUdSzCChj6VAONgKAO60EmVKrYVpN/D8BuT4H6AI33AA&#10;OZ4ZP9cr/AtAYJAYfHNIa4E366J9hEr0JFOBox6sEWPQcatdiJd6zi/CMQZ4G6iLAOwAHP8bmDMf&#10;IpthQcoxAVznZn0OrFsMgQK/zhO8F9KgsHEgjOfeDZAYKyBLsmsG3PVaNPtgJ4iyvhrENZ9dsyPf&#10;BM93SuZ1HucOVt/P0h1wsz9a+U3SN8kbxoQ8pwRfuD7QWOZ8L2Ekg+GEBpGjMWIEQPCBK4O2Z74H&#10;V7pIkhhLYfAEyent4Vd5VczGj/eS3k//zbffcjdvskffMmpGy3cYffbChfkH73r0jU+dGPztaH75&#10;r8bducOF5/fKovIwmUAdGYYIHODAxCZcBzy+kyTh/oEJMO52ZHswkmdfeFHWNza47sPrZS7XHzsq&#10;Rw8fkn4vpmsSJTIX39gmLJu0OClcAbh3rBm3gFunNJWy9ZrmwRSl5Vldbf1d12H3+ioStwEOq3ZR&#10;ntrAbSpSS6OG0Z2DANpIx+SlqsTWBI3NOrCNOTh5NIWW4xrzHeXQ7/ifEwTiPOcis1xkYzCWz9xz&#10;n4xm2As7ZJ/m0w3Jx+uSyFS6AGxs3YloZ9iiE2uyDG8KC/JKOnEsSaB+29huEaACQEfEq6WFnrr2&#10;ZBmlRoCPgjaeXcGYUjXHApgLlchBmNbhw8unNWmbE6JairMO5jTghjtXSsPFIHBbPxb6RrEcA/9r&#10;BALpzy3KwtKahElPZlkpFzY25eyZc/L/s/cmwJpmZ33f8+3b3ZfeexbNaEYLUskwhEUQLBmCizg2&#10;i5HtQJCzVVKupJKQhJSduGKoVBy7YlKOsSEESHBMAkIpA8FlAbZFXAKDGKQZafaZnu6+3bdv9923&#10;b99Sv/9znu97+073dM9oJJRyn5m33/u9y3nPe855n/959q29Q5udP2XFasNm6g0F+QGAd3b2rN3t&#10;q+8QSV68eFFhW3lfdPelclHuXzs7O3b69Fldx4KB/scm49q1a3bj5obGrdtp2/zMrIKL4Ks8Gnat&#10;2Ty25vGxDXotW5yt2cryvC0uzKnPWoc71u80tTDNj4dWKbkR5liBWkbiytWvevec0mcyOPEN0Efq&#10;H024AOLgfL1vHChd5K3tJHBzTdor0Iyun3LuHNecTGBI3Q68PNPdy4jKx3NdygY4K6i9u5/pHo/4&#10;Rl2A+p2AW23V6/hzmCWCyAx4ujrFpQv+7lPOmILRGIWdH58CMCUCpEyP+bOmv/1+BYXSdjsQA9zZ&#10;xcRkPwFu/ZyI8/3vVJeucfuBkUIXI1NQ/DXRKNpOUCX67qjVsa3tprWafcthPGklSdoK+aHNztXk&#10;2SBr83HfczhgpDkaDrvto8+cWZz/oe946rE1b8mD8k6UNKz//ylYhX/+H/7h161t3PrB5ij/b9QX&#10;zp1pD3L5DkpTAnVU6yIgmlRMa1Hx0SQABh+8iEZKW1it1qzT6Vmr3bbtPU+Fx8cJwcQd5MzpU/bo&#10;QxdF2IgcRF2eGCRpzKAnCaCj8BvgDjDW+fsAbtURABocXqr2nQJuFgRqe7pmKnr3Y97OzO/UACc8&#10;6R7eC+JJvuxuR8DBMYlAU7AaCkBSLBWs3xtYpVYysnW2eiO7tblj/+IPntabl4kcRvSq9p6N+wcC&#10;7qqyfaGzdivxCXDLb5vUnSWrYY/AokKBywFz17k16oRpHCiBgoJfCYCcSwzQ5m/6RdxzyjbmxRd4&#10;AdqAeOjpQ2YpP/B0P0SO8YA/kQ5VmZcgdlUrlWsynKrV5wUWnf7Qjppd29k9sN39QysUy7a0smrK&#10;A58vKHIVQNw8bisk7OrpUxJ5nzm9qnjr9MOw17XdvR27evl1u3HjhqLPnT59WilLz549b7Pzc2oj&#10;wUWIuU197FkMtDstq1eqtrS0IBE738eg27HtnU2rV6tyJ8P4cqZWtnJ+bKNey4adpsbGhrjUdbXA&#10;yqMXZ9FKSltmLwFh0iKY4npgX/CJm6bfE/frEBcA7MsiADI4cHHNlATOgLdigXNenLbvHVT9Ospk&#10;YcDkJayp6sTiHAM057QF2GQAlEg/ROWccmDXV5h5rnTr1Km1qj9H4xzhTbG0TG9EkS2D3t9/673f&#10;BLjjminHHceiH+NYAuDJsenCQJKAFOFuen267i0AtygZMQnguPNpn+4liQrqGtKm7u93bHfnSNnW&#10;6B998+OekvzgKjYz25B0bNBvW3408gRAw96g12n+9PmVpf/6I3/s0X1vzYPypZaYd1/15eZ43Pjk&#10;rz/9bZcub3w8V258uFBunO6M8sXeiGxQNU95h2gSvSIRgsYjq5bhgNC/OAeHy4eL5lxUhHFKrzcQ&#10;h7O9s6NsQPJjxlp3pm4ry0t2/vQpW16cVUSlXpfgFm4oxXMg2gF8AXAUfp8EbhdBJ5A8ISoHoPKK&#10;Ve3DwZ7nxN9+/xRsY9P55E6WBWxtfvvkN8+Ygv7twD3lujk2vYfi70mqQAfrIEAQEIgO/Yi1c6nk&#10;OjHoGV0BdlMFWTQ3NzcnQNLu9ey41bFucJTETm4d2ri7bflR0ypjjP7oP6Ks5RTuU/Up4MpQ4vNK&#10;vmjVonP1I6LdkRyhVrf52Zr0bloQjR24yfcdnDbHaTv97xoCOCZE6W5d66A+dQnTOAmwgRiXICBa&#10;VB1JHMp8EWciozOMe4rWaCxZY3ZBovFbW/v26mtXFEhFYvDarNXrdV3PQnHj5uZEqgE3vXrmrF24&#10;cE66ahkBkSii27ZLly7Zqy+/Yq3WsSLIMccBbvTQswuz1u3gqlOxD37wg3bx4Ue8jeOc7DPava7t&#10;7+9LpE6MaqmIGg2rN2oSvbfbTaWv7LSOFZsA7unU8rytzs/YeNC2dhNpyKH6qlpClE7XuF2DROVp&#10;vni/TOdWYs0zwM334Jy3c7jO5QJmfCsO4HEd+yT2Bjjp94lUKnHmE0D3YwG4AjLAOXGL/EY/Sxsc&#10;+JMoHpBOoM/zfBnton25oQngpyRSQCl/bqGgjsVciL/55cf8vjek9Uzf9UnReAB4/J5y1n7NdGGQ&#10;DmjZ6cDtHPcU0HVfiOgn9U6BPI7By7BEnRZqHEyvYY7jHpcvWb5Qsf4wb/sHLdvbP7Zed2A5QsYq&#10;brtnEoPzrtVYOCNSx8lWuQTGzeOD3ZlS7ke+51993//+IKPYO1Oyo/ZVWQiU8ivPXPngs5+//BeO&#10;2/0fGtfnTo/z5Rx+1mT7AYj5iMmKg6hMrh76BEeKGqVFOMR46CEee8ORdbpda3e7mnw3btzU/RBB&#10;9rOzDXFtp1ZXxGnj4qBEHUMXRQLaIjJp8sPRZ7lgCn/LrziBOb9PAjdFZjPQFzjVxLnHJrKV6vT7&#10;7x+4ve7MvRng9mMJjOHAJQ6bPitik8e9USCieh+sSoN45Eoy6Ov1zdrdsTi9DsB8fGx7e3vWPDqw&#10;Tqct/SoBUugv4iEPh2NrzMzYsNuzso2sc7ht1t+3cr5jxXFXHF+p4HmOFeYzRUorKeCKWSXnIVDl&#10;6gOKFPI216iLa5R7EnHGWAzJUMa5Z6hU6LbVDgCHtwK4wwo8iQin4nIkFInwJd/eXOJkKEQNQ8zd&#10;I2ZPoSyjslJtVvPy5vaurW9sWbPVVeSzhfklqWN6vb7AlI1+gptmW15esqWVZf3Nc46ODsQp37p1&#10;yzZv3hLowu3LYIzoXmPCoWJU2dXfkjxo/PJ25vQ5e+jCBavUanbmzDktugZ958IPjpsCb8aHPbrw&#10;er2qELH0B89sHe9LqjTXKNuZlUWrFs2qJbwDWtY+2rNO81CmS7VKwWMZKMxqAlVfEWkhpHahQuC4&#10;RNc8YcotT8Ay+bFz3d3Am7/9nuCs/T7n2P2cDMsSB6q6g9MWYLuBGtfp8Xo2kcMA6lQvbQmOnZGP&#10;NqZXctOuRE9SyXLIlJOcdxa4taVP6k7AHX9TkgTdhuLsefa0+DVpEU30swTc03MZUXna7gjchNYN&#10;OqHbfM5nr4OedoiRnyPffU2BWXb3DpUmlO+dtKJ8f3Q9qqzGTEWuYkix+jK+QzcAACAASURBVJ22&#10;4lQ0qiVrHe4+V84P/9zHvv1rX9ADH5QvqUxnz1dZwaXrt55Zf9/vPfvix7uDwvf0rXR2mC+XcZ/p&#10;YqFMtiTAZNiTZTGTVytQZUxyDgoihiETHAeWt8fNth212+J+2l2ygY2sOB5brVYTUYcoXjh7xk6f&#10;WrGZall+iogHMe5BVB2ckX/8Hg0M8e39Anf6OQFK57jheNM1qQ72EM7sseDsJ1uI0hMxue1cOq/7&#10;EpcCkDk4ce0bgZs3OlmH7og2EXFKKgj01PTdwAbjou21hrZ+c1c61eNWO/nJ4gtLfe6nDreLnzZ1&#10;0mcU6cD7favb2NoHtyw3PLB6CbE1IlmPrAYxxbIa2loo4bpHUpOhgBv/UYmnEaWXirY4NyvjNAzR&#10;0MXqfZOFt0TkMjILDto7R4shATcAHqANUea3E2f6ijarCvn6+rii0x7ny5avzFulPi+A2tzatctr&#10;N6zV6dvc/LLNzM1bsVyV7hppw87utvoAyQ867TNnT9m502f0nCjN5pGt39yQnnp3d9clRIOhfIpH&#10;A7cZmJ9dEMcMYc0XybvcmViW+9i5zzvW+qVSxR5++GG7eOFhq9TrKQb6SIaCuI5du/y6xPTUjyQA&#10;8bwWBO22rNLxDScaW61szoUvz8v9h3O95oHVC10rkCAFlyLmW8Jl+hA3qnyKjZ4F7mgjE0Ribl2d&#10;gDqBbnxjrGgB9zgWwE0dAtoTwB2i8KjLuW7/rU1/MzkcqBUGFQNWLQS0lHZ9uET0qQ23FZ8jU4Bz&#10;zp2i32kfpBWvAp1LQBocd7beSV23AXi6fqID1y5T/z2AO9UnSUX8namHemlLHykUtCYd91VKuod+&#10;NFLvMr6e6xsrfOjpwcGRHR61bDhE8lWygbxOhlatFW1+flaSr2EfI96h1SsF6zf3B8NW8/9aee/i&#10;f/Gdjz++mZ72oLzN4qP9VVZ+6+lLDz39xdf/3H578O+Ny3OPjgrF0ihfFtGBtPsHTDLsoeUGXbll&#10;9VMcXqyb4T5CxHn9+nVNtBbiWVhDDNaqNfnMQgRnAOdSweq1mjgPVotYJSuiGYBTyEm3iPETgATX&#10;zgfPSpTnYZBxL+Dmq3COxNMAOuEKHTcBS/yeuJctC9zaTnDcwVFzP7f68SBKHL+9vpPArT2ADdOi&#10;a6a+57EJtOlrFkP5kuEFsnd0ZBu3duzmrU3bP25bdwDH7cZpAuPxWCBQxCq8VBAZRPKBwQrJQrBS&#10;xt8YtUS9XLZcr2Ot/U2JyesV+oNEGWO3yqafZa2OjhtuG+OooVXyeavmXcc9zJesVCkKcGokeUtG&#10;aSTZGHbbvuCBr0iAHVx3cBjiyhNoO1FO1yUKxxiL/rHAsYIsvyvlqpJ/5Et1u7K+Y7sHbWu2W4oD&#10;ML+wYrPzCxJdb+/tWbvTERdLfaunVuzs2dOyl0CPLVe2YlHc7/q163b9xrodHOxZt9/zhVF/lHT8&#10;iN8bVq829DfHivmi9Yd9K5YL1sEanBkyGgnACZQByMNhsyjlWcz5mcacnb1w3i5efMgq1aoAewzX&#10;1UWUfiCVBtGywFLuK5dLtrywaN1eU3HQ++229JfVcsGWlxft9NKM5TsHNuofW6/TntiVoPYBArVQ&#10;8smZgHMaHCXULjI+wzgqgEzccbhzce/tkdOy4M13CLjcZlUu8MX+wjln3Li8TuKVT9vBw4dcizuY&#10;FhNev8tYAG3PCy7AnUgEfF4A3D4vvO4saGr2aO74MQfVN+qcA7i9vunGLPS/78wxTzl6JBH8MRWV&#10;R7ntvmQ1frIetgDu28pEouTg3R8wB5GLJRUk7pjFojXbHVmaHx8PrC/bDl/wwnUT0Q9aCniLcTra&#10;t6oCJQ0PR932j3zft3/wf5k870F5W2U62l8FZTwe13/m157+8EvXbv134+LsBwr1Rq0/Ipayf5w+&#10;oXyVSeHf/NCJMdMPoGQjOMXh/oEdHR+KC4EIzc3O29zcnP6G8PmH4zrmtN4XwZI0WHmf/Qpx2pCO&#10;BGZe/GPgnlw+jMP8mgn4pXqcM55yuLon1cVxcdzpGEULeDjSdEzGdRyP8wG62iHG93q8PidqFHSy&#10;XpzAKPVjyc/BHfGeWoj0u4lDzsmdSXXK/QeCitdM1Tr9ke0cdmzt1o6tb+0ptji5jXnmeJB8OGmv&#10;hI/8PRRws8ffvZhzfVfBerJOJkEBITphY0tahKAy8JCyWKkCvFiU817K/iXDtDBOI3d1cRpT2oo2&#10;tzBr1UrFKsQvh7gOu3oeYlwWNtLbDX2BFYsp3MXQf9fLBYnyOY6/dR9rWNQv+bx1en2FZtXCZVxS&#10;fOuZ2WVx2+s3btrrV65bf1yQ7hqRM3Or0+3LJevg4EDPqc/OiJM9c+aMrawsabHBmEPoAM71tau2&#10;trZm27c2teCk7wFuSqVaV2AVxkJ9jejZktV+cr+DO+4Pe0q3SJ1scNKD7kBx2gFy6mSL74c64cLP&#10;n79ohVLFyuWK6kd8j2QATp/7iMLG8dXVZatVKloQ9Ls929ndUtsXZqp28dyqXIKIxNbFVmHkgV3o&#10;eyzY8cPXHJGLnM9JAIAiaYq5H7VWrwIYrSSTmNpnkwAVgGTsUM9wTB9qAm/minTXADKA7dcFsDuo&#10;pz6Uvpxn+f2yPufbCU5dy0bnvPVMERbqTvM9iZAnwE2bE+fr7fdj8Xf8zIYkjXPaQ9syx+O6Sf3p&#10;e45rJoDuj1PR7xPPlwMkfyeOOxYE2evZTxYW6VwUN71NJQP+fE20DQ6cxda1m7vW7HhwFiQs9BHb&#10;wsKclVlgcke/49828ofW4ednGsXv/1Pf+sHXU+0PytsomdH5oy2ffvpw5dOf/X9/uDUs/fn60sqj&#10;rVHBDltdK9dqmiCaqCl5Q1asgySJScOEAqQ7nZYmGGJvNkJgQiyVEhJRT5qk8WHg3uKTzcHPwVvJ&#10;J/13mogYm1H4m+IcbZqo4qLvBtzZa5xT1u/0TOxc417V74+ZPO/ewB2gzebELnJns1GPpID6mHFb&#10;cl21iHC/L26MPqA40XQXHKQb3cHQvvDcy9buj+2oM7Sj7tC6o7xyHPMZ0n/KS57E0RDtMUFC+h0b&#10;D7pKclEY9aRuKOVxJwLE0T8zhh4alZy/vFpwyewh9ui5eTfAmiQl6LYZG0Cb8Qa4VQpw23NWLZUd&#10;3HNDz1yEAVrKTU0/MW/EiabQlswF6h10mmkh5/pIbCXgAOUuWCpbqYIR15yNxiVb39i0tWsbEoUv&#10;zK/YwtKyfLIBOgAP0KRupAlLS4v25JNPehNJMzo/o/3GxrpduXLFDfWaLet2OtIFai6SVjK5uNWq&#10;DavPEN3Prf00JwG/clXH4cCZ3wHIjKV058fu9+0cEK8+kkGbAzFheokaWPR7SxW5qZ05c1YLCxYB&#10;1MV1uIwhKYAL515JUYrO+SPdoBwd7Fiv21R/swA6vbpkq8uzlhsSvW2fIBxSV8iNfzyS6JT+qZbd&#10;sBDjUIBywm3HPE+6a/52LhuRtmcxk7uWOOgpeAdHD3ZFpLXgmBF5U7+DN3W6bps90x3Rr0CNOgBv&#10;6cIduPU8gbkvBBwbfSlIP1GUm5uSMVqMPWWSPewtAvdkSyR6euzNgTt+3wm441xc79f5c/kusuU2&#10;4Oa+zMIgaCfSz/1mT4mY2q2uDEk5zjxlsTqHlTlsleID9LSYx8K3kBv+96uPzf7Njzz6aCdV/6C8&#10;xXL76PwRlPF4XPwH/+S5b3nhlSv/5bBY+458pVFsdYe5UaFqlUYjGUbQMJ9YAtRkWMTsZSILiMYe&#10;WxguA6IAEYI4BVDKwEyglgU6PskkzuPz5hq44gxwc4bfE0DOAPcEcCUSfOeAm7+jnolhbpzPALfu&#10;O3G9Lyim6TzhNPNkgkJgnCyBIcBOuPMCGYg8BCtfqirhBwum19fWbe3auovI0YeSExrf6pTsg3vE&#10;OSWxIeoEAtkgCsd3mkxq4rwBX+19kQEQw3ghKRBYa3GUjPQE3EgZxgJ73SNOG1G7Sx8AbNpN31LY&#10;Ly8uanWPQYz6W/G4MSgbOHAPPUAK7WajdKUz9njz4lr7fflAl6tV6WVxQ6rNzcpS/MraDVu7dkN9&#10;tLJ82mbnFjTviIAGdw1g0g4WQUh1HnnkEVtZWRFXSlupG6vuq1evSnfdxTsBtcKQ9vn8YPEAxw7B&#10;I6kD9aNbxOitWCkncbeL6bmONsOhS3zJ+CdOkPEMwzesxTuttupm4Uo8cwzSAGIKcyBXqKjtcOHn&#10;z59XRDa1QVKXgnTuGMbRfu5joz5c0OZm6hr/QQ83t01rHR7Y4nzdLp47LcM25gHBiga9jqyMyyni&#10;XswZCmqqKLwH34n/cP1yAHcYmSk0ZwCwOGYuY667Ck2LAOm9HXhd7M1cCSO0pPtOzADW0vcD3PwO&#10;4KYEcCpJTAYgdS7tKVngpnAuNv1OwD05lwAyMpYFic76cet3AtxgYlhsZut5M+CmJO9YD7WS6o1z&#10;lADuybGMrjyOAdx9K9mtnR3b3t7VvKQdGsdcTlEMEZWzsMulBTymrf1O81KtUvs3v++PP/kHXvmD&#10;8lZLmn5/NOXS7nj+F/7Rb39/qzX4y7ly+eGxVQr4+ebKNcsXK3bc7lix4j7BAtYALFJsquWAkZ/V&#10;6lmclHNTTC7ARZ+dRN+Ja+GuNLEoAAYlwDMA1kXo0AS//82AOzhuygRAg5O/B3AXEgCLoNGOk0Ac&#10;zzgB3AHQ0Qb6I+pmMaK/0WHn4Z5d9FpiIUNSgKGLVSn0Va0+Y8NcwTY29+y1qzdsY3vfuniBwM2N&#10;XAoBGUXsTWQkOGkAGqMp7AfgUl1U665VALKSgyiSGxy2c9m0UXvcvRJwY+jkoO2cNjYDCnFK3wi4&#10;yfzl1vuMLQAEqKgQ8KVgtrK0qHjlyDUV6WzMQgEfd7j8FH87CBriZHgypXd04OM4HPbsAuqURTs8&#10;OrYrV6/Zre0dBaBo1OetMTevJCDHRy3bOzgUONI3gPJDD1+wU6tnxI0CgBAwwJlrnnv+C+LI4V55&#10;tkuFOgJeXL4qpbJ0/hVFWkuEmUUK75jH0GdegB1gXSy4Fe9kfkt6kuw7iOIH2IyHAnDahlRqf39X&#10;wDvs930xS2zpblfxC45bLe2pJ/zF2c6dO2cPP3xRbWROAdi0m3o3NjbEiaO24LlEYUPqQf8rTvrx&#10;vvW6LS3UVpcXbWV5werlih0fHyqmNfVXNLdYOEV2tXDXnNppMKOdW3ZQFogzExMAw2mPsEFJrpci&#10;Z3GdjOGSyFtfQ9YdzMXl6LhRg8QzREPkv+26bn1R4sjd2h3wAsgpWeDW7wxHmt0HcPMMjsUW1/gi&#10;Iv3N8QSQzFH6Vu0CeCf3pXrSQo038/NvBG79ndp10mqd437d/QH3nd6Pxc4gX7GDo5YWsFrk0J8s&#10;5AnNO+OeHqjDoBnYmsB1j/utwdjyf/cvfPR9P5LL5Zw4PShvqaTp95Ut4/E49/ljW/mF//NT/22n&#10;a/9WuT4/55pRwkI2FNC+PxxZVVawjKtbX1PgmAWm6cshBra4qEnSeydmHGMfsbYDiLlf+/Q7xMQB&#10;iFOATQCaCEkAqV8bVt0OuF8J4J48N4A8fWO3AzzAOPUtlzhahmV+DZ+5RHG8j/qsKNelnb09u7qx&#10;bRu3tu2wi1td0XJw3xj3EBWMoDMk6Rh2zPpNG5Flqt91gCAAearfn+l6ezc3SqoIOOkE2lpM6O+8&#10;3LxqJcbIOe0QlwP4hN1UchHSeMrKHND2fNxESoNwED+dBcLy0qKMYsSsIbIfDnQt8wHC5vMijVUS&#10;kepvOPByTSBZqzWs2Wnb5dev2M3NLSsVKwLrWr2hezA2293HhepYqww46/nZWXvsscf0Phik8Qy4&#10;UwCOACnPPvus+pkNEBVgl2sSNcPV0l+apyyMckUP35r3KH6AaKMxI06bBQbXQjsFWKmEyNbfy4Px&#10;wMjGN8DW73StP+iJ+28dN5MFubuQxSbuPInS4z4Kcw1xP5w4CwdKLEpwU3Mwdw6fOudn52xpcV4t&#10;67TcSG53Z8vq1ZKdWTklK3og8ejwUHrveo20q0c2HnV8MZ7eM+a42gKQ8X4BuLSLWS/xuYP26DZv&#10;jwBvF607540qxAFfoJ6AO4BGwe6SVfkbgdv9wKVrF1il/k9tCdewAD5NwdSvftx/B+Bm/bV1PgHz&#10;9HrfK8lH5hhfVFznx32MJuczz/dj/vvkgiHLebNFe2KLev3vNwdwAfe4oOAsLHa39/bdKJDnMAyj&#10;sQwxG9WK3AfD9mQ86pkNhjcaRfuLf/rb3vtPckF8H5T7Lj4KX+Hydz7xux+4srX3l60++z2j/Gx1&#10;jE51MJIVLW41EC/5aiqsYgqgIb0oDXYRuYA4WVTygUOMnfNw4hOivnDCDNEx0zKIKddl3X5ENDLA&#10;rfsSUcwCN0Uc7Qng1n0C9LfOcU+O3YXjpsQ92qepTsT1uEb6bp6XaQ/EuFSuitvo9XH9QNQMEc5Z&#10;uz+wZ597ReEMsSbuioMtW65Y1cfHvYoj3mvamOw/w7YVBl3LD9o2ZkGFCLoUxDa1NxnyhZsbGOAi&#10;bwCBcXCaR78B5OiyndM2icP5G9AWh50s0XVO3JgDt8Yb4jDs2my9YnNz+G+7e6AsfslGNgGfNGYy&#10;sCG2Nrr1ouuJZ2fsqN21S5evyrIb/XG5gii6oTnY6XWV+INnMbfgFJdXVwVkcML0c73kemnc4V54&#10;4QXb3HTgBqjjPl8Y1Jx7LlUzMQNm9S4YxKGCwJBtbm7e7Q4wQEv6a1lQi7CmeZDihqsPFGbWf8e7&#10;8v4c51vQWKTPPDhxdOuANbpv7pXUIak+AHYAGbE6dYjLLxYlGkcPTqQ2LMp5NgZ4RIpDCkEENqQK&#10;3MP1cFu8LwspLM6bR4cS2yMZQUKyurJis42y9bs7Nh75QoLFnHjNZBRHPfHFMWZRtHhJBmwD6biZ&#10;gx6IxQGej8gB2HJwzMyM0HkH566ZKtB3wIesUE8yTkt76JE4bYBbrmkUF8frngxwU6accYCj/pwA&#10;6UnOl7qyOnOKXxdj7sdlKJp++7E3Arf+zvxmfxK4Advsb95H+4nbWaonnpsBbh3LqgSw5xjCbFXE&#10;bF1fv6GkJPQbxpPM89k63gwNq5Ww8MceBgE7OQAGg/Gg8/fnZ879Z9/1jcuHqvBBue8S38VXpJDB&#10;68d/6be//uZ+92dHpbn3dMfFPNmiCAWJCA/CCdHjo8XYqNfviJOCe2MKMS0xvPJyO2EOnY/AIYnK&#10;RXhKBGRx4OYYd3EPBMvBw++bAOIJjpva2Ufscb/WAZinimh+mYE7nhn3aI8nisJ2upWyt8ONvqI9&#10;4oSToRmEp1SpKw3i/kHHrqxdt+sbt+y4N5JPvJ4lcbXCjcmQiG3UxwWo45ahOZQZ6KWnxmUaF/k/&#10;ezvRWZP8g3EDbOXLCQjDZRfHOo+o3PsenTkAj392ALRbjwP0PEccd7IXkOg9caiAExzd8gJuUkVR&#10;Nq6hAJri6GUJ7OJwDLHm5xdkqd1stu3GrZvKN9wbjazemBUHzfX7+4e2u7MvLrI3HAqw4JAJkDI3&#10;BxdMTPG8zhMk5cprl8RdI4pmvhHUh+dVaqGLngI255Fi0E425ny1UbdqraZ0pOVKxQk5boaSBnje&#10;bYBa75bGid8xvwF5CCSAzG/AjsUNRSDIuIgTd/GlvoGxW3YPyOPdad+m92YsqY/vUEB+fCSQ57lI&#10;CWgHC46HHnpI4vTV5TO6DsLNfXuHB+LGj46beocaevliyWYaNYWl7XfbdnS4b4Nuz4qFka2u1hQp&#10;r1ItWa1S1VxmzjBj5TGRIhTG/I/C3wCtXL60cPG/+XIAFAG9Qp66btw5cA+wEqArUCP6nr7tAPQp&#10;x0494tbF9cu3RPf48wPsA+ROAKTOTkXlWUCM7Tbu9w66bvYT47EMcMc1Xrw9cU6LDv2dgDu1L+o7&#10;Cdxx7zRm+rSd2mckAtpS/V5ychENGrO7f2D7h00tXvKlsuYFc6BRrSioFR4iGK3Krgj6Meptz41H&#10;P/inPvre30gVPij3WaZfwleg/MSv/Itv2Nhs/fiRFb6pUJ7JYaE8GJfk/wpRYXbKNQXf0sFA7iNk&#10;nHHQ9uI4xmSNCeuWvNMPKGWzSlxIEPS3q+Nmycx9AaSxOQBn7/G/v+LAnUBeTIbehYWCc2niJApF&#10;z5JWqYuD29g8spdfuWSb2/smSYesbpkIQ9cGktax27Ju+1D7CugqQzPnguFTgssAaPM5XL+mCyG3&#10;wg83NzhpkVLLF9xfnXY69xx/IzVIIvFkmMZex5O+W/2fngFo0s/iKgc9O7W6IF0r88XH1626AWHm&#10;QS5fsuWlVavNzdv+zr69+PLLtr6+rsAoK6dWbWl51WozDeW4vnZtXf7MzCMinWGoJVE4WclK+E8X&#10;5D63fnPdXn7hRXv99ddtNPSUns6l9uQrLd11rZqMvJLl98jnTaVS1W/OzS8tTuwOaLvmD51Cx0ov&#10;6UDM8SC8AeI6JqmILx51HxKqBNBpvafC/PTMZQ7u3Muc4f5+D3fAvIAaS/dm60j3cB1ADPfLIiWy&#10;jiHCZ48Ki/d89KHH7YknnrClpRVl1gMoiHaHfQDW852me3nwSrP1hq2uLNtsoy7R/N4ui6cNm6mX&#10;ZMy3vLQgi3Nc9fBQ4Nv0hahgUe/hxd9BACvjM7fEB0zFXQu4HbCV9lKrYU86Eu5eXCM3U8ZG37Jm&#10;aQJwv14gnWKlZ7n0+JsSfEQAJRsl/K3fDLh1Po5lgFvHMdX4CgL3VGT+RuCO38wJdOnZgmcA1yAh&#10;wIj15q1tcd26ruD2F0iPCJBUq5ZtlAwVGdvCeDged49+7lxp7j/6yEceWJi/lXL7KHyZyng8Lv2v&#10;n3r2o194ce0nKourjw2H+RzGT8VqXSs2F2M6VyyuIgH1lNOeArcmUhJ7UoLrm1hZBoCKkHGVE0yA&#10;WwQrA9qUk8AtaRp7PzxxB5twwJl6ea6I6JsAN586JRYEWY6b+7NW5doSd+lg7Ba40+u9nfF8nlXi&#10;g+dDKJV0rwAMrgtRFaqDcUH9jKX45cvrdm1j0zo9ooiV9NHlCVhD7w27Nmy3bNA+slH3WG5cRXNd&#10;MX2cXlvE0jkUbw9uVwJ09a/rtbgeMHVjKcgfoO3JWcR1A9Lk1ubjTXwMemvEqApoE77gBRKKoPbw&#10;fNt6Hu8JcAuc+jJ8QiTMcRG63lCcaqPu7lfNVs9u3ty07d09gRxx1cmohUHe0fGB7R0c2Ob2lvW7&#10;A/linz59xlZXVwX2gFS37brfra1Ne+XVl2zt6iU7PD6wQc+jx8UiEfG6gqQ0GmoLgM05Rgq9dhVx&#10;Ya0mNy9ZiAuw3RsifIQ13pSszUBalAIo2WPTL8LHwQktEinvKP890gInfot/G7p0JM4DjPQfRJlj&#10;XA+I0zcANu8ooO66UR2idPb4inMP81CEeXHZzp2/aGfPX7Tl1VMKVNPtul6/eehuZft7OzYeDMR9&#10;kegELpsQw7u72xKlY/CImmRpYcEW5htSsVQrLOq7WggqfSufRIpcpo9VbmLuXqa+IjStMAOLeY+u&#10;ByBL1J323Me1zGVCnhK6lr4P4J4AtoCfv50DF5ctINOM9n5NpOQkcMd+eA/gDtE5RcczHC6F52Tv&#10;SdVljqUGTJ7p1580ZpvqzFM70m0x7n5u2p7wDptcl95Px1K9Oq4IbDkFYSpWqsonz6KNkBCu7mRR&#10;3VMCIPTdrEhITCSGY9yz8qC7Vhrnf+B7v+PJz6jCB+W+ynTUv4zlf/71Z7/1xUvrf3tm8fSH+kPL&#10;iQMk25GiGklrbbkkBqRMG3UStPkn0vFhdOKfowjUXYAbkSklgJtf7GODIPjfaT8B2HRd2geQ+rWh&#10;Y/6jB25CCgIEiIchWIS5JKOPXJvqDemsb23v2+tr1+3W5q7CxZYrHoGLDwoiiJ9lr31sw86xWb9l&#10;JRtYVXpp5HNw276YkF1KuNkkcKH/EM2Sk5trJEBE9C3jaDdKgwCTXhXQds7J/b6xXajX8B1240Nx&#10;8IxsfqzodSQuwDIcgu1GaQ6SvOtQoJmzlaU5GxLUZYB9BEZjHg50b/fALq9dtStX1mxhccnm55aV&#10;jWtxYdn2jw7typWr4jBzuZGuv3DhIQUlAbwRZwNYiHPR437uc39or77ykvrLcgM7PnauFBH4zMys&#10;+p8c2uKsmXPEDShVtAHUcPRc51bhZfUbxI85i5gx5hV75vhkjvE9pH6mZ7LH7wzczqFGEUHGDiH9&#10;DZGV8d6E6AP0Hq7UCbXfC3gjPYCrRuwNcONBEAAPGB8eJXWCDO4IUkOfudrhsXc/aY89/qSs9FnI&#10;0V768/DgwG6ur9vm1k0FcqGfqrWGbAaYB83WgR3t4RO/qYQmp04tKwQx0holnik6cGProD6TqxH+&#10;4A4gPAdbgTyugUknTnrVEJ9LtJ7cw3w+E9wprM0lPppw3uFOxtI6RObitMVt0/9QCB8vyt2AeQq0&#10;dwb2EFFHOWkMdie/7uzvAOYo8Zw7AbefT/vU7rsB96S9cd1dgDuO9cg2UyxZt0faWiIG9iTtox7G&#10;nlwChELF0BUVDfSzQNTCYadbzQ//+p/94+/56w8szO+/pGH58hR02j/zj7/wbS9f2/lpq8w/Bg9H&#10;qDxZyjIBh323VlJD/EOgTCRiTBhcRRD9RlOJjMSfAPhbAO7gtGMf2/1w3JTQcUe9wXGrnneY42Yf&#10;z4NE+LVB0NO1oeMG8GgL+iM3+7Ac8aGLZUkzXnn1snRP5MDm40MVwXVkRev3WjZWyMqOjQYdicnh&#10;iokH7jG++9I1T58bnIoTTfoixLwCVnHQNFTkTuJ39FpyB0NykKKisYiCk6YrMVhx0ThJDAr6W9bn&#10;em/n3Km/nHzPAVWAA4IBNwYxaDRqqhPr+I0NEnLsKqkGblQAMiI86OP+4XECopGtLJ+yhcU5u3Dh&#10;rPJUI+pFlbC7s2NrV68rmtnW5k1xit0uen4CkOCrXbZqLblniXOuKEUnbQSI0GmzECC9rIvEZwTY&#10;XIdIIgg8/UZfCgwCiGIO0McnuO4Yf0Akfnvxv28nqlMAF1jrDwfshLrgywAAIABJREFU2wg1tgn4&#10;kvP9KAKhn2PsuS42ghqRvzt8w7VIFLc9si6x/9vtpGfvS9dZqTekaqg1ZuzcmbOSYGAnoE9nREyA&#10;rh3s7UsKgk5UGeUY63LJ5ht1q9VL1jk+tK3tDQX0qdWIWFcVdz4705D7HN8p3HWx6IuhiAqo6H/j&#10;qVeJOPJkMS7ulVanb0uynhTYJUTkGp7EYfs9DuAeyMX/lnua3n4KtAGQ2U3tie7PjNPkXMZYLUoW&#10;MLU/EeGM8WYfwBxPDxG27tH5+J3uzwCvH/e9KKfu8Xtprv9O1yfDyABuHQPg6cmJ3p1Mgf6OWJnv&#10;HTVtb//QpR0kJRoSr7ys8auw2FKmPh7UtwL5BIb9L5bKuT/zsW97z2Vv1YNyrxLj/mUp/+AfPf2B&#10;339l/SfL82e+qV+s5ds9E2jDRbWODm2mjvVymv5hNZrE5hRxeEysTCv58BzgPZzovUTlJ4Fbdyad&#10;IL/h9LL33Y3jngDppB7OfHUANx8Gxlf4pSIZhdNu90a2fmvLXnr5VemcBCzFsloNN4XVcG7Ys97B&#10;JmkEtH5SeFEMyRCqErJy4Kk3pS7PvDtEkY0T8iumf1OfyvgMAM8pBISWEojb8deG4xYg8/ErtSai&#10;UNJOpRV4cWzVAtbUztPQvzO1uq6FdYlns2ceoWMtl4oCcvTN6FTRGZ87h9U3LmIY4h3JeIxUooiv&#10;0S0/8sijCpKC3trnoIcfBayfe+45BUrpdbp6Hwwk2WM4haU0zy1IfF/UsxCl0kdsGFfSJjjNKoaA&#10;KbuS9K8QeoFmTklRKsWK3NEgeJpP7yBws8WCkWf6H26gFudjw2tDCtV0LduQcLRDF6FrbuGhAXc6&#10;6kuXTzx1DNoAazhh9oxPbzCQpINzSBuwku+2ujYzP2OPP4ou/HEBeFjcs8jZ2Nyxy2vX7HBvX4u4&#10;Ya+nRBXkIZ/D9uBg1w4O9+zwYFcSllOnVmQUNzuH1AibCjdAFCynBST948aLLN7cjc25Z8DHReSS&#10;GBHjgKVmAm7dR39qwgeHjSid5XXoupORW1rai5NNImHKyf69G3CzUd4KcPt5v27CUce4n1g4BHBr&#10;gcGYfgnAretwn0vzhxLAzY0cxw2sMxgp9nu727ObmztOqwue34G4/MoFUcHNlAUNkRaxMB+YDTqt&#10;Ym70F3/gT7z/l1X5g3LPkqUA72j5xKf+8PHfe+Xq/1Gor35jr1C3I+X3IF9yWZGUICw45DuBAZzD&#10;3WP6USg3tkrsKaHjTr8S8L5d4PZ1c+a+O3Dc/P5yicrRUbOPY3fiuHV/nI8FhlcrqQXpG/tDs/4o&#10;Z6XajB0ct+21y2u2ubPrhErfl0cQQ4846MFBds16HSsa4QhxuZs+I/pHgKke92diaMZxgDg4Go5D&#10;4Djm4mz3t3bsCZ9tLEj51PsuIoer5np046OhVUrot8tWruSthjEXSUnwJuAlh26gRTIOQBdOl4UH&#10;QU0ACIKLABy0AzG3xOR7B3bz5k3r90gz2pWR2crKKZ2H+0N8rfcqmH3hC8/Ytatrimh23DwUEeLd&#10;ENPzfgAxz6R+RH60hWdwDh/mOcTl8wu6Dt9vjrtkAA4Nfb+nHQ0OGzezfBGgYWRZUPlxN66KMb59&#10;o5w8Fl9EhhYngpvm2x047iC8ukaxplPiCFHg6f1Y63OeK3gWHPKw52CrqkYD5abnOP3PeOBOpvO4&#10;TqVkJ1jay46RuY/IuuD9iVuZXOoWl61UqVq5VBFHv729pVSwqDAI3cqiDgnHDKl2q/iPt6V753kl&#10;rNBrNTt/5qwkGpUUu10R9tJ8oe16P/owAbcK4C7DxbINAUZ99JIVTazHPfAK33ZJRmzuBw6Yw8Ez&#10;uf16gFv1J4pBn0Y/akvdH0AYdCr68qSOO/YngR7gjeLHpuf8YNJtTzjzBORpH2M/0c1nnuXH4760&#10;UIi603tyXnU4NzUBbmYiUyxfKEk9Z8WK6BAxIXp9wrt4ffQqkpK5OjYgxIB31YtmMpEWR/1fet/C&#10;e/+dp57KtfSAB+VNy3Q2vIPlcxvj1Z//hV/8scbKw//ucX9cKjYWDW6bychKGLBs1KpKGUgQDk18&#10;JjYfyASUWd0GedKd6W+KXwNd94/GJ5aOnQDuAMq7icrvxHELkFJo1HuJynXtlwjcca9f5/ffN3Cj&#10;LsDlLV9WMpDtvUO7dmPLtvYOJRIWt8Sqedizfqdpg+6xXDIwRhv1u9ZAFB2VUR8tpF+S21X0Ma/t&#10;XLUDM+/tLleu00WkzV7PUnHDJzc48/tlSSrDNAy2SvIaIAALlsRw++LysWSmX+D+S8Qod59gxgF9&#10;M0QdQCAgCm2YX5gVoEOgEWtj/QxHNzsz78ZmZz2iGYZmLu3BbWXPLr36mrj0CFnKIgWQoL8Q2XI9&#10;wODEzMOi8tuD0pieSXIRuGfqxd1Lc4GxQeSQCCbhU33ckhtY0mmrh+S+5TrvtwLcFOldRXi1U+F5&#10;sTHvsr9DVM4mMJc1sN8joo3RGuQ4XcO4s9ijXxFtouNmTOM54mhHfYXRpb/Z8NPGEI17AE7mAwAe&#10;fcyChpYRbY++xJL81GkXpS/OL+h6pHFIUPZ39zxW+q1bmvNcj8seY8mcdyO5tiQicOZw8oRgRTIS&#10;sdBZNTCe/o16yFKpBERuAG90sGFtnnzDA7gBeo7nsS5H8cNxuG7nzmXrIeCN+Z7GdAKAqZ94nn5P&#10;gTXOUe4HuCl34pj5HVvQzXj+hGPmPTILtjcuAHybtsvPBXCHsdyk3jsAN3OHvgSwkU6MckWp5w4O&#10;j111h4Rj0Ne3vzg7JwBnRaN5yP2EQx31Xqla8Xs+9u3vfpCv+z7KdBTfoTIejyt/5e/933+zOHf2&#10;32/28rVBsWK9Qc56AxeTQwD5MAm/CHHG2MdpEB+GEzwnD0wY9KLMJNenBb5MccaJHSUm3kngDuA5&#10;aVUe25sZp1G+Ehz32wZuxH0FslihpyzY9v6RvXJpLSVnaYgYYX1NrOBB50j5k613bKXCyHNbF+Cm&#10;yF/tRFYE7rYFklkZ4CFASjofG78Ri5cLWH97ohcdT+12zts58Ea9Jv0WojIWA6y0AQJcfsosPOTW&#10;5MZQ5EdHh1yvVqTzxrgJ7hnxNcQf4o1vdaPhOX85t5H8qJlbC4mrZosgKbQHovPSSy/Zp//pP1Ow&#10;lLmZWSVFaDU7eheSgChZieZoWVb5zCpxc8QFz3n0s1qtLv04VuTktOYcBIj5Rz2IiOkLZhDEbZLZ&#10;K4EkY6LzAveprlt9Pxnj6UbJ7rPHKRB46qWofgBZBDvtJ1bNCZQzVuVOw92yHXGmxkV1yQTZ74Eo&#10;p48BQIbzhiPnOrWj4D7t3EPCGGwBWkfHyriG5T19Q78QFlcLr919RagDAMTkjofi2i+cO2df93Vf&#10;Z2dPn0vz0A0EuR+vAMKs8hxUEjNzsx4rfW5G7qKH+/ta0PV7HVuYm7HzZ88oyAsLBdpFf3Of7EAQ&#10;+fJu0AdAOF/JgLF7TMiGIwG367ZZBqG/cT13ADfv/2bATRkmq7CQfE2B1a95o6jcf9+N447zcTxu&#10;n9yXAHsiaYsFQwLvk8Ad+2m7/f4A7mhHnFdfpPtEmrGR4De67Jyr6si41u0Nbf3WpvqT8WTeQLsA&#10;7lqtIuDmPhZhCoU67h/nh70f/oGPvv9nc1iMPihvWqaj+A4UQpn+2P/2qX/tsJ//+XFx7vQAsVKx&#10;bK12XxwKA4WYC2LG34hMiH6lexNoT4HbJxSEN2JNT0AsTVaKVnOJKPpvCJtzzfqdAW6OcTRL/AAv&#10;v28K3CIc9+C4de0k2Ik/U+eDQz3JcUfdJzhuuNA4pusywA0nrD6QTzQcQTyLawn5WEBDJGJyfeOm&#10;vX75qnU7AytVazL4kY+xja3XOrJe58jy455VAVriKw89g1SxVBWRpE7oFG3xfkK8GH7EcMpTcI8N&#10;ulstebAUAFrAVShOuNNaBc61nqKm+UJMnD46VBnVja046lkOH/70LHRhpNs8PNy348N9icRpJ/fD&#10;QQPcLPx2dvYUAQzAJ8EIHBfncceKmNudbkvATk72l198yW7d2lBd8R5cs7p6OsUCr+g4BUAHvOkT&#10;gLxYTAlAal4vvQSxpw5KQT7euIC5Fa2IZM714FybBWo4o+i/EEPyt/o/O7cm4zz9HX/DbXNlfBUx&#10;9zVXTgA38599ALc47QnRh0AnogygM+QQVCJYI/pOFun8jSUwRYaQcQzLe75N2sPz5FtPXHqCqAzE&#10;baPGEGfOtYOB9Qdw1D07bJKx7Mg6rWO5+4WefHX1lF24cEEpR1dXTutZLJiwWGfcd/cOFOWOttcb&#10;WPMXbWbWDQFbx8cK7jLqD+SVQNS/s2cRpZc1fmRfUzS66H8AWEauDsLObSeLcoE2tIVjDujsQ1yu&#10;EUD6kgA7ONwsLaIoH3jmPL2rHk8Aeifg9nocIGM7CbhslKmfePp9D+DOAm92f7/AzfwNfTu0Dtoc&#10;15FNr9PtSfo3zpfsyto1GSsSjAW6z9ycn5tRNDVfGLoniIB7NByOhu2fe99c8z996qmnHojL71Gm&#10;s+EdKJ/451ff93tfeOGnSzOr33TQH+WL5ZrEigxsgK+KltouCgeUbi+JwE1KTJ27FFmMpkk6CV+K&#10;LtGJIfdr/Z6IH3s+2vg9Thw9BInfAdwCLhHVtE/3BUDrGAZVqblTouvnFfVpQnC9DVH/5H59VvQB&#10;9yfw5DpEypCGFMRENF4JDly9FpwBCyPsB159/ardvHFD+ZPR8eHfjM6RjDxHe9vuQy2egb50S/xo&#10;hxv3+LPYS/yt6Gi8T+oLqWmTiDeBMBwpIK2Pt2DifiGgywuLNjs7o+hpGLdJFSH9ticAQSym/Nhy&#10;B+tbJQV+mZlp6OM+2Nux55//ovTXZBcCkBV5rFwWiN/c2JSYFGttxKYegnPZxem0q1gUYDzz7Ofs&#10;s5/9rG2s39CigndjHgKws3MztkQUtXpN+lUAG/D1dy2lhUdDhJ7FQIghvX/SPKAX0acSMCSpAjiv&#10;vpREwvsLwq3rQ1QexlQcY/JofmVsHCbzzOcIY67jWiZ5gYjG/KTEFyPCGvsMQWebAvjtG4RfVyK6&#10;5C90j3IR8/ESwRfQ+PXUyzE2ZeRLhm36jFJRznXuBwDID97tiFtmISWufehAzjnSh+7ubVvzuK1v&#10;lmPdTk/jjWvfv/KN3yAgxy6Bexhfxv/GjZu2vbtlra4HeCE6G37CiNzJ+razQ50eEY6F3LlzZ2z1&#10;9CmXnhRzAnJ8+uMrnCQhwRI6BV3RdyaA9oWauO4U0MVjmudT5LAE/Op/Hw3IXYClfqe9AyC0MAA2&#10;tjTe+pfr/XcArxZInD8xjtAl/Z1E2Nx2W30ZIPcx8/uC9Idxmu7VOd/zNN9P51nUw9VxD2d592F4&#10;IRAWdpy37nAk3+6b29vJB35q3HZmdUXunMocBh2AHiEut/5Lpfz4ux5Yl9+7TEflSyxPj8f1T/7U&#10;r//tXmnx4/BA+UrDun2Mkzz5AYAhXnoSPpCPwYFuOl3fvEH6ODKTxsuUyPlxJ4JZ4GYv4aUA2UHW&#10;gdtDAnJNGJ9poZ0AzO/3Z90JuCn4K1M45tudgNvJg35ngJtr8WvkZxa4EQIEkNJ3AvcEFLh6EfGM&#10;FXhvXLLXNnbsxq0dax7sK3xoGZAadm3QPcJY04a9VkpWSH3wDG8EBwFz0lfznvhNkz4TQFOs+CQa&#10;J7ALgCQRPfeOc7YwP2/1ek36RUTh6K1lfAaNxwdbBMfF4VpYjftyE8NQDfezRmFsR3t7IrAbN9fl&#10;3+sGSQ7EEHJAnI3xJTIZQA2nDPdNzHGuc6vwK/bSS6/Y66+/Zps3bykKGEANkXYdd1lhNyHeAAPv&#10;xB7wxcKZkKPsS5WaOG0Mp2TcCDBrnvk4KWY6hBx3tpCsMHcE3t5v6i/6OM1PROKA9lQ0ronmNk8a&#10;a8Z/uvd57dbEXB9SEYoAlvmjPg6ez4sT1ylw31ZOcNsUJ9QBzDwtjNiQyhApa+pGFoRXf+NiBzDT&#10;FrhtDJQAJanPUc9QcQKbgWcqI/0ngVvwaMBqv4df/HhsR7iZ4RPeJwRrz46ax5oHACNjdfGhh+z8&#10;uXPSh+NeJhXHcdN6g77tHuzKTe1gd0/PwKcc9Q5i+1q9YsfSufdtmOZxtVG11VPLMlispch2ktrp&#10;y5hakgeNElfNfFdaT94wuHQAnBBFbqjG2Hif3gu4p8co3v/0fYxtHE+/E/DSz+xPAjdXsRdd5Zjf&#10;5gDL7wT88fskcA8Ts+PXsPnfAdzB+cc1GmW1I94hvW9K1ep9RErasRHnaWtn390xUTNw37Av2wZZ&#10;DSDhGpLBj0UiBmq9ZtX63/v9f+IDv5kqf1DuUtIwf2kFf+2f+OV//mev7bX/Xq/QWBqVGjYY4eri&#10;cbSZbQHc4j31obwzwE1dUfz47cDtxNCBW8cTmCI612ekB77zwC3wzYLjPYE7tTeJ5QO4EV1yTitm&#10;XInQ2xUrdnTcsq2DQ3t1bVM5y7HOLhZHcvEadCB8Teu3m4otDlNHO/HRzkoU2KttGI5NMjNx3PNe&#10;K6Z40n+HaAHAwQ0Kbhdwm5slAAmAV5LYHxcPgCAWCnkBSAJuA7ThxrAu7ys6WnNvz174wjMC0DNn&#10;TtlMva70j8QBh8NuNZuyRJ5fWBJgE/UM/SYW4+hMCaZy6dIle/HFF+3mzRuK1sVzq+WyVDGoaGgn&#10;G5biYTSld8rl9B48Gw67UvN3ArAlEkdvhzW1gBrAdZ01/UU2L9hMzgnYNX7eP1E/myxuE6etPcCd&#10;vgH1D1HhAHwIIGOe9v5x+NyLcZl+JdPCeEbJEljEkhQWPpNyggv3zQl6gPXUQM1DENM2zlGPCDNx&#10;78WNZ7hAgYovMr0+rnX9J+3Gglh6cdy9hgR36Vi307FuvyOARv+NPhwgHvbh1PoC8la7qwUZrSIY&#10;DgsqdOHnLlywhy5csNNnz7pbYd7s+MB99Pd2dq3VPrZuG1VQX9chKkfqQl3YUaycXpkE20GUK/Bh&#10;PAE/ROFaJDuNgpu+N3AzPil7WMpHfb/Azcj7fb5Nl2EBkG8Ebgp1q8S9d+G4tfjQZVOO239He/x+&#10;/a32+rnJdZK8Ta+P+ZKaMXlO2EcEcKPaJ/Pg7uGxaBVKO+a/ssix2E8GhEh1oOpI4lDlFYbdH/3B&#10;b/+aH32QMezNi/f6l1jw1/7C62s/U5s7/dRWq5+vzq1Yq4MPcEU6L7kAJbKjialJ7xMC4sXRKHdr&#10;EB8DZTph/K8scHvxugK4EzbdkePWtE2iyrcjKqcAiPFb92eA25/vDbgXcOsenpt05LLb48Ro7OJY&#10;cj8LuCtKCnJt/YZdurpm3YG/TxmQ6HesfbynKGj4ZtPnxaRLViQzQDz1iy9MktHZRIftYnDOh+U4&#10;wS3E6avtBXGvpLCE2+VvJAs2xjjOjZt4T44B4kANulNGaCpxQVfqnHd+jG5rZAc726qfsKI3rq+J&#10;g8LwiMXAE+9+t4NuxdNvApwA9gvPv2RffOF529zalmW3RPu5sZXw1W7UrF6tWbFcsCq53SXt9Hfj&#10;fcsV18NTH8COeBwuDZ9fAHsi+szh+uZpUfNjABbRJHm8YZRRVyhyiOaP+idt6tP0PHHa7ENEnuar&#10;A3fO8kW/x49N55WII240KULQdL47gDN/2cPBnixcG3jOs28rGa6bwl6ADNFOoJ39HrE3EMFPwJ2w&#10;elJHcGSx+U3T3yx8mBfUE0ZtAeD8brUIpsPfY3HMnAeDuK/d9TgCWJdvbe1Mso/RB9UqBo8z9tTX&#10;f0h5w5fmlwTMADYqF8KrYrDGRhcC3rNzWLIv2blzZwUePKeoJEQOxAJn/paVef62fN1MogB1iVr4&#10;O9mY6N5kvc2XTvvoJ71LAGz0depb/vZ9pi91PsYr9WvaB3ADitnrmTH6e5JExO+eAmzMn7QASPf5&#10;salOPjapTjLATV/cdn0AdZyPBUYGuKkUGWF/lFf2PZL5AM9IN1i04dqHrpu5GcDt9KBHGNRfK+dW&#10;f+BjHzl1nB7woNyhTCnF2yzEIf+Rv/srf2tUrPylcb5aGBZnFNQgVyA7DKEsGcg7AzdH3B1rOrnv&#10;1qAgajFdYjLdCbi5FqDVPgFgcNxfbuCO54eoPAjnmwM37fX7tc6fAGtOHAGgSjjBfKFi7eHQtnYP&#10;ZIxGhDC4SCY/fYxovHm8b7lR3yoluEQ4L6zGAVP62p+h908A7XHAiWhWkhU3hFLvnzhE+DUADqCb&#10;mZ23uYV5qzU8HSVGQISjlOgbD4Bw4+LdJS71wCp5ERhGHv4EEsRxdKADK8BttdsyOHr98iXpysk8&#10;dfH8WS0MiNpFOwluAiASSAULcuaW2orPNH2j8fOgHhiawRG2em0r4D+caCH1+PunOUAAFIyw4JIZ&#10;78Qtu5uQEz0WntAqN8ULwux+ydhoyIUtQwynz/D+ldW+/k4SjURIvb2+OGAfRcZhGULKJuBMhFHX&#10;SnTvezxlY87dsWClmCnZeinMNeoXKE9sRLRTnYx9tEHHAhlSEUeaQGFyLMAIcp1UJjJcS2J3vgVd&#10;j0cBKXx5i0EG5BQ9z8XUgDn9Fxws4wVAA/j9QUcE//TKsmweOMe1zAuM49Cps8jbunXT2s1jm5uv&#10;20MXztv5C+ekNoHDzxeJJAh1mIrIAeUAbqdVWvEmhRM9D9A7cIsDVg7q6AMfz+BkA8DpCO+TKe3S&#10;7wxwUwK4J8CbgDWM0+4kKvfro/5YSJ0Ebj+ftU7XdgK4aYb6ObXnJHBPgDodiwWLpDW6fxpFDeuV&#10;NsFYtnaNiKgalx5uYQUllNF3kaSxLP4Vuzw3fLFcaH33937rh17RAx6UO5a7fO33Xz7x6csf+vyl&#10;q788zOcf76Mjyles3ScjDK4hnoCCAWXa+2fJx8FQYXHrMaqdIHq5U4OyRClNJxXqfTPgdoLpxO5u&#10;wP1OiMrjt+/fCnC7KJw+ENdLGyYcuxMNRK+9EZxX1caFot3a2bPL167bwWFTUcOwEO+1jq3bOVbm&#10;quGg6/mv6dch/rQA6e2grffXu2BU5h8mx/iwINS6BuCWwVbBZucWZCRGYo4cwUNEqDxQB69HbHGy&#10;hEGAeVuep/fQogGpASJ8/IGxIAfoCNgxcPAmlChzZNC3/YM96aAJtNHrtBJXnJfFMUBN24jtDaGg&#10;DRiUQSAADwEuQDiM9JUBmFOjGDbAg/MhSuZ9KBBYjYcSU3jf6/fJ+ZURNzPWAh0kDkiWBVSMtM8X&#10;9qggNI6a2d6eyRZENs01LX6yhDxJRJw7DYnGFLghuj188iURgBGUJlztoz4K96tQZ9qL6OoZod9E&#10;MuLcYLQ79tQS+2jzbSXsVSaE3KVEegcEpOLIXV/umlPK1LXTx8rnvPo96YsZaxF6onGlhQPGaWB7&#10;jOsQQ0fC9Y6wWHeVUiw8CQZUrZVliY54dq5etzNnV2xhblaZ51g0oIfNl6saH8Tf+GwLiNgHx41k&#10;hY9n7OPoHDnHS/LqUBKSewA3Jd49u8ij+FBMj2WB23/7OQCX/Ung1jhlfp8EbhZVUfR7cj5tdwBu&#10;9llROb/j/km70rE7ATcqFPpFbmH9gW3u7lqvO9K3xnfHdRie6ptNwA3MEwiqnOtv9TtHH//B7/za&#10;f6wHPCh3LNNRfRvl8nhc/R//9j/8q6WZ1f+8P8pVKrW6NTsO2jCBfHxwXSKimoSUrzxw+1MTaCXi&#10;8k4ap8Vv3ztwB1AG4XwrwC3inEAbThuOoDcyO2i27PrNLbu1uaUPcqZesVz32FpHO9Ztt8TBirNN&#10;VuSAIWLh0LcrxeZEjJv8sEXFpkQvxMRuoOUuUHDZjZk5icEQQ/JsrkVvKMTCF1/gNdDKGTE7on5I&#10;Oi5psnBPolKMUFzHzZwYKhZ1vVbRQqfdadmp5RWbqdfUJ+ioMVpDVI6InGdDbJlXZJ+inZLcJPHp&#10;BLzTQoQNjs1B73auVH0PgR24mxOkQyXyZSdrew2Mxi8A3IEkChKHSHLCf+JIJXHIqKkBI3CYEU7P&#10;9fbJEmBaX/heU7RAIK53iJXd2ps5wpwFqFkqsVgIII99PIOSrQ8QyO4551wwwMr/WPr7AoA9z0EW&#10;EQsC2hx1A0gS34rwT/tVz8tanvfo34ReklTwR+rD4LjVxhMLglR4po+dn3fw9sWZvCgk9cDF0OmN&#10;Qv+mRQ5ztFqpWKt1ZOV8zmZnPDiLgIK2YNUs967EQTMuuXIKcZp3wGYv0bmL07PALZCUrYP7c/Me&#10;9AVt1n30QaIfMQ4ngZtZwe8QhYcHwxRQ0/lJ/X4XdUfx42k7AcxT4PbjADf38jcl2z7f/G9q9/3t&#10;8yjaE28ATaC+8Brib0/r6QsaDNR2yfd+3NU7YjvDGK6uLGl8WNBpPJT6lbgOw/awefBXit/5ob/z&#10;sVwuY6DxoGTL9It7G+VnfuN3vua5y51P9sszTxSL5RzWg4ib+IBIk6gPM01AB27gS+zYfXPcQYCi&#10;xISZlpMfvBPoLNBSguMO47TguN3o6p0Xlb814IZMeHjQ2whvrmh9YmHX6tIVXV/fSCnzyG9NjO+u&#10;jQHt1oEWSKIXIu5jESpwX1bpJ0CbvXTaBFgpASbuJgUY6t2LZWWzQjSOYRjP4gNFbE+7SqWyiBxE&#10;n2fJUlyGTQOl5dSIDIh13pPOUZblGNkR4pYY5gBC3seeGOZdxOGcL+Ts3OlTNtOoufg/lSBSIW72&#10;J7hxI+31RYSf8+um4t9Cnj4kHvLYmaah2QCUGrjh1W338GcidOK06UM6NXyv05xgDCkiZjnX1XqV&#10;hI6dghuFNgSXyrGYRwAWc4+0q1PimbjPmOSAEsZlWvRMOVNBL0QVIgnhm8zN6Z75rCrSQoYS98Re&#10;CwUlGUGtMSXOca2Xab2x+f3OubuqaXq96k1SD/1NGwKU0rchupAWIBLlYwfAn8R2l6QHW4+89YY9&#10;KxeICIjhkgxXtBDoDlgA8nwCwrSlLqJ+RLTMBYwnqTr6czhw1RHRGoskVmHeam1ctFGhbCO1iWhe&#10;LiaX6xecZhLXA9hhbc53ECCuSGo67/moeRbAxjsGJxpjS1GM2aQ/AAAgAElEQVS/ZcbC9/733YA7&#10;ADfqD6C/00YJtUVsWeCmTNuZtnQ6fk8WEqm+5IaezrFP96djMkZjXqKrTt8d9gpyKkBdOs7bwdGx&#10;oqj1hiO57bEYBbgxChVwM+Fl0Dq08ng47HX3f3ZQnv9P/u0HObrvWmJU31b5nz7x2z98rVn9H3qF&#10;aolxVTQkEQpW5J6rGBcQEaqUjEITC2maIZKEdriOLso9G5QI4rT4hJwWr+teVuUnOe5JgJXEcQeA&#10;IkYUwUr3RX2xhY6ajaJJKHFxOp+AW2JhrkvATZ0UCCcRxtANc41Cwgo88SVF9VC2/shsY2vXrm/c&#10;sB565cSF5Idd6+6uK8OOkkWwLEKfDaApmIrrwLLuXdzLwir+5npZhBcBY4C8anMEOsF3uloT5+kG&#10;JxAx7yMRNn3IivIijtsXHQBAV0A8JHTp0JOXSDOYrNoF3BKpA2gDidnhvtU/iN1pMAQX4M9G6DKT&#10;lTHpM0W44QUTWPM+vEu2v9k72OGa0pMVODrpXqcvdhWRtiQGqUDw4QTQSdMPc7PzChICt08d9Hej&#10;ihi/q2t5Vq/P3zyHRQocnNmgFyJD+rWSdLTe39SBNCKehdhfi7NMHHHuGfV7ahOGabwDU4o9+n7O&#10;0wbeOd4v5gNt4ryPjReOa66kBQ7PjfuRYFRZOemb8Trwt+ZaiCr1My/ieo7pHUolDTvvVsQ1q9NW&#10;P3GO+nH14m/emd/xzqhA/B25n6AuQwXPUbCgwVBuXjFOIgtY7Q89wA0qkGa7pZj2xJ/ner41WSMn&#10;0FPc83LZuv2uOG0MoWjj0sKcLS8uCLhddSR+Wj7YY95FBmcOxtJzC7wduGXvoEUi4M3ch2P3Y3xk&#10;YkAmqg7QNi1skoRA+dYzwBccd/wGsP28dpPjzuowfn4MwL3tPG2f/D2tc7owSAA8Ia2pPfE8J3x3&#10;5bjDiE2Ll1T8vNc7eY/QgUcEtbRYEHCzoLGiHbY6yhYmCpG8HJYWPTaD+g1bA3m+sOjrmA3av1fu&#10;9//0x77ra7fSox+UE2VKud5i+Y3Prl/8zaef/sVuZfWbB4WGBoQPXqI1iT2S/go/vQTcAuw0AeGa&#10;RGz/iIHbOYa7c9z6hBJws+daXZfARMLODJAHsAfH7fe8EbhjC46YGM0QaIyz9B3Igrwmt7qtvX1b&#10;39i041ZTBBQOhvSKo9aRFbr7VsAiMy0a2NwiPbUjcdrKU5w4Jn5DSNkTD5zrqBd3qLm5eeVUJpoY&#10;xEqcp/bpw08cRdQlAtjvKUXooNeyfq8tbps2kDkqn9I/4g7GIkEcOSFUpR4Yep7lwljW2/RZp31k&#10;O5u3bOPGddvd3dEzsTKnU7AAvnjxYUkCaIOAQ9HJnNAft44k0oYYoepgD6Dgw43xUle+xD0lmOh3&#10;u3I5QxQvsb3CWbrkoVqfUcQtADeewbsyn8k0BoCy2FI92BQkUMMOgH4GrAAuCvvt7W0BOgsF9ZkC&#10;1lRtYXnJqvU5y6GXlYTZuRYM9diG/Z5+d5UUZqSxIjMW4Mx8xUgLYOUcua473a4WrCxuAcRcPm+N&#10;et0aKe467adtIrBmtr11SxHqJEFANM+3MMopXSleAwLokS9qeEfuJRIdz405gIEXAU2k4piZ0XcO&#10;QIvrknFi3tbXr+nZ6Jx5NoAKAC+vrmghRv3URR/yLvjfk2WMOOTcr3jo3YEs8E+tnLZSxSV61FMt&#10;uwEb7oDb25uqCxc/oqphpHjx/AUZo108d15JSwgGE4sJPDQQgxOqU0t7Zf5K3HTiugXOmvtJLJ44&#10;cnGmKY75FLjpVwzpkCb493ISGE9y3BNOO3G6k2szwE2Z5tOOa7J/JxA9AdyUk6JynsecfKP7WGz+&#10;m8fp930AN/XBcfPbgZtzbooK49HqdG179yC53nk9WJUzJ+k39+VO+blHXcuPereK+e6f/NhH/tgz&#10;6dEPyokSo/qWCn7bf/Unf/U/PBpV/sagvtIYlerywxSopAGEcLB6x0iEjxK3CkpMZA1YOpIt92zQ&#10;5L4o04nlxeu7X447ROXQLl0fHHG6HuDW/Ym70z2p6PgdgJv3DeCO6+4G3IjtAC3lJh8ljmtk4gbK&#10;lYbtHLZs7fqGbe/uOLiWscxsW/v4wAbNA6sYGb4QO4d+3oHbn+uiZAFLymsdnCoELggyixc+ovkF&#10;QoouWKlclfsGHz338L15e70POOb9PrJuqy1g6XVbyvITRiYCQ1J60kd5VtMJoIuePnQK4J7eD1EZ&#10;Ud84z2IOYCX29Be/+EV77bXXbH9nVykCV1YJnOGuJBQWVPQh/r87e9si9Mwx3hRuRz7g+I3WAO6e&#10;rI3xnWa+4ieO25DPEeIOkGiEtJ1lBejAkt2JlY8pexKZYOzEWInDBgTSIgg/c4DSuWwHerhaQq7C&#10;kQMkFNpbK9dsdmnBFpdOWZEQtX24/a6eQbsAexZzFAAQgomhngKHKNkJ9bvkgOfgv9zuAnTqFH13&#10;9AMAubSyrEUFbY1FBfdcv76mbHG8P7kD4CgRTRMxjgA3Afa8H+PO3yxcAG61C24emwYWLfOuVsF9&#10;kPnAQkjBVjp9ATfPxJJbzx4NJDJtEHN8cVnP4b2Zi+SJx48fjwkZPyLpIb49C5dK0ZYXlq1Sr9gY&#10;M+UcEgKMNAvyNOA+5uT73vc++9AHPyDXL0Ac5QrPZcyYNrwP8xf/cWX+ku4aOsXkm4JzcN0Shyeu&#10;OzhyAW2IzDkfHHESHSeFkd8nAHTACsDTtfzOAKcf0865fB13oIwty3lP73HVhd/nvyfPTe2YcOBp&#10;oRBbAPv0mP8dovKJ7UcqJ4E7ROXBcXP1bcBNjP9Rzja397SwpI8ZC74FvktJMrO+3CPsFvqD3qDz&#10;gx//9g/90uTBD8pt5fZRuc/y6cvHZ37pk7/+ycbKxW/uWC2XK3mqRULYaTBTDl+iXTXIp4xoig9C&#10;E8EnBIQgQDZb7tmgdxC4NS2LSAjQ1Xq9wXGHcZri6d4FuCkB3NzDXnUKrPw5fkyfkf8+AdwyoikU&#10;BW7iemgDOWytaN1hztZu3NKkBwzgGMb9tnWahzbuNc36baugV80l8bpHJE11+55x4JyydKHbTqFL&#10;dbwEl5EXEGKAphjfuMdoBeCEKwCCceUeNgoEljE/PtgX8ca4BGv2QmGoj88BfCQgLhOxqliwMuk6&#10;5VkTBikDWZQPsAxGPEw2JyzitcDg/FBc2OXLl2xj/aZdvrJmW7t76iZARGXkXDIF7pmFTwANBdE3&#10;dVRqVT+G7hSuO5dTIgw4f/pF1ybRMKJYIrRRD8QdUTHzIcTUuM3F8+H+KAAUwKV62231GyCJf7h8&#10;iRNXDhjzPM4zU+uzC1bEshkx82hk9apbQvMcrp/4x45GOuZj66J72orOF7D0HNiRF9yznNFGtSFF&#10;h+NvjrHxLgCd0qpWvf+oF06MfiTePc/gXp9bPme0GE+qFjheuGBvnxuHsSCi/VzPnKU9SExYdKj/&#10;R74Q4B5JM4hwloA7xo32ddvorl1Mz54xo/3x/lxDFje5HKZvktj47373u+yDH3i/PfrwQ1rIxjhF&#10;H8bClS9StKgIlw34MueQUvhvLeQSaAuO9D0kjlwgzpf/RuAOoHs7wO3HE1CfANzYqDf7e1JPBrj9&#10;WACst4fflJMLhSwX7Jv//aUAt5/3pM1qb75km9s7CsSC4TJjgoqJCGq+UnGJHGo2WZbTnf3WX/vz&#10;H/2aH3sQiOXO5fZRuc/yk7/6Bx9+cW3r1wqNxaX2qGg5rMj7ToQpcA8MMB8sEa/iY2PuQJCzJSZa&#10;lHs2KBHkaXlrwM3VEJUA7jtx3H5+CtwiXBNO0+vnHCWM0+J3PO+kqBzg1vlUf1xPfejvAFaO4daC&#10;yBprzGu3duz6xi3r9klEX7JCfmzdgx3rNnfJpmMluB3pjXlmqjfan4KpBDGEWEEAEeXG7xxAXKna&#10;7Pyir37lauVcg4ibOA2Kt1fvQsQs9JjtlogqwMizaRsx0kcjJAB9q9fKNosxEB+lOG7fk5ublbX0&#10;+bjzAGSKTJbOI/NmGwHkGevX/tC++Pzzdun1NSuUw3LYOanZekNgAxDovdA/k3ZyOBTHRR8gKgdY&#10;4LaZlywkj48O5EJHX/GYAG5AglCq9BecOr+JIkdbDvb2HaCkoyYAStL5jkbKSCZAkHrAF034EfM8&#10;zy8O4PRd1J0zucqcv/CIL2wtpwVDAL2eiSg+rOKTiBOJQKQx1bvC+edykgRkx5o918ANsyDjXbiX&#10;YywsANd2pylrfwww+33nxDFMZE+EOgr38XyC2RAAJULP8gzeZQKmYxNXz4KO96YOjnM990USGsY9&#10;Cr9Pnzur6yjcw0afBfjj/82efqDEu9AGzXfxymM7bh5o/nz/9323LS/OazHIdKXt9Df+/QxYHzGx&#10;5rPHJce+wH8jFi/rGsBZxmWAdga4b7MoF3CzSnZ/bpUUeMT/9u8eXpISDEsAXszrqY47AeFEBD6l&#10;a37O51/o0CfXnwB+h06O+fUn3Pgn7eEc5Z0E7gBhrgG4uRfj2lyxYjt7+3ZwcDSx+odmkJdd0jbe&#10;VuJ77BUGMlgd9lo/t9T7mr/0Xd+Ve2OEoQflxKjcRyED2H/1U7/23wyrKz/aHuRyoxwBMJBl+UAj&#10;onPi4GI/9JFpsacSwB0fsERL+svLPRv0DgA3+xCVn9Rx8w1CEPg8naD4/WGcpqmc/mY7KSqP8yeB&#10;+26i8vBTZtHjhIiQonXbP27ZS0rR2RGB0aKo37X+0bZZ98hKo64Vc3CoSRWR3pP6IYgEVuE4RJTC&#10;PoA7jhcg6osrVp2Z9ZSMDATi8eSrzQfGXtcmQyNyLkP44ZAZXwgcGboI+lIoDq1aylmtUrAKUctK&#10;OX2EcOASnUsk3pclNu4jWnBA/mR1nsBaxlh9SSwwXAPAvP1lu3btmr386uvW7vQE1PXZOWsfHyl0&#10;5ebmtksMEtcJ0aB9AAD6WsTe1MW7iYsrVe3mxroMlxghxMS8LxbOvGdjdsbvb/d0nLjX7ImRTX2M&#10;M1xstzc1FlxZOZW4y6L6iUUDz6S/UB0FkLDXrEASUZ2xdqejawEnuE9SWFIH48mY0V6JdZPYmmsB&#10;RJ4rFUkuJ90ziy/GSccZr8RtIsKXnUDKtIURGJnVCB5DP5fly45qgQmQV58tL69KZE+dzVbLFhbn&#10;1C7awJyN9gXY8v3DQSHi5h3Q0bPA4Ln0J9fTZ/41ONGvzXgmN/oHcOUY7UZN4HPas+TxTNpNXzLW&#10;8Uz1h+xmelahf3ND+97v/te1R5JCOlna2usjeUAsju8/qWUrzhFiyYyqKAE3HDXzHVAOjlvfgb5r&#10;dx0TwOeYX+xdrA540VaK3KD0ir6/F3CfBN4AbsCPQr3xW/ecAG7oF3v6Q7/TvKe9/jsBK02SqDzq&#10;S9uJ8xE5DSrqe29HlGhXvEfUh+SGPdJLP4/qCZVfXjEoDg6PbGf/QMwB48Z1ADc0YJTyMWgRL2YE&#10;T4D2r8xVDn7oz3zLtxypwgfltnL7qNxH+f3fv778i5/93CessfrR7hjRkU9aPrRBv+cAMBja7v6h&#10;E9JyNTP4/MWUEFnVkUS60/n7aNCXEbhFLE7ouLPuYF4cgIOwZK3KffP7A7gn212AO+G6Ji11IvZs&#10;94Z249auXd/cScQCcXLX+q1DK/QA7ZZVRm0RLXRIEBeBgf4J4HawJaUm9/MbEOAaNsIOVkiBubSi&#10;2Oe8L2OhNpGDO4wMUz5pRJIQdABJ3GBKEiACKr0UaRaLNluvWgXGZdiz8aBnpQIfNcA9morQIaxu&#10;Q6X3cp7GRefSdwHc6nMXz5P+kXc8PGra9RsbdtRsyXgJQy1CYaL3ffGVl+38+fOTdyW0KO1H7UBs&#10;czhswCS4Y8Bl7eplO7Wy5IQnibbRIXK+3ph1wE1iWurkN3GwAUJJlbCUr5Jhyonc6VNnBXaAy97O&#10;joCMPOLSaZOwpBhAh9+3g/CZMxdse2tX3CpiaMDuypUrNjs/5/2eLLVpn79PXsCNTpf+Z55BPtfX&#10;1/W8uIeCDpr7iMsdYMi7VBt1u3VjQ9ctzs16cBBZ38P9+CKEjFzos3nXGxsbIrKvvvqqFjBuae9g&#10;wcJRuvZcTtdcfv2q3oV7MfDjnvmF2aRmaGuhQbsh3rwHbd64dVPvrQVssah7WRzpGURcSxbq9D9S&#10;DeYh6hSMIufqNdvcumEryws2WyvbN3/TU5LuVDFgG7hqgXvzxaqiOQ4FtMiB+C5YsPBd+gzkW8JA&#10;7SRwj/SRZv25HbiVmISohoBp4rrHI/+gg6ZljdT0PhmQpATHHRIVrWEzwEv72d8LuGPLAj97WX1R&#10;0n0ArZ6Tnn8vHXdiyNUOStQb78Fin98B3JKk8S5ycyRITl5uYc1W27b39tUvPJ9vgMx+2Cfgjy/F&#10;EUa20ncTIKn/z0aN4499/Bu+wS1UH5TbSqDRfZef+tU//JOvbez9/NGoeKpYg7j4QPAB82HxAfJR&#10;wgGtnFqVTjVWm5R3HrgpWKeL9qhuykngFi+r/RS4/UJ+6xNM1ydxeWoJYlTK3YAbWRQAE799c5/s&#10;uE7386ap7ul1OekEG42aiCYfEblrNzf37er6LYlh5UaXG1jr6MD6zT0rjdFr96w49pzDuOXwDIFV&#10;AmU29LAC7iJ7d8eBa6W/2c/MzCkiWr5W8/ERp+26TnELyrHt+nAIaqeJaLytdHz+fnB7ENaB9LIz&#10;jYpVqkWFLRzDySENoG+HiMU9ShppPPEzh8PWx0kf0J8j14frmPRdHvNcCUkg3MyQfFEuJXsHh+KY&#10;4OzmFhfs1s1NAfgzzzxj737yCSjRRGIAIWEhtLC0aKVC2fYPD9QPgBfAfeX1y3b27OlkoOVW6ow8&#10;1wC+uDnBmTK/XSdMDummnTq94sSqUPK0ljlfKF248JBtb26JIK2tXdP+pZdetHqlKotqAFj2FAUW&#10;Qm4HcvbMeVtf3xAgSYpQrwvsALRwJaJdGuNkOAaobW1t6+vBOhqjNsCeBQzvofeGw2XuDkf28Lse&#10;tY3r67qXseTdL1++rPecm3E3LhY2fLf6lnI5e+SRR1Qn7ULSAfg/++znBbboxLlWz0oxssnKdeHi&#10;RXvphZdlLU7fPvrYu+zZzz+j/mfhEhb4WrgkCcXK6mm1BfsAPCU4v3b1qi0vL6q/+K4lJUjGroTD&#10;ZU9pN5s2Pztrh/vbNjtTs0Y1b1//te93tQ0i17RoBVRzcNlGbHHsRwAV/074RtLXOQVuvtmxJxfJ&#10;58vaQygCuJkjYaBmhfIUuAVqzOAEsLJzcSNBfVYJ8NhPfieOm2vYB3AHZxvX3Q24GWP2AcZ3A+6J&#10;+1cSbeucFndxfWz+O4Bb9UybMrkPWuXXp32E5E10mPOAvih9rmTt7kD2KcwbidGlWlq2WrWkxC9u&#10;oOZcN1K3wnhwddDr/Qcz1XO/M9Ne7WMn+ZGP5Fyu/qDcGyezZTweV/7jv/VLf626dOGHu6NiGdFT&#10;cNx+3kV7rJgpfPQQ+TcvU9C+W4n636xMgdtL3MPHyd8BnBP/6tBhB4AE4AaAJ4BlQeL1JSAOkXTU&#10;n14v7neRega4J5x79rp0DODrDySZOMLHlYQexaq9+PLrdnzUlX6vkh/ZoHtovdaWDXuHVsj1RZCK&#10;+dJEagBXXciX1VYCWECMWMkWEVWXiwrJCdFmFVypNrA1tvmFVXFeMB0YihDIg4+pWqlrFT1A715B&#10;ejKQjrJ5fCTQkagdQMYmwIa2UC1ao1JShDYCHaGrUkAW+pUVtCLBuZ82wI0RG9bADt5cy9+e/lMg&#10;Dh8j4HbxOkSeMUSXTn7fTg/ilLfLV9ft/IULdn19zd71rnfZ7/7u79r73v9+9QvECp2mCL8VbOX0&#10;KRsPRra1u2OzM/MCYADo8pVLSjiBODXAkfZBgOAeb21t6TdgR1+0WscCDea1wK5UlAU6kaIgSO96&#10;9DG7ce2GOP9Lly4LZL74xWdteXHJw39KZ43umsnhC8Bzp88JIF16sCUO97kXXhAI0x65IyUOmmAy&#10;WGJz/OioqWOuZhjZyy+7xCFElTwL8Tpz4sJDF+3mjQ1x8bu7+xJ/v/Lyq1atVWxhYUZznWxrfL8y&#10;eONdHnmXra2tiWt++uk/sKeeeso+/el/aqdWVrTQZPEDWaYtiJz5bt79nift+S88b4sry3bl0hV7&#10;4j3vsd/9zGfs/EPnJyFm/Xv0hW5jbt4uXHiXPfvc88rRTMjb+dkZ+8Izn7ML589KBYP9A2NDX/W6&#10;fXvkXY/a4eGxvhlsAci/vXlz3eZnyrY0X7PHHjmrBDvTiIAhzva9QBmATrYewXk7cCNdckO1AG6A&#10;3Pf85i1DB57UMWJM+Lg9uQaqv/gNPeJdA5SnoJsBywzHHOCrkkTtE0BPxG1yX1owScQvTtqPxzXB&#10;Sasd+p2eMaGR6T7px3yxwe/b6uD5Ib1Ji8go0R597qlStSLaJ9UCNiBDK5Qq1h+Y7R8e2cFRa7I4&#10;5rtbXJiVXnvy7sRwIDzueNjPDYcv5Qu5z9ogt1PM5fbG4/52eVS+lFvJXfr+r3vXzVwu53q0fwnL&#10;ZBjvpzz9wvjs3/+t/+dT48byB8g3RW5oonhRNOHThML9BT9KiJADVpqMKtMJ9VYKH9mdSujKo76T&#10;4O2EYgrc0EyOnQTuyXUnRNpc53Wl+k4AN37rft6Px3mRAukyA6hvv4/nCeSJwV0uWZsgHsWq3do9&#10;tOvrWzbo+9q+bB3rHW1av71t+XHLuVjqz5OqEPB2YCsVSKtZEnCTurKCD3UZgzQnIIUy/slztnfQ&#10;sVNnH7KZ2SUR6HwB0Okq2ArSke5gKH9pjJSQoCD6hXBiDa2EJDh5IPrFfaxWtUZprNSh9BcrZT68&#10;XH5oRdGDgURfodMek8qTj/MewI1IHeAWOUlANAAcxwAfgJSztWsbAqpr62v2nvc8YZ/61G/ahz/8&#10;YVmtUgjZCuCWy+520jxuS7y8sLQskTkc3muvvWJPPPG4IrapL9BVk83OTK5ELEABQImXy2UBPj7c&#10;gBkFgtRF2oT4fTCSj/nLL71qjz/+uL388qv26KOP2vNffFbXM/68i/pSi1mM2gq2srQqgASoSUuJ&#10;mJk0pafPntGzg0NiBtO++sysfh8dNn3OSrw9EpcOl4yrFfNDRFDSoYIWBXyTiLibxy1x7FeurAmA&#10;V8+uKGwq7nQQYZ4DEX34wsPihFEzPPPM5+xr3v9++53f+YydPb1qMzP1yTzuo/5I0oonn3zSPvvZ&#10;p7WQev65F+29732vFlRPPPHERE0Qhf5YWFy1+cVT9vwLLyl2NR4KtWrFXn/tJXv4oQse2CZlJ+N9&#10;AIFz5y4ofzfGhhrPuXnb2rxhs/WSzc+U7OFzS1bI426WYmhDF6BNOTc8ixClaj97Yo5Lb+1c9BuB&#10;O3HaSbcdLmE6zlcutztoByFQ6RMHbmayCkFksoAowHXg0/HM+ewWwM2368e8Pp1jZCeR7ryeLHDr&#10;fHDcdwHuCfBquk+BO/o66mLEdPxE/X4Nz6CBsSABsP37EVfNIziP3dPIAygdHrWs2elqLGAqssBN&#10;gSYyrxEdjFC4D9UT4zzivfFoPOqPer3hYG88Gq2VC+PP948OfuuhldMvP/HII1cefTTXUSX/EpQ0&#10;jPdXfvyTn3nq9ZuHv5krzy1aoWJD6Yi8MJEp7VZXojWI1excQx+ol9jHI98acFOCWGTL2wXuOC6w&#10;SICq6xJwi6vkWGr23YAboPTzdwBu/U71pON+rU9m2lRSdKGxjYjFPcrZC69etuMmiUKK0htjiNY+&#10;3LRBZ8cqRSJNpYWEeRKG/4+7NwGyLDvrO7+3b5kv96yqrK1r6b3VakmNhFoLLYQWNsOAwezYE+Eh&#10;PBYxMGFDeBx2BLPYDLaHYAhm7Fm8YTxgMDMKBBowZgCBhEBI6urq7tr3Jatyz3z7OvH7f+e8dzNr&#10;aanBSHAi7rvv3nvuueeee873P993voX+DMcNcEPoc0T54pgZLVw3dmbZjBXLrqmeSiM63mcTkzNW&#10;azS0Fghng7anQEoewLLW6fU0Q0YJijZDJCuFt1RfGvDVyQmbqhQtL9DtCdjx2R2Bm1Vy9gKWhwK3&#10;i84Bbt0b7MBpFfLhwIdBrbU2eZFDtGZ26+aqHVhaspu3rtvJk8ftt37rt+2FF17QhEIp2Ivi2hWQ&#10;RlMZwEY0C0AyqQTsnn76Sc8fvksPb2+ZjAAUThg7aDh3QBbgZjLA+q++cQ5fzAPLoPGf8rX08+cu&#10;2qOPPirgBkhPnz4lMTOTHQGR0NGdkyCdmqxUBaqI1ZkoTM9OCTAPHjysetA3vB+5pjjxAJhkANxc&#10;Z3IHwbx48byeyySDiUhcFydRNu+CGLrd6qg9rl69rtCph48dCdrhQeGr5/3/4P6Ddu7cOYH+qVOf&#10;t0dPnrRPfeqTdvDgAatMlGTlwH0sFZCfdW7e8zN/9Fl74okn7JVXXtH+E5/4hD399NOqC/VmghcB&#10;YHpmzorlKTvz2jmbn522ndqm+hqhXY894vUCuMkPg8A7oe1eq9cVP31ja8emq1VbW122iULKKsWU&#10;LS1MWTaNYx/nFuUaWGA9Bm7qq4H5BoEb7puyJGeQMhtALTVV0SGAm3MkeYFLAKFzp0xiAvi9DnDr&#10;HgHnmLDpGICVo5cwAYjlh/0YuEP+xHE8B+i6dGBcJgCtsoNUAM7L8/qWBHAB9wC6T93idee6aQet&#10;36MEiMIb7Wppq9VbtrG9E8ZUzuZmqqJRfBPOuUc8zVZ0DKsQnxeZLa+ffECgZbXZaGzd6Haa/6E6&#10;Xfzlgx94/tPvS/3FF6mPe8MXkH7i5z/5fWtN+5c7nWEqlSuGjuqJDg4h2drcEQGC62CdlUYO87aY&#10;M+zHHfOLSfqoyRQIRyyPjkXiHNv9gHvX+QQQ63gPxx3XunnE3vykCNzO3fh1yqabkiJwBxo6vlfA&#10;HconUzZva1s1O3cZZSa0aSmya+2tVeu3tsy6dStkcagR6xrWsPGMlvW40YixOYcGs0A9KKgVyiUb&#10;prPWaHXswNIRG6JwlnaTGkSK1LfD+m6aWNVlhc5cWcsjXgMAACAASURBVFu1TttNjqRIptCfQ5so&#10;42xjQsEaAFjM0sQtyy90AGNcoGqxDZen9BJfv0J0fq+o3IE/GSWIGbjMwsiHB/Qw8NP4Ph4QKrBn&#10;qyvbtm/ffru9fEOc9+c+9zkBBNwkfY5gJHCYmDkBwgA30oO5eedso7IV3Dr5I8jxP5fPqpxLly6N&#10;gBtROZ7W2u2uHT6MSNq/G3oBeA8j7jfi95s3bgvALl26YocPH7ZXXnlZAI7fdspGTA5NZwIAwSoX&#10;K5roMhkAwOcX5+zMmTN29OgxtT103vuVAzeSkQjc1LmI+9BuT1z6o4+e2KVIx3uQl3flOu3RqDcl&#10;gaB+09NVO3riEa2RA7ykXtfX3hfnFgXcgD4c95NPPG6/8zv/n7hp1utxlkPZiHoZ4rpncdFePvWK&#10;8nAvwP2pT31KnDd9Da6cd2Js0RZT1RkrlSftlTNnbXFu1nbQQcik7OrVi3byxDHdw9DQcyylNls6&#10;eFii8vJEVd8U4F5duW2l7MCqlaztm50QcOPgRyM0cMgED6F/U46DbwBu/JVH72eKbijxUfBDTuM/&#10;HLhVfnR9CpAFUbmsZQR8Y9BTCtzpIIi6oRt842Qe/Q+scTw/Ki95TkBJv70XvCNQx3NRdJ7Mo413&#10;SpSHSNz/hzyJiYEfJ5/PAfSPPOG+0UTFn0e3YslGjF06a612Xxrm9E/y0UcnJyuacPOd0fnx/u7P&#10;pY8rJGwA6xHdDnQZiwJMOlPDIdL1Wq/X/O3JXOb/PnDoxH948dnZW6kUflT/4iV/+y8w/cOf+8SP&#10;rzfTP9oyAiTktS4aAQngxHlHDHh//PgjEpvQ4H8ugTsCeWC57wfcbLy3zkdO/YEcd8gfxHSjDRxL&#10;56zVG9qla9dsp9aSC0lMpzrNLWts3LV8qmO54IRfYE0QBjU8vq8xFUuLA+I8YABow82xXon5C9x0&#10;o9m1qbl5K09Myafz9s6O1glRNqNM2XNCgNI5W1vftI2NLSl5YVeMRjma4JOlgs1MlxUiEc570KMn&#10;uL9yCQd51wDcKdhimXVx7sHAnZa3NRTUdgN8BG7Eyw6SxCQHRDPWaPZsa6eltebbt28J9ACIt771&#10;rQKnmGiHe4F73jnv+XmtCz/x9DMiGALJYFNK26EkBqDSrpE72Klti2M9BHCH8JLMalAsRPkNhbar&#10;V64LsBFFA2BwqwA5mvc8B8DjowOwTAYmyhOaIBw+eljADfidPn1a9/BMWsn7SgDugjtGYYzxfJS+&#10;8FQGl67nBOcWeLTjfkTnEbgledjYlLTh4sVLNjU9bUeOH3VOJ2iGxzjns1PTKhMFos9+9rP27Jue&#10;sd/8zd+Q2BvgHk1UMZfquYUBUrZTp07r/fF2F0XliNCpKxw0ifugDdXJaelc4K50YX7etrbW5UTl&#10;0kWWG46He/AoB+Dj/KVljxw7YWubGzY9Nevfc3rO7izfsHymZ7NTRVuYLls2FawXhGlBtJ0E5TAG&#10;I+gKvNTOHMOZPwi4PS/A7QpqDuCR494L3P6uuwFvJFbu09OhLY4rSfDelS9uCeBW/ijS1gQied8e&#10;wN8D4NCreIzVAe+zO79vkQFSkQL0ZBnUmv8eJMdPx3tdVB7z0uZIS6gHFhtMEKM5p4N3X3SI8eY0&#10;zempnhkUIEdC20Q9mS1SJyaMvQ4S8oGUdXFRWG9s7WSHvT+s5Iv/29IT07/yvmPH/sKJ0L9g4P7M&#10;cFj+uZ/+2M+30pVvzFdmxLW1W9juOvfK4KURb91a1vHS0n7XFhS4/elx3CQvM6QvgOMmwWnHPefi&#10;NQFFAkgjpzw6Zrzqv+8jMMc88bljoN4N3JAonQ/PZFyNjhlEEIdh1u6ub9qly9flIxxuYThsWnNr&#10;xRpbK1bOZaxAWcTlDi4bMxnvwHDXcNq5PIDtonGuo5zFOnUuX9FkoFCasMV9B2wAQNHxwyoHLiUZ&#10;THByEIdbd9YUzYe66TrVG/RsslKw/fPTNkkoUdY1hyjJMahwWYpWKIAN6PKpid6EpnIMJuJa40PW&#10;rXn2HuAWZ65md7MScewBuCH28o+O2U0KW/OMNVtDa7V7NjU1Y2urd+2RR47axz/+cXvxxRcDcLkr&#10;V+c+c5rNA9yI/QFuFMw4B2A++cybRAT5HtzLHq4YUEVZrEhQC8yPstmRqBzxMQmve9yruOC9oYAL&#10;sS8TievXbwrk4FYBMoCK8uEefDIytFK5aNWJqkzGFhYXbfnObU0yAD2ewQSCViKvQMXMiqWKngnh&#10;AyyRCFAnpFxR253z8qgWRJBz87N6BhKBtZVVifTRep+sVqVAh7g7vnuMe45TG5y6sJ796quv2skT&#10;x+0Tn/gdO3L0kNqOSQ76BPgW5xncz0Tl9OlXw8TlikT3v/d7v2cnTpzQu5CiW1foBoqC+CqPk4rt&#10;zXX56r9y9ZIdOXJI3xFzzD7LEZmc7N0PHjmq7wi3Lo57clocdzbVs+nJvM1OMh6YNHoseiRLSW7a&#10;ARqlMgdl57gdlMVJJ/L3GQISnZM3gnQSuH1SEMGa6GICbMWi5jpj3elJBNcIyDZwXQI4VF2PwB7B&#10;acSRewryAyVdH4GpTwBGeRNA7ZvfN7oegHsE/FG0H/LHvJGORrvuCNxqO/6rvjha2S0qj317VE6Y&#10;wADeIhFo56fcVwBLHoxF+h3fmj5Cf6D/0Z+kDwJtDQ6FVD6Ka7SrNNYpc8yFY1YmT3pYr8BMpHq9&#10;TL/zWynr/vNn3/bsf3x+qYopxl+INO4Nr5P+/R+sHfr0S5//aDdXeWtniFmRe6FifZRGx2MSDQin&#10;AWGYmZnS4KZBnaDHjhMf6R/0jSaVSwrAvXdGyrnkFkXlmjgHxw5+PuSJonFwRff4cQRuOqYf+30a&#10;Sl8AcNPD2N+zcR/mKoiPugO7duW21pQB33Qak4ht21lfNuvWJDYvWk51xfVqRhy3P78Ip42NdgH/&#10;4ymta4vbzhcsm6vYcJizWqNr+w8ctnyxrE7fbDesUq1o8OTzZa1rIvLdqTft9vKqtdqdEaGFZpVL&#10;BZufrtgc9riZoQ3wRY25Dd7EZMaGqJvoXh6sQh6QIM7UMWiYO3CjXb4buFP9thTeBNzSSmfGHvbk&#10;y/mkEAsGdP6H6YJ1utgcIyYuW6uxbfNzc/bSSy+Js2Ow+8TGvY7RNmzM7gHyicnJ0Trw5saW7Vs6&#10;qG9AW8J5kpd6soeoIHFgT5m0FyAJpx+5cAggeTmG4751c1n7zc1tcc/Xr1/VMYSI9hF4B66ENq4U&#10;K9KOlmXBzpbGEICE9jjlxz4NcPMfjpt9s+muQAXS/a6kCJRB4ntA4JiA0M85v7G+rvxbW5sCcLjV&#10;fKGosQqgRTE2EwvawrXomeBgerdqU9VJO3/+rE1MlsUd+diGm3ICTkKsvnp3VaJ43oGy4drdvtwJ&#10;MCaFJP4jHWHbXF/3b1Svqe2pW3XCPd7hX55rChlsZpPTM2IYSpUJfY9ivmj1nU1LDztWyQ9sojC0&#10;agVnLAM5LRKwaKwnOWvfBLyYpyWAW8As7fExcGu5IrhCTQI393E+ArfUSaFDWntWdX0ABRDzbxlA&#10;EvtmASR9YUy3yMJ5rQ9znBCZe4r3RZMtnh1BM9yj8n3P3Tofld1CPkBU9yXoMOdHSm5RpD8q26+L&#10;BQvP0aRS94+Bfy/H3ekj0cupPgj1aHeUYBkHrW7P1jfcnTPjKAI3e8ZBTNzDdUTu9GvalNZ207cx&#10;c8YY5PnQQOk+ibb0h71WfW3Q3P740SMnfvxr33Hktb8IblRj93rd9M8+dvp9p85d/beFuaX9zZ67&#10;evQ1xK6CB7D2x8fCDIYZNxqr6hp8wP8EwE3igwa1SBd5jZ4RwXe8PQy4ScHq6x7gjm5chcEC5lim&#10;PytyQgC19qH8eAxwxxnhrk3AjVcmV9i4fOmm8uGvNz1s2bC3ZRtrN2yikLYUpkoDAoUUpDHOs9MZ&#10;ACNjxYz7pc7lkSTjdS1rWTykFcqWyZas3kB7d9GK5Un56260mobpKrGjIZ6DQVp5N7drdndlzTpd&#10;/2ZYicjsLJO2xYUZm5+etBzeh4cdy+PkZUhYxhDUQvGVvQ1T+MLGi5pm51jMIn6OwO12uWPgxtGC&#10;x+umf7iY3BXUsOskHwXT17p9PF2xnj8hb0z9rq/fQ7aYZZPoi7GtGcSADwSCfDGx7q98uOBEgQ17&#10;9KwTCs7HeyLIshQBgNHXKROwAJjY6/lR6SpwBNha818rRCImPgnSJIAwhsElrROZoUTxTCS4BnEi&#10;n8zFgstazrGXIxC4e2zxFWGrpzrxn+dhqhYnEpQnaQb3d3sC3+EozKZPZpiApAEoJi1Z15znOlId&#10;yoxlSbyNuLc/8CAeqcEIuMVBpSmrG84NBKQu6XCuSXWW8xTeyyf6/j4+/vF4BrEVBzX0ICj6PkBC&#10;iD5G2Wgk823giNXORPZisoj4FfemQ9xlNq2S6dn8TMVySAI1TgoCa7WfANonafpegCrxuKECI+45&#10;AHdwwMJIBsDleEUmZA7UDtxZRYiLDll2c9wBvB4I3BEIQ0cJiSycj8AdyZvfS9oDqHtF5fFZsdh4&#10;bjSTCM8VkDIG/f54fi9wO2ftnK32sXxtiC+hdJ7Xy3COOx5Tnn9rJuCuAEkb8b3BYPoe37bVJFiR&#10;+6OnbvQfxgR9iP84HqIc+hCb6qLlHXfmo8lVGIMRwEW6Jc3rWSGTsk59+8qw1/xnz7z18f/rXceX&#10;rqqCf07T+Gs+JA2Hw/RH/skv/OfZ8r6fTJdmJgBuODR9JNkhQhxzUpi5dP6SPfOmpySm04AU4t0L&#10;3HGWnkzKGzrGg1LMM84bevaeiQAlkCeaF8QJXBRdA9w6H+rDOTYpU+m/7/euacf7kxspcthR9K7u&#10;HL1dhTooXwAROjB+wnuprF27fstW725YmcAOvYbstpu1227+hU9yw27bYxWjDMcaeCbrBBHgzmNH&#10;zfoOSjmYWMzNaU07lS5avdG3pYPHLacQoQ5I9Gg4dtUhV7ZGqyfdBIC7XJmQzTT1ZUK2b3FBHqnK&#10;hYyle0wqOpbNEAIFouKx1vV9RcUHIJU4Z4Fx2jnnYTD3EketKYtrkEujnDB+AmwHbr/mmubifAvu&#10;Me3Oyoa1ewOr1fuydx/0XLQm8pnNyjSIdqbf0S5wlYAg13hPJwgDy+ecAwcc8OY0PTcvHQDORYLD&#10;xnXAjbIoF+LAORKAGbkCJnbiTIsJb2bigofKQwxpQBBJCudFhMLEgvKYGFA2eVlagtuknoiOORef&#10;LzCQ0p1/NxLPR0yP6Bj2A4Cj3wq4FT8jLZE57wN4I3VAYkP919ZWrdFo2szsvHQhSA60HoiEsn0S&#10;w3KYO+EhBCgR2zhPGeRBN4KxzOf19wzOWYKOAdw6+VFe4pgoeJTFu/Ee87Mzqi95CONJHdfWVkbv&#10;zT20E5M3vV+mIAkG7QgYs/a9eve2ra/etFJ+aG97+qQdOjAnawmJTaPoW9wyo9LLZYN2yf1pAGoH&#10;bs+jtfsA3AOWhEbA7Uppe4Gb+0Yct0TLUaQcJXNO83xz0PHrTuvGeZz+0TaxnN3XQ7kC0QCkfknn&#10;QDDtQxoFH4l9O1zXpvuYhCSuh02iftUzlBMBPSzd6JqPXM8Qnx/LCksAbicek5eJsinjnRxyjUoN&#10;+tJH13vTvX3vUwqNlWBdIBPYMGGmTQo5d5XLen304uaKeP58OYbpto1YQMVCdtiqbTX7rcZvHV6Y&#10;/4df/94nPvPn1RZ83OoPScPhMPtD/+gX/t5waunvpAvVXKu7G7hJdHDWBG/fuC3tXhxyuDjt/hz3&#10;GwVuUszH/kHALRaZswE0IxDvBW5VLwHCDwNuL0+70TnKIN0PuOM9u/IlgBvN/PVa3W4tr1qz1rQC&#10;RN+61qytWL+9bulBHS3bYWE46GfTxUE6lc1m0pm09AqItIUWeC4nN7OIlKE95ckJzT6zeYCkKdMv&#10;OG6J+RhQaPTiN5x1dIkfCra2vh10E6i1+wXn22HydWD/opVyac1Y00PFynWXpWFQxO+LaFxgrKAN&#10;+KfivAN2Erh1fgTcrHE/HLibnaail8EJNdpdu3jplq2sblq94RKfltyEusj32Weflf01a9G0M+8L&#10;4T916pREtnr/QV/cMsT/kWPH7bm3Pa+ZP4m8AAJiZ7SiWXtlAgDQ8L14BrbZSJTIy3kBZqUo8e3v&#10;/u7vymc4oEt/BNCRcnzlV36lHTv+iDWCQo6UAuVd8K698vJp1Zdj1Q/nLwcWtS6MEhlEiw1OnnTt&#10;xk0pcwHW1A1OBNA7tHRQ69XywgfQtd3HOp7tPvvZz+hZgDDjgUQdUB47fAStco8ixrvD7QO2rLPj&#10;m5zJG8CKmRzr3UcOHbYDS/v0/vhxzyDqMZMHO9qLtXe+C5Ihng/YsoQxMVHRuyNRob78R8fg2pXL&#10;zu1nfTLDBAONftqYvcThxaI4e9rz0tVrYhAoG/BHYY2gIvsWqrY4XbQjB+a0xo2onLGrQRHsrh8E&#10;3BobEhe5+1IH8r3mYEgnELUHpTSZOzlws2yoER+11oMiluhY8NCk54muMQFT19dx5LjH131PfyOx&#10;QhDpCGkvcKP17fAW6GYCuJPljc4lgFvHiPkT+ePmU68x8EKu/Vos1/d6T2Udc90kXwIYSwxiStaf&#10;jUmQ3iOxJBC5fvJG8FYbBGc1TIrVJzvupEkTYsxZwSQpw8VJqPtKEHj3Wc5DkuMhhNO97ppZ75++&#10;6bkDP/mOQ4f+3LlVHfeIhyQ8pn3kH//ST+Wm9v/1fn4izfoiQKSGD8pefCAUYDDVgCDgBhPiLyL9&#10;nwi4/X/sROHee64HQA4i7KSymMTlAbhJnEsCt86F+/cC/72b54+APQJ8FMoi16RnOMelzmlpu7K8&#10;IleerPEy98xbz3Y2bllm0DDrs8aaHuaHg34ql+/nh9lcKpNJi8Dm01JKA7hZA8+XirLXrkxW5agC&#10;cfJ2rWXHTzzh3HbXI6Exf4AIc88wk7VacyD/31ub2wIctMwpv1gs2NzstM1NVQXUWbzB4QlN4u6u&#10;gBuSwff1eTcDbQzckeN+o8AdReUDNingsI6POBYXlGhL+xKB7ks5h0z9AR4AVdxdIIBOBFwCAqDE&#10;vksQjnypPFrj1mQqMcniONDPURlwuJHbhhhgW8qzARcAOD6P9TwAivIih5CsR+wTnVbbgUvH46Aq&#10;1J+y4n2xDCKKAXqYh+H5DAKFwpdznx4IhvvwmCaRu5nV6tvq6+T19yMsq4vnUTBj7FBGfB75xGkH&#10;5zNqh+DFbm/7QLAL+XHUMc6prqG/j47DOyAO14QH0s5kxRfJVSfud9Mh1tj9/dk45hvRJjH6GG2i&#10;yToiXelUtKRZjh03/g7kKIgcsuN2INaatkCX23zcuijdl63cb2IEagfuEecd79UEIEwEFPvOvafp&#10;PonQ9dR7gHuc+J4uoeB6UlQe+4f/93Pexj7KSOPrEbjDhHzPFoGUd/Rz4/L9uqekmRhb0t6bfWSY&#10;I7DqmaE8Hcv2mxT6t2cbpTipGIne4/PZq53iO40Zr/iMKG0gJctmMkF/U//pugK0vg/uX/lumox4&#10;Zp+Q0kewEfegOigtanLb3NrODjq/OD9b+vFve/GtF/88rX3vaeb7p+FwOPGD/9Mv/Vxm8sBfGuQm&#10;FBjdG8sBSASj624XmQ0xw34jwP2FJp47/h/LDR07HJFiPvYRSOGYtQ+ilmyoB//ZAG4nTIGIh/Nj&#10;IB/n3b2F6wBWeB7lMG4jofN8ToDpZPV2zy7fWJZ5BN7HEIsP2nVrbN217LBt2YEH6ciG+iIWpK0h&#10;YHhCyyP2LLi5Eu4s0SLPEDAkX1Ac76npOVs6eFTrUOThXjYGAU5aEFldub1my3dXVCYcPAMKV6qH&#10;jxy0qcmS5Znlas26p8AOgLg7ShmoXh6KbzdwR1H5OK87YNE+gL1APwHc4tjZh/sjcNNU2GQjUssU&#10;ShLtp9IlXNc4zPc64jzHRN77I5s43gCevDPX+Z5c45wwAz/j2KQHSQj59P1G4DTWauV+rQuGb07e&#10;SvBh7t/HFQNJrY6vt7PR9uSNz4jcAGXInKvtmtZs5OUdVL8Q3Ytvw3/yxfjViFpr9R1xxF42SlPu&#10;wUxljwjiQOc8KIcH3aCOlEd9KBNwipKrWAe5G01Ih1Rg+A+ok0/EknN97+vx3Wl3JoBMZvwZLeu1&#10;UQj0+xXHO/jXJ2gN3wTiyjWAm0QbUO/47hBib/MQRCZMaLSskyJKGI6BunZwcdrysuF2Z0DOcQeF&#10;Mv0HYMP31WB20AW4WaPexX3znXE0I81oXx/XJECmYl6u93yuYVblZmDeuyOQjYHZk5/XerjAy6FN&#10;/8PmyelS7AMRuEnJfP683ff75v0z9lM9MnGdpD4WqhfPJ4Gc9HrAHetHim8qSV5IEbiTHDUbR/F5&#10;YmISzRTz0I4k4tTDwJOPhJQpkn3eHqctLNnIOoIgLzyfZY3QR0ZJTpCYLPoENIe+Sa9h6yt3/+DI&#10;wcUf+Y73P/v7f17svr1lXietDYfVv/+TH/3lbHXh/b1MOZgAQHh8fULBFrp9ifAyqYw99tijmjFL&#10;SYnG/lMGbhIN7/tYrneWxGca5SElgZtBy382gDv+Zxtz3L6NReVhv4fjBpmVL7xXErjZaw4foiGx&#10;lzJU4J7W0Qm4cVf5sD3NDztW37xrqU7D0ig1pVEQoxwIc+DSsg7cuRwhOh24uV4sTQrYCKHX6g3s&#10;1t01O3b8pDxtAUyRmIvAQvgsZduNtr128ao1CHRSLkqRCd/QU9UJO3Z4CW7fUphfuHamjqF3Ej0B&#10;FnR8iZ+cfH0xwO3n4/2Ixvly9wI3AALRQiSbzvB+JRukCpZKA8gQWQDZZ9/iwAOhwoxL7T1wpTXO&#10;A+K8d/wWmN4xKRCRCEBKGbQvHcVBatyjuC6iEZ5BOfhmFwiE2T3ADoDF/k0ZKi8oz7HkyDHP4Zr7&#10;ZQ59KoT99LI91vW4r/rkgQI8D2PIRYGMs8jR8L7cw6b6KSJYK5QR6j3wsqkHEiHycUyK3CzPj/dQ&#10;b5UVYmr7c7ze+CnXs9pBqSw8m7fn3k7H9SDE8VNPxghSH63xt62Qc2U2rsVnkR9pAcexXtRVzwsK&#10;TqrHwEPQyipBJol12XHnstj0ulMigSoctNafg2a4uG0Hbq2BK6iO22FrvfqBwO0AnQ55ZOsdFNUk&#10;Ltf6d8KWWwAUJkQjUuTnUwM4d+iVt2N0Scrmadx/tI+AH4At7mO5Eajj5hrnvMLu7+Wa2N7fSLH8&#10;eL//TwK47yP3yzVtoS+xFBMTWYTPwUTNz+2pdwDw0TF10H53PjaGnurNZ6F/h1sF5GGiHuku1+gP&#10;YinC87mffkKfojz6Nkn9DRog8o3iWqbfqm+/NFtM/9ff+bVv+b0UWrVf5mncig9Jn9sYTv+Lf/3R&#10;X81M7nuhbS5a0o3iuF2MBXDj8Ql1r8cff0xEsj/wkI0PA24aNHaivelh10hci8A9Ki+cjyn+fxhw&#10;x3w6jiL1cN/Yjtufs5fjjsDNZfYAVPK+CNwQIAFJAG6u3VheseX1msA4O2gp8ld9bdnymDQgxmXt&#10;BoWuQFcwA2NNzYHbuZlSLqV1RDjQXLEqjvT67bs2MT1ts4v7NON3TsgHbyZwLP3OwJZXN+zK3VVL&#10;sU7ZpwMjSk7ZscOHbHoSRbmeFTH5Ik4umuNB9CpzIwYCry+Om15AwvUpXISvcQPcWgcP5l04Mbov&#10;cMtfuYvSI3BrD1efh2NzW25iv5cr0wJwFO9QWJG5WAAo3pN2FVAPfH0bTjR+bwFef8wxM7gFdMHD&#10;HOci0RBRVx9wzjACmqK4jTS909ZFbB24bThMtKAdCGO7O2Bzr+qDQxuUzAJnjB226hIIkfgMPTcQ&#10;7JCX/s1zqD99ye3Ti9Im53tgYsN16hvfQ+0QFLxIADjlUVeAUiLrvk8s/F5/novHx+ZusTz+s8wS&#10;z9Em7Z67boU1475Ru3Q6en6emOVw9QGgeC9/357uw/6d92Flk2PWtMnHxIFEXSmXPSkq0lEG5eL0&#10;SXRm0LJibqA1bsLKWh/i3Esoj0Uxt0smGFTsAW69nzhvB2BA2blqtM7jWreHMHYO3fMkgTty3M4l&#10;+jkwKgJ3BDKuKcnWDBzbDdwk9ppYhO+h6/cBbtIIIBP0lC0CdwTEuEXgjonyPY3z6fyoPN8/CLiH&#10;CY7bzztn7Dy1vvb4Gu8VJpgxxf9xnT0mnhvviWWQqK/E6yhp8u68EN9JyOKMpHA93Kf2i8puCdqt&#10;chinbY+yiFRx0K5d7LV2/rsf/s4Xfz6VSrGe82Wbxi3ykARw//N/+f/8embmwNs7g+D7VwpOadnX&#10;8pFZe0Khpd/t25NPPiHgxh1dBO7IC2O+QfrTAG7SCLgToiRSvG+0DwQDjpJ6x/NobMd8uj4Slfu5&#10;ezjuANAaw+yhC4nzEbj3ctzRIxUdi/Pg0vnLV60+wJVnyrKDhg3bW9bbWbccQTwQ4WL+BFeL6VcO&#10;39imiFQQq2zOFYCKaEui4ZspWrYwZVu1tq1s7NjJx59QXpREsoAv4Ep9Bky6sJlt2eWbt22z3bFs&#10;qWRd+S3P2eLMlB09uN8doAz7Am6t3Kmd4yD3FDkdQJ3WxBe5BlKC4x4DNyDipE3lqPwQwnME3MEB&#10;izhwX2aB48ZJBkFDNDnJ+1JNOltyMZ/TcyUGI9+Ovke7kyQVCsQFoOE1AAraIlfwtWpsTUd5gnmd&#10;vqkqHAZ/AM4IIA76SAhcq10gKG6gr+8B8RAgYfKFVrUxRny9mOM4ESC4B/2C9uUaFaQuEdhJkYCR&#10;mBjrPq1D96SYR7hMNVsYV7Gefg8Tlp7q6890kTvXNP0OITZ5HsmtQfx5lBP/87x4jo17xA3TtwKo&#10;kzJDXz/ExzjP4z/5cWXKGjbPp30Ipcp94nbDt6POeIGjPcgXnx0nvbHe1IUlBt5JdER9qGUZa9mB&#10;+aoVcma49Oe5EbhtpFjm0hSAUd84ALccr1BW4KYjcPM/AjdmYhG4fT17N8ct8AvceaRHEZhVzSRw&#10;SWrp19WbAlCNAcz777gP+HEEZJVxn30SKP04AUGQ8wAAIABJREFU1COKuEdr6+E5wcyL5PvwzeN+&#10;9Nxxub7pSMqGuh7LDz7KXUmP9/bnx/uSHDfJl1P9ur5DSLE92MAX7cMkhjIpVev7KVfg41q8Pioj&#10;BOYR1RkM5BNAYz9MbmEdFC+cZ/c7NlnMDtuNjdu19Tt/96vf9OGfe/75lA+KL8O0uxUfkATcP/vR&#10;X89N7n97c+CalCls6DJoYBL0gdCHXXlLajfbAm7W3rRGKYJM5/NYrbFDxg6hRkt8sGR62LWYHgTc&#10;JA3MMDMcASkfXeYdIK+ro0DAYt69ovII+A8C7nQ25Av9ReeS69yY5YiA9RVaE3EOg4bjV89dsHR+&#10;UhxqIdW09vaypbt1S3dxJlG2Yde5kizr3Dk4NsA7bZk89twllYv3ScosVectW6jamYvXJTYnBjPE&#10;T1wyABo4PhGkYUaauRevXrcmnyeftVSP+MVmjx4/KvMv/nvEYd4FCzIG0Zh4652DXTcgz1cCuGkH&#10;KadJma03Am4U2sIQEhlJAjebUgRw5aVMJ1pwuRBWvKgWylM2GObEdWs9NKybUif6FASe9wTVY9/A&#10;Fh0CE7VQZZpF7Yc+a0diJMItGQDE2MtBEY339KoFAjjiirnP7ZspC1BG8gEHqnz9sdiZe3jzpJg9&#10;9m1syXkWyl8AkhMaX7fTcwPnPGr3JEgiBgyuVLkmHYUwDjiOxBZrgX4U2fKcrjvNoVzMxSSW1lX6&#10;71hcT/35z3OoK+0dXaNynWsAt7d9OA6cdwRuCCXPITCN1hYN97DurwA9GMKJEoMecy90LurN1sg7&#10;HG2JxQROW3iG4nkHfY0ctuftrpZQXAejI3OwyHHzHH0bOHTaJQK3wNfjBIiOAdxBIzzJcfsADwpn&#10;wQwsAnfUKqe8aBqmZ6CRrplkWD/3nq5E+6ivCbjHNC1qX0eg0jntx/3Er7PnmwZCE5LaPJGS3Ckp&#10;And8fgTuZLl7nxGPxXUH4CSNwDmxXu3jeXxtlBc6oL9xAjB+DslF336v05Xd9Y7tEfu6pCWJciiK&#10;thBXrQw8x8tJPotjxWFgQkuQpLCEhE9+l/m5h0U89hnSQyRK3doN62z//Wf+ylf/7JdrwJLdrfWA&#10;FIF7WJh9e7pYVaxmBoUIE362OxDetExoEBUSVGFmqjoCbm/a2JjhowcyHpv9jSQnqg+/nwHn+wQY&#10;i6tmnXccNztuI5F6QgkpeZ5PnSwvio9F/MN58kIGBBwBMNWZAG0Ri4yiM9WaXesPMuJqU+1Va+3c&#10;sUy3ZkV0ZbQO7uYpBbR/M32JsbHXJngLBAlQJxa2iFJxytrpkr1y7oodWDpkhw4sSlxI2SLEzD6z&#10;BSDVsrmSnTr1snXovCk4zo5NFAtWzKbt6SdOam2deyG2g8DKidCNvMuFNpd2OSZGfGde3kXl4oCk&#10;Bz5e42bNWpy3vtcYuHPBV7mX59fc2xrrgK7ExWAjlGe90bFWNy2NeTyoQYjkM11KTW5zGgmA4n9b&#10;z/q9tvQEmjsblhp0rJLLWrfTEJDTf1O5rG3W2ra4/7gNUkUbpHxNM53PWaGEgiWlEeiAdoRDZj22&#10;Y0NrC8C7DbzP5QWAAsIAetTJ+0fWdhp1W1zYL10DrqNYSF/QclIARlIkUthzo2/A/dFFKA5U8E+O&#10;klcOSYrsVsfKXCTifmPmxTAT1y9XscHOVdr9cDwsF3Rljx0nBFqHlilt19bXV/VcOCHah+fgzQpu&#10;d6I6bQsL+8StAi6Kww0g8z94XqPe7WZrNEnh/TqtphWJR4uuRK9hja01K6RRdhxYCtfJhJItVK2b&#10;ylq+Mm/ZUlX6Gtu1HS0l0N5IYJgEElBCUKQQqX0rYhUgZ0EDK+bMFmYqWuZBUoVpmfoDEw0mRNIT&#10;8DVuxqdANuGABU19B/nor3zsJIkJr7vddTtuSXIE7n6OxDkHStqHMw5a/lUDgCXWfElMZmKiP8d8&#10;o3PhPyN4zPT4OZUXQFSgnDg/ejYTTdHJBIAHzpQ+4ZNGp1O6LwF8tJ1IWKgzpcbzkXH2e8Z11vUg&#10;XSAPE71RvtH9MDSBMw/nYxrlC5w6dUveG/eaUEXvb6FOAHdcUogb6KP/Ypj8v4IWUUkm90yd5IzG&#10;r5OyTAl6jVvZbvNv/Jff+hW/+uWosBaa/+Hp4vpw6qd/7ld+dViae9cwV7E+WuUB2Jix4BQCcQXA&#10;DSHBZ/O+hXkBt8yAvMm8AfnHUwmbBycXQeANJJ4vEHhISgI3CRDgv++pPQCrS34+cubUNHFPEri1&#10;H10LZUfloVAOa7w6Fofna4WREDDwr1y/YY16W4p+Rfpoe8V6tTuW7dWNJUOICLbyRDXC7SYOBKB9&#10;pYL7I5dWOcEwUITC89fkot3ebNrVW6tSSpuZKMh/M2J3yA6gzRox7lx2ak07e/6i6uQEdmilfMb2&#10;zc/Y4QOLIpKQLcANpbj4Tmy0A20uF6XijMfA7b7IOe/ADaiOABuACSJ0fbN7gJu+4R60KAfPa5IY&#10;WEpglC9WxO0MMiUjaChLNHwXtNo1QBl8uEbtu2gVbXOu5TKYr3VsZ/WWdRpbVsCLG3WGqx0MrNbp&#10;2kR1wY4//lbrpco2SJekld8Z9q3Tawu0GPT9Xlocu8B50LKUofDl/afV6mjC8jM/8zMCV8rlOIJ4&#10;dXrGPvKRj9ihw0ckden2MInqinDRpuSJoI8SF6AJFwDZ4dsBmgQN+dQf/L6d+vxLI/EiHATBV7gX&#10;kP2r3/d9CjQi0fwgZRnsnJtd16YWwXPQxjFJr93Wfd4vXTRPrPHf+PWP240b1/TdJbkIxI52OPno&#10;4/Yt3/KX5TqX4C28B+1ENwe4pYDWde9yJOrJ+3VaDa0+pnp1S3Xq1ti4bblhSxYTUjTKFKyXLlqm&#10;NGP7jz6p/0yi8uWK6tXu1DUBY0I36LStz9o9JHs4tHqtpXbKYTbYbVgxO7TZ6kTweOiR3tAudq1y&#10;ROI+TtXutAsOWAJwi8tmsqx1cLfnFp1ish3GrntOY7xHcTkEINyvJ/oEfjByMeo0YQQoe4BbE6kk&#10;qO0F9nDegZvk5SlvACSSg/74fBKo/fpuQGPjHtohArfyB3LKRNH34XkRjMP7xPp4WE9P8VkqP+T3&#10;osfnR9fD/ygVimmUJ4rY73Mfm8v4vL5j8B63k0/ix+0Ztef7wZERrwdtQimWCUxvmLWe8AwRXt8y&#10;/bZl+s0/Xipn/+a3fvCpP/xyMxXb3WoPSCsrw8kf+7mP/mKuuu9DHcNPeUacqgh/Oi+xSKfn5mB8&#10;BxwnHD18SMAd7Xa/XIBb4BNFvSmPh033iIN5DNzeNOSJ53VfIi+b3k0DeUwQSLnAyQNQzGrpPJqZ&#10;Z7LW7g7s+q3b1mgCWjmZgQ3rd2zQuGuFdFsxtxGhMsNH6QiOG3MxOG6iJ0XghkAX0JTMly09uWCv&#10;XrxhzV5KBDYzaFsJn709XJzCoZetK9OLvF26fM3urq77hAQt9axZpVS0E48ctmqRaE8uOoK7wa2q&#10;t8O4fXjnJHCn5JMcLveLB25EnORFBHw/4GbE4SwlV0ABD0WhvPWGOb0La/2DrocHFLgGLVQBdx/n&#10;KNSvbalB07o7a9oTP9wnJsE0JJ2z/MSsLRw4YZ1BSRMDQ9MZQOLdNZNPWarvIloHbvxtM2Ho2wD7&#10;+IGHEP2RH/kR67Td5AoRb6vra9o4h/jRH/1RO3T4qLQWmSxRbuwXbBG4SSiAYd/N+U6zpXFEu/z6&#10;r39c8a1xVsIzkbog4YKDREz+w//VD8kUk4AxOITpwi2XJiVSpO5MBvimtD2e7uBgMd2iHv78rv2b&#10;n/1XdvbsazYxWVE/w857p1ZXXzv6yHH7wR/8YXmJYzKRIpALRI77W6yz91zy0At1RxkOnwEZM6aM&#10;veaW5a1p1t4Sx42zPyb82WLZiH/QT5VsZv9x62cq1upn5KCI7tLVeribffXbLavtbKtdaFv8F/Q7&#10;7hmr32nYsNuyqWrRJsolidMFTq8D3NFMDLD2//8pgVuHo/NCGB0HwEkAs/bh/+h6oC/x3DjfGJj9&#10;eig/pAjAkctl2wvcujeK7GP5eycAUYQdgJn2iddIuidxrCl5OE7u4/+9wE3S9QDcMUXOO7lFrlv/&#10;E+/FpvfE2cwe4GbJSzQCxlMRCZn0yxmzpJFaOOVav2PZfrM/aG598vjC7Pd+/fuf+rJykXpvq90n&#10;DYfD8t/4R//+/6jsP/odrV46xayFGS3cDcBC2yMuP3v2vIgSA/nRE8cldZLylwgPTauu4p33z5jj&#10;Jo3AJwHcSY47yVnfD7h973ljWfH6gzhuOANxhqxpCozztl1v2O27K4pwlcaZQ69lg/qyWXPdypmu&#10;FfIeDQuRejZTHAE3gF7O56RpDXDnOI9bzPyE1QZ5O33xhk3NH5DXqX5rR8CdCWY2TLA6fZQJc/bS&#10;6TMjRxYovEHID+7bZ4cP7bdCivWfppVzaOu6QlnyfZPAzZo23KvIkgbyboB+OHBTgK9vu1MXTrno&#10;ahdwhzXj9Y0dq7U6khoUilUbpLJWKlW0VCCurN0RFws4ARi9LqDRlPvYyWLaZifztogPa+tZr7Uj&#10;MOGbdAaI4XPWtYpt1QfWz1YsU6qISAMKgC5EEEsmQBpQ6nSa1unW3Kyq48pWtZ2G/eqv/Yo8lgFq&#10;mKOxh2ulBT70oQ/Z8ROPar0+my+q7QnywXUtOQ2H1u54EJNGjXjFgB/r0WhmM4nq2R995tNSAGWN&#10;nuf6xMO1u2mqd737nfbM08+qvxEdLpdHgSvaqSOmdxF5q163em1bGunirFi/7mIi1lEEsLX1VZss&#10;l2QXi5OfTt+91E1Wp+xrP/yNcvJDO1fKk9ZPue06AD3AqQXltxoqr17fsmx6aLk04vJNG7a2bF+1&#10;YPvn+G50O+zS4a6zlipMWqOTsY36wBr9nGWLRCAs4LfVJ2V8ANxidtrWatQ0sQGuduo16/aalmKS&#10;1G/a/tlpe/TkIzY7UxUdkt19AG7EYxDy2JfHwO0a434uOmxx/R0Bou51v+7cwzXy3AvcDvx8y9cD&#10;7hFHnBCV+3XPNzoXz4dzAHf8v+t8KHh8LtCcMIAjBzrilGMZmgM6UOs4AFwSuEd5E8fjchj4u8E9&#10;7knj4sZ1Te73Avfo2usAN0n3gyd7uG4/73ufaLiJmF/z/BG4x/k9j7eb0yskdYVhf9DYWv4n3/Hd&#10;7/+x/alUPVTnS552t9oD0nA4zP/AT/zCP6geOPpD7UExw3ojPo/10ojNM2kBN6JyGpwZzcnjxxS3&#10;dxdwk5/vzFO/hMAtAApKQPdw3My5GOjB41EUmQeJsXOWAuoA5LxeArj1fw/HTXl0CggJ69Er6xu2&#10;trmlNeYsxKBTs8HOHbPOplWyPQG0c9sAa17rfLgcFWdcIPJX1rKFguXZ8mVLZUt2ZWXLbq5u2yOP&#10;PiXRcrrvsbIlQgQn8TaWylu7a/b506+N6pnPYSvbtjc//ZRVKwU9p6842yjxjQeSXvEhwM3MVeRJ&#10;AM1155C+UOBWQoKzB7ir5ZK7ID1/2dY2ts2yBTt06LhNz++z2dk5mwo+yfETTpQt8m5vblh9Z0Og&#10;3evs2NFDc3b8yD7bN1OxdL9tg05dpnbicDM56/SzdusuNvWr1kuX7fDxx2wRl5tT03K32mx2pcy3&#10;ub5p6xs8Y8V2ttetiQg47ZHHiIpHEA4cnUjkrbVSX+PFVhwnMQD3RHXSJqdm5NKU9eIDBz1EaLPe&#10;sI2NNbkbXblz29bXNzUBYSJAUbdv3rKbN6+Lcyb6UTaVkZg5ghNWApOTFXvzm98iBy2T1VnpOjzz&#10;5jer/+EgaadGTPI1W1+9a6t3bqnNttY3fC2y27O19RXb2EASQ7/IWW+A4xasHtDRcO5lfn5RSzE8&#10;Y3Zun73tK77StcS7bWvUa3oHQq1ub67axvqKtWpb1thZtXZ9xeaqeXvy2D577Og+q2CB2O144JvO&#10;0FI4dsqU7cLVFbtye8NS+apNzS/Z8UefssnqtOXxztbpasJB+9y6cdO2t7es1W5Yv9+21s6WDftN&#10;e8szT9nb3vqsFQp5azbrij2/F7gdfKNJGBOHCL5BuzyAs5ZjMoyisPYtLWa/BoD5fb7GDXBz/wig&#10;oRwBKNS1A1DTu3clXwwfnY/547jjd/RfXOb4evL86Pqe+6mXzod17ch5h53T41AWm0+g+R/KCPcr&#10;b+BsSWMt8z31jaL1eByfM6rvnolHrEg4HnHyIY3bK7br7uvRP3ncIsAjx9BepAawDpKC8PyRr/gA&#10;2vJnELh04ZV0daBXXRsOmnesXv/Rv/md7/3XXy4i83GrPSQNh8PMD/yPv/C3JxYP/1jbink6MuEt&#10;dS0AN9z32fPnrdNzZaFDSwc8GAB9W6LQMXDrI4SOzLU3mhx8Hn5/FGH5/8gljzdqEvTLROCkhMW1&#10;oIgVgTty3MItygqAvRe4dS3kh2uPHDcDCu1Zbrx5665t1xrqlHDmeEvr7yxbprdjlRy2vU5c0GpO&#10;Z7IC7mIOxykZqxRzloVLE3CXLJ8rWz+dt5cuXrf2IGuPPf2siEExw6IvTlwAYghjwQaZot1d27YL&#10;ly5rRKHJjMZ6qZC159/ynLQq4dK1bgxHzgRi9E7j96LNI3CjVS6pg4YUwM1gB5B3A7cmMLrP84lF&#10;RMzKenOY5rvAimsO3Ije4azgSvFJvdNo2+3ldfegVqjYxERVEyQIOpwqAMrWadVs2GvaEK9sg7o9&#10;+dhRW1oguhla1DtyVIlolbKbXRSsJqzRzdr6ds9WtzuWLldtYnreSpNVSYha7b7Vdxpav67v1LTm&#10;OpA4uG/FyoRdvnTFrl+/Lo6ZaF8oLLabidCowVzs4OGjduzEcWlNExoUT3cAFwmAbrbqWsvGExug&#10;A/Vk2am2vSUfCVvbmw7C7egilfX1lhXgjllnN5OonLjYxXLV5uYXPQxo8N5Wg5Ov70hZrNuq6V7G&#10;Kgnf5xfOnXPONqz/8yzGLBw945uyGLFvevNbFC8c4MYMsVAqyays22lbvbZp9e0ta7ca1qhtaKKE&#10;7/1qaWCPHV+0/VN5m8gNdd5D0+IRD1F5zjKlKWtbya7frdn15R1LFyYtW56WB0B0PfRtkUjsbNvO&#10;9qaAH65+MGxbtVi0paV5e+z4UZubnZKOg09qsH5hicVD6EY7bvVr0bBCsMmO5xy4EYeTV8AtxVMG&#10;urs7VQoc9/2BWwtqARh8/DwIuEdAOQIsb/OY+Ofl+Lm9wB3Pj64HznKcAuDFLQJYoHle5/H1vcAd&#10;6TRJ990HuDkfrycV1UjJ943lxv/avw5wMyn1FNovcY30IOAmG0AMv+Dv5+CdBG76ONSJBFD75Cbq&#10;HPjzkEJBj2ubK69MLxS/7gc+8Pw1XfgSp3GrPSQNh8PUj/zMr/61dnbip7rZ0kQqU1RHhZsQoIWO&#10;fZ4gA6zJmSkgw8ED+928ahdwe4N8KYCbREeFIMXBC3CTonZ5vBaBGlARoIfjmATwAu1wPgzcuEXg&#10;jhw374sXJlrj0rWb1moHL1MY/re2rV9bsdygbhN5k80rSjKIOAHuYiGKyjM2UUR8OwZugok0+1l7&#10;6ewlEb6Tjz0pu12Ae9hrW052yCjPVgTwr567aCtrRNIiZi2OOwZ28MC8PfHoSeu16lrbBnB7xHsu&#10;jM2h/L3cPp2hMAZuFJAksNL5EXAT4J7zQavcgRtA93wSg2tGy3XnuJWX6+Lk3YSMxwGAiPbXN7bs&#10;pZfPSHpQnpy2qamZEF2ra+1WSzGgt9bXrFHfNus3LZPu2wtf8YwdWpqzcnZg/da2pQBz3LeaewtD&#10;c7/VTVmrn7WOle3ijVXbapkVJ2dsZmG/JlpoL9e264rcRfkALG3hNs8pu3HjxkhET2sh2saxA2vk&#10;EAOICfVn7Xnp0EF77PEnNRaYyM0v7BPAMPnY3tm02ta2OPdeF10HN6davnlLQULCXNkGhBuV7bfb&#10;mBcIr9v2NWzOP3L8uC3uX7LKRFWcN9wxdSEAyM7WmtV2tqyxvSkun8Q4vnPnju1sbait6dPUCesF&#10;liHoi7QTywY8Y3p6xg4dOmRTMws2O3/ACqWKbPmp8/bWmm2srVizXhe33a6vWzHbtqdO7Lfnnz1u&#10;hUFdmuX5VF/9i0lldqIqJbp+umip4rTttDP20tnrdnO1bgtLx21m/oAVCxO+jFCv293bt+zundsK&#10;59npNjRBe+6pp+wr3vasVSdoC6wGBlaZnJAk8H7ALW6bEZrO7+K4o6ic66xXA9wsB4gBCMCtfIHj&#10;joFHksANdRDDJgCBBrgzFtIYoHeneC4C/eg4/B/fM77OFkXWo3PhQaP8TEpC3ng9XhvVKVH+OG8o&#10;I4z/CNDJ+ntZfj0CbrxG0v8A5Lvu25UvVCLmD/vRRCcqye29n9ukmR7qldgYb6xbRw5a58gX6sux&#10;FNIA62BPj0QQnQ+saFQOqBUkK1h2VIq5wertq//rC88893c/8Pzslm76EqZxq71O+h/+7W9/YKM2&#10;+Det9MRiChtjBSboSoQssEtn7cKlK7a1436bEdcePXo4oZzmSjxfDsDNAKOOJD4Nxw8D7uRx3CJn&#10;7iJzFynpOE4OlM9NmiCCtBeEuj8Y2oUr12W3Kq4JzrC1ZYP6quWGbZvMaVlPM3+tTaJRns/JrAtz&#10;rXIJ8TjgnbdcacIsV7Ja2+zVi9csX5m2I4+coEdbHtOs4FRfrv8KE9a1rH36Dz9rrY6bQuWzrMV3&#10;7fHHTtj+hRnrtluWw5d1jhjH49CL8Z1E7+gy4qgZQA7cAmwBumuiA8QAMA5YtFaUAG7OQxIZHM5Z&#10;c51nOJgL2BPATZ+BCNODMGNbvrthM/P7rDo1p/YBqACMzY1tu3Xzul2/etnW1+7asNu0QrZnL77n&#10;7VrjHnR2JPYqwWm365bqoxxFvGeAFb4/b8N81ZY3u1acWrB9h07a1NyiZeEGmx2J4a9euaQoY6t3&#10;l0euPOGEsTOmPQvFnMCQ/yiLCbTjCEtlRmvF3/Xd3yNAeOTEcZuZXtB7tJp1ce0Xz521mzeuWauJ&#10;n/WcNWv1EAPA19LhODXhC1y0SyMaOuZ6s9G2hX2L9qEPfdgeOfG4LR06bEXeod9Tva9fvWJ3lm/Y&#10;BmE96zsCr82tdbtw9pwmHNQdcEYyTP0pn2eTj998rigJ2zvf+YKdePRxO3biKZmJ5QspcbnLt6/b&#10;pQsXbfnGDdtcvSO/BKVc204enbanju+zfmPVFdMAOQJE0NlZxsHPfrFqjV7a0qVZ22qlba0+tP2H&#10;HrPZfYctV67aoNOztZW7dvbMq3blwjlJVpqNHSkiPv/cm+yZJ0/aAKWiNC5Ps9YgjClLSSPgzvu6&#10;dnR5qv9MVFyjXK5QLbg8FeEG5HHA4nbcEbh1fwgqAsc9Au54jt6s8eFgoePQDwLOjZLGQeJ/BMLR&#10;cSKP7/16PBfXckfnIlDGcvUusezdwM0+1msEkKNr4R4d8T+8R+J5OpZuXSL+eKIM/Y/vv7eeYa/v&#10;EFLyfFxyiMcRuOO5EScfwJv6x+tsceKEZEDHEeDhusOaeBK4oQf4AxB4cw9UK5XFU4Xf3+9YJdNd&#10;LrRrf/2/+JZ3fMwf/qVLe7rRg9O/++T1k5/441d/JTMx+wRiLe+sDmgMdNYCb99ZUaQplFomSmV7&#10;7LGTahA4Ewg3jRuDIXgcX3eM8idJAs2HpnHHcPDZvQHY1IME8cM5BOepF+fhWDmO9+8FcH1izcBj&#10;+RBVB24BWhD1SDkI7q3ftyvXbun9mfQU0gOrr92yTHfLSqmegAXghMikibONF7C0CbgJaFEsAFYF&#10;KxRLlipMiNjduLNh1+5s2NTsgs3j5nQ4sELaI3EB3ESUypVnbLPetk99+jPyX646Dfs2PZm3Z59+&#10;woqo+A57Ej0zmYnALXOd8G60FQ5s9gI338DbC8kKgOsTNbgwJAoRuAFifY1o9y2u27W8yZ8EboZj&#10;GgBHZ6LXFfFlsnP95l35eJ+szrgYeNgXB4wjD8SzaBw3tjesUsQdrNm73v6cvGohmgWe0WJHo5q1&#10;ds3Je13ZhaNNjnOhG6tN2+mkbWJuydI598uPotjOzpYmCFsbm7a5uW4FcbwmZTFm5ATVEKeqiU2i&#10;zTIZqyO9KBZERBDvv/9rPmCFYlme7WROwzdqNTQR3lhdEYi3W02rVsq2tblp586dEXiyUR4pEtqo&#10;RElf5Xko1SGKf+97v8pm5vdrjTdXKLhYvNex1ZU71m7V9Rz6VaVYsWvXro3CfmpyDSkMdeeZ1A8l&#10;SiYehXxJ/WL/0gF774vvV/+jjyKubrdqWk6obW5ar9Wx7dU71q2t28J01t7y9EGbKnQtN2xYjpju&#10;0omLCmJZWQlYrmxDPONlyrZWH9jVWzs2LE5bsTJrxcqMIg9izra5sWJrd25bt1OzLlKijNlXv++9&#10;Njc1IR0NpEhyjkO7BE9oTA7EfQqsndsWEzEC5d3AzTgGuD062G6OOwncw6GXy7G+SwAiCL9GUgCu&#10;CLB7gTumSIMiRxhFwvG8vq3/83LiFrRlk+d0fA9gjoGQFAF85NktPDem0X2hwsnryXxRWzumCPBJ&#10;SQBpdG94bgRi94E2vp4EeNLYU9z4vphURnyPANyxnX1tm2PPw3DR/RGInY+UJjnHaJET8tfpEKCe&#10;0TUokfoDtKjXHlhr8+MvHHr7t73wQgrTki9ZSjTDw9PvraxM/tIv/PEv9nKVD1luQp0VwGbdFdtt&#10;TFN2Gk27dPm6Zvdoox46tGQzU9POYYVIYQAYjSzgkpnFni//RaY/KXBHUTkJ4Abo2Md6uTeqhDOW&#10;8F95dHwvcOt65OC1RIBpkU922t2uXbt5x7r40k6ZFYYtq2/csVxvx0ppRNzuZAUJRrZUEMeDcICY&#10;2BG44bjRSEYTd5ibsMs37trt9Zrhm3xubl7vpDXuAUpSKWsTvakwYXdWt+xzL7/moMEExPq2NDtp&#10;Tz1+TPkAXIg5AH0/4IYmubLhGLilYJYEbplYOBAD3JGrFscdAH3MmXPdXZ7yXxMBWnLEifckesce&#10;mH4D4Vxd37FWb6h1T0QT1eqE3b27LE6Q+lYsAAAgAElEQVTx1o3rRPqx7fUVrXHPTJbsq174il3A&#10;7dqiQYkuOGnpYA6SylnTCrZaG9ggV7Xpfce09g1HRoxtvsH1qxet2WjYyp1ltyVOpezq1SsCPHmI&#10;0+QmEprg50C0j34RNJwzBXv3e95jjz/xtGULRY0DRNkrd5fVl69fvmLdbsvqW9tyIALQEucaYkJy&#10;6c2YuGE77c/zc6z5MRa/+ms+ZPsPHLSZuXnLFz3sJmRs/e4dq9e27Oa1q5qIlAvlANzLGpdUPwK3&#10;+q9ExnxTxOZ9OUzhPMD9Ve/7GpteWNI6fSbb17o8vM3y9Ztyfbp85bL16hs2VzV77okDNlloWXbQ&#10;tEwPhyppTTqYzCJVUo8hDny2KHOwnV7Orq80rDRzyHKlWUvlyrazXRPns766bGsrtzRBG3Rblk8P&#10;7X0vvsdmJstyxCIBJ4qVIu5j4EZLXKANCEYwlt12AGr6NnnFPcOl4wQJMzX/fgr3ibkXrlABcfIn&#10;gJty6bUgSpQsRg74fsDt/WNMf/x/AJYRYI2vewoAFs5HgIzHo2v3iKhfH7hH1zgf6isKmbju/8fl&#10;RGU4kp8P9U8wRONru4GbNHaB7dd57u7jPeXuuc63SnLbsZ0dmPeKzHdrlwPccuYUgNtty1xU3h9m&#10;rZPKWHtA/8xrrKT7TSunWo1Cp/0dP/CtX/GxL6WiWqIbvX76b3/2d396rZn+CGtR6bDuKI5VJgXu&#10;1/fCxatWa/ra2Ux10o4dfUREekTYQsANGhJQwvXinyR9scAd9xAkEvWPKQK3rgfOKQI0w1R5Ehy3&#10;A7yf1x2UH+8P5XKfOgrn01lrtFp24/aKCCwEJ9OrWXvzjhWHHSumelZIpzr5QraRyeUnM4VCBg1i&#10;lJ3KBBMp5q2Yd1E5MbZThYp1rGivXbphW42u7T90xKampgRMpSyd1cEFhzn9bNkuXLlpV67ddJep&#10;TFCsbycOztvJY4d1D0DP+9EGcGcSk4aBRTvfD7j1/hyzvx9wSwENj2oOkuKyRfICiAfg1hANCmyu&#10;bU7Z/hyAG84Hwtto4B87L1E5kp3q9KRdunRJDn/OnXnNtjfWtY7bbmzZ4aVFe/OTJy2FH2u8dsk1&#10;pk8aGLVRjM/Es21Za+OcZlC08vSSzR141AapknQMzp8/b3Pz0/ZHf/hJTSTu3LmtNW++6/Wrl3xi&#10;BtmXcqMTEU1Owho0XC++6mnKbj9lb3/HO+wDH/xacZpb2zXpg5w/d0Z+x1956ZSCsWytreu7b22u&#10;Szwfg98ANF5+6McibTzO+zNcMcTs67/xm+3IseN2+OgxSVzwiNZs1GxzdUXgt3b3jrjSTqsr4F69&#10;c1fvwTvE8knxHQAu2hvOm2O04b/mg19rR048YRlCi1rbNjZWNQk5/+pZm63O2OVXX7N+c93mKkN7&#10;9vF5m8i2LD1oKIBOGp/5aG4DhTJbG1oPjXwm9tkJa1pFyxaVuSOWKc9ao0287rYN+x27s3zNdjbv&#10;2OryLavkM7KceO973m1TlaL0GkYTSeqPuZf8jfv6tiZRgcuO7RmBW2BMJw/ArUlFpvAQ4EZKFc3H&#10;AnCHptsL3BHINAkacc9jAIpABl3UPpynrXenMdizZ4JIilrUo2uhHP3XuQDA8TkhL3WJ/9lGa8uB&#10;bnGD9qN7QgFa9twN3KRkXpImMiH5/buvx36rv8nn7GmjCOC7tvCt9p4HqGk357r9PheZxw2O3Jff&#10;sJDimCBLEbh5J7d1YarvTBS+LVJ9VCfb1txc+diJw0f/+re/79jyqJJ/xml3q79O+vGf/+QPrNX6&#10;/7Q5zEqMiBhNTSqRUcoyhaJdvXbD7q65cw+4oMePH5d2skSTiEYCYaBjAeJ/UuCO3PCD07hjkMib&#10;3OIaN4m6AeROgMM5l4CNtMsh0LovAHoEaHqxykkAN/u9wL2907Dl1TWJ1OTysbFh3Z0VK+OvPN23&#10;og1u5grZa5lc8dlcuVTBpSRLDQA3zldKuYKUnPK5kg1yFav1s3b6/BVr9dN2+OgjMjtC6QzgxiEG&#10;dcBOljXcz50+axs7dYFgPsM79u2p4wft6NKCL1YJOF0SgkiS77cXuBUGFeKYBG4NdwdfgBFzLsBY&#10;ZDlwtYinAXhxugG4RVxDdDAnFW4u5qJ1fKAD/t5+cS2r3upboVixytSsNZptm1ucs3Pnz9iRAwft&#10;1dOnxE2yttpt7diRg/vs6UeZODpwOyfvEYU0waAunCfSVCpjDYKvDMs2uXDMFg48aq0e3uuKKn9p&#10;/5z9/u/9tpYU7i7fkZY5ou1LF86qbUY6DZqYqEi1PXVHzA9Bj+LVt7/jK+0bvvGbrNnp2tZ2w/Yt&#10;HbBXTr1k1cmKnfrcZyX1kLi517HtrQ3FAJDCorrZ2DxH/Q23jVhA0NOYcPWxSx/Yt3z7X7HjJx63&#10;A4ePSEudNfpmc8d2NtY1MVq+fVNti/b71atXbWX5jsplshDLj3sAG4mH3gVi1u/JV8AHv+4b7NjJ&#10;py1XKlq7u21rGytWKZXt5c+fsoPzB+3My6cs1dq0uUrfnnl01iZyTXEtAm55UPDlI6wnetABTNzw&#10;q56vWDs1aSs7A6sunrBsZcG2asFrXadtt29ftk5z025euyhtcsjsV73rXTZZKYTlFfqXj0VNdAJw&#10;i+OWUqkr29GWDuLqjf69WGDSOOeeXJCURTF5QsweOPPhYLdW+f2Am3Q/jpvkkyImAn68F7jjfvx/&#10;/H1I0SWx/3oebW8AuEm0A/9HnG2cF8ZyIz1wTHcg9CxKybJUjrBhfJzc63+inqR4be90JQnctNmo&#10;LMoPddZxyEOfVV4BtWvB+zX2MDOUkdISjb6BlNOcBiaBG0kNLnklHe53LNNtWCbVWu1uN/7m3/7e&#10;d/87PfRLkHa32uukv/cv/t/3NHv5j7eH+UoqW3YjdnV2iFZGzvjR/L109ZrlEHsN+3b88GGbrFYU&#10;MpKBR7cH9KLIIq4HvvE0vl+EbE9SvRIdhTwxH/vIcfPfgduvR8IbOewxxx2vjz2pyd3nSCvVgV+t&#10;omDt3jHowJls1lY3t211c0udjZCdw9qa9etrVkn1Adt+tt/9/Vw2ezqTL3xDYbJyBOBmOaJcSAu4&#10;i/goB7izFevnirbRSdtLZy7J29fRY8esiFbwsK9JgHPcEJmcuMlPf/Zla/e83XN4Xxv07C1PHLMD&#10;C9MjbhughbujzvpOYeLzIOCGNopT2wXciMXdO5k4bpTUdN5F1buAm9CcIjvyQTjigl1MzrUwMRum&#10;rTMwa7SHVq5grjVn9Vbb5udntc58YGHeXjv9stZv79y6YtZt2r75SXvTk49aaogmeUfr7c5xIxJm&#10;Dyq1LE3oyHTWaoO0NQYlqy4et/kDj8svOspNly9ftNmZkjjuYj5jd24vWwu/6fWGnTv/msToUach&#10;Arf0HBTow6OEeTAMl0q9+z3vtQ988MPWaHesVm/b/oNLAm5iop999RURj1YwCRsBd9QOhtsTwUWM&#10;OyZUfs6Bp9nu2Ld/5/fY0WMnpJy2Xfe1526rafWtdfWLK5cRvzNxMdmg31m+pTKoczJRJhN0cdrO&#10;w2ocA9wf/vpvsgOHTtjUzLQ1u9tWb2xJ0e7Vl16xfdP77NXPf166GzOljj3z2LRVMg2F38xJ+oLZ&#10;lQM3L6IJPIqUcDfZirVSFbuzPbTZpcctV9kv4KYde52W3b19xfrdml29dNYqRcC6Z+9911faRDlv&#10;aaQf6HfENeuwRg24CogDlxbXtiNwC5TVM93em/4WgTsqoEXgVlvEchIcN+l+wE27Ro47Cdy0bdLX&#10;vFLIn0zx2Pfh+4csCpOTuK7RlbhffW7X/V6vyFGLUoV6sY/UlOmz8o8AL5QZ/1PP+7zT3onHvaL8&#10;3ddZMiElg6eMnsX/UHY8xaRUz4xbaOd4T8QVBRAir0BdAj+djwDuonQAPJQTtckF9i4pEHCjl9QL&#10;tBArndTASpn0cH3t5q/9N9/9nm/6UsXuTjT566f/5WOfOH7peue3upni0WEmr07Pd2L2QgSizoBI&#10;LH07e+GiRMcA977ZeVtYnLGJQklep2gVZi+IMaRsg/vGP1HaDfwi8om0F7hJ5In5AO54zBaBG8Kr&#10;fRghY47b8zO22QerTnV0jpMcNykCNwQbTXC47Y2dhryiIYgZ1O7acGfNJjJGkIRmpt/95WI+/8lU&#10;Jvft+cnyV+FylDXvJHCjXJbLlK2fK9tyrWenL1y2fGnSDh054kpTQzySu7g6AndrmLU/+ONT8slL&#10;uxMSFCL6/NMnbf9sVWCBiJwPAzOxF7h5Q455XwijzL4A13uAmwzYb2PKhRa5h/ccAzeDIwSxZ+Iy&#10;Am7uQ6ROWWx+nmA23tZEoRsIuEuTUzY9syDgnqhM2rUrl212esounn/Nep2m3bl9VeFGZ6oFe9NT&#10;JxRcJA14K1KZKwymo7/9Xlca3u1UyrZ7JuCe3n/SFg8+KdvudDpn165dtupkzl76/B9aIZuS848e&#10;tt31upwOuTKiD3qt18sHgPcPyQ+Irc6yBj79u3376q/5gL34vvfL3efmVs0W9u+zM6++YsV8zi6c&#10;OyMvZM16TRsOR65cuTReyw4di+8qiVXwWx6JFEDTaLbsO7/r+2zpyDE78sgxOVrBTrvZqgm4aVeA&#10;G+cq/U5fHDfmVZShPpwYI07keCcXkQu4+30B99d9/TfZ0sHjVp2etmZny2qY26VSdu61czY/uWgX&#10;4LjbGwG4q1bKNiyD9APlwAHADag6UBJTG/e7/XTOupmiJB/LWwObO/iUZUqLVmviynYgTfLVOzcE&#10;3FcuvGYT5ULguN8pB0JM+uDBpA/LJEdr1W71EjnuvcAtMAwccwTuyHGznBGjgblYnfvcVOh+wB0B&#10;bwQoAchGABboAolyHgTckWbFbxCPR6RM44/y4nnPE0sb5f8CgTty2PcDbhL//djzReBWv0u80+sB&#10;d+T8Y0qF/PG5yWukWK84YQHg2Y+2wNHH+yJwRwlHVFLjMt03yXlT9xF43we4uYYuEjoY+FnAFfFU&#10;uWyN2qZlspnVwoQ9/5EvkSvURJO/fkJB7Rd//tP/Z640/609S6VTOfxG+8vTMD5DydjFK1ethkg2&#10;k7JiJmf7D8zbXHXaNT2DGmL8IHTMP1l6Y8Ad91ECII4yAdzCYA1gJ2aR4/ZrTqgjkJGSwE1ix7Hc&#10;SgfgzhWLdmv5rm3VWwJuOS+prdigvi7gLuWGm9ne4H+eyJc/1s1lvrE0VfjhdDozAXCjJY2Ytpgt&#10;SqM8l61YL1uwa+sNO3vttpUqk7Z06JDlFXO6K+DyQAtpcTG4kfyjz5+2Xt+BJAL3O5593BanJwTc&#10;CrfY7Y2WB6g/HV3vRUlw3JxPADfxzbXGK6UONNl58b6lMCGStjh6EPcHbjZMeR4G3E6X+Mb4xR4Y&#10;fkaKE1WrTi9as9Gy6elZu3H1mlxcnn3tZWvVt2195ZYN2js2O1W0t775CVdOGyIq94kEdU33w7JH&#10;F49uGQE3HHfLKja174QtLD1ljS4WAjm7dOm8zc2W7XOf+5SV8xm7fvWaScG00bIz584qIAf9R6+g&#10;CY7IkwOdFJwEJSL2hKJ8/wc+aF/14ldrUrRZa9jc3JydP3tGwH3+7Gv6Flsb69brYBe94WvcoVtL&#10;dEt/FlhASH1dGiU3nof+QrPVte/6vu+3pYNH7eDhI7a5vSXnJWiq1zbX1D9wtoJIvtvqygwNrXLu&#10;H33rMC4Qi/M8hQZlaSxcP3LkEfvar/tLduTwo1Yql63e3bL17VUtr1w8e9HmJufs4umXzVprNlvp&#10;CrjLubr6HJO7dA8u1jlut3fvWDrHF89YN12w5nDC7uykbPHws2b5WU2iOvhBb9Ztc23ZOs0Nu3rx&#10;rOXycMB9e/Hd77QJ1rhdD3jUhxWYRsCd9zXqALgO1EERLXDceve4Dr4HuEVHlN+Bm/EM7D0UuBMg&#10;vJfjju08BiZPe4FWz+I4lBNF1zEB3Mn8njWhHJbg4H3/RQJ3SFr+pT6xnAcBd6hn8rmkUX1Cipy3&#10;PJQpxXrtzpcEbtLDgNuP/f4I0DgOYs9jksAdOfAR0EcOnTyMXZ0P0iZwru3BjFi2xOqjWpkYNtdu&#10;/933PfHOf/yliNudaPLXT8PhMP2Rf/Tv/kZ1/shPtCxV7g+Zsbojgk4XT1sFKYNgEnbrzrK0kvEE&#10;deDAPltcmJP/Zq0h0EAhrKKI24iru09ClCLt5LC/J917Lg4K///FATc10T6hXc7x/YBb5yNrHQCO&#10;juPXfS/NWQYJPppKJbtxa9nqjZbW3ADXdOOuAzcBRNJ2q2iZH0nNFf5jupt+c6Wc/6lhOvN4oZiR&#10;q9NSLufKaQXsuEvWy5bswt0du3Rz1SYnJ23fvn0Cd8AyJeUyJy64G2n0M/a5U69as+MuUOmABDd5&#10;4bnHbb5a1gwe8TlriFq+07t45+U/CS6G9pHmtETCaKEzMBCJu9WAJjK4DNwF3KwBu+KHK4F4RClx&#10;RT2Am9bxNfAI3HoHVheDbgQDCUWSdm9oxcq0VWfmFaRldnrGrl+5agvzM1rjrm2tWn17zdq1TVuc&#10;m7Dn3nTSgVsSAEzBWMcKa9xAJ0pjBGdL+XJCMzVh1X3HbWbxuDU7GUWoOnPmVTu8NGef+uRvW7VS&#10;tCuXLgvwmIWfOXPW0lm3q+Yd4lo37RGBDr/hrMfniiXrdAf2/q/5oL33vS/qXWrNlk3PzkixbqJc&#10;stdeOa3gGyiPIY2obe/YpcsXRtYNApLQHt7PfF0a4JZfhVzRGq22fc9f/Wu27+ARO3zkqG1sbMkv&#10;OS5JdzbXtERz+eJFWSjUt+tyIIOr1dE40ffx/q9zQ18G6sjkjVZz4P7Qh7/BDh48IZ/uw3TX1tZv&#10;S8fi7GvnbKpctVdf+qxlWus2W+7amx6fsUq+aflBW981PUDxMXoU5J364rilEJQqWDs9YXdrGZtb&#10;eso66ap1Bzn5ou+1mrazuWLN2qpduXDG8gXCcfbtve95p01VSiPgjp4Pk8DNUp5htxuUyyJw41mO&#10;kUrH9z2g5IAMaAPSbxS4oW9J0NoL3CPQ2wOwcdOz9A3CuT3kDlE5KeYfcaYR8F4HuGOK/2PxbwS4&#10;Y/7R9cT9e4GbeiTzIzLfS8k5L0sMtZU/hDycd9wgcd/4mGsCb0zA8KqInwZx1hG4eW+47VBOArh9&#10;H54brqv8oJxJPZCyoUSqKISNzd98cqb8/d/0wSduhcr8maXYbb7g9K8+cfGxU6cufDQzMfdEWyae&#10;il7qL5fJSdFkq96wO3dX5Y+b9UMa4OTJk3KKwFo3HBgBCdQpaezQiZVGWobJPR/F94Gx8QRA6ATb&#10;/V8lCTykvf/j5uA9DlcatcsjcI848sBZizDAOYxEl2FPTeHEw5o3EoksNtwSoWZtZX3NanWPaKWo&#10;YDvLluvVrZTNDNO97ulqJfWRp44vfvrycmZxkKv/98VC/jsK+UKeeMaAdgnQzucslc/aIF+1V65v&#10;2/Lqjpx/HD9ySEQXr2CjCUUmLy6m2UnZH7/0stXx6MWkAV/og46967knbWYiK0mD1pjDgJaCWiQG&#10;0kCnTfwrxPVp2iqsqgVROVrgrmUucbQGelj3FWD6mjXXeZz8lqPwoee4j3O+8Ri4g7Ka7P7pJznb&#10;woZ7elHmYLV222Zmpuzatas2Pz1jr5z+vA27Hbt17ZLs4yfLaXvrmx63jGEKhvie0JBBe55vRf0J&#10;F4mZXipvrUHear28LR59wibnD1tnkLN0oaA19IWFWfv8Zz5tufTAbt24Yd1mSzPvC+cvhf7hm4iG&#10;tMxJId4xxC3EQ8dD2F/65v/Mnnvb2wXC9IXq1IRdvnhBHPfZ115VG+1sbsgDGA5dzl+Aq3fOXc+g&#10;jcM4kRRLhMaXMjo91sEz9t3f+9dsYWnJDh46bGvrm9bCHWy9Zq3GjvXbDbtxFYW3tG3ubAu4sevW&#10;d2cNd0QsvS9HrgVuhcR4PXH8UXvfBz5s+46ctFKlbL1ew9ZXlm2iUrFzr52xyYmyXXjtZevV1my2&#10;1LNnT85ZJd8RcGtZQYSbspwgqp346iyJZEpW75dstWE2u/SYWQFRvPsjGHY6dvf2DX3L82dYXqDB&#10;u+K4pyfKlk7Tx3D+E2yc93LcEoUngduV1FxZjfH7cOCWpX4Abq47cCOCdxrAO5DiftRmEVAiWKmv&#10;E4kqTo7GQKm84X/83snjZJ5dZSbyRY52bAedvMbegZe+CsCNzu+dQIxE/trtKoc0ws89QBxzjCYQ&#10;D7geE1XgXKx38hkxcQ7zLt3P/13tQ9uHa5LkeVkjIB7tHavicZRwxGOP1T3muKNL1ejbXPXgSQOz&#10;Qqp9Z1Db+v6/9d0v/Hqo4p9ZCp/sC08EHPmhn/zov8hNL34Xmsp0dBpQjQAAsh7QG9idtXVx3XDh&#10;rIlNT0/bI0eOyEfyRKEgd4XcA8fu3yr2Hu8oESL2JhHemP4UgHsE2HELRCuufUfOWoCC8trIY5rn&#10;EwAkyozKaxG46RBIFugQvCvavZjLMaPLpTpmOyuW79atnEkNcsPBb1YnSz/8gz/wba/97M/+RrmW&#10;bv7VfCnzY4VsYa6UK8pneblY0OTI4KYLU3bq6qYtrzesXMzascMH3eQJLkzre/iRL1hvmLZmZyjg&#10;xu82a3X4z073uvbu5wFuGXmN1gf5LryrZrFxzV5f2oOtSBSp0l1ygmg8Are4qbi+zveVGN1doSIq&#10;92c4cJMnjeKWZruB494F3BH8WXqnfwHcTZucnrep6QWrtZs2Ozst4J6dmbLXXj6leM0O3EObLGfG&#10;wC0JAbaYjGieQf2YOLREnLvDorWGAbgPP2YTC4esPcCPdsEuXLpoi/ML9tk//kMpp9y+flXA3Wk3&#10;5XFM319rpg7cJOqu/hAU/SDuaJc3Wz37hm/+VnvuLc/LDh2N78mpCbty8ZK4x/OvnlH7ICJvNxvW&#10;a7W0jo4uSOyrmiQDMHqQPwfg5uP0unuB+6itra/LJSxRxwDuQadp169gYpYScN+8eXME3PgWULGx&#10;/sH8K3JgmtqlUnbyxGP24gc/bPOHH5G/dpQBkRIQFAYJxeTEhJ0/85ING6xxD+zZ4/NWyXUF3PQX&#10;koObv5O01hUkNi/TxVo/b2vNoc0ceNRSxSmrd1ISlfd7Xbt786Zlhx0799rpe4A7k/H+xkRUDIE0&#10;yiNwRw1wB27nsIN2OdH4kKvFa+LEc5rUaS/gDuvaIlOB+8bXeXiH8TvdC9wu13E6qX0CuCNoj64l&#10;9rHc5PVdx0FZMV4b/3fa+eUI3KRop55MyXrH90kmf7fxNfa0op+P/dOvOcf8YODm+2hcBqnIvcDt&#10;jMvIF3rgwJNbxrqddHPtx/7Wd777H+ihf4bJe8UXmf7O//5rf7mfmvw3w3yp0OnSmZ1ooYJPx4Yj&#10;XN/esas33LWn1lRzOTtw4IAtzFblCYvgF/ILO6pB+HMPx+1pF6dNCgTLgfthaU85CZAlMdPnXDy/&#10;F7gBKp2/D8ft5z0f1dA+PCMCt0js/0/de4BLkl11nicjIjPSv8yXz5Wv6qouX9VVbaqN1JIaCRBC&#10;Qsh0ISEhEDvQGBkEg9EyOxq07AxiWZjBzaDFfwwD/WGWb6GFJEZCINMtVbuqrury3j9v0mdG7vf/&#10;n3sjI/O9V0ampD3f915khrkZce+N+7vn3HPPxdz1PnCjRwdwxxYmqHFnHLflx5r/bbSQ+ugP//D+&#10;ccSH//2//Yetbsf9jVTS/46kk4hxsRHEKk9gvVSXGvcLZ6bk2nSZc7ypcUODNeCmGzi8agNHqk2A&#10;+yWOf4qLIQ2X4H7FfVullPc1lxDD245ZG0CwcYuAm6ZZJE0LAuxPqikDsNSkLZjx5MuAm5p5BNyc&#10;DsaxOrqEmOsNvM24K3vaS4C7VCrKhQvnpVgoyMsHD3J9bgvubMqRvTs3i4d8xn3BQa0P3OjooEFu&#10;BL4Bty+jazdLurRSGh2P4D515jTB/eyBZzj3HuBuVKoMynACpnJ2Pi0QtL4gn7R+mBcdo/+ux44T&#10;wL1r915xEj69vaPgPvnyMT4/5m8D3EGjEYIb6VshZJjnveDmSIQB99CKFQT31PT0kho3ynp6blYu&#10;X75McKO8NUQxkcL0+WxsEPW3+8FdWr1O/HQGK7bI1MQ1yaWSIbiPv/yCOPU5KSTbsnvDiKTjWCYR&#10;64vDHwJpIX/M+4chADw51uX20lIOfJmoBCG44W9QrzcI7vHLl7nevAU3FsWBqbyYy7BjxbpjOuUE&#10;N7RmrFtvFgTRsjIaM2FtvcsV9lFwO1xMRKePMQ94jZa3OrH53Ge1VlsBvhpw2+P2M4T3FIEFpOez&#10;+d3+47bdU9NwdH/3OK4NNe4lTOrYhumHpuPuFoJqp7K0Rh3VuCH2nK8G3BDsjh7repmbfDIWiFBj&#10;tiA2oLbgDkFvnNRuB9wQbOGjJPW5p79t475X3elxblMstye/99SBjcdPX3+qkyxsDpwU3YgUTm32&#10;dDDmVa815fLVK1zCEuZyZA4corZu3cxGE+N3iBVNOLBwbQ2xoLVblUV8/jqB22ox4d8yGvfy4MZ3&#10;vT9+NvvseYAC8qZJb22XpnLElkYjBc9vWUDUtLJk407Tl/ZHi6ntv/7EE/czgs2ffvKTmXY5+Ak/&#10;mfhI2klmAO5UKmU07piC+/SkXJ0uSzbpy/q1q7rgJrTReGGOrCuVRhCCm6Ec4cTWbsrD99wto4MZ&#10;5lK73RAfC1UbbYsV1UaCM8+DtPGsFt60PKAGoEIbcON6nY8NMJotoQyqWK0a5valwQ2wq9ZtpocR&#10;3GikXII7XxyW/MAQwT08XKLGbcHdblTk8vmznA4HjXvPjrvF431hvjhmNWhHAn+8RwPuegfg9qUS&#10;AbfVuM+cOyvDpSGCG+E1L507Kw2UYdCiWVjLeXlwo45rnGz4gnTkTW95u2zbvku8ZCoE95mTp5YE&#10;t7Ra6rkOlpi6y0YDMGIDabRX5L8BN0zwAHdpbCwENzTu8vxcqHED3ChDgPvKlSshuDl8wbdGGzY1&#10;YeNZUCIoY3XHvGvTZnndd75BCq2TCHgAACAASURBVCtWE9ydepXgztMn4CXJpNMEt9dckAG/JbvW&#10;D0sm0QzBjYYSz6OaLN5DgBsDGlFwixTGNoqTKkq50VFwN1syfuWSJDoNefnIoRDcj77yIRnMZ9mx&#10;oq0J+c9M086rOpqhbpt52hbO9GqnLYkgRs1kZ8LM/47Cnm0UTO/0QbXpYHU3jdXN8gk1Py2rrxXc&#10;kP590e8hWM2+7nna7tnIh1bC6/CbtwBue9/992i3SEdlaXB3zfD6ITyH/7vfu5+77XX0WFd67+PG&#10;4MbbgdgGveDmcQPi7hi3Wsbs9pbADb+e1vy1TD544Ce/c98FHrhDYnP9tuSzZzrJT37qqY82JPtT&#10;jl+IV9sxdTTDxPd2S9xEnBVhdn6OWjcqNMMlxmKM7LV+/Vo6rWG1K2pXPeXTC9oQ5AbU/XJzcFvR&#10;dGzjFxXs0ylHXc0ZHvHYWqc0awLHd55HWqv5nOfbtEx64V/YqVGNGx0ZC+5EDNPBrrFxy7heNR7v&#10;/OSWUe+/79+/X9dohE/B3/zr5qTf+G++m3xVMuG7aT+p+es50vKz8uKZKYY7hfPahnXQuNWLOwpu&#10;jHrXG2058MIhmccqTFj1CKbyoCUP7Ngga8aKvH+E2kwaRyFWdT6jfTINSkNHM0IcexTKql+gyVM4&#10;dxj5zOyLjHMTmGz+delInO/hjaDWjnzWQAjRtCy4MXUKWtnsbFVyxSHJF4alUqtyHncU3DCVIzBH&#10;wm1LJunI3h1bxI01CG9XGvpbhLfePwKwoAFWU7kv1XZSRtZtlszgSga1QYTAcxfOy9BgiaZy+Bpc&#10;OHNS6uUy4RwFN8Q2dP0aN8CNRgHWD4D77s3bxM9kOU3LgttPeiG4Z6YnCW4nCAju0NnKNBoEDX6P&#10;seIxdcXM8UZEMi8u3//uH5LB0VFZuWqtTM/oGLeCuyydZk0unD1FcE/NzjCk68zkFEO3Wp8C+zuo&#10;uypmhSsDbiwwAnDnR1cS3EGt0gPudDotR488r+D2WjSVZ/2WJFH2sZZ2DemHoaCkrwzKGbHC3ayU&#10;g4RM1WKSG7tL3FSR0wBrtTrBjYhpAPeRwwcl5aOzUpNHX/GIlAo5icNUzrdLwY3ZGxjbRuhaOqEB&#10;vPjNcBqYdS7T90XLUY8vB27ODzegx7KgnBpmhuQssKPTwNjg69duw2++38xUHt1GxZ5vQRXdB8Ez&#10;Rr9b6Z6Le7XnqkTTQR5gG3Y4zEnR9PD5dsGtn7vHo+lBoudB9De657CcIvu7INYbRP7zewTc3BpN&#10;Gu2Inm+2XwO44XzrtevNWFB5/Kcff+jveOAOSW8u3Yb87l8//dD5icr/aPnF9QA3X3CERTTRuuCo&#10;hs8ww12bGJdMJsfY5jCbb968md6n8GBW01YUyhYURlCxl4E25GsFNwpA4asNo9UsUT+wtaDuBzeE&#10;+zl+plooOWfSZRoG3Jyfinjh1LinuWoRKijA3SlfN+CWubQ4P7hvz4q/f+yxx8Jwck92OonOp/7l&#10;nUnxfzmd9Fcl44kYvHAB7oDgnpQrU/MMvLJh3RqCD+0JHMkg1GichDRbHYJ7ZqEmzQD3hPG5tuy9&#10;e41sXDfGhg5zoOFACGsI5uDrs3Ubbj4vHX9sBwd7UX5qGufsRxNNjfv7tG5rAseYpGlaxDPH0FlA&#10;ovT6ZkhVBTggi84CNJelwG3HuIfgnHbooLTrNbl84bTEnZZkU24PuB2AG79DTVud6zDHGzUIoWOh&#10;dVfbKRmLgBvhVS9cvChDpSI17lTck/OnTzBACjqex468zNzpBzefm3VAX3bHha8HjnryPW99XNZv&#10;2CTp/ACXIo2C+9TR4yG4YdoGXqIat208WBPxGUMAnAdtPM4xuhFPyDvf9YNSHB6VFatWy8zsLMGN&#10;db0tuC+eO83nh8aNJT1np6YZ4AT3bes4GjALbkKMDwaTscjmzVsJ7uzwmCRS6R6N++WXD9Pz9uXD&#10;qnHn4g3ZtaEkAz4CA6EcFNwoT76XzCdo9qpxB/G0lNsJma66kkXM+FSRQz2Y0gZwY4GReFAPwd1s&#10;VeVVjzwipWJefKxeYjofyBeYuZl5WH6Ti4wYRzLGoMD7qeBWszfeFW3HeD/cZxcn0fFtQBpp8xoC&#10;Gx0COKnpm4/zUC5WgwW4WE6mYeAxiHEe7bS67RHPi4Bhqa2tA3afBXfPPgK3C7h+0XP41vW0vNE0&#10;LIjhVKs7zf32nIOtvf8bgzt6HNJvKu8e623/mVbk+aLgtrC28OY+0wJbr/B+cKMdwXV8fuM0GgV2&#10;P7jZCuG8JcENi2AziDXL/9va/fd/bD/WN75D0q01tymdTsf9D7//T7+94OZ/rBHz9UU3TTY/m5Rh&#10;Cjx7/hyXA8TYruclJJPNyqpVq8VzHYmboBhWluOw1o9oNVPhS3QbQhNZnyANC277nUPEZqwa0jWZ&#10;W4DjXKNxO6qF8to+sEMwgR91zIK7XIElHJ7nDYlVJ8RtlBGNZzztOI9/+P2P/2sMwaoj8vnPfz43&#10;V4n/u4Qff18ykU5j3itadISGfOn8jFwen6VHMpZRRaNrwc3KBW3Gw3Kijnz52YMyOV+ROroFXkLi&#10;Tlu2rhuRrRvX0OegH9ywoqhrGMTkAzs2Cm/s6dW6LbjVWQ0VG6C0WreFPADP/WGIUwNuvO48H024&#10;gbzRuPn7MVfm5msG3CUpVyvGq/y8DBUKPeCGxp1NxeWenTCVG40bZnr8jgm2gN/HNDGkXQ98acSS&#10;BPfw2rslV1wp1XZHYnFfLl66JKXBAsGdTsTl7MljUq1guUqP4Mb92YbSgtvWF+6B5uolpQHX+Fic&#10;4F677i7JDBQI7mw+syy4E46zCNxoSKKWKAU3dqmp1okn5fvf/R4pDI3I2MpVMjM7Tw/4+dkZglta&#10;dTqnoTymZmZkfHyc88YxnYxPQidMY+I39R1w4hZHYjGC+7Wv/27JDA73gHsgkyW4Uyk/BHfWq8uu&#10;DUNS8Dviuw0DbofLg1oYciyZJY5pWxmpdJIyUY1JfmS9eOlBKTcDgptLe167Qo378EvPc+lTOLoi&#10;cpqCG/VelQeCG/frarAXdBRYTkbD1uENgNvu63qL3xDcVttGW9KxUdQsUPR9ASBsIw+xgA0lAm67&#10;P7q1n22Z91wbOcdy0363HQVbPxZdF4Le1KUIKO250S2AZyWaVvecbvsQvc6eGQU3xJ5jwR0etmLr&#10;tRGmZf4gFtwKWW0mcSyEt+k4WU069AoPwWzBrXkQHeOObqPg5vVRr3LzW2jfXCfotFuVP95QXPWB&#10;/Y+NLPCEOyCL8u125Ff+7J+/a6Lu/Hng5QrIAI7jenHtzWIFMPRIHEempqbk/LmLdFrDi4FMzGTz&#10;sm7tanFh2mVjrrI8uBdDG4KKfTtyK+CGWHDr/NnlwI1zdH943GpckbQQ6hQLfUBTnpxUcKNCJDDu&#10;Wp8WtzkvSelcycQTb/nwT77ty0utOvOZz7+wI9aK/Zqf8r+t47iJjtthrPKXL83JpWszEk94sm7d&#10;Opo/EXgFWqrCEGE7k6yIX37uBRmfWZBaM0YgYRGQjSuLsmPLei4b2mzUGWCEYBNdixnRylT0hVFw&#10;m7FubAllHbemtzCX+rRdONWYCQNzXlfr7gc3Hlm1JZ1WptN6cB6eCS8Z6pUFdw6xymtVDr1cuHBO&#10;SgMDBDe9ygFuOKelXdm9YxM7KIjWHos1zTxuwBv3h3niLTYu6pzmSy1IyciauyVbWCFVhM9OJOTS&#10;5csE94GvPM0hCYAbc6LTfkKOG4071HBMvbH1gcMOBtyYzgTNG+BevWa9ZAtFRjWLgvv0sRPMo2ks&#10;CmLAjUVOqDRaRzFqANqgsNMIQKGhIrhdatwA90BpWEZXrORCJkuBG8MX07OzIbitxo37DgMHsfOn&#10;y4USXKb8794CjbsLbjWVj0suk5ZjBtxHXnpeEu2KZNwawT2Q7EgKoXgFwxMOI9ZZM7M+gyttmLLj&#10;OSm3fZmuCePGe+mCVFodqZRrXMMbAXbi7WYIbnQ4McY9XBzgkriYQ6/3TJuOAtquDmagzbKh1mxW&#10;DDPatkLZgJoQR0AWhbRq1tjf1bo1cgF+x77vpoz6NMzlwM1+oxEct+fYLX9niWPhZ/Ozdt+NwI20&#10;0LHUc7+54MZd4T40VLBK9L6jwucKO5Gar3affZ5+cCuUuxpzFNz2Wm6tSZyrEN4euNlGOrFOrFX9&#10;p8FC9j3vvYOLjnRz7auQzz4/XfiHLx74vSCde1tMPBc9W8AbDwvNmg1BTAO+X7lyjfNJMf4GGOCl&#10;HR0Z0pfNVGIUDDrhMKcHLWOq7WNY2MELpb+gewGPDNYCX3ShyXxjAu4Ds9WgQye10ITem14Y0crs&#10;t3djKyQqj66CprGT5+fL1IBQQeJOU2L1KdW4Y53rTqz++C9/8Ac/369xQxD85p+fObgv2fF/Rdz4&#10;KyXecZsIwHJ1Qc5cntA1ksfGOF0M4OaYMjoeriO1RlP8VE4uj0/KZ/71GUnnShLACtCoy2gxKa/c&#10;t4dObQBtKo7Gq8UFSnjfNGVDO9Ens8+N/MD5cX5XzVqng1mv8qXAjeYMNDSatJn3jX1aFtDY9TwF&#10;t15LMQEapmfLUhoak4HiECOCjYyMyOnTJ2W0VJKDLzwv0mrKhbMn2AHx44Hs2bVVknE4wjXpjGc7&#10;NAHjb6PZNYsKmDHuStOXsQ1bJTe4UubrTfESPsFdGMjJC88/x+VVAW50ctCpO3n05ho36jPAjcYB&#10;lo/93/8DMrZitSSzuXCM+/SJk5LJJuXIi4fEj8dkcuI6x6SzyWTPGLdtNAgYiJmWiGcAEl0nweVC&#10;v++d75JsYZDgnl+oMHQqTOXoDMA57eqli1xIZmJqilPSrl25rO+bzW+EouUYrjaEsNrw2UxHdsPG&#10;TfKGN71F/HyJHcNOoyyT49elkM/JS4cPyuBAXp5/9mmuphRvz8t9m1dJIR2I165hFpw2sMgdQJRp&#10;onyhFWMUPMVlPafrMXqVd/ysNFox3icsAdcun5O0I3Lk8AtUfDFL5eGH7pfVY8Manx+R/UwnBx0l&#10;nQYGAAPECloet9+Nho3Gx4IbtZ4AJ/hxj3AuxH0aMzmEvSn1hrd8BBhULLi1XnTbre6rzbIMuu2X&#10;LVv72Yrdb/fZegBBmaDcrYTn9YG7v+NgNWWM+UKidQvvPG2H7Bja54ikHRFjrQ6f1x63GjU7k5Hf&#10;s2JTsXvDdM0Qg747ygLuNsejpnJuzVAU2lNsCWzCXMFtNW5rKqexiqBWcON9tNdHwW33s2OJ5zHg&#10;jv5BVOuuH8y3yo//6FsfPM6dd0B6c/M2BVOWfvfvn3vjxcnGH7XFLWEcab7akEQ6S9MdMh3gxUsy&#10;MzMnV8evS7neoObkwHwlIoOFnAzDxOX7DLcJUfDwY09Fh9wuuKNiK0NU0OBBlgI3tjcHN37f9AZp&#10;MleJglsd9xTc5YW6TM/OGHC3xWnNcMpMUjoTyYa8a/t653/u379/ybESDE988dnTr493Yv+X+LG7&#10;GzHfOTNekRPnrxGyQyPDMpDL6r0AfrEOwQ1vf8znXqg05VOf+4LE4lkuVwev6FyiLQ/s2SFjQ4O0&#10;fDiBjgPDXJ5M+friII9Mg22fm+BWR2YCNgpumm+N1m2d0uitjFCoxmPcgpsuQkYrZdkhHTjXmfCk&#10;qsuoaRgm2qmZBSkOj0mhOEQzswX32NBQBNwnJZ1wJJnoyD07t4gfR7k0RUzwD2jdHfbg4RnaMN0D&#10;ICYpC42ErFyv4J6rtSSeSMqlKxbcB2iZALhbjSanU505oe8qGnW+6EuAGw0BAIIyt+AeHVslqVye&#10;Grcd405n/GXBbbKfop0pUx5mdgOeEA24E4tTA378+955U3Bj6VZo3BjOuhG4ocWho80yojYqctdd&#10;Cu5EblDifkqC+kIX3C+9JIOFvDx34EuSxjBFa0bu37JaCmkRN6gIXDQAQy4wAs0bYGXHzONURQy9&#10;AdwzNVeKKzaG4MZ99oMb7xZM5QD3yhXDYXx8BTNuP0ENGX4enJJnpq6GGjbGvpF/CE1rxsPZqeC9&#10;oRMLj3Q1qdt9FJ6nZnWtu/pe3Aq4baMPAbjt9/6tFXy3fxDcP78bq0ioZUfT6NqoKbZeds/rvV+b&#10;JtJj2vYWIp0E3W8PqHSB/I0Bt00zPG46FOF3MyRop3HZ+7Agtx1a9SzHOaqBW3BDsyaozflW87b7&#10;AW7sj45x2z/eDdu25rmEV97/gTc98GW9qW+89ObmVyGfvNrJfPZvP/UnnWTmrc22EwvQQFlzEzIx&#10;aOmUkiCQ8YkpLrKBXlDMTUi9Xhc/7siKkWEGaEFjh1dFXyyFIW0cFG1Q+so/fDEWy60B3FZoCPZb&#10;QPeDm/vMcp/2+i7EzX3TSc3ss/drvMo5NujEpFJuyNTMNHv0GHf12gvSqc9KqiPXE63Gu3eufedn&#10;9u9f3snhzJkzyamZ1v8SOO5HGm5q+OJMQw6fPM8AFljXGfCGBgKgAty4f9w3YpTH/JR8+nNfktly&#10;iwvEAwbQbzatWyF7d+/gKktBs0IzM9Lwkwlp2y55CG7dKrg1gpo+JcCs4Cac+8zlOs1IzeWMWW4+&#10;Q1/RKWJ4MezYuJqwWQfYEPOXmdrU7FwIbjhdjfaDO2jJ+TMnJZWI8W/Pzs2SjKNc4FGuv0vN3qyG&#10;Bg0NL3cQS0uz48tCMy4r1m2RbHEFwe0n03Lx8qVF4Ea4U3SKzp06yXu3ptEouHnXfV7lgMfb3/Eu&#10;GRldSee06enpENzQuA+/cLAH3LlUapFXOd6lENy2gcP6MAbcCIjy1re/Q7KFQhfc8wuyMA9wzxHc&#10;Vy5eoMYNjR+a7JUrl3vqLZz3UG8sFFxo3Oqowb8N6zfKd735LeJnC6HGPXH9GsF96NAhgpsat9OQ&#10;eHOGGncxExM3qIqHqYzGtA9tGwBEvaJ26/jSiqVkvunJbCMu+ZF1Isl8BNztHnCjwwpwP/TgA7Jy&#10;zIDbaNzMFzO+3fUeN6Zz/uHlNhozo6epeZyANu0XA7QgOIsBN/axzaHp3NRwWwZozENN15ZLt32y&#10;jb2K5nPQjly7xBb3iM/2Lyosc1gnNYnea+19RI5Fj9v7U0tR9x6if9xn0+tLoyt9z2uO3ylwW42b&#10;j0xg63e2PtS6u+DW/bZzgpkqEZP4Mho3WjOmvxy4Ayxo055INGfe/f63P3jHIqiZYv3a5D/90adf&#10;M1Vu/X4snb1LvGwMq4TV2x1J+CldgBwAdF2p1mpy5fq4TM7O0aCK3jIawFw2Q3APZDMM6YkGBRVy&#10;Kc3bVsSudF+MXjENUKTHGBU2UoxsZsBk9t0I3NH9+OM1pkHFa64aN47hVTDpmgaCY2wxYQAOxIWG&#10;0wziKrudBZHarCRjwdVktfXunRve8c83Ajfk5MmTI1OV+Mdaifg7r82If/D4Gf4O4pWvWrOai1Mo&#10;uKEJ61g1YmT72aI8/dxLcvL8VWl0XO73Y03JpeLyqkcelCRWf2hXJZ3AwvE1Og/aDEcDpM+sW5RL&#10;2GExzmhLzeO2JnLAW03fS4AbQDCjA5zTbaCtWjeug+hLGAX37NycDJVKBPeK4WE59OJB1p3zZ45L&#10;KuFKKtGRvbu2SCKhmnXQbqi3PawAAJMbcJ82vgrucqML7tkqOi83Bvf506d4d1ZzsfUzLP+wHiDs&#10;LepLQt72fd8vQ8NjdE4DuPOFXGgqt+CeGMea33MygNjfx46Rl7bOoT6HpnIrWBKTeepJdqAgb3rz&#10;2yRXLMrI6CqZxypj8wsyPzdDcMOr3IIbMET8ZYCbYoZYouBm8pglgg6Yk6BT2foNG+X1b3zzDcEN&#10;jTvjtcSpT8l9W1ZJKYP4+DUOl7OzRFACigpSQtRJSiOWkHLTl7mmJ7nhtQR3vSnGVN6W8UvnWFeP&#10;HH6RdbjeqMgj+x6QVatGdW6tcdijtgcveGYeoqAZgON5aD4HgLvzsi209V6s5q2mdNwnAUeA45MF&#10;twZfCduYZcC9uA1CvXB6xk4hS33GdvH1SMFoh6aMoucvB+7uOXoA7ZAVe5wdNCMhgJe5h6XAzT9+&#10;+9o1boVs9He76WC/XdaUj7wI3DoUisexQFatW03mODcI4FvR1dDDse7bALfrtOYTrZkf/sDbHvor&#10;c2vfcOnNza9Snup0/C99/B8/FPPTH5lvesl4piiz5SrBDY1bG3oEo3e4wMbl6+NcFQnOajoOHmM4&#10;z2JhQIaKBS520cEYN7S6Lrl7pK8eLCtW4+kX3pNx1ohKFMx633ouvaipcXcbUB43pspF4Db7baAM&#10;DA2gYcVoAFdiAvKCuiScqsTqC+K3OxMS1P7NXZlNTz3xxP0Rl5Wl5ZmDFx9ue97/PV3zth86ejpW&#10;b7Ylnc3I2vXrqC0j38KxZnodx8TzM3LiwlXCuxXz2XHyMM4bNOTVjz4kg5mUSFAl9ODARP3COuIY&#10;YFuAa7HwKSTmWEhjq2PYS4NboQzAq7aO7wpxSDcN7Fdw02Rr2haY/5YCN9bLHisNy6GDL/aAG2Pb&#10;9+w2Y9yY9mXCwbLRxBAGGlwGYMEvpmkqrzTjsnLtFskMjMlsrR6Cu1jIy4vPfoXOT0uB245x23pp&#10;6y2sCMgvmt6AjnhK3vL4O6Q4OCz5wRIj6UXBDVM5Fhmx4C5ks0uC29YrlgnqNyIR8nkcKQ4Ny+vf&#10;8D2SHxyU4ZGVBDcWK6HGvTAvAcF9jnkFGCKuAOZyM+wsOkoAKpdT7QV3A46kToLTGwHu7/zu7yG4&#10;E4mktBtVmbh+ZRlwzyi40/DRbogDx0rkGRp1ANE6heGZ3KS0JCXlls/ws5mh1SJ+ThptnaES76jG&#10;HQV3rVaRh/fdJ6tXj7HedVAH6bGuYAWsGfIU9VY0fCm64MgzO3ZNWHMe99Lg1nNQUwH/xeC2oMR7&#10;gvKwwLYSbYN6PhtGLnfcQjS6D6K/oVu0Kz378We7u0uYuvVPCzYKbgtJez73Ra6Nbq10gazPrfu+&#10;GeDW+7YAjoIbW1h5CW573IC7A4fIPlM50wHQsf8WwB2HttOZ+fGffuuDf8Kdd0Bsrn/N8tdPvbj6&#10;6dPnnwySgw8FXirW8ZJSqzcJYYKj2dAK73gygx7+tUmZXygz7CMbtmaLU5GGh0ohvNF40At4CQnr&#10;y02l23u0YhtASH86FtRsvBRX/G6X+7Tgtmnws8PmoQfcVoP03ATHmD0OIajWeOXKVW3og7pOj2mU&#10;JRnrzDq1uQ9uKq74y/e+97EaL76BTE528qcmr/zSdD31E0eOn03MlSvsKK1Zt5arRaEBhuMV2kY0&#10;U+xxukm5PleVz33pWanAs9yNc6UoRHB78L49sm7lkDhtLMgBS4CGP7XCxgxiKIrnhOC5qeHgC0z/&#10;bEbgdIaKjntABTfjytS0VetmfnFsvAtulBVSZYcD48KdFjt+qArIZ2i1U9PzBBPANzc/L8NDQ2oq&#10;Xwbcu3dt4RYm1E6AuAF4kXVMnmPctBBgcQto3EkpNzxGTssPrDDgzsrFyxfobPXCc18RP2Gc0yLg&#10;xktswU0YEBC23tnpWhwE4Lrc3/v27+MiKQOlIXp0LwdujEkXc7me6WBWoqZyNDDQgtnlCUSGx1bI&#10;677jDZIfHJKh4dEbghswrNVqXXDTEqENEtM2P2nBjQ4oOnzr1t8l3/GGNy0B7gE5dOjF0FSecQOJ&#10;1ScJ7sGsIwlpcEU5BbcCUa1SxvM7hrkWvpTbSUZPy5YU3FxJbWFhSXBXq2V58IF7Zc3qMXaYUHfU&#10;eUJrGbzJAWxAmL8TgttESCO01TJmQY1zEBBGIR7xLLcaNNMG5E3nZhlNm58jsIt+hlggRCX63cK0&#10;X7TO6f4bgduKTcMet6C14A6vi0AJ0g/ufjH9ijA9CNMwe79WjbsnTX7u7ud3M8Zt88kCO9wuMy2s&#10;q3Gr9Wc5jRvX8ff6wG3vAYxKuEHdrU9/4IP7H/q4nv2Nl97c/Brlox//zP6y6/9GOfBWJjIDBLfH&#10;6V/qMMKywwshMZmZLcvl69elgQYCoRqhigYtyWcyUsznJJtJSSrhq+l0CQkr5mIH7D7pHo82fLbq&#10;QNvi1hRGFNzYLta4o9A2acZQ/RXcjFhmPkNcRwPRxL0knxsNxaVLl9UbtV2ThFMXt1mRdKxdaS1U&#10;f35D/q4/tCFPbyRwDPzKmYk3VhrJP3j51MXh65NTbFxXrFwlmWyaYSAR3IZe2xjjRoV04jJTF/ni&#10;gYNydabMcUuck3RjsmHtmOzasklSaLdaVYHSrUDV/LPg7m41D6ghG6c8jC0C+DcEN/IZGreFpvFm&#10;1+RuAG4aSTsK7tKIFEtDPeBeMTRCcMPh6tzpYz3ghsmcrlsRcAfwvUC6GNdnFyIVgnts3RbJ5VXj&#10;TqZyIbhffP7AInBfOHOadQedCuaJaagAbuxn5yACbnQE3vy2/ZIfGJTC0DCtLxbc2VyKpvIouAfz&#10;+VsEN6CC9YM7MrpyjTz22m+PgLvCtADuyvwcV0QDuJFX83Nl+ppcH++CG3HR2WlGeig7dk491bg9&#10;tdQA3N/+XW+UeBqOpSlp1SsyOX6V4H7ppYOhxp31OiK1CdW4c24Ibmo7XOvaArAL7gaGLNo+53Lf&#10;CrixZOmDD9wva9es4BKfeA72LwldpwfcPNDBCoUKa4XxzcGN47hPApmOpiwQLWlaOrRsusDWrW1X&#10;rPQ0+tia5qn/PAj22b9+wb7Q7Gs0b7sfAhhFpf9414muF9wWgLauLQXunuPfIuC299+vcS8Hbu5D&#10;dY+Am8C221sAN/e32uJ7nbo0Jj/0obc//F/DA99g6S3dr1EOHOik/+rZT/64kxn6D9MLjayfzTNA&#10;AebbYnEMaIIIokAv65hDZ7WL18f1xSEEtMED/GByGy4N6vrSyCdMe+nmV4/0a81d6VZCW9GiwgKA&#10;uStSGPiNENrUsPESm2hhBLge47ncavo6rxkmTGzNMWiiWHmq2dLxfvTz3bgBt0OTdjxWE6dVl3Ss&#10;2eiU539lpOT/xofe+5YZ/sBN5NixiVWTTvK/Hz175dUXrlxnozM0OiKFwoB02nUCALGufUzBa2Le&#10;ty8LDZEDL70sZy5fExfhcBJrxQAAIABJREFUU2MeV4TKp1zZt3eXDOeS4rRr4nsxepaHIS8JJO24&#10;qKiZHGLBTTM0VvgyHTWMTxOOeDuo5VpwI1800Aodxgz8mZd45RDEBR0OTHKl6RbNi3b4pqZne8Bt&#10;TeVYBOQlaNxNBXcyLvzbu2e7JOGs7KATgDju6IzpmvB0YkJ8fTqw+D3ghql8odaQZCoTmsoPPqfg&#10;PnfqOMGNOdYXzp1h3QkbQmulMJ7yrEN0DlTzKToCmMedyxelODxCcA8A3CdPsMN1+IUXGMM/1LgH&#10;8nLimIIb6TBpYyq3wt9BRiMie7sjK1avk1c/9loOJwyOrCDwoFkvzE9LdX6OzlxXL51XcM/PM6Ih&#10;7oOd2YjGDbEatwU3lqh144kuuJMDEvcT1LgB7oGBnBw+9JJq3AeekWw8kE51UvZuWSVDADemQBKu&#10;2snBbAfAAYDktC1JSrXjSbWl4Mbyqp1ElqZyjNOjY3j9ynku23rk8CFJJDwpl+dl34MPyLrVq2jN&#10;YR3C62eiOaJ9oamc5niYyk1HAWZuZqyFtnq4szZjbBznWY08An0IwI0cCu2B4Ziybm8V3Bjjjkr/&#10;+ainSwn2A9z92rbd6hvZm170eGghgsph7yViKrdtHCPyGYmmZSW0MEQaYaZhP3+NGrd9fnt8uelg&#10;9t4tsEOA3ya4o6Zyex1/ZxlwY71h3+3U263ZD/7M2x74vXD/N1h6c/PrIE9++tTA82eO/2k7lntj&#10;M5502m5K4KyGl4ArZmH8qYWGWZeMnC5X5cp1zCUt0+QG0zIaEkynQhCHUmFA0iksZ4klRAOJtVA0&#10;xuMcehQKgS+eLexIQVuPXlMJ+HL2PbIWAhpVc05Ek4EAbGoKtuA2jXHkHIiac+GogK1mLI+zMTAN&#10;N8fU0NBUZWZunnmA5QnRCLn1WsvrVP+46MR/+d++77vPhQnfQDqdjvfFo/MfG5+pfODQ8TNex0uI&#10;k4jL2OoxibstSeBeWk1JeSmp1/D7vgSJpFydmZKnPvtp8VI5kViGYPeCmhRTnrzhsUcIbqwVTm94&#10;5I/RTCDsmBgog9PwZud+whefTMMZiZ6m5nHUfAU3XT5YPDoWz3NRH8zKTtS4UW5wZGs3mX/oQKGB&#10;vzYxKStXrpZMNsd8HBoelrNnTkmpOCgvHz5IcJ888bJkkoCEyN7d2ySXjosEZoUwrAVvxtuhdaOZ&#10;Rt2stVxpO2mpNhMysmqj5EtjDA+bzqjGPZDPMsQmQH/x7CkJGk2Ju65cunBOGwIAgg2G1k1q2bh3&#10;+znAnNmOZPJFatyJZEpGxlZwgQ8EkQG4s7mMHHnxRYJ7/PpV1bgLA1wP3HZCkd9I39Zr1DkrgE6z&#10;LbJ6zTp5+JFXU6MvDI7wfUIQpLm5GWlUsTpYVa5euSDtZl3mFhakHbTk6iWdDoaOKZ5HZ0eY+X4S&#10;sP4iBgN6yZjatnXrdnnkVa+RTH6I7zGsKdevXZZcLiPHjhyWgXxeXvzKMzKQdKS5MCF7t62WoQFf&#10;3E6Nvg3AJht1A0y8URogJSVtLyVXp+sS8wcIbgzxYBIhPOA91IGrlyQuTTl5/Bhvb35+Vvbtu182&#10;rFvLe0Vd43ARM8WCW2OUq9kbQxlmOhhDnpp53fjOFxjXqObN6UB8+7tj8dhHbQF+BdTC9acgiwBl&#10;wGFPwmd+N9LpGwrsu5w77PnYWi27+10BE01Txew32nj/8XCf8aq2x21HrXvcAt7sW6Td9x1fYn9U&#10;bPpI17afvC5yD9H9FlH2mJXuNdre23zBaTSBRzRuCACMem07SnhPdcKMvpvYDYdoayqHTwqkaaeZ&#10;mXKwf1Zg0Ww36zXfrb3vp95y7x+EB77BYrPx6yr/+S/++YHL09XfDPzCvlrMdzrxDF8KOqK1WhJ3&#10;ELjDjCW4jkzOLsjkxCxNeo6TkHhC53gjBGPSdzk3GRo4tG8CAlqBKdxYXKepsJDgUcqCN05VJpiL&#10;rQiQLri1QVLpgrtboXSrpm9klDbIdrwVe226ep4BOrf6qiudzBg/fsrVHj0ip80ulGlmcYOmJAH0&#10;xkIQl8anU0Hl3/+7D+y/5fmAnz92/Q2TU82PHz5xfhU8xSWRkKEVw5LNYvWvhvjoMHWwTrPOnW9j&#10;rn2rLs+88IxcmZ6TwBng2zTgx8RrV+W1j9wvxawvCRskhVNh6OLWfT7CWLurDtcq1qlhmlXGuxzf&#10;LbzNFuB22XPVxlU9xpFHCnZ1pouCG28UpvdoA4JGEEMCq1atknQmS29omILPnD0lQwUFd9Buyunj&#10;XXDv2bVdsuk4tW10IOBpTzM5p9JwNjt/udaGaTQt1ZYnw6s3ysDgmEwtlCWbKciFS+fpVQ5ww/kJ&#10;4G5D4/Y8uXzxPOuYtRpxzryBNeql1gf1bUCjkM4VCO64n+wB96kTxwluLJQCS8n49eshuE+dggOc&#10;1lXbUUJ9t51V5A9MtQruQNasvcuAe1SKhZJUCe5JKc8jZvm8tGqVENyzC3O8z2uXrxhwa0PO8kPH&#10;lxqTgpvaKOtzQrZu2yGveOWrJZMfZtsexJpy7fpFzmw4euSwFHMG3L4njYVrcs+29TJcTLCDyFXh&#10;7JAT7p1OYHixfHYuO15WrkxVxEkWaConuIOYzC3Ms75gdTC0IcePHWHwJnRIAG5EDsRx3LfLedyo&#10;ZwpoOr5ZzRnPaDqj0LzZccBnRlrDdTRvhFPI2EyG52r+syHHbFWer7tUeoEVaqSmqelv+MMD9lgE&#10;jBR7vdnXBZQFUO9xK2GHoc+iaCXcdxNwo16xnOy+ZcAd7uvb3y9RcEOQNtON3EP0924V3Pa+sPzv&#10;cuDme2qyG+CGdQpleiNwW00d19nfhGCrFuKOSKtW9hPyo+9/044/58E7IDYbv66CKF+/+jdfePXl&#10;ieofe6nSWswZbnXifDFglqX5kz1N+n+yci3M1+Tq9QlZKNfYs8fYFRpYZKIXdxleEuPe+UxWp4yh&#10;p4OC4NiiKXAzrtwFMsTu631UfaGs5t4LboitPGgAIP0aN0yu9rzofjTU+jqb44R1NyQlGj9MiwO4&#10;2w11AvPRgW9VO35Qe9GPtf/XsX0r/+mJ+2/uWQ45cKS84tLs+O8cP3v9e+aqbVcSSckWczI2OigB&#10;nN4Q1xwdBEmy0WohHG3clVMXzshXXjwkbXdAGo1AiilXOo2K7N68QXZt3SQJrODUrHFYA8JnM8MC&#10;qkmbPDcBLTTPMaSA2nxr4NZ0jKaNFyEKbnMdxsaRPtCOMh8fn5TVq1cT3JVKTQZLJTl77jTBffTI&#10;oS64/TicRmT3rm2SSyU4vk1wA9QdmMwV3PRCjrkEd+BkpNJ0Ce58cVSmyxXJpAeocQPcWEYS9fbS&#10;udM0lfuuK9euXGKH1DbgqK+4X/zhs1pgYmHjAHBjdTALbizCs1jjxhj3OMFdKhbk9OnTzF88vwW3&#10;5r2WB/IPDSyOAdxr120kuAdKIzKQL0qt2QzBXa3MUeO+cllN5cuBWxVWnWqE36HGbSAHcG/Zuv2G&#10;4B7KDcgLX3lacgbcu7cbcHfqXECG7wc6BdRawUmA1Jc2TNpuVq5PV7m4SLq4kuBudnQe983Abe8b&#10;z6Ki08IYaCUCbhvClYChxQ6w1g7qcuDWzpmp733gtg16P7CYZzjWp7HZ85EF/G63ETDwepNev6Zt&#10;PwPc0e9W2BmK7FvqM7dhaM++6+19GtIa/lF6rr8JuJFX9hhkKXCj/kXPYf6G6UQ/dwXfdZ/ut/lj&#10;Td5oPSBUmCLgtmFBcA7Ajfu0pvKlwG3bnSi47Z8Ft9Opzkgz+KGffnz3HVshLFIcX18BvH/hv376&#10;x4NU7peaTmIw6HgxLEwPIdsYaSuQZqshCd/nWAtiKo9PzspCpczC8/wEX8BWC6uKNbkCVj6fl2wm&#10;z+ljrBxmupmC1ZQKGjIWahfMUXDrMVQcPQ6QLNa4VQBufCePDKBxT/b1xGf9fU3LalgEEn7VgBsN&#10;gpodHak3GjJfqUqjWqPGhylZsWZVkm7rjNssf+S+PcP/z5tf+cp58xM3lAOdTvzal09/57FzE38y&#10;sxAMYhwb5vL1G1ZzoXd0DAC/hIPOji6cELieTC/MyOeeeVaqzTjHc+ANDpN9MZuUVz/ygORTcWnX&#10;K5LwYB5k86RQNi+WmlL1eXQfC1XzwVFtvWdaGM3j5jPy35SPgl01bDqtGbM64A2NngDnkIe+QBMT&#10;U7Jq5WpJZ3OcxlQcHCS4h4ulJcDdkd27thLc0lGNG+nhHLbrjFuOhTVcqQdYVjK9LLgxxh3VuAnu&#10;uCfXrl6mZQhPjnzBy8/8iYAbgsYBTwNwv/F738ZQqjcDN2KLw88D4NY8UK3XigV3VONGw2PBjelm&#10;2fxgaCq34I5q3POVBaYLcCMtOm2h3vMVsHOE4ayD39MpbaGp/BWvklS2FIL7+vglgvvYy0eklM2H&#10;4K7PXZfdO9bKaClJcGtd0HeHwDIaL8zYbdRTLyPXp2ripouSKoxJG0FZjKkc92XBfeL4y4gVzbXL&#10;9+3bJxs2QOOG6DuqnQ78i0CYc8VhOtffpNEeoU55TOGMtkAhD6DrmDe+8xxTzgTxLYIbslTDjz/r&#10;EgHw8DyTjt1aYi4H9lsBd/82/Ewrln5fdqz8Gwxufuy7f+ZvmE70c1e61+j+KLjtFvK1gBvpcKiE&#10;+aDp4hi/U9HQDm4sqF1rV6vv+Nl3PvDPmvo3XiLF8fWX3/jb5wtXL1/9906q8P5OIu1VmwEDs8DT&#10;mk5PdFLSsUbNQJFqrSUzc+pM02g1GYM7MJ7jKBy8CHHPl3Q6I+lkigEqOFeWhaiZagGOBs2yPCo2&#10;4yH9Fcs2wFZgksd3C25rKrd/jnnzLLBpMsax0LSpLy6dXHguliFsUVuEqRcNO5c2bTYk6bavua3a&#10;r6zOZf/yR9/96LWlYpYvJf9y4OyKly6M/4/J2farmy6Wp+zI+vVrJJ12JWhUxHcB5pi0mgGn36Fy&#10;NjuBHD5+Wl4+e5WNGhpALDoC0O/ZsUW2bVxHdzDM8cZWtWMDCjZsNl/sC4jnxoNG5mKH4Ma8beN4&#10;RhsLvMz1OzVx7sdfxExuVhljeuz1ajmNT6jGjWVi4XRlwT0yONQD7lQyzghwiFWeT/vGYU6XHG23&#10;6xy2p6kf8HZcqbfQqUkR3EOr7loS3McOH+J9WnCjUwMnMi5XC5cNYx6HMI9Qr8J53NAuXYL7u9/8&#10;Vjp4IarZpUuXlgU3NG6A+8yZMz3gtvUVnQ/u03VheAwN0Lr1m+Shhx+VXLEkmVxR6s2GzExNy8Lc&#10;FBcbAbihcTebdalUtZMMcEMsuG1Z6m/aBlC7WYi7vmXLNnnola+SZGaQbTTHuPvA/SKc0xJuCO6x&#10;UgZdJDodMnkDV9DLiWE+tUZOC9y0XJ+pi5MqSmpgVNqYkQFTuQE31uOOgnt6ZlIefEDBbfMdZcE7&#10;xjYy7UwjGFooqwUBxzUAiwF2n7YdBTc+Y58FsgW3FVs2FlxWlgI3JdJAda/FF000CnR7PHreYlO5&#10;/u5yGroFJkCt+7rtXzeN7uflwG2PW1N0v9ghApQHpF+jvxVwQ+zu6HFIeI15ByB491D/CV7zXPb+&#10;ouC21/aDW2GuIYoXgdtC25YjFRC03RjTrZ6WSv3xD/3A/c/xx+6ALJ3rX0f5k795pnR8euHX5uvy&#10;jngyn5R4SmotjDW44sahuTbN9ByUmI4BN1sB41DPzM9xjileKHqImikZqGyAf9zzpJTP6/KgcZdm&#10;XTgModoyk9Fo8i56+YeMt9veSqLemNF9dizdmr6XAjc/A+ycz43vdiS9a7IDuHEeTS8iUqs1+Iw4&#10;jMKPteCk1pmON2q/NVSUP8uvjF9472M3n88NgXXjzz/x0hMXJhY+VomlcvV2wNCnxcGsxNp1Sfsx&#10;6bSaNOn6iQzzF8FvphZq8o+fe1pqjQ7XR282apKIe1LMpeUV++6VoXxanGZZHdVo3lSzMsU+V2ih&#10;iFg3CNt+c7lq2tbrF3ltYW61bgKd1+Ec6FgRkzz/SwjuVCpDcNNUfvasjJR6TeVJ3yO4Eco1m4mH&#10;acLD3WrcMBA61OodabQ9CVwL7g2SG1wh0/MY486H08GQPkB88ewZadZrBPfU5DinU1lwsw6ZesV6&#10;RsuS6RC6nqSyA/KG73nLDcGNyGl2jHt0eCgEN4TwMHmiv9cONW40MmiY1m+4Wx58+FFOOcvkBrgq&#10;2czUpMzNz0ijUpZm3YC7XpNqDX4ljly/clXTDOu/liN+C45eMJUjfeQVwL156zZ56JFHJZEqSMxF&#10;ne4Fd9RUXp69Knt3rJMVQ1kusUp/g45aohDxE1uY31HiIr4EHsBdFTc9SHC3EAMh6JrKuR43wH3s&#10;KGMNTE9Pyr4HHpC77lrPtKAIMG+s05mBNgqd8dD7oI3v4Xnh+eq0xoadeWLBbWsi9pvysLtMG6Ki&#10;74f93g/u8NhSmgXEJBqN7Bi91n7HvdnPKvr9dsHdvV4l3GfOt89oz7Pb5cCN+8A5Wpe+ceCGV3n0&#10;++2DG+tIdK+DUoMplbiO6UXyh3894EZtwr7Gs43KzP4Pv+tRjGndEVku17+u8tt//YV1Jy/PftT3&#10;C+92M1mn0uxwTWg37uk4ahwvioamQ4HCdAXIVBt1mZmZosaAyGBo+DD3GJUNHoHQ2pJxjyZLTDfD&#10;En8JL853EYIMBkgJUFMZsE/FaufLZUG3YkHs+C7+8JLb6zx+tjC3TnPdqVJsENj44cVXcGNfvdHi&#10;AhOo0OyOtBuSdToLQav8BznP+8Ohgc65J/Z/+ywTuQX55OfObnjh4tXfqQXJ19cCJwYwDw0XJJ12&#10;JAGvdc6JxhrbcWpniOCFhvLp51+Ss5fHNWa0WckMhoFtG9fKxjUrZTCbkATGJc18awgaNmtO5DgP&#10;M0CPMdf6tG4AnAuYIO85no3a312nm+Vj4M4cstq22c8kTbFhWVQ4p6WSGTbkQyNRcB9moJ/TJyy4&#10;27Jn9w7JpX2aZ2EW52gengXlBic75Aum7LU9aWE97pYjI6s2SLY4FoL70pWLBDec33CPmLvdqFUJ&#10;7rnZaXYuATaUMZay7dY7ZFYX3OJ5ks4MyHe96Xu5/O1S4LbOaVbjBrjxfOxosL72gruFVdQIK+5i&#10;w7Thrs2y76FXcsqZgrvB0KqYx92oLEijtiBXLl8kuBcqC+zwXr92jde7BtwoR+QVGjOAGx0TC27U&#10;HYD7wYdfyelgAHdgwJ3vA3c+GSe492xfK2PDWcR1ptOkjskb6MEBEiWNKVhoSN2UXJ+tSTxTEj8/&#10;wmhq/Ro3hkEsuKemJuQBgHujBbd2mPEcFtoc1rHLcHJMG8d01a/od5wDjZzlRRO+eqPzOLfIGW0b&#10;bI1XNvS2F1ZwLxDb4POzgQCEybHcbLtkOnxGotdAltKwmZ4xpfM+I9f0XweJHr8ZuFVR6krvtTcG&#10;N8SaxvvTDzsEkd/GFvePPyv2sv7r7XVdcOu+cNUvc3oUwFFwo1j0XC1rdJAsuHEM9d1ex9/p+4Og&#10;jUMg406z/ved9pUf+un9r5/SX/3Gy3K5/nUXaN5Hrs79n/VO/B1eZiAVeAlqAnjxkBFosukBajOG&#10;jlw6vj1fKdPjvFqvc7EMatwIHuJhjjdeK81INARoTLHSGEzsXpyzsLUymNfMCjQVCH5Dv/dWjP4X&#10;MQru6B/ADUFdQ1rqnIYGEPdpx9B1hTB8RkXA52ajzcVGGlzsIiZuqyEZz21IZeHJbD7+W8OD7dNP&#10;vOmxCSZ2C/LZTsf7yp//648sNNK/0fGSfqXRlNJwQUqlnDidmiQ9HU/rtAFR3GeC0/Rmak058OJh&#10;GZ+ek1Q6QwAhRjy8/ndsvkvu2bxO4gGmh2GRDgNRPIfRvC2grGOgzTUFLkoVIU67i4YowrrwZipG&#10;m9epZHizbIQ1vFjwBIfpXBtPhAgFuJN+muAeHlWwDQ8WCQyA++TxI5JOxsVzAtm7a5tkM77pECi8&#10;22blK94H5pHTG1vBDY0b4M4NjsrU3ILksmoqXw7ciEhWrZVDcKMjRtjZfIH1B3Wa46ouwY0Y3wB3&#10;/xh3DlPO+kzlK0ZHqHEDnqhHADfSR17w/UC+cjxd8x2r0G24axPBnc7nJZcbkEazHYK7VpmXZlXB&#10;jZj2cwtzrI/Q8CEeIafgRuAk/Jbn6awIToOKORL3uuD2/Pyy4MY8bniVA9y7t6+VVSMD4jlNzhTA&#10;s9Dsj0ppLG0wT6JGANzjM3WJZ4uShKncUY17IaJxW3AD5KgTDzxwn2zatEnzAp0Zmt0Vtuj16HfV&#10;pAlsvrA6v1uHfQzYYRrFNYyIpu+JAlvbHeS/FdZmQ15rGu6XKLi5Ne2M3Vpw4xv22WbIHu//3A9u&#10;+7vWpG5F01p8HaT32LcGuO39IJ81r1XsbUafBWKfIQpu5LVGQ1uscVtwY3lPiILbdjwMuNs6b5vp&#10;cNJMZHUw8/vRz9S4O82OtBq/tTl56efe8IY31HngDkg3h+6A/N6TB9aemJz5qMSzPyB+ymm1RZpw&#10;5nE9E1BCe8s2Y6jOoUo6MToAzXKhhLLU4SXteNQOoa3jfJyKLQodjRwitqEhxfxvbC04rQYUFa0s&#10;3YLhPnMLNs3+P4socBvf0QHR/fiumje+244D0sEf7iXmuaxEtXpTZjDFBefR7BJ0Es3Gp7xY8z8W&#10;0smjP/ueV2hreovyp588uuHg8QufTeVH1tUCET+VkHVrV0inUyW4ETEL+YJpaIlESlqBQy/e8Zl5&#10;+fzTX5Y2grH4aVo7PKcjxUxCXvPw/VJIuYxUBWc1PAvKSNdnjjjh2Q4L86BPkyakMQUL+y2kkcdm&#10;jNmcD01bYa/zrdGEMnKa50jQ1GugdQ0NDUk+X+D8XQT8wJQqRNsDMBA05sSxwyG479mxTQaLOS6a&#10;wlvDfG5MRTRT0fD7aIxbnQTHuRG1qzS2WgaGVsjEzJzkcwVq3Ej/xLEjXDSH8clxXSeQWqUqC1i4&#10;w9QHWlCgSbbsNEQzbEMtLibFwRF57Ntfv8hUDggNlopy6LnnJOW7cvXKFS7BOTJU4jl2qmN3nXvz&#10;6iLUKRoYAtbjYjKb7t4ie+69X4rDo5JMptkoIbRqvYpVwuakOj8j01MTUlmYp8aN+0VHAR0BdOog&#10;+M+xc4JHGzJqHxKTpJ+Vrdt3yP37HqapHI1nzA3k8pVzUhocZCCckYGifOXpL0jBatw776LGHQtq&#10;4jpYGQ8mhJh0sC4BV9CDR3xMBBY1LyOXx2cJ7fTAsDQ6MEi6HBppN+qyMDMlsaDBKXTUwCcmZO/e&#10;vbJ9+3ZjkkUbgs49/AFQ0brj2roFiPFm2gAsFuxoH6CR6z1BWyeojcZuzdIqCnPUViu27ej5bDQ+&#10;K7YdCL93L6fYY1FNlX+hV1dkH/5sJ2SJY5B+YEe3+nnxNRSTpvUt0c/dLZLl70Y056hY4PVLuK/P&#10;VL6U8HfMoWWfEY6RRlPWY3qeNX2zzKmJW6DrdYA2zlXNGls9bqd/WY0b9QX70V7b37ZbKCNu0Aqc&#10;9sJPfeCt+347ZhvBOyDd3LhDQoe1yelfbQbe/lg8PYCgC5ijyQw34162rjHjufqWZjZWJ2o221Kv&#10;NaVardNEyQrkxcT3fDZAuB6FbIECWKBBw5/ViHGcn0NtGT+o51vpBzf39cBbNRPcG7a94LbTwlQj&#10;tb+D58Fn3CdMqo0mwF1m5cRE/jj0jXb7qNus/ULeH376F39kl9ovb0N+6Y8+89F2bODnawFWg4jR&#10;XF4YSHNsMY7VsJoNSQHaDV0j2k2lBN7+n/vSl+XaxAyn3XhxOHO1dWlMpyOveWQfzeWFXJqwQ74D&#10;PJB+cONJmS94KBMKFuOfbPJhMgeQaVk3ZvO2HQNHGUPTVg0d4Mb5vMa8nLgGWnapVCK4MQ0Iq8pd&#10;uXKJYH356BFx2m05fvQlBu1BGrt3bJWhwTw1cTpC4mWjVgytTEJwI3JatSXSCHwZGl0rA0NjMjkz&#10;K7l8QS5fucg4AgA3xsexlCc6CMyLSlXKlfkecLO8TchQdhIMuPHIg6VRghud1bGVq+TixYtLgvva&#10;1asEK0zlNwI3tUqjZaBeAdx3b95KcBeGhyWJiH0dWRbclVqlB9yOaahZjhg7Z+MI0yN+D08co5/E&#10;lm3b5b77H5FEOk9Uxry2AXdBXjp4SIbzBTnwzBcJ7oU5C+68OIFduQ4NOwLp45csuPEiJAV+MJfH&#10;5yVVGJFUfojghiUB4Eb9nZ+ejIA7JhMT43LvvffK1h3beb+4H+ZHHKFOe6GN+7fQRs8E4AO8WWbU&#10;ptV0quPdel4HbYoJzNQVbWe6GrfWf/6++UwxjVn0eM9WD1Oix/pNzEuBGxLtOFiJHr8ZuDHvGRLd&#10;x+vDb10A95xjk71NcEO4/wbgZr6aZ8AhW9ch9lx7HBUVW4BZj6E1wWfAGG0TbHe6rCc6sPa6fnC3&#10;2nqsH9z2O/6ivw8BuL1Yvdyuzb7mp9/+ygPhgTsgi0v9DsjH/u7zK2fH6z/RiPnvD5x4PugYcxVf&#10;Du3ZomIgkyy0OYZqgIvyqFdrUq03pAJ4Y3WqQCsCCtnCkS+jadCghbNh6gM3Pts/Xm9tWpEKFP1u&#10;x8PCP2iNkXSgAdhz+YenoSZjNNWwwxAwKg/AjUoDJynMSY132uOdWvXDpYHgkz/3rtdcut1e3Mf/&#10;9vk9p65O/4WXLmyptTqSyaY4pzvpdySOcKTttiTjCWliAZg44nNrdKBaM5AvPHNAyg2FjON6XPIy&#10;m3Bl9UhJHrj3HvGdNuNzY2wU+YI21+aXlhUeXoGl+YBmpat1Q5Om1k3NGyBX5zA6idkyZnQ1nW2A&#10;a9VUjqS0HlTLZSkWi3SCArixBvnly2YMOgLuVBLgDmT39i1SKualjZXBHGimqs2jB42Q3Og4QJtq&#10;I4p24Em9nZCh0dWSL43KxPSM5AeKy4IbzwTvcqtx27YV5cuOBi0uet9qgo0xKMqrX/sd1PpWrloj&#10;Fy9cuCG4x0aGaU5fDtz4TaYf0bgB7nv23icDQ0PiJ5IshfHxa1KvVaU8NxuCu7wAM3+NlisLbhaB&#10;ATe+sCmE5k1Qaed4z+h0AAAgAElEQVQjEU8T3Pfe97DEU7nF4D70ogznBkNwz89ck7277pIVowpu&#10;vIMwjbPxxnKk6Cx6Hs3h4qUECxRdmZgjuP3MkDQxjbET4yyMFqawTU+igyunTsJUDnBPyJ5776XG&#10;jXtH20Fwe4kQ2rh3QtaMXyP/FM4KaZrtzRi2glu9yvnddNItpK1oGRjLQaRhj3625RTd17M1dUYt&#10;BUscN5Wq3xQOwTns/ERE96nTmk3DSn/akDYIhX197V33HH1m+/v9aaIMo/vsO9B/X1Zwpp5v2msD&#10;RivR/NL9i5+vZ2vKWlf6UgsEtmCE+g1gOEm9wRXcqG+mM23AjXOtxs0BOmjmpkzRNtp8if4hRwDu&#10;lDSPzdeuPfgLt+GP9PWQpXP3Dgg8oT/yJ//0lko98TOdRGKfE0tgQiW1b/Z2+MJ1b886ykAIYs6v&#10;FFmoV9kIY0oOzOmcPkxzuZrK1XkMEFVNyIIbx2wl0eNdEFuxx7WgjBhws5Ez50evB2TsddzH8Ivq&#10;xIV0sE+vVceH+WpNGvUmw04mYojIHdQ7tYXf8pPNP9qbfe2xm63N3S9YYvXzv/sPvxjPjXy4Fnge&#10;GuX8QEaGS1mJSUPi0J6aLUnHk6zUnMOKoB5uQq6OT8kXnnlWAozB05cAbTc0b0dGSkV5YO9urh7m&#10;x5H/UMobHA9nax6KBTfyQ8d4uY/hTfGLOh9coYzKjzfHms+RSU0CQ+f6oiLg8aGpI3Z6Wxq1GkGH&#10;+fzwyh8cLBDcmK519OUjvN/jMJUn4GQXyM7tm6U0iNjtGMvGCwxQowduwY3xbsxij0sjcAnu0siq&#10;HnBfwnQwxgyHKT6Qs6eP0xQewNmt1ZYFBDGJaBgob9RV5oNp8Nhzl5iURlfKo4+9jg3FqtVr5dIy&#10;GjdM5RbcunKXxj6HZor6jjqE77bBx+/hd5utNsG9e++9kh8cloSfZMM0MXE9BHdlbroH3PAHmZyY&#10;0PfDNLgW3NBaouDGM8QTaU4HA7i9ZJZ3sDy4fZmbvkxwrxwtSCzWNDqtghQddnQsCG74MWDM2YA7&#10;XRyVRLqEZUkIMAtumMoV3NC4EZRnXO4xpnLePiwoyKN4wkzDpN1LwRtayszvo+bxnVYTOmsoP2PB&#10;E1jOzBAbMqFPuN8E6kBZ2D/73Z7Tv89u+Vmzm+W41PX94OZvGtHzu+nbfZCopm1lUdoEmPnM/yrR&#10;9CxgbwbuME285DxP7yt6vxCcpecuDW6IzTO9vvte9W8huC8C1+a/Od9qzPa9xPvGLeIpmKElC27d&#10;ajpWwwa4ma4Z6oSgTmGf/eV4LOh4rdqffeB773mP2XnHZHHp3kF58smOe3T+8zvr0vo/JOa+ttnx&#10;km0EYeCUDU/axkTqGMh2TIajsKnBIvpVpOFixrd0PAL5iwLAdfrXhSb+rAYOW0z3nAi4zflWQp4b&#10;cINKPN+ASmGM67XihQBHeFZGpLKVzWjgZhyt2lTvecAb5vZ4J2gF9co/+n7z19bvzn/xViOoReU/&#10;/dUX987PND7hxPOjyEuYPFevLEk2m5BYuyatZkNy6ayuyIZlHZJJmavUJZXNyQuHjsrxs+c5n9Y6&#10;oOE5cilfxkoDcu+urQwlmvI6nFakAUaQOfoiQthJQoWHgmO8y214U8CUYOZ+jBMp2Al/epyrJmtN&#10;5hokpc1peChfaLjZbFYGBwoyOzcjxeIAwY3IZseOvsx0jx09Imn0A6Utu3ZsU3BjjXIMFSBgDwAO&#10;KwfKGOBmNC2McXvS6MQJ7tzgSA+4oXGfPP5yCG4sQwtww3xvwQ1BnbPgZl0zHTvGPJaYDK9YLa94&#10;9bcRsIgpfivgvkaPb63fALdNmw1RpP5bcG/esk127dkr2UKJ4IamMTk+sQjcCwB3VRcAmpqcNPdr&#10;6zzSVfMhmIUGz2rcADcCsOy9/2HxEhmeuRS4dYy7C+5VY0VxHFgLMGKt1jVAEo0mwQ1IYujM8eXq&#10;5LzkBsckkS6G4OYYd6sRgvv0qRO8P4B7z549IbgBa+QHOqTomPaDG7ULkdpwrkI6Cm54tut5oYnc&#10;gj0ieAZKBNx2G/3MNqDveM8WTYSxmkSP9QM7KkjTnms5El5rrwstlv0dBwNF7olcF/l9K3pt7330&#10;n2M1e7u/+7y94MbR3mt7wR0914ru6wV3bxp6X10NOqJxR8CL7/3g5jlsdvCu4ri+X93z9ffwXuO+&#10;eIxcUcdW7POCZsVplT/0wbfcd8eW87TSm1PfJPmzp57OH708995m2/2wuOnhwEs4LYTnRC+oz/mC&#10;kcxslJtWi3PBocrZMSj2niLgxjkqWsORlv5pRfFMp8D+xnLgtl1jVAzut+cbENs07HxvC+4uyG3F&#10;1nQV3PCjdgnuWrXOcWHHcTqd1sIVv9363fuLwX/Zv/+xBV54G4IlP3/x9z/7X1wv/2PNjhtHxS4N&#10;pmX1qhFpNuYlAW97NERtrGzjcR5yJpeXuUpVsgND8q/PPCvnLl+n5lNnYA9HEogA167LiqGCPLpv&#10;j7Rr85KK4znwiwpu5ovJYzyd3eI4Ac3lPDWPqWEbr3Jq5TSVYMhDz2O+Grgzpji8qttNtRak01Iq&#10;FGVmdjrUuLvgFjkGU7mPlZxasnv7NimVCjRxx128rAA3Au6ZBUCovcJ6g/WmNYJaFNwDhUG5iFjl&#10;xlQOcJ87cyIEN5AAcOOFN3lPgGLL5+8D9+iqtfLwo6+ReqMpa9aul8tLOKclE04IboxxY+Uu1Bs0&#10;HkuBG+ljHwKaYIrL3Vu2yT337JXMQEG8OEzlnR5wY5Ww6clxKc8ruJGf01NTWo9N9UdTyzniqMNm&#10;jBvdMZQWwL1563a5/4FHxIFpG3sNuAeLA4s07tmpS7Jn5wZZtaokcUTVY9lq7HB42vN54uq9jQ57&#10;M5ZQcJdWSCI7KE0uiepIZb4Lbi8IqHFD0LEBuLdu30bg4jkwhukg3C9Dm6Juqp6PdPhMBuLWlG7P&#10;IYgwO5edejWt6/lGeQgBhe1iM3l02y/9xy0MLWTtMX42Y8D9wMQ9WNFze38/Cu6odM/R793pZyoo&#10;g/7f0OfV9NnJ6bsGYjX7xce6wIXYT919veBeSrCf5dRz/90tfhr3iDqP++f+Po2b791NwI0ko+DG&#10;1prKoYHbcgdX2JbZFROD5guJyvS7PrD/oSO6485JX/F+8+TJJ7+YOlIuv6XWjr+/42b2NVw3hqnb&#10;gik2JhPRKOOlBGzR9WdG0vMcf7YCW7CaF7hlemKmV6aQ6QoKAecTHqxIulXgdE0//eDWRqy7iAQb&#10;vQioUd94vyaL2WRAo4l2CLB1MC2uIeVqjc8D4DtBs+G2qn9fdJo/8Ys/8rrbdlCD/Ob/e3jf+Hjl&#10;T4NYcgt+x4sHMjKSl3TSlXQKy3zCbO4y+EsLi7kkk1JttMVL5uT6zII8/dyLMok1QONpxo6HCTpo&#10;VGUo68nq4YLs3b4Jy9mFpmyb7/bZ9LkDjolznNqAm2PbfFs1Dnnc5D2n54EaaMSpoWOLNbMxo6Au&#10;cUxJajRpdcG9DhULBHe/xg2QEtwJLCzSlHt2bpVBaNxYWARrQ3PREvRZmnSQguYWmsrbLgOxlEZW&#10;S25wiOAuFEsEdz6bIbhR75YCd7+pHJ+ZH0Gb3zETAjBYuXq9PPTKV0u1Vpe16zbcVONG5DRolFFw&#10;810w4+jo2qA3xLF7A25AdffuPZLOD9wU3AgbC3AjpgA7Mqae94NbgYZnVI0bv3Hf/Q9LDOCmJXlp&#10;cA/4CZmZvCh7d22S1asHQ3DDexswhC8FGkesCshGF0uTxhI0leeHVhLcLUwT68QWgRsaNwRDCbv3&#10;3CPbtnXBjfPhQGnzRzVqBbOFNuAG7Zxw5v4uuGEmt9o2arOCHXmjZQzB946dMIwjpvyjEt1nP4db&#10;A8N+cHPbD77IZxU9Hr0Of7j/qESPQ+yolv3OZ+g7JyrMvyXSscL8WuI6q6nr56izm4o9bvSZMA3b&#10;fnTT7KYDYVrhs+p7EAW3vd9bBTfL2mjc2Bc1ldvvuCdcg/YZ76EBdyeoln89Vr78kZ99z3eW+aN3&#10;UHpz5VtAfvPJfxm+MFN/oiPJdwZ+fEuzHXOxZi/ggwwOKwTGVkyQDjYuYYEDDRB90VCwKADtOWpD&#10;xIbDiln9Bo1Tt/fXrf72TL1O0+QtmB4xrzMw5u+ZLEXbYJoDpqljvt1xdt4/TvUAjJZUKzV6zOMa&#10;zC2Wdvmi79Tfd9/A6z6xf3+swURvQw4c6MQ/8dIX3td2M7/acXyv0W6I6wWyYd1KSbgIQtLiIhlY&#10;YjWXTcvs7Lwk4WHuxqXaEHHSOfn0v3xJZsp1at2CyG+4xgngxiV535VXvWKfpBMRvwHz7JwKB/Ci&#10;QY4jBxTSagoHwDWPAW90HOiYZjsAYWAWjZzmxWN0hsPLgvFNFDkC7WDaEYLzDA0OcE4ypoUpuDs0&#10;ladgiekEsnMnvMoLhDiGRzS2PV5UXSEMfQ/cOYZo6i14l3oyCOe04pBMTM1JYbBIz+98LkW4It/O&#10;nz1J72ZMKcO0JkxLWwrc6htpncZougjBXak2ZN369QQ3xuux5jasBwdfeJbj81evXOoBN9Jixy4C&#10;bjrdmFkLS4E7lYPGDXgpuGu1qlTmZmV+bkpmYCqfm6P5GUMPADesQDYAiwU33jGmzzdCwWrHuGEq&#10;hxc46rGC+wLBjbnopQH1Ks/5rsxOXJY9uzfJmpUjEvdQxhofHlDEtE40jnQkY4m70ox5cnViQQYM&#10;uDETEJEWdYy7KuXZWToGAdyoSlevX5Ndu3bJ1m3bVDOGVQL5EoclRTvx2E+zOLuO5j0GlM3qdhba&#10;uCd9Vr1O33lrRof0AsaOEfOVpjWpdwtSYmvrRv/WDnWE7ZltF4xoeweo6JadiCXSwRZ/VgOG8BnN&#10;fgg/hwrO8tJzfkTjXXRdRx0yF+2PwDzc8n/0XNN+hm3uYtH93bbd7kN9huULj4ocYQcW4DXvIPe3&#10;kbf6rBbaALUdC6e2jXQCHf4J08D55jrA21rS7HGCG/Nkmu1Zp1l9zc/t3/uCubU7KpEq8q0j0L6P&#10;z5fvm6m2fjLmp14njj/YisUceHq2WMF1zjcFWlykYK0JG8e7lcpqhKq1W3sgKo3G2ta0cKx7vkpP&#10;2valsVo4pdtxwJ96TXePA1v42n8OjtAxx0WnwSW0K/N1aTebGls81mx0GrN/Pphz//evNpTeH33i&#10;+fXnrlY+4STzWyqtdgzmscHBrIyWBiSJZbpauu45zLnQaK24PiKIiVyfXpCnXzhMT/NmAK0Hz6FA&#10;SjiODOaSsnPzOllRynN+OMzRaSxygte00RA/4XFsGdZKmro7COLfDCEDMzsDwnCaGJsUNshqNrcO&#10;a7BUaLuJ6UxoRJFuIZenpjs4kJWpiXFJp3w5ffKYdJo1mlCTvkdNfdeuHVIaKtKJDOFpEW4zjoAh&#10;ALgpH5oX3YTU2zGp1WMyPLpGMAcaC97kBvKcjgVwnzl5Qtqtupw5dYzz3OEMmXA9TlELx5qNpm2B&#10;h8944TGOjkZjzdq7Zde994rr+TI8MkYzOMB54vhROsAdPnRQMn5CLpw/LY1GTQoD6oTXqjd0xTxT&#10;p21d0l+NNH6OI1u27SBYMcYNjRagQkz1arXCkKdTk9e44Mjs9Ayns4XghvUpbEQV3OAr0lZvdnS6&#10;NOTpzp27Zec990osnpY6OnRxV65fuySZdEpOHjsqA5mkPP/slyXjezI/dVW2bd4gGzesYohjxMRH&#10;B47WK9QWaNsYd/awmAjiHCTl3OVJGRpZI5mBISlXG1yfAAGLoHFXKgsSNGpcCx1DJ+jYbNmyRXbd&#10;s5sdTIzpuwkEbcE4twK766SmbQfKhvHtsBoZQdPNz+7YNvbpWHjYUY+AUT9qLcVRu0U52+8gBLa2&#10;fBZtTXJRMNtjep2+N72/oILz2J7hSJiOgsmmEe6LADt6zEp4rOd+IucaJzT7Oyrde7HC803nA5+R&#10;pz3Hwq1J38yPtufZ32cHa5n7RP6innILHwkzzctq2XoeoKvTwDjgBu3ZHFdAI1APVqfU4CuxFszj&#10;6gAKgaMkwK2dyjidn3GLiLPvOp1O0Gx+Knut9qYnnrh9H6Svh/QUw7eaPPXUU/6/XA0elUbyfW0v&#10;+Wg75g0C2nCa4ssG31QdZurp2WrWK7jR6EeFcKamruCGjvHVSFjRUNCI8oZGgEBWuNkXLY4V0dBQ&#10;saHlUa0ABHeHsZrpQANoQNVt4anQpMDxqTLvtiu/urfg/OevZqwb8h//8LM/WHeSv96MpwaRMgA9&#10;WMzK8AAWfAAccZsw0au2C4GGGLgJqbVjUm7G5DNfeFpmyg2JxX1pmFC1MDVnE54E1Rl5YM8O2bpp&#10;EwHcqtfoGJYEqFsYm0aygHWLVkekjbzA9QAf4szzec24t8MpYkb7tvDGUKV0pN7Q0O1YGW4A4C7P&#10;STGXlenJ65JJJeXsyWMhWAH3dqsp27Zvl6HhQXVGY0cBlocYx7jRWVCLCDpPcE6LSbXZoam8NLRC&#10;rk9MyUABzmkXpZDNyKlTxxjEBluAG2BNeUmZnZ/TegeTtTVjY744NW/1REX68NlYB3DvvY9mXAX3&#10;hGSzaWrcxUJWDh88xAVSLp07K41mRYrGCe9G4LaNjdUSt2zfJls275BssahjyJ2YTE5cD8GNz5X5&#10;Oa6qBXAjTj0C2+C+I1hQjdvM5Qa4EcMZ4PbcpGzfuYvgFs+XRtCRhOfI+PWrkgW4jx6RgVyK4E4n&#10;YjI3PSFbN62TjXetYZ3DtDyGoGUpw1weZ42H9akFsLopuUBwr5J0tiTVWkPceEpmZ6fps1KpznFe&#10;/sXz51i3AO67775bduzeRc0dlghs0bAD5NScTVhVxiDnO6padCeGlQnNWDXy1sZjoLaNQ2Z7E3Bb&#10;6ZaFaYssSEIlon8byfHItVZzju6zEt1nwW07jjjWm75Kv4l8qXQh0EJV9L7C8w2xu+BWkPe0g/zQ&#10;1Xqjsvj3DJipxXZP7l7XC277GWWK98nus1q2NW3bP2rNZildfg9N5BFTeQfDMiYddCCohqtGD3Cj&#10;dbC+KbgvTI+F60zKlanK1ORP/Mw7H/5L3sg3Qfqy91tP4Gj1q3/x6RULc/5rqk7sPY4kHmq6nazE&#10;MLEpFkPm0yymTb1WKDyVefFspbAVTrVqbTQg6lylggK8HWHDGWiPXDsAegcMXIEfhPc0p63Z30Ml&#10;VcCz4YCnMMJ88h4dCTgeH9OgIJzbXBM/aLyUjrWf2Pzeb3tmf+z2poZBnnzqueFD1+Z/JeZkf8hJ&#10;+Q4c0VKpuIwNlSSd9LXzYkKSAmRYpCWsuB5WakrJ1clZOXDwiFyZnGScaj4aNPWgLVnfxTrysmp0&#10;RHbu2CrDxZxIu8qFSbDqGcANZR6vAV4OrFCGfAYIsDAMIprhJgBuaGEcC0fISualzufuIJALNO56&#10;leZ4TnHLYXWweY5tT09ek0wqJWcB1nZLzpw6TnBD4966dasMD5f0NzFnGFYGWtEV3CgdlpUT55BA&#10;vaHgLg4OE9zFkgZAiYL79OnjBDfuB+CeW5jXl58hNjVvlgP32jWbZPe99zPk6c3AXW+UZbBQlPmF&#10;OYKbHap+TSZiymR9FKcH3DgeBXe9vCBYGMWCu1quUONmHHDrdGOcK3nvZqGRpcC9Y/deghuL2kDj&#10;7gf3C899RVJxIbg3371O7t6g4GZwndAyhTEleHKjovjSRuQyNyUXr07I8PAqSaaLBLeXwHDONIcL&#10;ypVZdrwuXTjPOgVwb9y4Ubbv3MnlUgExWBqgSYXgRgcaEGbo3K4zGsFtoA1RczpuyzijhQDT3VZg&#10;qbPXWHAjn/qlC8Lu8eh5VrO1ws6GET2vF+x9p4dE7k8bG57Pbyr95/BzpEOh0tX4IWqNWP64lZ40&#10;8bnPuW6x2AdZfFzTMiBGGRgY9//xXFO/7b7QzN02303yVtu2WjnPQSuLvoNpm/Ce4q4JfF2SSLXu&#10;AL46OlSX9GKScIN/rFy4+GP/9t+89pymfuelvxp8S8vvPPnZ7NkZeY3T6bxVXO/RVsxf1+5InGNV&#10;Jpa1Ln6BxzIvVuQFWyzQ6vDaLa48tyYKboWwvsAADjkAPyi89maLaUNoBNlxwBKa1I7QKCqgFOi4&#10;UZ2vjGqDdbpTXqsVq9f/ajTZ/vcffNd3qDfObcrv/e2BjZfman/n+akdiKmNxgIBTLKZlOQzaYnD&#10;bAjPbcQPgxYdBFxStQMzouvLQq0tbceTQ8dPyqnTZ6jN4ByCpNWhFg+QJX1XVq8YlC2b1lGjD5oV&#10;QpjGWnQKYnGOo2JlKDTADGLiKbDRRFqtm+FR0fvlMAiyRDs3WL0Mmjdi1OP+4VyVL+QIomw6KWfP&#10;nOQ4/OlTxzXITLMumzdvktHRUb6oqCaMoIYXFSZb/iY6SJjVg8hdrlTrWFltZR+4LxDcJ+HF3G7I&#10;mTMn2KGo1yqSMYudsIwJbLNFI2AYoOA2a2Wv2USNe1lwHzooKT+xCNxwzANYLbihHVP6wK0a9w7Z&#10;fPdWghvaggU3HNEalYqayudmQ3AjL/EM/eCGoM7CWtIP7m07dspOgDuelEZLA/OMT1yTfColx48d&#10;kXw2KS8+f4Dgnpkaly2bNsjdm9ayg4i8i4IbeQMrGnxZaAMCuK9MSWl0laRSA1xJD+BGwJ2oxg2n&#10;xKDV5hrt69atk207tksiqc5yyAfkFbbqOQ6N24x1m3FTDL1hERH7XZtt3JLeF8WC3ADBigX3UtDu&#10;+WzyEWL3957bPQH7F6dn7sNIPwhhSYoKrtNrzf0a8EWP92zNz3fP6dYnSJgn4b7e41GJ7gs19GXb&#10;VvvckWvsPXGrx6PgxnsUPcdCO/xuwI3z1ESubR332+2y4Na09U/fGfqt8BzNBSyOk3CDuWq58taf&#10;f/ze/8kf/iZJt9b8/0SggX/s4/+UryX/P/beBNq2qywT/Ve/dnf65va5uU0aCAmQAIpYlZQNgqLW&#10;k6RAEcRBGR12KI0gWlY5tNRRWuXz2Txq+Aq1Bj5foiI+H5ToMKAMIZKQFkh3b25/7+mb3a52vvF9&#10;c8691zn3JiQhQALnT85da69mrrnmmnN+8++LKwcD95tLr/E9hee/SJTbcDzPBwZQbAQdBT+85oip&#10;s9pO4IwR2MWIuJ82sdOYCFDmJ4pCR8C2+puifER4M8chotXDgrXUYG8mY5ur2veU+EUuocrWHUl+&#10;7cA1E7976w039HjR0yC02W/+2ad+uJ+V/1m54RwmLABVHAaye3aKluYAvCLrS4DECiZGNUSY1AE5&#10;8G92xA1r8oWHHpV777/PiG0DyZ1IgqhG4FdlIo3YlVY9kH27Z+Xo5QdkcqymARni7xzvr9uCIj5M&#10;3m52EXBT2gDRlQFugCzaK0OsdVg4uK6MNZvUcbcmxmVlZUlajZqcPHGMzzlGjjukKBu6z7m5ObYD&#10;puycWc5QByOyNRHJwJEhgQ057tndMjU9JwtLKzIxNU2AGG/U5bFjD7OdTpx4jAsRWGk3azrZiV3Z&#10;81sbQzJ8TtgQoC0BAAgudGD/oScF7s8/+AC/ixWVT4yNS7eHGN0auK1IVIMecHTUrwlG5Lg1cDcm&#10;JobAjcho/X6XwL2yfGHIcfd6XbMI6hrgRh/Et7cTouZEqB6BGsf1CNyIVf7CF10nTlhnsqAqcD/8&#10;0OfIccPQDilK15cXCdxXHLmMC1JtB2L7O3bAces45bAgFz+WcxCV70L61nHpDhKGWYURINQr4Ljz&#10;ImMOcei4V1fXZN/+/XLF1VdJXNd+5QBrtAXLHebbxgJfG6WhrRzRIvohl41eRkDX++yiZmFkcIiL&#10;Tkzuliyw2WPDc8NAJBoMLNn9iwF6exm6XEuo06WuHRZkjuEot+a8ZSpAPG7ew57fvt3+PtV68P5t&#10;5zEORteOAHt7fUH6t6nAkAyI2usNwFri9zAga49ja/s/GBHUEeMCx8EHob/isP6t430QjAHoFVE5&#10;6kiXYxPEBdfqZ5gUR2C6kEMCXgp5KjXPLfL+xl9dVbvwA1/JhCKXou2t+Lyj33z/HTOrjrq+cMJ/&#10;VYp6uev4Lyp8Z0YUYA8DFytj/Zq2U47IBJ2/BHAPJ8ZtK9athB4BY5eq7mfUYbG15WwtA6NNG8vB&#10;qhm/0YnMpcP7IB6Gu5JX5hKr/OHJyHnzz3z/N37m6YZBBd12x2Lz+On7f3ZQxu9zwmYIK2o8Z7wV&#10;y9R4XRoQmyPdYpFy0YBJlRweREVoNz+gPy2Swpw6c04eeughQXrWXu5LfWyShmlZ1pd6GHJyDj2R&#10;6cmWXHX0sIzVI5loxFJD7Giae0KaAM4NYNyj2xeAHD7cSP9Jy3MYqfGL4QtpS3DFeOPg3B2KZGkR&#10;PTnOtI6tRiynTj5Oju7x48cohodBiRaVz/JdMZUj9KkFbpQFC2e2N0TZhcggLWVmdrdMTs/J8tKq&#10;jE/qkKrkuA1wnzx5jN8GoDfeaA6BG9+QwA2RJ4FbexUQuI1vMYD7mhe/9GLgNsZpAO5a7MvZE6ck&#10;zQYy3mpKr9+l+xn6hJ3g8H24heWfIfZVA9xHj1xJjhsxviEFuBRwr6+tUHwOq3YANyQolgPUmIp3&#10;0da08IkeArcfylVXv0hecM21BO5BCh95V5ZXFrcA9wP3fZbAvbqyKFcfPSRHDx8yU6xJ9WoWCuS4&#10;8TjquKHzrsnZC8uUfMSNCen3MgnDmN8bUhTEhoeNBNzA0C7wiNi9d78cueIogZt6UJRHtY+WQtBX&#10;nyAMPYkVlwO0tbEa286OYRw343U7cDuVga4xcwRk9h6SAW5++wrZa7YDd/Vevb91rqoC4ZZr7YrR&#10;EH7hvL3mqQK33a/Okfrc1t/oX9V72EVGzv9Pymnr+0btp39vc4fb2lwk/e76vuqzOb8bDtqm0yVw&#10;E4i12mF0n45dji2v47ua5CM0YtPX8LjhtLGPcRyGAV1ho9B5NNtY+vc/e8srP2Gq8FWjUSs+z+kD&#10;H7gjPpcX491SXpC7wSsdz/1mV/yrCtebclwvQoiHsuIroT+cFXcZg5RL0KWBt0pbBxiIHcN0Rk4I&#10;7PAVoiGY5rVV3PIAACAASURBVLndwriskQXFQsIaa2ifcHLAeSGxWyahZL/9mhe9/JdvuMF52lw3&#10;6IN/c//kqaXV92d+67tzP45geCFOxrSXcONpxoisltJIbTTcMaH6khal+GFM7gocCgKI/Mtn75ML&#10;qx1xPO1yBL/oKKoxShpETwFSrHrCcuenJ2Tf7hmZn5lk5i7oi5BeEolMALZ4V8KODX9qLMsxwdNf&#10;mmFKDcctQmM0TOQUla8tS6tZkzMnT1Bkf+LYYwzjaTluZBPDBMpvAbEvOWKIbDHAc9Yd6Rvxbkla&#10;yvTcbpmempGllVWZnADHfW4I3KjfqVPHDXD3ZKKpxczaEEqHUMT3tcCN97LAjSQa24EbwUOgY37s&#10;0Ye3APe5k6cJ3PAfR5AUcJi2L/GbgKOsisxtX3U8ueLqFzwhcCddY1VuReX9Hv3IOx0N3BahKMpm&#10;0fpdaOzFTH7guEO56qpryHEjSI8F7pXVpSFwT4zV5cH775HI97hQuOqKw3LlFUf0lA6LfrQJwu3i&#10;ITQ2dejGhUUirNbPnF+Uufn9EtfHpddPhsANUXm325ZSpbTIR3eFceDevfvl8sOHKCoHl4RFElU6&#10;6FVGn43nWCCDBE4HWTGcuH5pvTXTItUflZGg234rkKH90X84xitzhJ03LHBvB2pLFlj0vj7HskaH&#10;SRbQ7DV4pt7ZdqG5ZnjeSAMtDe83tz1RfezRi+tXZWRG99pjF5ent5fA4yHhHv5teRVd79HCR0tA&#10;7LUgvYVVuL6Of6Z+WEBoLlyrr6qATSt0U6wFfC1CH4nHq8+Aascvi6IYbP7S/jL5r7fc8sq+vvur&#10;Rxd/9a8R+i9/8reN1X64P6hFL8qVe5Wj5LpSyb7SUTNO4TSVclq5qyLH0Zx5leyg2072Y1apeqw6&#10;sdpVpC0LR6vnQcwxnes4zWA5C8I2XHCwqkU8V8X45QBut0ilHpYPTLrO63/iLa/QIaOeAUHffWa1&#10;/5tONPa9OTmdjMA43mowUUdMfTXcszBZGLctZp1ClLqQ6TyzAmAHi0uRzz16Qs6cX2C6VUyuLjl5&#10;vFPIyZxcLQzBVE6R/NREQ+amxplqs14LZRxZvIyemZw+DfNsBDUMqsIYkhWi8lT7fUspTQL3poxP&#10;NMlxj7fqFC/ja554/Dh13IMMwI3IaZPUz1JQUSCoC2ZlXX5uXUAcly55/aQgoE5Pz1B3CuA+f+Gs&#10;TDQA3I+yfqdPP05dPQAE1u0Abk6UdDfT35vAjTmfgYLyIce9f9/lFJUjOxieA65xrNnSHPfkuHzh&#10;gQekVg+2cNwAbvidg2z/GUYcqwA3F4DiPiPg7nZ1lrAtwM2FgF7cQG2i30mnyb3acNywgRikiQSe&#10;LyurCzLRbDK9KoD7gfvvkTDwGOzlyisOy1VHj7D+MNyjusTUF8/BV2cwFkAlgXtZZnftlVq9Jb0u&#10;XAtHwA0JBNQnBO7ckXanK7t375XLDl0uYVRjXAR8Xj8MaGQJQKYuGxKQEotk7e6FIaZ13Njqelii&#10;SuIi0BudH34HjlUDPNvmApA9VjU6q5IFlNFvvY9HDY+b51afUQXu7c8a3rtNrA8a3j96FdLoOgOY&#10;234PyzYiaEt6f/vvrdcDI6ttC6rWecu7Dsn0C9jCVOow+tPATHdC9KlhEhF93uq0ITG019sFFsaN&#10;BW6UQcBnLngwWCNpC7YQnKhsoPwy+3ThL3/3O19307K+86tL2z7f1x5Bv/vf//vdfq93utGN5xvd&#10;Vm/cL1rjvpPOFKW/T5XertJ155RScyJOy3GcVlkWNZEyUkpiF7EYwfiqwitd1ylLKE0QXVKx7+Vl&#10;idDXbEecty2IzojjXJG7ej5nh7AdVCnlY9AhM5oH4Xfu5H4ByzQHGAPduY/yikDFbqFUlhd+0X1s&#10;rOb82M+85cZP6UKePqE9fusv7r5ysyd/VPj+DQgwhVUnfLnjwJeJsYaMjzUldBW5Ys9zGWGNFtMY&#10;AOSMdDznAqtT15OltQ05dfKcnDm3IGlaShjVtX4815HTAGABgAAGdy6My6C/1wuEyFEyVq/L1OQk&#10;Fw71Ws2EiwUHr8EVVshlnrCO8D0H110PUX4i42N12VhbkmYjlqXz5yhiP33mJEXxEKsCuMcmx3Q2&#10;KnLZ+ESwUtcuaeDcOJgLoZEVts1mS+bnd8vq6iqzj9GqvNGQEycflzJNCNxxFHHBMD05RUChWwrb&#10;FzpU5D63AWdEh91l6lBHLj94WA5febVEtbpMz8zI0sIyI5cBuGdmpuTBe++VsfG6PP7IYxQpQyWA&#10;iQVgBWLAEmQHM+4Q6IR2EsQWE1XVOA3VgIgQwK39n1M5d/Yk3fYQrxxBWaDjThJY2yNijDHcYuhW&#10;yED0DIdwqmwnk3r3hS96iRy98irxwob0Bn266C0swvq+KSeOH5NWI5L77wNw+7K5vkx3LYjKUTak&#10;B5iQuWA14muqs9BRaAugZHm9KxOTM9KoQ8efUJIDCcdg0OMiBmoQ+J5naSndQV92ze+RPfv2ihdE&#10;LIsTNoajAWzEFMeYZBZB45+tuXD04WrI5CqAjAxb9djdCuRVsvcR8Ctkj9tvBMKxYblG1GuJ5yq/&#10;NUBfGoDxxwXItnMgHAP3iHYGVZ+/haxEcPjc0TvinqGuuHJeb0EaKEGjY1sJbTxcZDwBbQdu7lu7&#10;IT7XgLC5jn9DIzMDyEY/jT8CsAVsC+xW8mW+kb0WYwkLUcjxkDaaGeoMgXEBw1Hz/ZNpd/Fn3/76&#10;b/jQM1FTfjnoCb7m1xchU9ntt38qutBcDzpL00Fn4IVhuRQlUVB3u0m9j7yjXlgLVOHneeY6yveV&#10;UwauUzoFbLI9ZEZxXc8tXdhiK6MIo3eT4zkuTHPhPorEV36hcqVU4Pmlm4OfjADtQemWvhvkQe74&#10;oe+WgeMAvnxxc1X6rgyiUjqeyh4/OhXc+Ux9uqv0ax/87Ld28+y3Sy94IcVFJulGrRbJxFhTWrWa&#10;hIhFbjhcjHsMZA8BPRj0QJhP3I9CCWp1gvSZsxfk8RNnZGVtU1IAgNFQY1LH/FykCefmOAyGvwHe&#10;iJmO4QCXiyjwJa6F0qw3JK4hgAs4ZABgLoEvEihF/XkzjuhKNjFWk/b6KnWqCDKCBcKZM6doeZ7n&#10;qezes08mANwOcjprkTxqhUh2RYn48DkBnBbTIjIxMSkT41MyPzdHNyOI2c+dOS3jzZacOHlM8hRu&#10;SCcljgICN62+u50hVwBwJvABMbG8MT7rBCQlBO5DV14pUdyQmdlZWbywJPVGLI898rDMzE7Lg/fc&#10;R+A+8egxAjdUAphgANwo1zWZr6wOFWQnZT7XcNwE7okpguB24D5/7hSBG9b4AG7ouKvAzcWmSVqC&#10;ugO8AdyUiWCl53lD4HaDOoE7DiMGYIGE4PHjj0ir3pD77odxWsAFwuWXX07Lb06i1DUCuGFXoCdQ&#10;9BOKzRGhz/VlozuQ6Zl5CYOGtHvQL9YoeRgkPf290kzWNjfIcSNcMAwQ53fv0RHYKKwyCwG6gY3C&#10;lzLeAqMX6sBHzIxnbBE0bQXnIeg8BdAGbQduCxb2G4EIGvanARh7vLrVPXX7MU0sYzvbXLkOoM3t&#10;UNR8MeFKWy/9TTTgVcmq0Kt1qpIufwTg+jyO6UUP+2Sl7tjXz8R5Xbft50egresyBFrzKtw3gG2l&#10;CqiHbXueIxeN37oNh+5h5ppqu2CXRmt83Kg8qA3rYdhPO8v/YaLT/d23vvUmHUjiOUAXf/kd+pII&#10;HO3wx1MjXn/77bdzOzs7e9H9S0s3qptvRvjkZ2+19/677goWHsr/XSnxb6WON6uKAtIEcrrQD0O3&#10;2qqF9CmGeBqDkaJs1zfZ2sBBan207yPqVUguEIC9urYhj504IafOnOVxjhETOxqTDZ6DckIESWEk&#10;tZyDBZMnhqyNpgSrcutqBqOmeuRL7AL4fWnEMQ1GxpsBs11NMILaooSeQ9F2BGO6LJHpuXmGQ0V9&#10;ARbg2jF8oY+HIV7k5tS5ok6ow/79+2V8fFLmZ2ZleXFJ5uY1cCNSmwVucPS1MJCVlRVmw0IoTr2y&#10;17mlgRcUK9NaXk8SAAvYFBy87JBcfsUVEteaBBuIymu12hbgHp9oyMnHjpNjh689CNwmCEZi4BIo&#10;QTCT2BZQIHBftQW4MSnBxxqicnLcZ05LngK4FyRJBgTuNEXaU5/fh5MtQsLCd7XUxnsUa2PCBPR5&#10;nrzgmhcTuB03ln4y0MC9dI7AffzYwwTu+++/Vxr1WFZXV2Tfvn2ye/fuYf5ntomn1QecXO17eOhf&#10;AUPCzu7aLZ4bS6fblyiKpN9P6DuPtoWV78bmJnqfdHo9mZmek7ld8waIdTYx5DlgwBUAM+IpuI74&#10;4LIZmRDAoblwLBZs+t/tAI131qTb2HJ9Vdr+2xLKY/S2yvcBVa+v4irbt1K+Bebh74rNjK7HE5c7&#10;vHfrJaTqdaxjRYRcXUiAbP1G5ej20e+k9cqg0T0V4DZHQNUyNSFA1vZ77b4BbvtsAjWXj6PfhsPW&#10;9R9ZioNG4nG8E/p/FdgtB67PQ+XF/kSzIy2JwbWIkBa6MvBV8Vfdsxd+8p23PjdE5JYu8Vl36OuF&#10;blMqfOSPP/3uRIKfKR13CmJvdGBwphBxw594ZqxJ8K5FyG9tBjdFtgGTdoSUOejVag5RExgdP6AY&#10;PVNKzp1fktNnF+T8hSXJUiVBWOPkzAkSgwbR40zwAwwiiOUhokUQG9oOMaobLMBLRmSreY7Evk+O&#10;F37i062a9NrrNOxaXb5A0ezC+dPUuSJ5y/T0NIFJT3gQX2uLcjxLyoGotMeyyWVmOQN5gNvfs2uO&#10;wDw3DVH5CLjhfnTq9IkhcM9MT0q32x9x3ABuvBfizWOAldDR69S0AO4D+w9q4I4aBBoAN0XlDz/E&#10;uOT333ufTI435MTxx9kG+AaoO7hNTlSenmieCLgxaSFW+RVXALgnhsANaQTAv0wSOXf2FIF7bXWR&#10;meHGxlqSptqeoQrc/E0/bmPYZ4AbxwHcR664khbg4LhrcShLSwsyTluAhwjcDzxwH+MCQKQN4J7f&#10;tUd/a/jfWg6PkdLMRE1A0Dniu/2M13tuKJudgdSiSHqDgeRJJhkWekUmGwh8Ix6BfWpqRqZm5nRG&#10;MHDtSGcLlQ5F5rrO4Lq5peRIAzrE6mhLLEZ4fNuUiDpqGln0V2n7b0v2m4x0xSMa3aPbwe7TnsMA&#10;C6i6rd4DulRdQMNjVr9tJDPVsrZsrQrM/tnqGKoCt75nqy0A79E7+vuZd95+Dd8VcwOGX6WJ9TkL&#10;uqN3tysFlr+Nu9bHdb1tO9g/fG8Q2nU7p63v3QrcqDf7tjmur4Fqr1ROkXyo01571zMNOf3lpEoT&#10;7tDXI/3+B/9pclHCdyrx3qnEDxEIA5MrBhP0wDVXZKxVl8lWnWBJ6242lMvgJXUHLloFxxkmTT+E&#10;AVsggzyT/iAXL6qJ68fS7iRy/ORZOXtugVnIysKhpTqA3lp2Iu43JlYQFg+YyOIopBsX9OO1IXC7&#10;Wsed9Ogn3m+vM6a3Bm5PFhYucAEAsSq42karpT8tIrBhMMNqHgO+hG+mDg6DwYtc30cOHZR6XJPd&#10;8wDuJZmfMX7czZacPHV8yHHDHgDAPTszM+S4OYkYUTPakAlokFXNSBigQ7PAHYV1mZ2fo1U5gJsc&#10;99Sk3HfPvUPgtmoFlDcYDNhGADVO9tbNx048ZouJC2k9AdyN8XFtcQuOe2FR+oPuFuAmx52lBO4s&#10;0VnMLKeG+iM07JCrMhM8Jk8L3IePXiFeENPqG8C9vLxI4H7k0c/LWKMpDz54P/3919bWKMnYtWsP&#10;OWz9DloESp2i0dNbMSY4bgRdmQPH7UWy2e5KFGgjuCzJKQVAAVBR4P52ty+Tk9MyNT1LVY7Ow60j&#10;prHKJmMYGhTPwT44cLaXp9UPFri1DcSIEFMBZN2kOLlXLzHnq8TvYcTEtG/YRrYMfrOh1TqAA+Ou&#10;Al5D4NIApQ9U6nEJgLTljo4Nd3n84shsW/ctF2/f0QKk3q+IsSttwE/IAFOj7UVkwBfr5tG9GjjN&#10;3rCu+nmj97SATQC3QG0eoo9X/sxYsMCMvqtB2yxQeNfovtLYWnD8mgVq4ORZMuj/oypWfuKdr7/p&#10;IXPLc4ou1cQ79HVGf/yXd04vdNb/KC+CV2dgRYAYsPqVXFSWSOQ70qTeGX81Ag0nOvBLpXYFwj0I&#10;DUigQPuBe8ek5ATihrEoCWWQw01Hi4w77b6sbGzK0tq6tAc96W52CE4YPBhI8J3EpM8QpYxZXjDj&#10;V+w6EgeONKKI4UfHmw3pddZlanycbkcQoy8tLpBrR3kauOscpJx+4f4HMTDmBWthDkt2juhSDl52&#10;mUyOtWR+bkaWFxdk7/y8nDt/agtwg+MGcC8vL8vc7Kx0ujAc08BtgU0vfhCBDBIFBE/RWeAuO3BY&#10;Dh49TOCemZslxw0O/9gjD5u0nvdSVF4FbrQ1OGNOLAa4mTSDk9oIuPkG24G71EkUIPbv9TsE7vPn&#10;RqJygOH4+JjkqdZpV4Eb7wFeBe1lgRtAg+uufuF1muP2oy3ADUNDC9yf//yDTMEKWwG4a83v3mv6&#10;h/Vt96jjplsmJ130HJdZvdIkk1179jJIyuYmcsjHbAMYpeFe1AvtrkXlfdolTExPUxKEhSPap5qa&#10;E+9CftoCN96Nxmuaw4fqBOe2T4j00tQ9x9RR/x7SkwA3yPaDKtlytHRju7vZaGv38WefX/3W9rcl&#10;XrsNuG32MpAu5+Lyt+5vBeYhkJt6DAHTAug2jn77Pi4clVU5btuJ3h0A1NF7gexzq6CN7ZYF1KX+&#10;tgG35bRteVYCgmNmh/WwnDrmA5UPPrq50nnXL77lZZ9/NtWTzyaZ1tmhr2e644474pMnT761n6p3&#10;p6530BrswIc69JQ4AJ4ykVrgyVirIWNjTU7IpRuIckIpBOJcnQPZdUNm00FAE50MBj7g4KpdEURb&#10;U+C0c2OdjuhrvvSSgfS6A4pye+0uOVhYCsONCiJniMqdEmlIRZCwEfGCW7WYQV8mETyksymT4y1Z&#10;Xrog9SCgPhfA3U/6FJUjiQaBwoTaxH2W88akjkEMnSf8zudmp2V2alJ275pj1rFdME6rADe48ipw&#10;w4itCtxalIxQsNrvWgO3TicLjhvAffkVRyTwY5menZGF8xdYv+OPPiLTM1Ny/933aB334ycI3DDW&#10;wwLGAje+C7bgSvl722Rogfvo0SsJ3IgGB5irAndVVA79NIC7yBCPfKTjtnVGmxF8TLKRKnCD4wZw&#10;d3uDSwL3F77wOZYJ4N532UHZv+8yWt/TYK5A8JhAMjOx60kWkK5BlRz3PDjuUNY32rS7SCAmz2BI&#10;CDVEKb3egPnsISqfmJiQ8akpLQ73kdhHez5QpWDCCRPIt/35genr5rcFYp018GIa4gmaBpduA257&#10;3tIQIAzZd+U+QRDPGXHZ27cWaLcVM7rO4MroPm4uWU71twXogoGORr9B+ppRnUDoV/hdPQbCF9vy&#10;TtvO23Jx3NZhSBiPw/bb+jy7QIBahc8dRjXTx3mMZVpg3vp82BZwaxYEI5WFLg/F49lW/Ydx6yhJ&#10;y3RwR6/dfcdzGbRBO8D9dUxK3eYd+9vk8nXV/qa0l76xO0hvyJQ7DQ84ciQIVsKhichmCI2hmHIU&#10;+bAZScsJJfca9OVFABOHFryhuF4sIiGjYOGcQgxqN5CU4I77GCtNW6x6kcmzbrkH4zuHQUiQ4pUi&#10;RcKoal6RClJtA7ih58SE3m1vyvhYQ5YWznNxoYHbk26/QxFtXK9zcCIwDKYaZPmxAxacGcEbiwSI&#10;NYtcmo2G7JqdkdWVZdm1axetsMHZwx0sTxM5eeoY/cQRKWz3/B66g0Hci0nGctyMN08w0Ok/sc/I&#10;aQcvlyPIpBaEMjUzK+fPnmMAFgD37My03H/vZ2VirCWPnzhGcT6Msi4CbkwzACYCt+boyJGYLYD7&#10;CIzTxqHj1i5uAM9Bvyt52pfzZ89IkfaoCoBUAn7cAFK6Z5mY/+S4waxSepCNJme+ny9Xv/BFBG4E&#10;3+n2ezROW11alGZDAzcWOgBu1B0qhSNHrpDDR6/UBopKSYZ0roGxKjdcp52E0S/a7a7MzM5LHDeo&#10;I7ccN4Hb2A/0oPd3oiFwjyGpCurPaHIweIN9GpZ6xq3LgLHpXnqxyTZlFnL9fkPS11rRLhaxVVBG&#10;XRmqF3XHNwBneInZFGVWgQ0EcbUNnao57ouBG5W35ekIYHofVC1Pb6vANQL77cTyTLn2vdiHSCOA&#10;1VvdHugLGvQMgBrQcyn6NmVWzm2nEQBfXCeOD9t/7UcZ1sEshFHuELRBhoM3Ec/0c6Fq02f522yr&#10;oD26v/qecPvREjjXDUulsr/Ok/Z73/F91z/8XOW0LY1aa4e+ponW7nffXevJF8Y3Nlf3SD54mUo7&#10;L8vT/stLJz/gFdJQHmOhsE/QOEw7S9IVDNbjPG5EcxRJ0QAN0akw+UA0CfAORby6SFCT3K+JhE3J&#10;3Lokbk0yN5LUaQjin5Wicy8j9KoFOPxxwkBye8MpAjiY3lMBbBNtDAfvOuojATYuk33UwlDWlhZp&#10;NLa4dIEg1O31ZH73Lmk0aiwH/sN4Jxq7ccLSOnbIxwoYZ4kj6WBA0fX83C76cUPUvrS8SJH10sJZ&#10;aW+uyanTxyX0HVlfXZOZmVnqMbkIMACEiQbvpEFPT5RYSCBy2r4D++kaBa5wcnJSVlbWKL1AtLep&#10;yQm5757PyOTEmDx+7DE+E+8BjhyGWHRa8lxJ0px+zYgMB8M6PflqcZ8fxbJv/2Vy+OhVMju/i0AH&#10;8fLK0rL0O236uZ86cZxtBwBH3QF6aHeU48MPGpOayQoGvSvqjqQzWEQkg4xuXNdd9xLZd+AgXaog&#10;HYEV/9r6Ko3pvvDQ52RqfEIefvgL9ESABGXfvgNy3YtfzOdAfMnFAaqNoCvUMwZ8ryCIuMBptzsy&#10;OTVD4O30BpxucQ/8uFm/UslGt8fc3b0B9PRjvB7vwPfwNWCzv5q45bwNJVG8qy3aETAIS1MLZBbc&#10;+R0rAMfeaCZ7ngPgjFCdW+xuBwiUNwQgc07fYhYGFrAM5zm8v5KmGONgaFFNVzecw/3ajXM74RpL&#10;I2C276GBjJcMuWhsRzfx2DagttfyPH4DTFmeCVxiz5ntcJ6oVuYSZK+/aN+Uz31zGOdxXC+asFxB&#10;8CS8n87tbg3r4HaJazEeUA+0AX5jX88xetGOYEowSG1EUUeJ+pvl5dO/8Is/9C3HdCnPbXryVt2h&#10;5z2pu+4KzngPH/Q2N16Wtlde6pada6O8c9iTbFfgZLWCDq96WqBjBROcICQlJm9t2W1JD0YN4djX&#10;4I145uA69BYgXriR5C4sy2MZSCB50JQynJAibErhj0nu1iVXoSQSikRjUkAAbpLWI8AHkqBQVwmw&#10;hesTY5UjxjigPpcAkd1QE3KEwqxhketJZ32N8c/hn4yxDm5y157dEjegk3cIYjCogykKpAkY+jBd&#10;ATjCSAX6zHSQkQOem52XtbUNitoXFy9IvRZTZJ70O3Li8YfJ2YPjnpsFOMIXXHMOo/zuo4As0DFD&#10;LYD3OXDwMvozI/0kyj53TruDAbjnZqfknrs1cD/y0BcI3KEfSHMMwN3lhIPIZfCfh1QE+c5DiB8A&#10;siVbiSE89x86JIcPHWFmM9QL772xvCydbnsYax3f9/z5szwH4B66wUBNYtqWv3XgMcaoR6hTRJfD&#10;tS+65jrZs3+/RI06gRnvAJsALDIevP8+xgIAcMOfHpHl9uzdKy996UtpkMhJFPpm6OsBRCW0KHiv&#10;QgIs+GAD0enJ+MSUDnXaQzx7TeC6OYErJZudrogbSzdJGUQGwXJAcDmjvp5gauKUa+il6oaTuQEi&#10;cN3Y6n492udLV4Fv6LpkddYjQAShbE2mDAvMdJvU5wiYTH6kgQcEzhWEf+17EZSwD2DEGNOXshz9&#10;DnbEYmekQ7f32DpwZFeB2yAgjmCfNbSW2rhei4v5DByjRMyQLk+/k77e2HQM20xTdZ+0TeVw0XlD&#10;1eO6LfX72ePYYk8vMuxCYdQa+vvpBQjO2e+bIHNdENDzBZIjGgvCLdR1dehkL1jq9TY/4Be93/mx&#10;W155lg97HpD5+jv0tULgrNfu/vuxJH3syv7q6iuCsvNaVw2OuFmy13cGgadSz1Glg8AnmBSyVFs/&#10;wzgHkcowcAHcIMYcrw5KA9x2JcwJEHGnzXEaAoGbhmsVReKeKL8mSelLv/QJ1KXXEDdqMeJWHk7K&#10;pjslqTfB45nUJFWBzhBFfXRBzhZZwwA0NhWqC30rLLZdgDDGIQBZyQABRopcOhub9OHup8kQuOGO&#10;Rd02YlhzZsSEB//NjAlJmNYP+cLTTMYaYwTVjY0NcsVwc2rUa3L2zAmKmo899hD17MvQge/ZQ/BD&#10;ekndJiOuG8R0mIi3Li4XCAcuOygHDhyQII4INOcuLDBAzeOPPUqO+97P3iUz0+Ny/LFHhz7cANbN&#10;rg736fmRZJh8YD1dIr/5gJMQAQjBcUpPjr7gBQTu1viEpEnOrGoWuG3kNwSIWVg4zyhkE+OTGtzw&#10;rY0+GBblmPRpk2u4FSymoA7AFhz33n37JUVwmF6PBouLF87T/x/APdasyyOPPMIyCNz7Dsg3vPIb&#10;pZ9mOkwlyqGftfbDxaIAxo0oGws42Dy0xsd5HP7bNpzl0DhNKXLi6BX9JJNGo8VvhbbA5K1DwoKj&#10;1m5h6LQaQDVwE7AYEUnryy1nyIm/Oi0atzvQCJyrNFLtgGw5IAJ0BdjwfOsOBVE5aMv4MoBkgRuk&#10;v4HhEg0Q4wx+ozzYZvC6Clc/BHU8g0aFGtqGgG7rhLGEsnEH7A50Yjsjmh+Vw2v5PlWQtgvTUf2r&#10;dPHxi9+3StXj1Xau+nLbbZXDr5Jtew3aGrjt4p8uoL4+hgWv4zl56Pv3J+3lX26s+n93661PP+vi&#10;V5MqPXSHnu+kFu9onn7w0W+SwYXvVf2V73DT1fmJmhs7ZeqA04ROjitr82cJ4iPNRxvXKBMvHDS0&#10;qrU95i+kSAAAIABJREFUxeojjajOcuSjiWg0aApMkDBSE08QqBTh41KAt8BwLZCB25K0cUDSeFbK&#10;cJoAnrhNScCB030Hs1FOPZQLYybDBWm1oBat+xBJY4opcuqfUxi69Tr0e4YoeWJmSmrNBkETdaLQ&#10;FOUAJDhDWuDG/Rmt2KGfRUQ0cJIQwW6ur/KaxYVzDPaCvN9SprK5sSZTM9Nb29LEBkeDYR6hoRq5&#10;QMXUmJcfPESOO6zF0mqN09UJkwsym8WhJw99/nP0mT9/5rSEvp50JicnaMAHS2tw6uCiyR0hLCwy&#10;yCHCGQNIYOsy5eahQ0ek1qgTVBDzfHNlTdqddRn0unL+7GlKKWB8l6Q6AAv8pUFWvOgHUC0gM1JI&#10;1zzUMUVaVoG1fyTXXnud7N5/gM8EF4z2haQj9D26tvmuI6dOnSJ4bm5uyq7de+QVr3oVuWpEM8tQ&#10;lg9DN0hb0DahFLl2mwM4gbOvNVp8Vn+QsP3A9TMsrRGHwyIescghgYDqAO+B67WIXAMqyuNiitbG&#10;uv+4BkQAieKkVMWA9PDAtzSdugJUQ7AzY8ECMCQdo+uBhVYHDBsOc2+lf4z2tRjfLoyq56pbvSgG&#10;6cVKFbQAcFqaUAFUYy8CwkIbGd3wW49XK4K216NnaqNNqzO2HDj+9EKn2gaabDtyA46fhqz6t+XY&#10;q1t9XC/4Lz6+9T5L9pk4afer7z48z3rBtmTEkfOY2WKswMAT6XyzQZ9xHmqNRmfQ7fzV8ubi7/zy&#10;D/zrux3HiFOeR2R7xQ49T0n98221M/nG0WSw+T3eYPW1Qbb5olh14igYuL7KHAdW2VilQ+wJwx1M&#10;zORdIWfGQEhESUogoxESEQAic63DwwRJsgMCMlTzEwOGEwe4JxPcwsd5TBIAXqAKOFkMLMdnXm+I&#10;xQEuMHsbqEDScEoSf0L64ZT0g2np+tOSBJOS+2MiQYPcFyZJGscxnoSezPAs1IAmKBj1OfKB55L0&#10;epImfQ3cecaoaRSVQ6RM9yy9JQePCadIxeMsnNMSHGAOUfXEGCytE14LHTpW6Zsb67J47rRcOH9G&#10;Br1NGns1W5AeaNc11EvlOsUgjY+MJALn8rygBTOsvQ8ePkTRMnTbsMhGGyPFZtrvyZnTp6SzuSoL&#10;F85JiokmDCkGxgSEPwAcgcuEHoUUgXpGw9UjTvxVL7xGDh48yIQbuB8cN4B7s70mnc0NWbxwju+0&#10;sbEmg36PumsANxc3ZqJmgg66sWlRL4E704FfxsYm5AVXv0jm9+6jqx8M4GAb0OtsStLryoWzZ6im&#10;WFxakGSQynq7IxOTs3LtS18qXlRnEB52M2tEBqBDZDNOxrqf4Z3q9SZl9shEl2QFRehYPKAd8qLk&#10;94V/AhY3SAkKrh86ei31AEeoyyJ4AyAMEEI2BELPLJj6E10dzzYSJwMK2Le65yqNAAcl2Xpr0sex&#10;1RwpaMv54R6ug24WAWn0GMN1Q3G0WSlDIsR6W9bT2B6A8K2gcrILB1yDPfuu7NZDUXll4WGu528G&#10;TzIctwFqe84apdnfZgrgC/I8vhv4dcZH0D7WdsGCu+wWNbBbtC1/G59s3m9+6+ebR9h3rLQd64Bn&#10;bzsONsMyGBawrQoBfQXZAOmx6jqJKtM72+327/rp+kfe9eZX6wQAz0Oq9qMdeh4RROKr//iBff2N&#10;82/2ytV/J+XgaOhkcSAD8VRPPEkYtg9sBDo1BjM5DYwWcMfYOrmkg3VmByMXh6xfxvractw4Thrq&#10;qkaicliH6+xLno565mgAg17TD4wCGn/mBl0qkj7Aaj0U5UbSTUtJvKb0/ZZseOOyJlOyLpOyqSZk&#10;IE3J3Zh6c3Ie4DAZC9wVV+ljQcwpQw/UMpcsSejqBC4Qscox0UX1SDwmtOBSg3XBwIeBWyNClC0M&#10;7lIQbwQpR6fHm9Jq1jnJEIyLjEAH/fa5U6dkbWVBOuvrkhcDunghvnsc1wluaC+rdsS9AJEwjiQH&#10;B1mryeErrtSW7nFMfTKAGKJ2cMLra0vkgiFy3lhboZsbRPAIDQtQhU54KIo3HBsXWuC0WVdP5ub3&#10;yOErjsrefQd4D/7AbbQ3NqXbXpfN9TVZWl6QfqfL8jfWVukWByMtAB/9n2HchQA3SI8JGwNfL/Yw&#10;KUL0v3vvPrn84FGZnJ0VN4hp/d9tb7DtuxvrzDoGNQM4bYjq1zfb9CKYmd8nYa1JT4IB+pryTFIQ&#10;3Vbaslso/qU1fVSj9TmM+tKsJJeeIXBPqeuFyHx4bwA6COF14Ypo+ygXqCgXXdFYGHMc6DUrbQJy&#10;hOQFWBpwRO/AFlIekFYhAQmtTlcTytVb/T3sbwsgltAnqiCDorilfQhSmAG8KzcBmIYcsZam2AUF&#10;/hk+l1bu8LeIdF8AHNuFLce6Hr9cSJPs+DVkOGBGTsPvijEYCM8nB1w9qC8zpKEYxmFQtQ3pEiqA&#10;KunjuhB+j6FEYes9dn/7Mbzr1nP6u2DhYY9teX/PkSIrysArTzlF/lera90/eO+bX/7Y85HLrtLW&#10;r7JDz3lS6rbw2Mc2rwjT87e46eYbJtzeQSdv+3mROTo0KDJRYUqC7rrQMZkxuJBaMtfJGaDnRMxq&#10;cFQMrlGxIEan19m5tPhLc7YYEGYMVyYw/jY6SljHciCZgWsHJJKQwHUMAIVJXtwIMKn1bqVIgxNn&#10;IP0glq43JmtqQhazliwkE7KWtySL5yRxG5LBeMrkVWY4S+RRxmKghLESAqm4WndVaJ0uXL4A3Kh+&#10;XItofc4J0Ey0oJBpHjORIpMIQV3iQFr1SFqNmCJf3IIMaUWWSZZ0ycmvLS3JxsoiASrLUsRGJHDX&#10;ag22FUBvuOrnwl9RJAxRL3TVhy4/Qt02rgUQY/KF3jbp9wh47fU1WVleIBAytrgJBwtQBdjbCbf6&#10;HjgGbgVudZcfOiJzu/bIxNQkvweAG6Lufrcng16bQI282d3NtvS6bcmgWkDmMcenjjjw4Z4nEkRQ&#10;cZi0rr5P0TUmeQD85YePyMT4jPhxLBmkOODGe122FRYgcM/bXN+g7rvd7UkvzSXJHQnjMZnapcG7&#10;pAoBfQnfBQsccEUuFyroO1jkwDIcAXwgXehnEJOX9PtPwHGD84YdRYF443oyhyEaDd7Q+wHCvg1x&#10;qgEN3DNVJRAKAfBhGOfFWqVjOFTAGK8xeKG35AmHwUYscYwQUUf9XS8siST8bbl7S5QDmGv5Ww8X&#10;fk99hzlX/b6GGImPjxuVofuCfh7OUe3F9zBgv50skA/HqYnXDglI5T00KIK2Llgs8SyfOXoIQdNI&#10;DC5F1TLt/sXP++L71S3ut1by+G2/F76jL14vS/qPxTXnzyUZ/Kksyqlbb71B+xI+z+kSn2SHnqu0&#10;8Pd/Or/efvxNXrr8/TXVe0HdSeNIBiIFktaUTMgBwy0IoiH4wvDC5A+9LbjQIh0QvCEQ5bRpgAYD&#10;005UltPGBLSVzICsiLTAKVgxn9Zxm0mLe0gFqv11MXOW4BwQnCWIxQtqEkQRc407OA8A9mJJg4YM&#10;vEnpuJOyWk7LmpqSU21Pev6k9N2GJG4suWCijWjFDkKiECw4sLKGawdEYnkKTlvHsy7yROLYp76Y&#10;fKqZKTHBIOCKj/fPBxIHnrTqvozVY2ZFYw5xgAmiMiCxRZ4QnFLms15mmNUk7UuGiG4VjhvtyPYs&#10;q6I/zYnPz88TuAHAnGR8DTowysJiCgFSAKxrK8uyvrpCYzvo3RG6daw1QWt3WqhTVaCDpaAcG1gE&#10;TYkc2Vgg1JsNPlMbgJUMHANXKnDcKLu9oRcG3c46uWPUERbyeA88A6FrwXGhf3ihJylctcKYAVGu&#10;vOoFDCDDBVtY47MB2hCTo69BHA8OH+qKdqdPXwAA96BwZM+Bw+JGDQIwp1cTt94aSGJhiXci908w&#10;0yqHQa4YyAdAnlBMjjC7CHQDa30sBA3nGMC7QYfRZdxyuumZ2PdoO/Z7SBC0uqH09TMs3JDbNotW&#10;kO0vdi1mfc4JmOQ20ffNM2zfx/exgG67gCHLCfJ6LJLRhrpn8hgXB1yc6d/VMglIBGdTGS649cIb&#10;ZOvBU/zXAKwhvfCwtiPagtwCLyTx1WdZcMS+Bm60g12U4nn697Aq20TglIOZecVuqXIxi0x7vHqd&#10;PV49P7IZuPi8fr6uK03pjGRRHOn7Kv+U+OpvCsf52KHy5GOvfe1rtd7ra4Ts992h5zCd/8fbZtc3&#10;j/1bv7fykw13cFXD63tOPnAQaxvcNMDFd+DoAl1VKkXSl6zfkSztU3ysB5qetDC90XHI6swI42YQ&#10;69HAwcIBsIU0pzecwUC4SGE82JW2nf44S2gdHtkbx4jVAeR6LQw/ZohdW62GDlHp1AnsmYokcevS&#10;98YI2KtqXM73a3K2W5e2Oy15PCMDvymJ0jplcMwAb3K2mEWQ6CRLRRWJ9nEuElqmMyVo6DGGOa4D&#10;KID7Ad8OzXvoi9QiX+qhy7ShAG60L8AZQVkKcsVdSbodAtOg0+G5XKUSkeOuU5+M5CacGEsEXNEc&#10;a7+X0E1qz5493OK6etxgnHAYrA3SVLJ+j8ANbhXldzbbBNo+wnqWOTl66LpxL8oEgGDCgusT7RVA&#10;riPXXPticqvgmNk+9F9H3QfS7bZZ9vr6KstPBz3q6aFWAEDHNUTFm5AwrrM4RNWC6gOR7mBEBmO1&#10;VmuCqVIRshXpXJENDl2Cxn0A725P2u0NWvZ3Bwnj1feTXNLcFQnrUh+flvrYpHghVCDwQMCCzkh3&#10;zGQM40HovF18KxdfB5M7HAHRpjpkbporGl6VMEBj3HFdDkBe93SI0EumFdVSEP0trCiZBpg07DPW&#10;8wbgQdhiwcN3ZjY5dHt9jsJ0BsEBsII7NzYW9j4zpVrgtjpycst4rwrw4pIA0gKzeKXNAiDIqFp0&#10;8Bh9n/4zfZwEXh6uTdpdEqQF/bof8HrkbgcnrQUKBECMdfZPBNJB/fFtORdUxu424v24hOMd5eqD&#10;2KIP8llGIme3NJLjVi8esFvdokLYUsqCyhmdevU8jRaZsIdWg5xHquVgAYaForhlHip31fW8hbIs&#10;PlYkyV/PFS/59C23wPLwa5Pw/jv0HCVENjvx0dMv8/KVn/HL7r/x042ZUPXFV5n4TiYlBjI4Buin&#10;k744MKYCV51BFN6n4RL8F0EYtOzyXJ3bPwO2VmxGrsQMRo4eS6NBvcVVhmI5OzbMNaYsvasnJAw4&#10;ADg4HOgjsWp3vUiLigFEXiiBXyMXh+MQo6ZuKAO3KYNwRpazllxIp2W5mIQOXHXclgwCcm0OcnoD&#10;jPF86JthIOwicQTeVSWSJx0wYRq4PYQgHXEyeuJ0pBZ50qgF0qiFEjNZFVQLmcnfjakTMVszcvL5&#10;oE9OGNxliqQX5UCnOaXYHgsFuJhB567FtZiUAbaIlgaOG5MzfnuOT9AGVwjQwGIDANrvdWg01l7f&#10;kD7Ez0lK0T8XQq5ioBgAqWlYgrZOFDJGa/Xde/cTbFE29MQg1B8iaFjZQ7e9sbnO4DEA8jKHygSi&#10;ZyTv0OoL1Jv30fcVnC2kOZFMTk/L3Owepj0N4xqXPQNyvnqixiSamgVCr9uV/iAlV5ykpfSSkuoO&#10;x6+JFzVoTAbgxoKO4AQA9hwGcqFunhHtHIIYXM7gbZeWAGNwbGhb1NDleYjNYSfAeiPuOKUMRnxu&#10;OEcCMY0oja4bCzZaXQ+4oMN5Xm8WIugfFOVrGNGgNxRLVzhhjiN9HP3JHqdeHGSB29yL0TG8l7pY&#10;XR97vLoIwEKDi4oKZ2q3BF7UEJIhkyAFhpzsg0BUs4DRi4GR/lrPA6Z8qFKwYDHvoGkkxgbZumpD&#10;NU3D+mNcG+O3Lccq11ojuy9G/CamDPsbxP5nzvm+z4NskzzPXbdcCTznnixL7ux2+3cqNzs51y8f&#10;fy7lzf5y0VNr1R36ipJSd/grn37saPvCsbfHZft7w7IzF6hEfJWIp0wgEox0t5QkhXgyIaCUSU/8&#10;rOBgpO8zujlAjXppM+CHk5AeGLAyB5ETsNhbGXgkO+qflAwgDoFbu5lQv14dkJyo9G9wW31MsF4g&#10;vhdLEEYMuAGDJYg/cwdhUhvS9yal58/Lhbwlp7vxmWXVujeJpt3UiSYdL5xJc5nOUjem02wQuk6u&#10;nNzJXbconVqEWX7gOArW10aH74HzDmi4g7asxaE0GzHThiL3N1zEEFUJqwBOimxLRXAtUgB3l9wq&#10;fMXRZlAXwC96kKUaaLGAAMcN4C8VOeXrrruOoUUB5ABUTEjgjIcgCSMsGKn1u+RYAdzQEYP7hC4d&#10;+us0T6XX6UmSprqtTdAUAD4ivF37khcT9FA+FkXYkjvH92R8cB1FDX7Vm2vr0u20pT9o83yeoZyM&#10;zxwkejHmUvSgORxwv5ddflDm5/bStzkMIxkkhbgh3K9G5WcpRPIDAjgswZFXO8uFOuoEkWthnOhh&#10;sWbSbjoBRZ++gzJDhk7VIKrTxKLvFuTKaLSloGovikIlZQm3ezVQSakct3SUW7puyWykJRXLpcsc&#10;27lXOE5ZIpcdQK9wPEcVZemWXun7MOpwXDgEAL+0axbAJ8ASxi3K0gkCjwOJ+MZhhB6cl67yCseF&#10;HBfWZWD8YS6p0P0dhMv0sRYpXQc2hTAj42+YNSBaAkIQwAsAfR8Layw0wf1TGqDASALxVFmkpe8x&#10;KKe4DmCWnC/ZTtfxFJ9ZhMp1XIducq7joO3ED5CWTPraK4CDmZI2rGYREN4rSq9QaATlui5aDsPC&#10;KZVCl3JKVJwxP7UTOGMy6TliOJCVXWHQJkAfpgKCK2YQ1Q9oapbtltqGXp+jbp/7APaC5udu6WFS&#10;ciDjcApHlblyVOa7PpwEU9eVTVGyVKTFyX6ePC5p/74yrz3002+8Zun5bmj2TGjYkDv03KClpU+2&#10;+p/5h5u9ZPVtTem+1Cu6kVfCUlxz2RRnw3UpTSQvYAy0Tu4QhlkAG52J2AwbcoFcl3PIYNxp0MYZ&#10;Pb62ADcA1oQEtETedTuQYygaXdbIiEY/zwK31uVp1zL9LKsH1JnHiCWOKwlCXnLN71BkDs4O3BzS&#10;OCIdKKzQB6omWTQtGzIu55N4ed2b/IOOU//TlZVGL5jZNZM70Z7ccSbSzIkykVrhuXW3UHFe5EE6&#10;2GhKmU/4Zb5P3HK/p/J9Sjm1wI1czD1YAEWhx6xivqcYyMVhPnJwK2YxYoyCAP5oZwI4wNSkHsVk&#10;qQESIleICPX1aDcAdBj5sn/PXgITjkPHjeOWM8Z1AG5yvjDwIvBhYaCTauA8FxCOQ3DFdXgeftuA&#10;JI2xFq3VAeJYENgpksZplABofTUM9mgM14OfO0BVu6PhM2WM115y4cE6IWIak3rk4niezM/tlvGp&#10;ac3tuR6tvPHtsBBDnfiH8hH0BXUvCnLbsArXHDMMiVwjHtcx4pO0YHIa+45RVENnAcBkpahl3w/O&#10;Kc9b9IJooXS9lVA5Se77iRROkrhFkitnoFSeKLfI3LQsvMAFE+oEUe56Aitz4FNZOFlQ+mHgOYXy&#10;IZzx3HgQKCcvvMyj5MZ4T2RuqFy4bHiulyalh6JhpOc4vqNUomIFrXJZOAqC+qBwvDiX0MmCJC2z&#10;KKTU2vWUKh3H8dLCjaLQLbLSU2HhOrnroZzSSR1XhSiJiiaJIokkEfzve5lXhzQqyIDLpRoMOPgc&#10;J3WUCpXrli7uCXM/d0OvlLxW+H5MA8LSyZ0OBG6e4yrHcUPPU5nKVVDAXyIR5XkqLrSvZ4mYYmiY&#10;JObKsXBypyhyR0Wu66jSK4rAUWXilkXNCYLCSZ3cCVMECMbskkuK7ENUM1nSx7F1lbXJxxhPnCB1&#10;HKwuUod5Ykkellecd1BHpZwS65CsLIqoFG+QlXmQIq3M2fPruS/9zKs7vXKz7O6qNfo/9EM3Js/1&#10;WOJfbtoB7ucIKXVXcOETd76qt/joO2r5+reMhWnslT1tRAZnGi5wIQuDuLYraa8t2aDLcCaMKa6d&#10;pipvQ002J0ecxSSsjTpMwAVApRl6MBjBEQI3rq0C9yXEV7x/izsJrqkCtxYy8lZGX0MccM4PGghZ&#10;jOaiYGWubeALySFmcwLxg1jCqCFh0JCg1pQ0KSRFqM+wKV1nXAbexPLipv+Lm1Mv/cBTNTq54447&#10;/E+dWhuP0vIVZVF8Z1E4363cYnfguh5E49rXU4vYAdqwQoe+GlUEgCPqEoKK6Os04GMaAvgCkPGH&#10;oCXUt/JaDeR4X6tbxRbfiKJguKnYDFyVtrWAb/9wLYjlMzSrPo/7sKU43yy2UD64VJwjWFdoWKbR&#10;n4J4n/0uDMChvyPLBciXOokLMoiBAFUMS1uI9PuIWgY/Yi26tMCNpCEUu+dQGeAul8Cd5bBv0NG5&#10;eA0WNaVIkuE49ONcLCDMznlx/X90JfqwM1b/zFzsrsqhyd6tN3xtWAPv0A49GzSalXfoq0JYbHZP&#10;3D6//sijb8zai7e2pH246ad+UPYk728wLzVnyrKkdXM66Gp3LmTLgvUvXFwIEHritxw1JlXsg7vR&#10;wGpAlyBKPknHSaZb1RMAN9w9YPhkgJpCP57D1VomRpDgbRq4Launf+mwpLwH72AIwVo04SptQQsu&#10;NVOlFNAxutA51ug+Fkd1EcT5jhtS+DXpl6Gk0pSBio8vJOEvfS676s/f+ta3amR5CoT2/uBHP9q6&#10;cHb9FSqTN4nKvlukHKOnkzX0ww+TsxkiZwIuth5CctJwmTnIAb6QIFi9LAyddDQw/cfFFHgU+FJD&#10;rG6MlwB0YQBXJs1147j9s+5D9lugHLQfQoHafevSwwApENWXAErN5cJnHOJuXAfQxTFbNsFcf6zh&#10;+7EMeCMMjd00aEP+i99JNmDZKAuSABgXQiqSJCmjlCEoCxaEeBcCOHTkkB6UEHVr/TMWExr0tQ4Z&#10;v3kcCVhciIDdsiicxVzJ37uu/JnXUne+981vXns2RKD43h//+Me9EydO+Hu8Zc+Nx/w4K9xB4JXl&#10;eC0/d64oDh48mN94443Fc4mLU0q5t99+uz/bPVsXKXbl5WDG8dVEkammhyg/YbCivGAhCueQ0b1z&#10;8803gwv9kttrh54fpEfxDn1VaO3xD02sPfbAt8vaqXc4Knlxw3PDyMnEKxLx3Uwit5Ay6UuZDehv&#10;i0ha8CkGCGquDW46Kf1ONRcNTkyDLnVnMO4xQMqIaRT36uASI6vyIdbqyR1YboGbXLMGIA2yW4Gb&#10;wGQv5XUaiFGgxgdzsjKfWGMV6+9J/bGxlkXZ+GMdUDrEscqTqD4pQWNaCg8JKBAvOxQniKUfzKyc&#10;6U/8nxc2gt9+3a3vXGaBT4M+8IEPxOdX838jbvoWp5Rv89xyoswxf4+AGyCJDdYtWgcJ7rxEqHAC&#10;d+CFQ1DFe2qQ1/fjvRALHGANgMW74VvxPctSg7Ztogp4488eQ6xuACL0wSiT+8aeAGVDH8/EFybK&#10;XcC81VoIgTpBdL+Fqv72sLpHQFqK+rVIfRgiEwJhAvjIOIjgXOhvTDc/s3jD+SHnvQ24KUaHkZ55&#10;Lh4NLSauVaWTZ0V5xvWij/iR/OmR+enP3HLLLV+yJfCHf+M3Wt50flkjKHfNjsuVZZ5cHbnF1XHg&#10;ToS+FztOgViyRamcges3NwqJHlrv53cvd/IT3b6c7Exeee6WW27pDwv8ChEWGf/zf/7m7Fh/8/I9&#10;43L9fDO8yXfTw36R71EqG3OVikopodWCHj4txW2HQbyQFHKuOyg/di6Ru1Z6g0enjrzmwk033WQt&#10;GHfoa5B2gPurQFhNr95z+1UnHrnzXXuC9VfX1OYuPRWX4tL3FmknMykHHUn7HVEMApJQEwzLWD2B&#10;a4tLBL/gZE8wpZ2M3horVuvqBcLHZsxvAiaOVM1FtgO3Blsc20oWvDVMM7qYXjLwCP23rZUbuEIz&#10;6dtyUCrvN+4oOmUnTujrcAxmLPo/R3IHAVpiyZ2a+NGYxM0xhrWEZXWnjGVQO7TRVhO3L6y6v/It&#10;b3vnSfPYp0yYLP/3P/zDuayQ1zpZ8SZXFTd4rt9wfc+DuxpBy/MoBocVMvTggado/wPjNrjsYIuF&#10;lH1PiNUB9tiHyB36cBjAgfuFeB3X9ns9+mVXgVuDvXVF0npzK6iA9TkWUfjm+oDDEK1MnIKFgnFr&#10;Ands3WaYRcxw5yCWbYLYWLLATJA2vrz4o44ayVPM94NPNuoNIEbSDywk4NsNi3q6a20DbSsWRxna&#10;AInPUcDLosgSpdRZpdx/yD3nL3Kn/Jef+5Ef2fxSON7bbrvNGx+cnJ4d979vPCz+lVt0r5NsYypy&#10;05afpXFZ9CBf0AtW2qShvaF68MSPWmWqgl6vDDpBfeKsisbuPr+ef9hZaX78hltv/bInn8B88Mk/&#10;+bUjU7Pe62JX3eT2l68Jyv50PSgaTgbzzUznra5YcGu3N7hKYUUZS+HW+6VfW8uDsUd6ZfBPjy+n&#10;H/j2H/yFkztc+NcmbZ+Vd+jLTEr9c+3xv/7L7ys7S28fj8rrY5WIUw44oQQuHGxgvQy3nQ3J+l3t&#10;ZQ1wqwCmLmf7HGd/68ENwgCvEkHI7NN4Gvpn4y72RLS9jCqhPArZh5bkemuYatLw/uE1lnBcc3fW&#10;fxykd7ULjOboqOEXpcBlIwxmg8FbGM3Li6RbxJJE00nfn/jQ+c3gP77qB3/lYVPU06bf/+AHJ4t+&#10;8a2+I69T4rzKcYI9Ds11tGjZ6rfh8x3SeA0R4bS/sQZbHasdWEkFhQVxFA5uHFJuq+s2C7AQ0eTM&#10;eQ0mGrztgsr+5iWX+BboN7b50Jb4g+gaOmvaNEBWv41MjUgMbGnuA6aBO7bichyD77ZdJNpEHwRn&#10;ArGjxd0m6hf2Ed0MLn9WFw/u3xW3KPO8XUh5SpT7oFO6/6CUc+fYmPvIl8ph33bbbeHs2j2H5mdq&#10;3zHeKL/TV9mrJFmPnbyDhLJMAwuDQ+Rfp1ufaSe9oxcxMGMb0E8cAXR8CfxQKWku5GHrz890gg8c&#10;d4/ed8stt1SsA54dohj/gz+1d1dZfGtzvPnDYZC/XJJOJEWPdQ/hllimxhvCjmtjLAqpFr4eVWH0&#10;WnYoAAAgAElEQVQwTItp3w0XO3HjUrzmJ/re+P84t+J89BVv+fkVc/MOfY3QxaN6h74shFX1qc/8&#10;3tVy/sRbvO7CW6fickqlG5xXCcyY7PKEGWzypEcjNMx+1F9rPnVYFmg4+VgyE/8T01bgf6r05GVW&#10;aTswb6OLgFvTiOM33IT5ZUlz8BC3aukB/Lx9RF2Dy1MATjxgQJaivjtZLlp/98ha6x3f+Zaff2RY&#10;wNMkfKf/6/bbJ7qd4iql8hvdvPhmcf1rXFHTnqMCzy3gTwTbYIIqA50AiI1oHTIHNJn24y2pzgAj&#10;qcPIGut0EyUMbQuA430A+wqnzSAZ29pf748WZiBIUJ6I8L0zRNZ6ErLl41pI1S1gA5RRMrhq/AZo&#10;M8KbsU6n2JzW4B6BGqCNqiiHMJkpVWaqcJZLV05KKfcWkn62zN27WpFzoVarrX+pQAgOe3Lt+N49&#10;s/0fG5fua2thcShws4ZkXUeyrrgqERcW/1ANQZJg+j5aD5w22hfvDh0/fMkTBjvBEsMRr3TER3rZ&#10;oJmsu42Hz2fx76+743/2bbe8ByHmnhX65Id/ozVWpK+floU31t3+DV6pxpVkUA6JIymT6iABDpUR&#10;jJegvzu+iyY9K8ATg14jzGkPjw2dfc1RjTL1JtbbMvax473gDy+ERz/+pbb5Dj13aPs8uUNfBlLq&#10;bxvnP/HQt6+ff/hXJ6PiqJ+3/ZpfSt5fl3qA6F+5qCyXhKJxZKJKtMUyLLbhmHoJbtqCsA3BWNUj&#10;PxHpe7Zfd2lAtfTFgduW9+TlfHHg1qSnI815g+u2wK3FgniaI44XSBTFOtNUvUmDtSQYlySYltWy&#10;+f8sDmq/ctMb3vegKfJLog9/+JOtc0vHjmRleYMncr2jyivEKXc5jhr3RbUKVUau6yKzBfDbpB41&#10;6VFt3OghUAPQcR5vo4HD/lU5aw2cF0sjLvUtkPnNEs5XpR0gLARAo/7CzfB39Zkois/lb32c3DbP&#10;jcTp4MIJ3Ihp7kWIOdPN8mIzV+5y4IVnvNC7VwX+Q05WfG5srHby5ptvXn82RbYf+sB/m9hTG7x+&#10;z2T5g/Wy901u0faw0KXbpCDeQUr3SfDQ7JcAM3Yemtyxl/FjYRWlMm1L4SJaXMhQtQj3j3ZInUjS&#10;5qR03cnlBdX643ZffvOmW959YViRZ0BYGP7tn/zcDXN1/027mvKGRr4+6+YdHWffySSE1A2u44gG&#10;CBdP9CPqS/hxuHjVpKUFjCFAA1Idc12/IXxRwLM3pIzmZFM1P38hUT+/2njp/3qqXhg79Nymi2eC&#10;HXrWCKIwuf8v9z722L/8vAxWXzdVL/bGfuH0NlelFroSIUxzd5NBPchpZyl1WRB+Me6wWUtfDLZ6&#10;YgHhCtIX4bjt9ReXdWlAvRRdqnwaRpEuXc7wnmcA3CAYOBHUoEuFoRPmL4iZHViH+VJrTTD9Z+Y2&#10;pevWJAmm0kE49amlTviT33jzzz34pehNqwQOL9qzp775+EIzUdm052QzjuseaMThASXFvON4k4Hr&#10;zjiOP+0HasZRbtNxVeSrEkHAqPX2fddF0hdYCgJQNSeuLdcpYreW7JV2hgFb9dtu/wYUuRtuzIK2&#10;/dbYWp04AXmL4aE5ZsGAHLcGb8t1o721oZujkNOjLIq8yIoszctemWdLeSmnks7gdJk7nxmUxbGw&#10;Hp4NgmB9dna2feONN6bPJliD4NKnTn/q+r1j6kfHo+S7Y+lMFoOOA8BmXnW3kBAJY4G8iN8PG4BE&#10;J9IpESK1zBhZDO/GRSF8+APoL0JRXktcryY+I5JRPCK5F0nfr0svaKiuM9HfLOu/e7bj/fp3/cB7&#10;14aVehp01/vfX1f1s9+za7p4j6eSq8r+UtgCWMPxnIJ6jHkYn2aisgHtF3rdDoHbfiuMM6q3TN70&#10;OAgZhc71a+IEoY7VjlCxggBGNemlgfj1ubIf1h+9MAj+j83xV71/x3Dt+U/bps0derZIKeW1P/sH&#10;r1x47HPvajiD7xwLc1fSTVHFgFbJSNWY9nqSbaySw6bbDiyW4UMMjMMEU8C4yBhxWTIAiJW13m4D&#10;xG1zJQa3HvDbyV53aUC9FG0HDdCzAdyYRC1QW+CGjhbEuhvRps4CpcGb5wB6gS/NiRnxwikZwFXM&#10;A3i3ZL1o/H9L6cR/+qY3vPcz+uovH9F1R8Sf/fjHw36/X3Njd84vZUqpYrfve3OeV+4u83JWOcUe&#10;J3fGHVfGlKPGPOWOhb4fla74AVDdUZ7jUCntaBA378/W3cqhk5AHuWIICOIEXwHo6jfjOQL16DeM&#10;2Rw/gPq3UC6QGQ71yJyZDwrH6UjpbYoUq2Upp9Ky+IJIcT7L/Atp2j8XRa1z37r2rX3nKxAT+n/d&#10;9l+nJvrnv3d+vHz7dCAvlLTnFoNNqdcRujMRVSIAEbLDIUhOT4oEBp0p84SD49YSBO3mxi2lH0YN&#10;hXBhbks8r86UtHDvE+Rv92MZeDXpO3XJA7gjTi8sZ7X3XZNd+UfO0xQ733Xbrx8YcwZva0Xrb/GK&#10;9gEp+xK6mdTLXHx6ByAsLVLSJpImXdq5ALgheUPN7bfjOKIaRS/wEPIXMcmRF50JX6JA3AiRCBE9&#10;DxH6AindWBI3kk23eWo5a/x0e/rb/2YHvJ/fNBrVO/SskVr62J5z9332Tb2lYz8yFaWX+UXPD6Fz&#10;K3o6eIdTyKDXl7XVJUE0aXDYWCPrCF2QrWqDIwzUIZBVANBOzOTHt4FyVbT65PTsAPdTLucpAHf1&#10;fe1rAMCG78rHGzmEBSgIOOOmhNGYeGFLJGpJz4mkq2pZP5q5aymJf/yG7/vF+55t7u+pkPUh7vf7&#10;Xq3WCep1P9rYaEb1etGSzGuFDRnPezLmOWqskDIu3Dz2crempIzdwAs8z0d0msCVzEcuMdq6+QjK&#10;WnqqdB3XVY4yVku6dRUiZiIGTuEwbRt16tpMrUQ8rFIhAqXrlnmZ+2nhlgMpVV/coOc70s0dSbyi&#10;7KlSummhOnEUbKy2e+0gaLb7/X5vbm6uf/3118Nf7ivWlne9//1Bv7l67YFG8hN1b+O7/HR5GpbW&#10;kQuAxdcfcDHMSIJZX0pkwUPiiVy7TQ7bxsR6N63EMYZFJ9PdKqQ+RZYzBCRF0Bu9ICwBfvGUOGGT&#10;+6k3Ua7L2D0LgwP/9uVv/PHTLOyL0Ec+8pFofv3ub5qu997R8jZvjIrNmsq7CLxKUzIPdU76ktDt&#10;M2XSECzYAdpI3BKECJCkx4aGcL1Yx1jEcURLRATCHClO4f4Hn/woYPhghBGuRU3EeZPUQy+aKBdl&#10;8p6lZP5HvvEN7/usqeIOPQ/pUjPxDj1DQvSz9l0Pvnz11APv9PLlV7f8ohY7mai0Q64AUQLhk725&#10;usTsXWHAQMYEJ6sDBXBzQjG6UYgtWbYZrJiGcMQCNsHukoBq6IvMsU96b+U5li6+3pZ/aWAe0hMC&#10;ty3P6HQvAm69JaetkXt40D6ZIC6+RI1xicdmpfDq0i0DScMJ2XTH71jq13/+G97wHz9tLn9eEdUt&#10;IlgAuK1Wiw1w/fXHt38EufvuQ8oex3673d764Sp0441LSuRmnFfPlirhy0F33HZbc9Z/+I1jXvun&#10;x4r21X7RdpFgJ3BzipPLoi9Jb4PctkLo13xAmxCY1WEhbIPZgBA3AJHs4GoIoYIdF6ETELhVqfOW&#10;O2qgQd1DjPRYnGBWavVJxlYfuDXpBVOD8+7M26793371g6boJ6RPfvLDrebiXT8wE3XeNeZ0D0p/&#10;2fWLVGqwO0hLeo6UWUeKXMe91x4HmqHWqjI93oZjcDiGRlIXJMnB+Uw5OoARxhFEdn7ERDYNRB+E&#10;uqUWiArGZEVNlBey6f/73MR1t7761W/umgJ36HlGF00AO/TMSKk7mif/7tNvyFbPvGPC7RytuYkn&#10;WZvZs2pRIEXSlR4Gar+rxeVFxuhZsAQFINEfmmJQvQV4A7Rh7GQNUqwhWhWKrbVslargal1gnogu&#10;BuKt9MWA+0sXldvyLg3cFles77GNaw2i0ZoJZJJB3IiJamxWvHhSMqcmWdiULB7LV5LoE4uDmbd9&#10;wxvec+oryS3u0DMjLFY+dfuv7qkX7R+drbV/tKY602E6cLwcmeAQ2hdR4pCOtM3wv0zRSf2wtQ2x&#10;/Wdrn0PPAnBzQWykWmUO80etE0ZMAcfpi3JynbXMqUuSxVKPJ6UexyJxUwbxrJwtZn7r9Mxr3/Nk&#10;4uY7//KPp8fk9I9PRas/5ucLu/yyLaFKJUT62SSXvN2TbNBhdjlYwwGwEY2P4x6x6OHmZxPEkOy7&#10;6C3ekpy4CXHLceZCU64EEcULJxBHAqYNrUWxuLHHtKqb/oS0vb0rK9meH7725vf+zc54eH7Sk8/a&#10;O/SUaP3+Dx5aPP65t9fc7psaRXsyLtoSOvDPTkRynaoxGfTFyXPxkT9XpdRrwVAJDh9VS2ALWCDq&#10;4YxoGGRBbqTXRrxxG3P8CajCcW8BdDMhbAfip0+2/EsD85AqwL1lMWC4Z3BDIPsu1djm22nYXhB/&#10;0hcXoTO1W494dfHCcQnr0+LFY9JTriR+Q7XVxF9vuK3/9OLv+Q/3mLt36DlIsBf4/F/8+nUtb+OX&#10;msHmq9VgPQ4k1clzwE2nPcl665In61wA0yfdWu9vWfSZ/makNLrP6OA+ekzgD0YEvkm0A6O0rcBd&#10;SCSqbIkqHIk9R8LmhOSt3bIS7vnwuYkXvu2Gm269ZLS++//8/Vc1vcX31crF1wfOahx5sGtBFpe+&#10;qM2O5JttCQcpbV0y9Fsz6Ef119utZMfP1vdCsi8coYSO/5TDumtJgo4/gIRnfqMlamxeNtVkuZTN&#10;fTScuvaHj7z6zYu6wGeP8A3v/OhHm2VxsjUVNsKk7IR5oVzfc8ogDAftZtB5+ctrbcf50nz4v57p&#10;4llxh54ywQAt/ewfvnB14eFfL7rr39IIssDPu05gAihAPA6rUG0xnjCYCgOq5Jneuq5k21x4yAVU&#10;v4rRaVf1WzxMsTr+IFa/GLmHwFxZCTyfgXsL2LNZoOB2mSsR3FOBmOjUlyNQS13icEK8oCFurS6D&#10;0pee18o3yuYdxfjMrVd++05Eqeci3XXX++tTJ1deW3NW392Q9ksk3/DjUOfMhtEWjDhl0KXqycs7&#10;tMQmOJmxANAadXcLcEZKxeEDUTkusOCN84jVb/oSRpeDsPcAVOMbXcJFzJVQMvGipuT1WWnXD3+6&#10;U7/+zYdf96OP6kI0AbDu+9DvHZksF3+/Ua5/s1+uhlGQilIIVTygmkx6XXH6XYmyAUXihaeEUWQN&#10;PTlog0bAjXdifEGkqmVub6O7514kpdK+3YgRUCKzIAzXWpOShjPSdXavrKjLvu/aW979CV3gMyel&#10;PhKd/Zel5uZ6b7ebDq5SzuBf+yq5InSc6UIlETzckC8NK4tMOalTOL1MqQviRw+INP4p9+rH9roH&#10;l6de85rOjgTgqdEOcD9Dgj77+B0fe11j89i7o3TzBlG5B/cuGKM6xUBycNn9TSnTPg1lYEQCH176&#10;8RqLaQA3htmlhiqoCtggsx7nv1uBm0f08W0AVwVr7psJawjsw4QflWOX4HIvSUPOBVSdXC5BT8Bx&#10;25jlluOuUrW+oK336TpyoQNeCeFAEWMKDeM6TIDhuaE0xqYRg0oSpyaDYKJsexP/b+rv+qUrX/eO&#10;+0xRO/QcoLv+8f27W+tn/v2ku/YjcdHdG8BQC+okz2fO+cFgXYq0LVA/+XkiIXLOu+A4dfa0Ue/S&#10;/WUklRr1bxA5bmNZDtKADs7bY19CL+JCEDpxOGfliGjoSCSpwNmsqM1LOfWCY/2xl3z/7u/4qX/R&#10;pWr63Md+41ua7ZX31Yv1m2Lpi68SCZxSUsZn2BSV9sQt+uKVSBCEcMXaFa+6UEcfv2j8bVEzbT0H&#10;0ThqCuBG6BuOFyz2kfccuQNVJIVbUiKVQ21Wr0s4vkfEmy/Pl7vfc8Ut//m/DAt7mqT++bbaw50T&#10;L43L/muCUl3nSXa1l/enXUnHpUjhUCch5sPKDEefc27BkPhFz4k2ShWdz936XalX+7jjj//D4W+7&#10;9ZS5fIeegJ7iDL1DVVLtj8we/9QnfzjfOPv23dKeazp9l9MBkkg4IvmgL93NNYYshUGaV+S0VtWu&#10;Oy7DSpIT8C4NWCAN2qDRJ8KVKKF6B3XjxDPr57mVvvzADbI1exJ6msBt620lBpd6NxAs8hHmEaJB&#10;BoaFla2bUwwJX+96bYLW5ipqycBtyKZTzzdl7BNedNmPHfqunzq2s8L/6hL02Z//2997QZwv/0Ko&#10;Fr+3Wa5HQd53EAjWE1f67Z7kiHOQtaVEmtuyL06ZS4BkK3DjYrhVCMxt/9D9iGDIPoedSt+7CLjB&#10;hUNyA+AembPhCs0JY4GgJCgHkqYiA39Kysmrzw7mX/aGy17znk/yWnWHf+yOz7zC31z4H61s9XBN&#10;+h7DrZaZZINE8l5XskFb4ALmO3DxhGoH6VidLWlWL1qYXtIuZDQfYI6w92AO0LIDSCEAisj2FjJt&#10;LmPIe5mkkkuJ2AdjcxLGu2SxmP+9A2/8nZ8wxT1lOvP/s/cd4LZU5dnf9F3PPuX2y710QVDBiBix&#10;oqgBExM1EhONLbHEgmIDCxHFBmosGLH3/BqNQaMhNsAIAhokggUk0i5cLreettv0/3m/NWvv2WvP&#10;7L1PAeWc8z7PObNnZvVZa72rfOv7fvqFqfr0zMO1uPmccjT7+FLkbTB0Hwa8NSOGLgoowBH2FnC+&#10;vvttAOjRh+IYPNUpwKojmeRHTujp5barT9wQGbWvOOUN39zy2GfvXGuf2ejWgjUMBTqZ+g2fOXb/&#10;nTeeaYUHnlWK56old55sA4qZcabSo3azQW6zxSpLbRiGiFCJxagYQCcDTVQQpGJSgtR4albZQUaj&#10;lbPsLql3+p8O8ghQ/S2F1uSMWyXGtNtcdNKNa396e5BL3Kk0yU4IHZoSvZo+jhNLo6wT3KI4KqOL&#10;pZjnIC4RZAxwZMYokONMkFGapMCoErS/u1SMArvyX1ph/TlbT1vb8/59Ae3pru+86+G6N/suW2s8&#10;ztDalklNMsIGGUGbjNCn+uwM6WyoRGgRw1FKlg7HjJXrrzguFYnRa/8qUIe805BLyinihuKVGOpO&#10;RT3lmgVjN6hjmk+QZo8ik9pUJbd88I7Stkf+Ve00cVJh94/e83R3evdbnXjmocWoqeHop+a7FHst&#10;Chpt3ts2/DZpmkc4po8ZcICkYXASSvv0WXU8dWa/g143XT9CoQ92twERJp4VyA0jis2IQhOS57Dt&#10;PkaFwgY6YG79/NbnfOqFwv9wYEn81h/+5uFxc/bFhuY9pWwFG8zA06CeFUfvNGir0zBohhlaMZyG&#10;8By+lUinzvrwBVDOEUWxzxb4eOCtldhkr6dXmy2q/KRFxQ8eUz3+B9oAIcDVCrVWrCEHcRzbu6/6&#10;4Kne7tvfWYxnjrajhlnS2yxsFrl1ClyP9+Ew2w4SK1CQGo8DLImJMNAJoCNBl4EGyY0yPeROIyE6&#10;rvCJvzTBi85Kukt/RrXxd9FDkn+gxC3TKIkb+U93aN3fQpsYSxNj5kV2p4xidCSax0vmUWiSbpXI&#10;cCZJL9WIrCJ5ukVBrIdzNPYzrXzUGdtOO+h/NW1hCjXWsDTsvfJb1T0z1z9rytt/ZjE48EBNiwxY&#10;XjM1j49IBfVp8prTQiANUtaRkAnB3BokLRUQQbCsQ9w9pC0hyTuFVDuCBLYEL5Vj1p3oxRd7yBgI&#10;+mRxO4SY3Bj5hQ2/NQ5+wF+Pn/CE/5u++md/EfrNC7SgvtHUW7qjtUnzG+Q353mmrQcBWWwIBpLj&#10;GJBG5HGoyZZOYm4XSNfz/sEG0Nu2WdMaD+RB1yBpjOyFhD1M82AwAslyF+ppIaFmGeSFyJtDRWuK&#10;GtXDv7D5uZ97QSfAHGBF4aYf/uqBmrf7FUW38bRi3NxgUWCYbPwI/UqYDKrgGjkLKAqFFkgIz3bz&#10;BUFSkU7WfIgCh1laLmeTwtimILbJj0vkxaWoZZb2NvzCF8bWHXvhQSc/864kkDXk1I41KABp7/jx&#10;ec825g6cYzZ3H1GJXSprIYXtBhmOQXOzB8TvCNLiHp+txF52y3XJsGzWISw6AhxFSQRQ8Jsrteh4&#10;xAg0D+ho8L7b4eDDwVuMc6jJZ+xt+L2NHMgj7l5/XaTdZ6LTAcr0DUCq80zHp8bRPR4m3slz7JCe&#10;BURZpRALuXuM9NmKEj9DeaNjgD1vHI/RKTZKZBaqZJdrpJs2d/yNuBbN6tsvsyYPe922U158gwxy&#10;Dfcu9l9zydjefTe+yGzsesuUuXvKDur81Q0MuAKPQneOvBba1BwVWOMrCIBNtAllKbxKJPQaCA17&#10;mBmniVvWSwnUPVH/0vUHxIx2ycBsGDuwkKFCXCz0plFsiOOHUNQSRgb5YZH8QvUXVN36qrhU/GOb&#10;zDOsyDsohuEZwycK6xS0pylqTVPkt8hKlrN13U5s1gsTp4hZCMOJPXpAtIu8NicSLlIr8ocsw4gK&#10;aNrXHYog7cbtAAMNqFGF/lq2U0cehO10qEM1KQgdsjAAqR356Q0v+PKLObAcgLR/95Nfndbac9ub&#10;CtHMCRPkm2N6RJYf8okZzU4SgvTxBCNMNEG6rERG2oZHOTNhQ8ubbpIBbYiGTkahzGfPBTDQwLE8&#10;i8/QQ3/8rGu2wuL6/zdR3f76iZNfOJM4XPXIqyVrSLD/l1/ZNr/nxjPjmZ3PHzObE47X1AqBTwY6&#10;jNCn+eY8tdrz3FAs6Bn2XCqYsMNssw1j3S5mEzcvvaELksIzg4gPDRXvux0SPhzCFGe7+z+jumQO&#10;3HvEPQJGJm5xFXvfoiOTeelPJ3pFHBSC+UbYK/d5nxJkHmsORYnEvgvVnsipUSS7VCWnWGLjG65e&#10;phlaH7bMLddYUxvP3Pa4l/98bU/t3gMvjX/vy4e7zdvPsYLZP6/QTM2J9lFBh8CWTm67SW4DZ7Pr&#10;pFNbaEaLhB16nqnpQlEK9NfzDjhm4JnEDcirrHfiqhK3qCvwK4lbzOIFcWPemsz0YVwlAtmUSKtM&#10;7I5KpevCyHp0RY8rOsyk4Wx46LEQnd+eJiNqkmNqbDwEw0kWygJ5Q7YljAjW5VD3edsswWjE3W1z&#10;PcQNrWkw8amhXUe8EogtOtzqpk5uDE22SEKZwtAhLapRu3LkhZv/7otndAJUsO+3V23dc9sVLzXC&#10;fS8u+bMbCuGcXgja5EQ+WdhSgGRP1KbYd8llOQSfwhDW5LoKbjCsZqUwWDljwXL8JbbmYQ/dsAkK&#10;Am3bJss2yDJs0Vdyi7YpNKo041mBZ2+8YHL7sRdMnnD6sllouz8jr5asAU3l1v88+He/uPRdVWP6&#10;GU5UL1phg4pY9oo0iufbND83TRE1BHGwyUZR5bpEKxojGhYqrCAloVRFdixCMdYIwLJXqtfBT4QL&#10;q01AHscifm4sUKeaOOJG1EeCw6GSLMDhJKQs36fdpeNR4+S09U2hEyBMHsF3twj64udz3ElnnCwR&#10;dsACOhAEjIWBEijU4E7aJMsuUKlUIr1YJdes0LSnh7658dKJDcecWX3sy37TCWMNy4p7fnDhg736&#10;zvNsd/dpVjhtlQ2XHDBls0kNLC27Xs9eNtR/Yr4o6wETrSRieUyyU/+TupHUFYlOnUP7UeuPBPvh&#10;1iRuk/qM1oxTCropBgt+AOIrUGlsgnSnyDNnBwNM7OOGIbmteXLbDdboZkHfiQWjZbD6hQFkesle&#10;pqO/bahtJJ1mtV0hNAOrS3wcUvyJeHA23eBBiI3totilgFq8ymQWazTfMMi0NtFM+QHnH/6iz5zd&#10;CTSF+d99ccP0jbe+3fQPPFePGhU7qpMduQQdvFgZYVWxFND8/nuEQFxP2pNvkJyvF98tA8nKmM9t&#10;3CTDtqhcKJNVcFjzG3Ssw/4ABtgtcvYYxc1v2XjaOZ9dG1znD+9WNXA+u/7jf37U7Mxt5zrB7GPN&#10;eNZwqEkFzFI9j/xGg/yWx+dLNWqSrnQWg6B2HmpD7UOnsff7BUDc4vngcFSCHBpvBrLiT6dvGLLi&#10;VNM1CtLh6FGyYsHLdUDvt5CDJjxlrWtkkmHaVCgUSCsUKTBsouI4NaNaNBNWrjYnjz57+ynHXKNp&#10;awIxywUcndz5g2seG8zfeWE52HNUgaZ1J64Tdoyp5bGOAw/S17A/DYVCrLOffXbIVO38OzUgeZFZ&#10;N5W6kukmabu556d1ExZX2Na4MOZRJMspkF0okmGYRL5Lodfm9ENHutgGC3lAgVUtzDh7IdqL0O8G&#10;iPTJdKptJJ3m9G+4Q0hQG4ONJEiNhyxMh6MqNmlRkcsQkt2G7pFheeSGAUVagQKqkmFtiudKR79+&#10;+/Mv+qdOoCJcff/VF55Q33XHm8qGd6rpzzsFzSUb58AjIXCHwQnMD0d+kxy9q0eiJ+25fWL6OZbG&#10;oT0SKxswTWqQaZpkWTYZlkORVSC9OIG1FwoNJ54Lyzut2lGnbXrSq37ZCWKVQq1Vqx68n/2D9/55&#10;XL/nrWYwc0zFiE0H5y6jFulBk7zGrNCPDPWL4AwIYGR1CBnIcqc21D4MIG7hVz4bHI5KkEPjzYAa&#10;PyOHuGX4amejQk2XCulf+u0LI1GwoR4HkoCiFizR4SmIG6uammGSaUBRi0NOZZJip0QuFWg+tEPP&#10;nvyf8qZjztrwqJf9uBPIGhYNLI/fc9UnT3N33Xye5e59aNloUskACbQohMrPuTnew2ZTojjQN4y4&#10;k/rWWahSZ9wK0vUl002HuJP7Tv2R8UAlsTBxSqg3dols2IK3LaadoNUiPyFupN82dNJhkwBm1rCk&#10;DO0nKWAgKdDJkPifU7/TaVbbEkISxA0lLh5rYMN+NoibYoe3H3RIbWsumVZIbhSQC2FNZ4pa4WQ7&#10;rBz57O0v+vS3UmGau370kVP86bvfOV7wHxLM77MqVshnz+Mg+V4eLK+1KIIhl9AjxzIyFUCNRtxY&#10;SmdTKxRqpjDZi386rOnYFNtFMoo1PhFiOmN0oK3TfDzxgcNP/4e3atqh0JSzapFRk1cv4pw/ckgA&#10;ACAASURBVPjywm+/8/0zdO/AG2tGe7KihZrmeoQxKipre/4A+e1Z0sklFkSBMA0TR5e80LiGdhYJ&#10;8E4KX+Uig7h7G3dvB5CHNEGqnUMeBqVdAqQoMch9XpzDiFuFGg4LswwgbiQPfkDY8IqOE10en//V&#10;TSpUpyjWC2SWikTOGNVDI56jyq8n1x/zmtpjXvEjDSKza1gU4jh29l35+Se7+276mOXds7WsNTWL&#10;z2G3eVm81ZgjHRrEIIHAdScSe9YsuCm+J7aggMUQd19dyXDTT9yAEBoFsEQOXfiQUwmimGynTMVq&#10;jZtdu9HkUyRskpPtfLMmAd62kqZ40+FyHjrtuZMh8T9J66A0p3/DHRM3NL9BUFb3eK8ech1M3JHD&#10;7/lIFuTYdV8YIdGLFOo1mp5zbps6+vFPXfeMC24U4V1VvPN7V7xcd2feWKD6etOva2NOTOQ3KGjP&#10;Urs+Q15znskaLciCsilsQfm+TFIvRiBulE2M8/iwh65bQrQ0jERZYokfFtk0i6qTm5m4PaNKc3Ft&#10;Z3nTg543/qgXXdYJaBUioyavTrAmtO9cfLoV7v+wFU1PjZsBxc15sgKNYt8nv9UU2o/iFjkmtKB5&#10;bE0IagWF6oNuw0o3vszOIgW1ofZBIe5+970dQB5AkP1+8zEs3RJp4gay/A2MN7eBC2SF14Nkxt3J&#10;fyc8eU1MgPJVhMezJ+5IheIWp1imyliVNKdITT+mZlwI4+KWn9LEA9604XGvXJt5LxK7r/zSc7wD&#10;N77Zau88ZkyvU1FvU9iAxHibfC8mz4VCEo/P/MolZXTk4tuJ75n//RP3mKFnuMmqc1nuJEQrSx9d&#10;EkByDMtiCXPUG6dQIqtUpsj3aX5+nlcLeB+eUyyWyPELE23E1wkvRdioftxuWA+BgHSXjl9Nb/pe&#10;ujO474mYmIVyGbHHTbElzqZD9bIRkxc22exnbFao3jajul/5r6NPes4LtceesRerjHt/+N7nzk3v&#10;fMe4HW21wwbF7RkaKxoUNKYpaM+T326IrcE4IlMXxzBFQrr9E2NIe05DCOlijUAMonkokpz5RhnB&#10;VGmgWWQVx4igj2F8M7nmumBnq/yRY/76/Nf/IVu2u7eRX5NXETDavO2/Lnm94c281vLuGZ8qxhQ3&#10;p8mOAvLqWB6HnV+PTANLOBBEwSoNlCmgnmG02LscNqjxqUi7zYTaMFKAX6l5LI+4ZfxSijwN4b8/&#10;fVnP0ujJX0cqXiD9Li/8HiygoWeGNYS4O8J/iXUxQCYR3WYYW6RbJhVth+xSicgqENZY6lqFWvH4&#10;TZVDHvzq2iNefunazHt0xPuvGbvtF//7V9r8nRdU4n3jpXiGSvE8kVcnd26ObdHju4nv6YlzwKjn&#10;PNOW9aYTXA6EgyziTtfBNFR3aXQJtLedGIbF0tIQdCyUirz3GoQxeZ5HAc5oswZjKCARaWYJdD5F&#10;ImbhnThZkBKE1L0XxN09NcGPk7RnpTX9TLhD64MWMrGvDuMoyIk4zmZxmcKmt2HjvIXHApo4YjXX&#10;MmYKlS0v2vyy73+Tbv+8c9f1v35J7M29Y8ymGgi7YgRkmiHV9+7k43k49hWFLs+0oWYWAxVsA0A4&#10;TzcLvX3UAtoziNuAdHkUkZ/IquAsuLQIGGD9wrDJDTQynRKNTW2jhlaj3X7ltxNPec7D169/9Dw7&#10;XIXorx2rDJhp7/r2N57tNfd+eMwJJkpxi4L5PVS2QiJ3ntr1OV4OQ0NxLJtH0tyQ45AMC8dT0HB6&#10;Cy2v41gUlkDceI+OhH+niDudvmEdRBZ6/OcQt7wOC2uhS+USnTQk52A7+2x9xC0HD0k5wJ0sU8wc&#10;DJM86JIng4qlCo/uY7NIbSpR2yiHs1Hl2rGDjz136qRXf1d4WsMgxLddXrjlxmvfoDd3vmTCah/k&#10;hLNk0zzP4CAfErZaRL44l22YmMWCbLCnjW/UO9Drfrs0eu+XTtziGUhJ+BP1JuEObuMgaWytQCAN&#10;7ant+kzaOFKIJXEm3oSkBXHHFCSKR2T74Fk2h48fSf3LIe7sdGYTN9LFaU6OgQnoLLSJMuYBBJbv&#10;LVgi1KgV2dQK7P+pTR72zMkHnDQzvfvGv/WC6GzyG9scLaSqjSNxbfLrmGljTxtbGazvUcgfsPKU&#10;bvmGbORH/M5Ldx4kcYcs/IdjqSBunLoR4fNJEM1kaX4TA+vyOgoKG6hpbm54mx/yRwc95iU3J0Gt&#10;OiyspFcYIEF588Wv+bsJo3Ge4bY2wpBAMfZYGKM9s4va8/vJMSMyE27CSBuNBQoEoJEIjTHMmcku&#10;G3KIW8aRR9zyvUrcWWlTG5x6r6InjJz0jYphxI20pONT04+OEbOYPOKWQAcHv1KmAP4QN4gD/rFX&#10;iAVb26lSoTxO5JSoSThL4FBLr/6utu3YM8b++DXfWzuKko/41m9t/N0N/3umE+57zbjecKxgjqyo&#10;ySdyW3Mz5DbmWKMgFkUj9MbooHtsTneBZ/gDOfait24OIm5c0+9UdwLiWRZxs39MMZP6A//Y58ZM&#10;E7+ZpJP48Qf3EezCI25dvJdbSYK4+QXfM5IVBrXt5iGdfpFWSdz4ib1mkXbWuY6VqFgn09Kp3m6R&#10;AeOosUbt0KJAq32ptnHrl2bn/Gc5Bf05RUcvFXRita4UNMidm2bDKHwkL8LSOFYexAABWxnII6eb&#10;j5olR92U9I0KbDUAkW6zfza+wlsW2JuH8SCTB9e+D+E6kyrrDyO3uIWMyaP+unbK2V9Ngll1WHhJ&#10;ryDsvuIzx7l7r/7GuDZ3mB2SZgYeRa06Ra1Zitx5ioN5MqCHHOcUE3N5WIKC1R1c0Uw0XbwDZIex&#10;rEidP0X4ahx5xN2HnCUs7pyUBqfeA2q8HSySuGUcQphnAfGl0CvskyBjxp0GL8kmgH8dZ19ZfzyI&#10;3SJNd8i0C2SXy3xW14tNaumlsKlXrx3fftxbyg8/47LVvLeWh3jX19bvvP7Gt8Rzdz2vqs9NVDSX&#10;dY7juJTbnCcXM+1IqMbkM8DQhobfiZKcDpTv2a0b/XVEYHg9GQRZP1K1gv/LSaWMX+64pF1KsAbE&#10;zoxaAHnittWZcYsAelaoUFeTPfGFQqQLf0gP0iyE+jAOFmmXhC4UoLDiVpC8VSazMHFrqNdwlvUQ&#10;S/dLtiH0irPp0VadAq9JWuglKkwBte8Qe9MAy45AY1u6LOVkYYQ2DGFElFVIkBXCufREwI9PnaM6&#10;GCxtjjBxlC10piisHkTN0kGv3/70D3wgCWbVofNpVht2X/fV41p33vDBkn/byVWcKcVIst2moD7P&#10;usexXKRrmI3B1juuopIKwraE5CYqno7jFvmz2WGQfrLIC8+ktiEAbtNxdBsvMCTuHOLOQlZacvOm&#10;EucCgHjkcZ8sIM6stKTRFe9JsADiBoSRCfSfkGrF7N0iw7RYkxP2vi27RL5RoLZeoYa+7rflzUe9&#10;pXbSq7+labyhuAYiql/31eN23nbdubZ/4GkTdlMvxvNk+rOsn9udneGjUpEfcedrQIUor/7EYkkU&#10;vXKCrIFY9/tn1YOcOrkAyPrRjVWkZ1TiBmkDWcTNSPLTs7edgFebhp0qyUBvm+hEJAiPkyDjwIwY&#10;lsg0Cg2NIt2i2CyRblWI9AqHU7BgOgzaz9oUtJsU+i0m7eTsBbvp5l2im2YMCjplJMtyAcTNRZCY&#10;5QWgCQ6a1yVx8684JhP2BaCsxaqRX9hEjfJBFxz2Vxe9abWugPV9ktWAeP8lYzdf/uMvluOZU8f1&#10;/bbtz1DE5veaFLkNFsawIOmK4xUxjlmIhskkAVWIPJoVlRPkLslilIqqIu1HNoB0w5RLbdyA7gPi&#10;TsedRm7elkDcwCDiBvLS04WInwV0RoC6Mg/hNfgM0LlhT42lfjUyQTKaTmO1SSLoTaYSzcSlsGVt&#10;/O34Ece/fuyhL/ruap9544x24xefP66+48Z/mpu581EV07MnSxFBKjloHiBqNylotlirGApZNywm&#10;Ecz+IAGNiZoeCsKR6BuIjTowXSRgCGMQhtU/SfAAt8/EuUrcXajhLSxfanoQn0wDYkqnB8CEPsJg&#10;yTD5TzOLZFplltKGe1P3KXSb5LfbHdLGTBukzcBHSjLV1SmeiiRR3Zrum2Qaca+mt788xKAGc36A&#10;99GFgd5E6A4rYWJf3Y8slj1pmVNUd7Z+7NgXv+Y1mnZCznm0lQ21Fq144OjD3T9850ut+u4P2sGs&#10;UY5nKW5NU7s+S5HX5iUjC0enoGUoErMESdp9o2Z53jSDNNRKnIc8QuxU/lVG3LITkBhWft3ZBRp6&#10;8nNA+fcSt/DLC3NM3GJJEX6hlhZHlEp2iazyBJFWZvWoLXOSZrXSDeVtB7913cPPvGQ1S5vvufJz&#10;j5m/4yfvKYeNR5qGpxds2MluUeTOUtCYpdhrk43Om2VDdFY9yyYwWL82OvWYrETftiQ8uEu3JlkV&#10;ej5jur1lEMFCMGzgmAdZvyTB4b6bh/ueuGUp9AwkuN9Kjp9By5tp8QqSaRdZRoeludtzFAUu61Sn&#10;MEh0qAsFOCwVb0D2AxlDDLKsEpJOvoNss/IvPeNW21/290LbyyJuvBKyKaB2SJ77VKVZrUZNe/On&#10;HvzyF7xK004TVkxWGZRSXfnY8aP3P1zb+7vPjGnNB2OmrbkzbIUoaDfYdjYE0Uzse8L4DUuOOqLy&#10;d5qG6DjyCHsp4MagIqnoaULrbRDymuE3jSFp7WtgCjLTBmQ2xC4yG28KsuMc5GYQ0MGkO8zOrCBV&#10;bmmoqWWpXpwZxQIud3TCPy8TYibu+jQ+sYm0whiFZpkCe4xmQy0MrNotpW2HnTX+sNf9x2pbroNQ&#10;56/+652nxHtuf/dme/44oz1tQhbEsTSKvCa156d56dWxdNI8HOoR3wDfAvsLKGNoJEP/bkDQi5eb&#10;E93jCQRZdL+tFD6UwoxyANY/Q18YRP1Lt43B4antgOtPD2kPHgqooQ9yq0Kty4ykXXe2gLoFxmFj&#10;soE/3cQWkM3yGzjiFoYRBa5LzVaddY3jG2B5HOuJkvy57TJxc4CpPAoilalHurgMuGx6ZXI6ac7p&#10;J8SKBxbHLSZqlbh5D50H0tgLtynQxmivX6RZe/NFD3/Vm169NuNeBYAO8hu/+qqLNlqNF1SjGUtr&#10;76fGgb1kaDgOBKMGuEKiERUSFRWSmRBGg2CEqHhQaCAqrtzizK6Qi4Wo/N3fPcIsCXoaxBKJO7Mz&#10;yEA6XT3IaZASaX9ZcUnNWEDW+9x4E6gzDLjnkXpOutSn6KwiHJmB6U90RUkSkBbMuNGvQJeyXR7n&#10;mbdvFik0oeO8SLNR8dflbce/ffLEf/j31TTznr7ywyfffcsv/2mq2DquHExrRXIpjjzym01yoUks&#10;cPm8L6SRedaWKL7Bt5F/vN+N78XGKgDxZSQ5DCduUZ/lEuuikAhzLYW4OyTXSXevf5lvCTX07FbZ&#10;i6x2weA2LUIQxI2tPOEW1tLwE4sdONJmg7BNk4894pt4rkuu22I3krRBxpDyxmoTpzshYbHayMEm&#10;wNcR8SJvMn0in3rmjFtV1MR1gMsPqy2CuAERrrDzzfInSRrEc5uaUYl21jWaoQ3/9LhzXvxGTTt9&#10;8F7HCkVOjViZ2H/NZ4+p3339D2v+PZtr0QHy53ZTfX6aLNiF1VE9cdRBaO7RcWBbt1l2RnQiXJW4&#10;gosnmEmIJ/3NcfFIN3IgLZwmkW4Qw4i74y6HuEeFmq4OcghSIu1PzQewnMQtZssiPTK33Y6/N2zu&#10;sKH4AwKIIG7kgyX4hZYshhax0YN62yXNsKlYnSTdqRLZJTbv2Igq0Z54YsfGwx9y5vjDXvDtlU7e&#10;mGnP/fSiE/fu+OVHizR/fDGqG3FjD405RHoQUGMWq1fQLGiRZhrkBziAi/IULQWjIB2axiBsFImZ&#10;OJbOAeFGDIkB2c93v1/yoZOl3O6Me7mJW0AO1NNQ6yL8dom7t95JqHW6Mx+HERLePu4fmI+MEYnb&#10;LsBsZoGfh35AIQyj+AEFEZSzWKI/wRIjvg9O6CXS/mK2K6T+Zc6lZUOZD2iTk3kU/ZIw2SnvJfKI&#10;W4d6U6QT7Y5rBMIWXCz3uBE+noehQY3IobvmdGrbW979qLd8/62rVc6ktzRXMOL42tLN3/zGeRu1&#10;/Wfq83doVmsvefN7yTLFUow8T4gRPSqKJGQ+pyiLKekwxOhPVF4cI1Ib50IgK3deGEiW+k40EPlM&#10;Xns7FYmOuz8A4u5JTwKUoXymvgPSjT8Lg4gbfrsdvxIvnGohGbqwHRzDvjB3HOJ8PoCOw/N9KlbK&#10;5HohuSHR2Ng6MgtliqBWsjhFM3GVmlr111MHP+htlRNedPFKXTYHaR+4+hNP3nPrz99WDuZPLBt1&#10;PWjuIxihcOszrKQIe9WODnWbEOrEyodOAQhNRxsRMzosxWLx1U50jEMgUJIe0Cl7cREz9p7TB+Ie&#10;zhDCKMSd/vTp+pIOU8UoxI17rMogzDziZhmZlL9unBL9T0ZGiri53rOK0+4T5Bt86dgF1reOrT+P&#10;hdB8Xg3B4Ar9WxAHpEfIi+hXRP+Gvk8QcS/nJkfOxIinh7gFxIwbz7j9JXnPJu6ITJzmwTombIl3&#10;iBvL9Qmhs1lVgwc6fmxQKy7S3rZDtO7I1z7kpV/9YCfAVYbe0lzBuP3SD/6RvefGf5nS9x1FrT3a&#10;/IE7yDZwHAVVDYqFu82nUxGT2WRmw18iEeZB7RxkWtTnEmLc2g/VX2/j6j6XWook0vFw41ManEQn&#10;3KQB50FNt5qO9L36Dn51zeRrJ76UG37fuRMdlhrfIMAvr6Dwkpx80gWyzsdpYpzzRtw4540jYkXW&#10;skaFKhFZ1KRytN+q7Rjbevwbao844Vsrbd8NKoF//ZWL/yKavvWdNaN1iBnN6GbQooIR0vSeu3mm&#10;hr1KVCV8H7H9AGhk2kIICn8AShhuQOCikwd5wC67UPKB42IcRnIP1Zq4Imy57M7L7Jito/nqWGJF&#10;nZB1oatvnKuuJB42MgM3gh4MXg4WylTinjrcrQNw36lvqZWldB0D+aTv4V76wfN08+mElUBE21vn&#10;JNTeJd0H9aLXpeqsWCzy4B/5xB+On0G5CTd7KFBJeUB6RF4QZjddarrZb9Jm5BluuFfdAZ2ykX1p&#10;qqww0ANxI2+uYbIhF5zjRrfM+t9jnbwwJqdUpjZOKGg2zYcO7Wk7UWH7o0598Asu/H4nsFWG/pJe&#10;odjxjbNfPt7a8QEn2FMIm3up2dxHtqWRhqVoZbk3qwLmYpkJPF2xgXQnkIV7m7izGlyPmwUQt5oG&#10;IP0s/bubvl7iBtS8pZH1bBC4A+cZU+937BwvQ8fPP0VZ4FypoeOcd4HNO1KpSrFepLpVo1mrdqs5&#10;edQ7N530ys+vlCU8rFTd+vWvnOHuufm1Y3pzvR3OUkEL2Dbz/PQ+1qTV/33wG/WmS9j4Zup3wz0G&#10;RbgHUYslVkGmrP+biBzHYnemJmZyhmYmBI8lWZP8ZFUFy+8cplQfmpASb3UhWowMsJebSLEjiQgX&#10;8g1d8gG67Qnpkmkehbil23Q+BxE3oOoVkFB7lVGJW0I6x7YFp0MOnrBEn+RLhok0pptxOn+dPKXe&#10;d/LHM3oZ/8KJOz3j9g2c5Ua6xaoMyFtjdaqGaHOGRm5s012zAe3zq3s3Pfxpxx/95+fe3QlslaG/&#10;pFcgIJR2x9df9fV14a6/oPldWtDYRxFUMRpY+k6U8ifIqnwDsYzEna7UEp1GkvEOuC+JO6tBD8s/&#10;/AwqU/Wdmt+O5ikl7tzyyHmeB3x5EWdvPmSHxKpSIyGZi84HfR/IBkebdKtIdm0dWeUatUOiOVeP&#10;wurkXbVND3xF6cRX/0DTtPv1UZV475XVX/7wy3+v77/trbZ7YHLC9NkAheY3qTk/T23YoIZSj0gc&#10;2RHlJWayKCNZpiBcuWQMeQLpFmXKs2ocD0sIHiTCYSR+hF0A3ngV4ST1Af4sw2RJdgwesWAOf5hR&#10;czwQeEpIXRIzWyCLfSZuI/ncPurSHxBxD25NWQTe60N93bG6lgyuesbpsFWvDC4APJNELtujvKpY&#10;KHHzz1QbFRsFIG2xQC+0tXU2J3ngjjpg2w61QofumI5pR7t4zZ+d+sqTtZNfuGptcveX9ApEfO2X&#10;Nt/zuyuuqEW7DvcO3EVhe4ZsaC1NjEukkVX5BmIIcQ1DuhJnQaYnz90fOnGPgkFlDuLOy7uKUd2l&#10;0e1OunvtfJfqkABeYIWCFrHayG5js0C+U6VSdYJsyEoYFnlGifa65h3G2JEfOOjUt370/jrzjuPL&#10;K1d/+etnavWdr5sw2rVyME920CIj8MlrNtjCl2naYkUiVfbp+orTGSBkMZPGs0SOJJl9o6tmvde8&#10;XQGtaqItBomAKAjFxvljJmOUe2Jxi12J2XXJMcgEcZvdmbhMA4ib22dyz0JXLCCXLAvj7D5S0VP9&#10;ujWiBwOJRzyT+ZKQeZBIv5NQZ9zDepOFEjfbN09BEjfSgrC6SlV6IZfN1TSr92o7kZDuOmWVU35S&#10;ELQzoEicyXB5kEUGeW5M9aBAd7sV/9Z26YJnnX/FOffXtrUcUL/zisQdP3z/kwr7//ebpfadJffA&#10;btLDJpWLBWq1GqxKD1Ar5Mj4PRN3ukGkoTYcNX+d58pSd7pRsZ8kfDxX3+EvbXVsVKTTgjDVtKUh&#10;ibuT3px8LBe65dHtkGVvItKCZyLvMDnYik0+Hzs+PkZGuUKtlk+N2In9wuYDbmHjGw458cn/pt3P&#10;zA9CI9qlX3n3g6d33fCqzUU6XPem46mCCZHk+MDefXEYxKZlO0bQbpNNoR7H/Acm1nTSWBka7mMt&#10;1EzD0uI4wEK4SVps6ZphmhrZQRSYse9bY45uGVFgh1psGLGGiTDkiIXkuK6zzW4IkHJVDDHQjtmq&#10;GPZAYxB56PIyOqTXDcsmwyokJA7td5hR+omwlfiuorokO928/z2MKhUk5jklJHFLqHV7VOJeYCpS&#10;BK7E3/klIIlbjRtEKYm7m5t+/yqU7iIlH5DdD3WQQdwgbQgnAlgyx2wbw7JQR7nhF1ZGArJ1h2Zn&#10;PJr1S7TDG98Rrnvw85/0hs//iD2uUgz7Tvd7QBr2/y4+63Xjzd+8x5zfYYSNGbK1mAqFArVB3IbQ&#10;Ob5oLLThKxhGPLLB5bq7D4i709CSa08nsID8q50HkBlmGkpHqbrLLZdFIou4RRxiKZCXzZP9UQiq&#10;QeMTk4BpkFOuklMeo9AoUjMqUiOu7m0Wt37ssD997Ds17eT7lW5ztBv6+c8L9LBbY7q9EdMhG2O6&#10;fbdGu8oaHXaHTjcerO2zbtPWzRW1aaupaabT+TBaY7dWWz/GPXJ9/y5dK04Z7fqs4QeOFcaerTvx&#10;WLvtlfwDc5U9d944RVF7AxFNaETb9CA+iOJwq0nxlKFF5WrJLGhRpOmRS1rkkxa6icIQcXzJgjpP&#10;ECSIA0erDJ0lqG1DZ2VKjo2hBFKC7wlJaUiyJ2qLsU2GgWdSh2XdGlinlPqI44zp+3T95HSlqqta&#10;d4F7m7hVopUYlbhl3mTa1fAWQ9wSIG4MqxC2A6Mz/G0EcfNQjwIqRAHB4Np8w6Bpv0a3e+u/duKz&#10;XvGSyRNOn+0EtAqhfqcVB9gHvumqL7x/yr3lH7T5u3STz5ES2abFeydyGW/RWABxZWFgJ5FqMLnu&#10;MhoEoPpTO43Oc6UlpuOBnzyp8g5GyL8adxp56etA6SiBtFv13UKhdoC4FeF384U4UEy8381ELjzB&#10;He/JmRbNtwPS7BJNbt5GpFvU9CJyxjbE+5p2w61sPGf7Ix75WW3qtLkkyDUkwOxeFPvPsU5uzf7y&#10;t054113l3XffNj43N70lbO472vAbh+th67Ci5h5sau76OHDHnDgoWrbYEeUleBa8Ehq3sCQOQoVZ&#10;ylKpRLAlqmMJ3RBGZHBmXxwjg5AaluqTb6+0mTyk37OSHqXNSOD5MOLOa78jY0j7Szdvmc50OpA+&#10;SPXnISPFHfS2kyH5yMgniDuA2U6KyAmFynHMwEHaqBUazCxTSM2GT3W/THuDdWF7/Ji/e+Rr/+UL&#10;SRCrFoO+y4pAfNdPp2687IOf2Rjc8jSavVuDlCUFIZmJblzeB1sKhjScYeA9u6wGnWBoZ5LRIADV&#10;nxpH5/kQ4s46R96DIfkf6HdA+jpIiBt/0k3abTq9i0EWcfM1JcWDOMTyLd5CQE1IEvOeaRDwXmlk&#10;lfi4SmQWqFipkV0okwdTofYYHWgZ+/Wx7R/b9NST3q9pa+S9UDC5X/31Qsu/ft2Bu247Ysdtdxzb&#10;qh94gqNrRxX0+GBL88q8ikY+2VCMFLmkwzgQjj2ZBmsO022HTMsiPdka43ajqC6W9WpYnUq/Twt/&#10;AWrd/EMg7qz8IJ0ybXib5Qbo5ia7jQpBRPjN7ofwjv1l9FO8VE6CuO1YyHGCyCFdjm+C/W0r8mmu&#10;7tM+r0y73Kk7tp7wl4866vS37kyCWLXo/xIrDPHO7227/dJP/6s1c/0jx/Q6xR6kXDQqF8rkui5E&#10;XvtyrDa+PHClVNeORoQMt1OxM4B3XcGebjxqmvL8qxjmLivcrBl3T/mk9rjVvLD/jDAXgqz4lxN5&#10;xC3vZccsgbt0nsSZZXT+FkW6yfa7Qd6F8hiVquPUhvKw4hhNt6NWYK/70uaHPuFD2iHPuLETwBoW&#10;DF7G3/uj0h033Vw9cNu1x87efcej9cbek8eM9jGTWmtSD1q6GXlshTpCHUwsY1m2QSXLYSNCOGSE&#10;vXAvFDqxUS9lfZXfN6/+yme4qvVDRZ7wF8BtIYvQUnEObS/KoEOFlNYXK0a9bnjAKSQtO8/SQDqE&#10;prR8SNWz3BIyyqqL/nxiF1usYsGgrs+JDGKDApzv1nSydY3ajTodqEd0wJxq7g+3XHDKef/9zpWu&#10;oXAUDP4qKwDxjosP/78ffOrrY43fPrSqNSjwcWTEIMd0KPB80gxVvGSBGDLjVBth+h6/1cakQr5X&#10;G4W8H+Y/jWFu1Tg4vQOIk98PEE7j9xlhLgSD4l8OLJW40emJ7wjpauzK4ay3QXqhF5OhSQAAIABJ&#10;REFUQoVimSzHJt0uUKwXqB477py27ifjBx//2vJDX3TDapaKXW7UL79g06+uvfQR3q7bX7i+rJ9Y&#10;ceLNgVvnI5+8x41lWb9FsLo+VatSwTZYxiU27T4taYPqaLpO46rWDxWSuHPDXCbiViH9pYkbSIeH&#10;psVx5cSBd3nELcMBcYv09uejF9nvodEQQUXkUwjVw7o4n69hQOVHNDc7T01tjPYXNl1XWH/i845/&#10;yT//uuN5FSP7q6wgtK//0lE3/egz/7ZFu+tBpbhBUWiwEgeo+GNg1Dkgv7KCphtTD3IajkSeP/lc&#10;hq82UPV9Vjh4pvobhGFu1TjYfcYecw8G5B/+035HiV91c28Td176szo6gIV6kjyB9DFr4XSjC+ez&#10;wxEFmMToJmsNK9fG+KxzoBcoLoxTiyaivZ5xU3Xjke/Y+NhH/oemndRKgl7DEsFL6ru/VLrj29ds&#10;37frVy8yteapFa1xdOw1DD2CpjfsbEdsuazgWFSbmCAX5/IT2QUx+4w6x9Ik6aWRrtO4Dltw6z0j&#10;3guEBZWj/DsVjgwfUOufhKRBkB2Q5y4dlgTcIt2yacGFdCdDkeGp4fbnV5SRlPvIRz9xc1sKUd6Q&#10;Lg/JwwkAA4KFNoVuQK1mQNPNiNzyJv+uaPKNTznnnI/e34Q87y0MK+37PUDc1/3nR/7tiMrsg0rh&#10;PEWxRaZuUiwF035PxA2gsaBhqI1DQr6Xv5eKvHgk1DjYfWpGoL5n5BAfAP9pP4Piz3WXMSNJIzNN&#10;I4LjyUl/fwcl0NPBSqlc9IBQDsKCNujwEwtyWPojjcY2bCKySqxnWStNUSuwqelbO43a1vdsetKL&#10;P69pmxqdQNewLIjjy83rLvrUcdM7fnXOppL+uJrZGjfCJmlRm0K3xd8e6kALpSLpZiLvAvWnsEyV&#10;6NrGvVpncS/rHK559URiEHEDUg/DYol72HG2vPYhiZvzk3InY5PxqvHL/HbcD9nj7qL/PfKswTqc&#10;rlNgSBvtQpNl2A5prhlT25yk2xvGzeMP+5MnnXD6+Ts6nlc5smvFCkJ8w78cdvnXPvD1Y6Yaf4QZ&#10;d6zZ4tyn7/L2dtfebDbyKn4HQxpOFtQw1cYhAXfynepHYljHkUZWPOkJrRoHux9C3HKPP/PdCMSd&#10;56+De4G40+GPvlHS6SqTqwDihyEEPl5kmGLpFOZhY4+PGgXo3EsVcmqbKbQr5EY2mU6VLMOID8zR&#10;bDC25Wubjzni3XTo3+1YWzpffsT3fLH8q2/8+6Pqu25+w6TtPkrzWkUTRiQtizy3SZWySQXb5nt8&#10;S8yyUT9Qr3Gv1tkuUYlvD+Ugg5C1x50OU1WglF7R4Xsl/v7WIOpj3sJUOqwsyPBVd3ILAO/Vd70Q&#10;8efNuLvp7085D1agbAdL5WyIBj8C8ryAFa7MhwWaNzfO3zJn/uMz3nflhWt7211kl/YKQuOmb225&#10;5kvnfuWBk/XHlKmtke5w7iwsy0BnsULcgytp//ulCqdJqA1Uvs9rWBLpPbY8NxJqHMAoxK0+T2MY&#10;cQ/DUH/LTNxqmtJmRbPQXS6VKh17iRveMVMIYC0scWPgiJEGVZ0hWY5Fsy2XYrtM5clNZDpjFMcG&#10;WbpFkVWmfZ7ttozS9yfWHfLR8ce9cdUaTbi3ceAHZ22/7r+/97Kq1n5pzQwmo3aDSo5GetgixzZY&#10;rwOE1TqAyU9dnCBIYzmIuweKWU+VuFWorUHK1g6NZ4EY1K2l07eUGTdaDucX3QxWq7B10Hap1WpT&#10;K9Coro3TXcHUZYc/8ekvPPxJZ6/NtlMY3rPezxHvv2Tsh+9/y8ePHm88u6q7mmaVKAp8KlkRX2Fy&#10;sLdpDm44acAdzHYPAtyoZDFq+GmoYUioDWxQ2FlhDCPuQXvMHF5qxUH1D2TFmcZQP0OIexjU8NX0&#10;iBk3/tR4xH3av+o3TeKYcUgBW7hDscVaTH7kk12weBYRhDHVJjeTXZ0giqBzzCaXTArNatSg0n7X&#10;Wf+pjUc//JPFw556hwhpDcsJLJ/f8smLHnP3rde9c9J2T6zovqmFbTL0mBzH4aVzkDfIWi6ZLzdx&#10;q3VInXEDCFcdT/a7EkB6siDjVeNTId+r/YiKvAGFNM6TN+PuIisHXYn+OHYohq3wVoPbSj3U6QBN&#10;7ou2nfSiE1/x+W93vKyBMay07/eI40uc77/1vPceXTxwxrjt6TjP6fltqhXRmbYFcSnkMKizVivv&#10;KMSdhUFxSHADTt7luVEbXF58QFYYiyHuTjjKNoHqH8iKUyLLPdDjZxmJOystrIErE/3x9vsX+cdz&#10;2bFxBwYhNT0ZDphQ29lgXeaQPHf9mIrlcSqMbyQyHF5i9/UCNeMCNeJi0y9t+sHkIUe8Z+yYv/2f&#10;lWrb+/cJHCW7/euveMiu3/z0baXwwGlVatqYdduWQZVKhWzbpjAMxJI5dKArnxzfWpIivrXa/lQM&#10;2+PmFS1UmWTmmUeQ/bVRQBK36kc227SCKdUNIOs08iF/Z7aZlM7z9Pu0Vb00eWeFlQWUJaztQWjY&#10;a3kUuB65kU5zmt3e5Y1d+MTzP3uupp3Q7HhYA6Nb0isYP/rQn798YvevPnzYOJmFqkOzUHsKlYgY&#10;XcNGbYJhlaxTiQdUzLSbLKjul0pMKnlmYVia0uhLXw5685+dhtHiFflX480rXxWqkYaFIjvlo2+B&#10;yPSltyyw5w2IS0pZC46M8T4qsU5tu1ghq7KByTs0LIqcKjUiPZ5pW3uK67d9YtPxD/skTf3p3Wt7&#10;38uPuWs/se6K73zufVvd3X9dM5oODvHZtknFgs2mRDEXZt3oGsyQiG/Mtsc0oeccGD7LHA5sp4Bk&#10;Ud1A8nztqfOLrd/ZNbvbJsV7OeOV9bcbd2+83Yl99zlIG8JxyIPwp3cGMgiN631q1QK/8VrYQNfI&#10;0g2KQwxodXLbPs02PPJCkzxjjO6Jypcd9yd/84Kpx73uThHiGtJYes27H+CGL/zDKfbtP/vW1sJc&#10;KdRaZBellSeoR+wWQW+D6YdKRLhX/ahuVKju7wviBoalS6IvfTlIdwB5fkaLM38PPat8VdxbxI0B&#10;0eD0C5/ovFV3apq5niVmKvFb3ht2kQqTW4hwVCyKyEde7BL5ZpHaUWF+LnR+PLnt2I/UHvGIyzXt&#10;BKETcg3LhpkrPnbYLVd8/Wy7ftvf1hwqeO15sk2iDeunyA891nWuBx6fzOez3jG2QBJZBv7EERP5&#10;UsDqWhPIetRbfxYbfnbNTrdb/p8ibhkvrhhkyt9AHnFDV3kWcbM7PI+EoB9OXOAl3EHBiowzdGMq&#10;lyu0e88+ascONalEB4LyntaGI19yyplf//baqlM2BvVMKwa/+cabN9d/+u9XbS+1DimXIrKKJvmB&#10;6ECNVMPrbTD9UDtoRsaMN9NdXvhLJJ6s+LOQlyYVmWnMQDq8QX6GxZu1FL8QLLH0crq33nLNzoN4&#10;Pwpx4x5u5LIlZhwMw6b5kKg6PkmV8jjfE5nUjoiC2KbQLlMzNOaaUeGywoaDLtj6uCdfu0bgy4v4&#10;nveVr/3E186vxvUX29GsbVFAlmVQsVIkUycyojbPuHFSP4qhb83iugGbB9AAwbPvAftlal3oR389&#10;6/Wz2BreX7N766l4L5vf6DNuCbwX9lHZxjoHpHe33mLYTkcfC9vpXQ1pCF8OFnh5PtSo2WzR9GyL&#10;5iOb4olD53ZR8W2nnvOOtTPbA5D+kisW8SWXONdc/sZLN5szj9q8sUiej2NhwugA6ypOMLyRqZUf&#10;D/obyIJwHxE3oKZdEkr6flRkhbUoLDH/S/Od1b0lyPiuWR1fXgpkeahLhQgD99yB6Qa5WCi3imTb&#10;JXIKZTLtMksa+xFm3w65mkUuWWFTK/1WK234+vrDj/yKc+hzf7d2NGb5MHPpeYf/5rJvfHhjKXyK&#10;7h0wHT0i3dJprFIgA+eMsSQcwyaZME4CbWFmYi4UxC1n3WqbAIa3i249k/7TfgThDQsjC2JW2xtW&#10;f/3FHjOeL5a45bE5oUhGiHqKeOEGhl7EgBV1npfIEVei4CYOQ3IbLZiOIFcv04HAim5vFf/9qMc8&#10;49VH//m5d4t41pCF/pq2QnHDu07+SKV+yys3TGJxHBp6TLFf1dG1O0ojE0g3APjpbRD3MTIIJg01&#10;faJRjZbPQVDzvOgwf8/EDSMzal4YOeXadSvfj07c8Cv94z1cYKkRdRGqeDGjK1Vq5FRqbGHMhdRy&#10;sUx1N2QBNnJwDtzZ6fqFS9ZtOPhfa0cd+ytt4ym7OcA1LAl3/tsZR9567aUf2FJyTzO9OaPoGFQu&#10;2WQY4vuyQYxkTxvGL/RIWBVLEzeg1qXh7aJbz9J1Q0Jdsh4FIhwRbm9Y6bSJ95K40yId8CPjlegn&#10;bgHIbsA9iJv7U/5DINjPDsmUwnGpLSJWuBKE5Lddas7PUyPQqGVPBfvjie8e/vhnnnHIU865TXha&#10;Qx56a9kKxpXnPuHvJ9u3XrixHBZqVZNavk+GZVOEze4EC2kcg6A23nsVOQQjIfO03GlSw1ts2fEe&#10;WE7aRAeS/U4imzZHR9o6XE9cOeXadSPfZ6cgXR7p39K/vIaey0KSbG4SbslhRS5WpUqF2iQFfkRa&#10;oUSxblLb18iPsPFa8CNd3zsfln4VTRz8X+vXH/zd6oOfiVn4/crm9x8afv3plz20fceVnyu6ex6y&#10;rmpqph6RU67w0i4IGkQN0mb9D4mObnWPW62vw9tFt55Jv731pUugw8PKqp95EO8XP+MWgGVzhIFB&#10;Jwgb57E7ThPra1LJEeKBnYggCqnV9KjptpngfasS76Gpm8rbHvb3D3rhJ69eE8Ycjt5atoLxs/P/&#10;8onG7uu+srXmrV8/BuIOWJd0kDqnOUrDWCjUhrzsyCEYCZmn5U5HJ7zUjHkx5Se9qOkbNd1CTnXx&#10;WChxA8KdfD+YuHFNh5u+xyynaBUp9HzyYSfeMinSdWr5EYW6RcXqBBVKNfJDWLiyyLQc3lP3goAM&#10;2JguVmjaNcNGZN1JhdJXJ6a2XDlx8GHX09bJe9Z0Oi8ccRwbN3zo6aeXmrd+uNi4e71jRTx4wpYG&#10;VCPrccDmJ0HaMCSDGXjW11e/92B065n0l/ZzbxO3NLDST9y9GIW4hTlOM9nnhskdSAYEpEXCWAmv&#10;PvkxtVyPWm2f2kFMgWbRrDa+f6+z9Y2nnnPZ59eE0UZDt4atcMxf8u5jrv/vL39tuzN37EQxIqdY&#10;II8VsCyNeEZBuiEvOwYQDCDztNxp6IS3goi7J19DyrWr+CKr6xZIlz3+5D2u/CzSKPaIig60+YXk&#10;BjAzqxGZFoV8dMziGXalOkl2uQYpn0RFpFAQgl1WsovkxtA6ZXuu4cy2QusmN3J+ZdWmfj629dCf&#10;TRx99C1ED3PX9sRHQxx/sfyb8z/+rlrzrldq/rRRXbcpUceJM90+OVGbv59PJu95p3St9UDWo+F9&#10;yuKJW9YjifTvUYgb/uNEsE4SNyDj6Qk7Jxu8XQC1v5QosgI58wvMtAMmdiyTIyTsSvpeTI2WS20/&#10;Jo8KVLcr7X1B7ZNPeu1552hTa7bqR0X6S69oxNd+ovbDf/3nj20z9vz19nWOphmJXmJD6CgG0lf5&#10;e6HobTz9GPY+D2p6OuFkEEza7WLjk0BYeWHw84S41fRJ5D2XwBnOhUANj5MwIA6Z9kFu0hhUrr0Q&#10;79W9wAUhNkiPIEmOhgghKHFumO8hlAStapFBkWaRZpbJLBXJLBRJcyxB3MgSDOZIXekaZj0mq1/1&#10;Iz30NGd/W7OvdZzqVeX1G3/t1NbvLVob76TDzANEj2+sLUlmA+pR77n84s+uL7RODijUq9WyGN+H&#10;HqtIxcwxNgvkhhBVy24bowKS1rLOpduZrK9q/RpUj3v99x8z620LvcSd3uNOo5OOnPdSOA12tDHo&#10;xPlsxKPFPsVhQI5hkOe2qGDZ1PZCarsxzdZdpnSvsN6/tW5+8+FPfdEbtjzx9WvaAheApdW6+xGg&#10;Memy8x57xibvzg9sKfm6U8BYGecQ+8lHvS4E6cajYtC7YVDT0gkrh2A6DW4JcabR2+hT4Q7RZT7o&#10;HbBQ4gbSYarZU+NT0z0IPWWVU65diPewHZwXNsLLe8fgemfwFbMT6OQCgRtJMrAQC2oIsDyOY0gY&#10;ZNo22cUSEzhkNHA+lpVahdTZ9oEgFRuwhP5nx4mDyPJ8zW76mt3wI7rbi4y7Dbu4o1gdv0dzar8l&#10;x7plQ2F8D5U3tGn7UT7RepwZx355tBrJHX3FTR968vPonps/UrTd6njJ5CNiUI1qaRGFkDLHUjmJ&#10;VZOlQQ4Ae8OR9WYpM+5uGFlpXB7iRjvBKwwYARQHpO5RA3H+3dI11oZWGKvRzrt2U90j0u0aRWY5&#10;2FnXf7z9xCe/6sjTL/xNEtoaRkTWF12xuPHLL3mwd8vVV2w052qVIrpFocEnq0EMQs/7hPSzG0cX&#10;w96PgsyGmEMwmW4XCTUMhC2fLaisMgCxmIUiHaaaNiDr/bB0AKOUaxeyw114+rtAGOjgkMCkHvHi&#10;e5JmJohYdIFQoyrEo4hMh0yrQKZVJsMskaZbZOJoY3LcjP2yshAiz8fSukG6aZGmGzw88KOYFRBp&#10;ph43Q8ONKa5Hpjln2eaMpju7/Cja4bvxjkjT9lUnp+ZLxfG2Xa6EhmUFpOuBqRstIq3t+bEX2yXX&#10;0Wou+c2gYVfCskMBtQKfxooRrSuEdPt8RIc8PiL6UUSEK8YVuTTwB4PGj9+8+bpvX/zFrYXGKZNF&#10;nwq2yXIFmFX6AfTOezxowsBt0HbJMOBUgYqeupraipJIv8dxK4netrDMxJ3UdxXQBMiTH83ivW64&#10;5+NyEOfTIrI0Itf1qd4KaLoVUGjVqBGZka9Vr5nc9qBXH/XSr/z8/lAf/tCQ9UVXLG67/HOFm/7t&#10;HT8+cqx1wvqpklZyiFzscw9ATyPKQkbDSiO70SwjcghmcKNdGNJhqOEOK59h7xdD3BIIe1g6hr0H&#10;Mssop1y76CVuNfzMMPsQkK4JK3VYFhez70QzFxsqiViDFyuwMIWoTxhqFEYoN5sl0XWtSKZlk20X&#10;yLAsJmi2OIVjTHzcMTF4kmz/IJWd8+Swokgx+bEYIGDZXYgbUehDQl2zgmY7CO2SE+qmHYchpLKg&#10;fURn02dBgLV9x43IdOMo9sMwCCjWvTiMvAgLpVoU6JEWRBoFYRAEYRhAAi8sFpywVCz5hm6HsV7w&#10;fN93DdLndTveHxvGblcz9jil9XsmNjhz5UMPaxE9wiUi/74WXPr1x/7qVPf2qz+90W5trlVMzbGg&#10;mhYzbezbeuRYNvkBynaUb52NNHGn65D8ndU+0u4kcffXt9HqrxROyyNuiSzihheuU5j8sPIVGVYi&#10;fR+FHO7e/bPQRUC+UaU5rRI1terPyxsPee3DXv61q+7rb7pSoH7tFY8fn/PH52+xZ86ccAKrYHiZ&#10;I948pBvMMPQ3pBwMIf6hGEAwSO/I6RgChCPzv5zhLjX/ed9EPpfpXHB6B5SrgHzfTb8ap/pbBS+P&#10;ay0+MhOTxXvTGgnDI0y2TLjY+xZnhvlQErRNsbY22KUyKMRxMU0nTbcphOY1mK11CqxOVTMd0qyC&#10;IPFY52M4ck8VUr74DTKCrAeW2VmECO7wLjmfbFkODxTEgijSo3WW5BEOZlT8O5l99cw+IYmN2X4i&#10;AApVl4LkxBXxYx0hDH1hyxzH4sjw3ShoRbEzR5ZzwNWtO5ue9ru2bv1ubGrjrdu3HP3rwqGn3XVf&#10;CNvBsuCV73/zh9ZFu563ZdwwipaG0YOYYUYeG8cQ+RX5y6uLgyBUhnb9qWFkEXcasrT761l//e2t&#10;n+K9UOUqtJwNQh5xY48b0vU4x43VB4SN9ZTY9ygKQpqdnSejUKEDLaKWUaOGteHm9timlzzpzK9d&#10;sUbai4f6tVc8Lv3HJzx9rPm7T22b0Kcmygb5EOtdINTGlUZ/AxqCEYgrL0xOxwCCwfs8v4tFOu8I&#10;u7czWARGyP8gDPoWaSw4fQPKVUC+76Y/qywGx4tFcLHig2VwCKth5g0iThbQ2Y2YkYuZOWuiknql&#10;ccwGl8TwBSTRsdeImTiZBXGMybTJsgtkOcJkpSYVisA/DFww8SdS7xgAsFCcSI/IDZRlBEzCFmb0&#10;EMxK8gk+9tsNIUGMzlvmlwWUIImtked5pJuG0FWdQG5PwTIb9IFDiIlJ3oRksk5+EJIXaZyXUNdj&#10;w6xGvl7yGl7cbPp0S6k09r3Nhx7yr5VjjrxF005udwJeZsRxrP3Ph571dO3uaz+zpdweX1/RePAB&#10;XahegHIzyGY1tV2MWh8l0sSd5Xe5iFsNW+5WYFEbWCxxo4oFGNglxM3bPNC733LJ83xqND2KrCrN&#10;+mZct9ff065sffsTz/rmp++LgddKhvq1Vzx2fPGMB91zw39+ZXM1fNB4JSZNR4XMqJSdzinV0aXQ&#10;vRfv+xuOAHeIGQ1SYljDhN+8sDncFMGocQ3yuxCkw0CY6XCzpFcXglH2iNN56sMQ4pd+F5y2xMhI&#10;ftyi3JeyVC5UU4AohUEG3sXGijXTF/xLYxZJWYMTQaqxMDuJq2bZTITqNwpDcWrCKRTFcjlmuHCH&#10;5XAoeLEsMkyHbLvC+5Ms5Ye/GBrChJYrnHE3TXnqQnxzXh1I6Zw2sYSPqCMoI4Ezoa9apof3gBOi&#10;ZpWXKDaQtDyGGYK5RZhcpmxFLcmPprMAHkyhQi2mUE5jURSZkRcHN7e1ync2H/foz9lHPOume2v2&#10;Fl/y5bFLf/zeb23073z8ERscsqyYDNOmFoQFdYti308N3frrwTDIFT/VX+d7DqnfUmVz+vsL9BZH&#10;f/jivkvcEtnFmEfcaCeorajD3BagZ98NWJUp9rY1o8Cz7XBs676wvO1tD3vjOZ9fM9O5dKhfe8Uj&#10;vuaSsZ9846x/3lycf+5EKaCig44m2ePjhoC6mFRy9AW87yeAyi9X1nmfiyH2C8XMR+wVpa84H8kd&#10;GQSCMt4vhLjlVTZCvib91bB48q7DoHYI6Q4A79DBi8aOpi9mIen7wdf+8POgdjwSeeXXU0YLiEdC&#10;mvXMi1fkYWlS5WzOkzBjwywWp7IDfoI9Qj2S9QrvhKlQhMXpYq2ROkVGzMJmLCAUBfxN2RKTGApw&#10;DPCLb8QCaobF3wezRq7imkVBKPbFTcMmzcQM0uQrEyuIHjMpWNtAXvCtsdTO7zDYwBJ/YjQi6nbt&#10;XNaJHeooilk3NSTdRVmIfAG8bB4bZCZ7oxDDg9Qc51G6wRI+tgZYSl6nMBKW/cjQYk+v+ne69g3r&#10;D3nwRRsf/Zf/qmmbGuxpmfGT9z31LYVd1779qA26UTACinSNmrHJSnFslv3vxaBv3gcetwj3/H2T&#10;fHfKaEgjBXFLt72QX0NATZP0w8HzUjnfJQNFBQPGRGGixhSrPKwW1o/Yrnar3qa2G1BsVeK2OTFz&#10;wFr30ce9/ax3adppkFdYwxKR9cVXNLD8dd2HT3+Ffc/PLtxQaNJYtUCBFlKQzAD0MCYTS5I4460T&#10;BTqW7NBAYLJOJ56gY7/OSDruZESMCo9+SF55OTN1n3dVBVuyG2EXeQ1QDXfUqxre4oCyQIeMsEA0&#10;6FlRLuL5oGtev9TpuIakb6FmPfvLV3zHNNJxppeGsyD1V2dBjUuGk36Ozo5nVdw5YvkYJSPKh4uz&#10;A+kntdqRfD9ZmgIiP71+4QB+uq6Exjgsh8uBqYy1WyIIHyoqMSJAnCJeQbydvGAAwQPUlGWoVB7T&#10;eVV/Y3hhGNgnFvc8WEB0JlYF+AcSmkztxHCEVYzy6oHB2uVa5FAjtmfqbuXDW48/7uOVY194j4hh&#10;+XDZR1/4iPItl198SKW9eWLSIi9wSXdKFARiZUSWqlpPcJ/O81KRFVbfd14AcGqBtZ0hHIwhxIJH&#10;D1EjTuiJA7jfkGlAnWV1phqFQUxWuUL1RouaTY98N6AQpO1UaE4rzk0H1X864rHP+sjBf/qmaeF5&#10;DUtFf01YBbjuyy88xrzpqqs26LO1sTGbQj2iIFGOb4YhmSH6D6H2OTAlccMqEJHJgjpEMN6EmTpm&#10;GunGk9W4BkHVdbxQLKXhAgN4ZyQM6pzUjiwLqnAOkBdeFhZK3CrSS/1pyDR1lnQTqGnt7kULLCTt&#10;gyBDleGp8S7ku+elicPMqX9SQlisqHAgSTjiuUwP3gviFis+ciUnbwWox50MSxKCVN5hYMZvctpw&#10;Zh3fAMJ3YhUAKyySxCEEb1Hd1cjVqvV5c+Lb6w954hljJ/zZPg54mbDvqou23vwfF33xMHv25PEJ&#10;Q4POLz7Djdwk5aB+H/U+D3nfRkKGk+duIfVABcoPfRiCMHjAKPoyyB7gDu+EOzB675YQVm6Ee2Fn&#10;fq5eJ9sp0r4Dc+THGhXL4/HO+WimpU995kF/dvo71j/6rHn2uIZlQXZtWOHAsbA7vvX2qw8qNI/f&#10;MFEg3YgpxHIgqmsYkxGGXJFRYT0sZfHsRywngdR5aZ2JW3RAS2s82R1nXkNVO4SlxA0slbjTkGlW&#10;0zgY3dG9irwySENdsRgFveF2419YuiWyv9+oUHOvhqaWQafjTJKqvl8wkiXtDpTyZGEsRm/K0oSC&#10;X+wLpIt3yf0oV95/xw177/xgYmBikfFqJi+5m06BHMchA9Lylkm+75FRqNG8a9FMUPHbzroPH/Xk&#10;J5+vjZ28bOQdx5ebN7z77a8oN+44f8OU7phmwJatbBtGijrOGIurQ/lAeIO+8dLbv8gA4hCknTxn&#10;a1/irDc4G99DntMGTD7DrlMYRBSFIYVtj6anZ6k0VqV9jYBmqDbTLm06/4RHvfiTtT/5+wMi1DUs&#10;F/JrxArH9854wLu3VbzXrS+FdsGKKbbEEqCBpbmIZXt57xDEHWIFLxL72Dzj1mBLWRD4GnELqJ3L&#10;6B2YSl0Canh5WAhxZ4WJ5f3R09qPQfEjvmFhq7kfRNw9YSVyGFl5yoLqrhPWEOIGBLF2U9ZNh0x9&#10;IlWeSJdjEUTeY14Wgn5T77tX+E2Fm1qiZYEnLMUaFgu18Yo52qBukG5J4TrEEzpgAAAgAElEQVST&#10;jIJNdnWSQqpQPSxR3ZyYaVnrP3zEaWe/czmtpe2++CWH3/PTS3940JRxSMH0KPQTq25JeQ37zotF&#10;Olz1GwJLJW75DWXYmKAgS4hXXrmNyHoS63yyQWwQsAorcpstas/V+eRAIwhjv7RxX2ty+3sf+prX&#10;/fPanva9g/6asEpw6XlPerI9c/MXDi6Hm6p2RJYjRpAahC2SxhBpGu99Y6mcl5IgNNR5JwgcO4NL&#10;aTxC/X4XWY1zEIbFPbRDUTvuETqL5UVXw5PEwuJUqW6h6JKFmg4gKy3pZ+kZV5ZbCTVs6VZ6HzkX&#10;UnAyCXNQnKNgkH/ZcXdussAVEG0AHb64opHIezQU+bz/msQvw04qM/bfO/EmWxVYlhbPBFngN65j&#10;UzUKYovKk1vI9QvkWuO0LyjutaeOfta2J7z8v0UgSwdm3f/z1td8Z/tU9JQCzVERtg7CUEjr55XN&#10;fYBh7X8YsOnQBb6JyAt/1SRwlDX3cyyHYLLAIgQEsU0y22jTzMwMlR2TDKdC+1uWuz+ufugJf/Oa&#10;92gnvHSWA1jDsuP3V+N+z5j/3vs2XHf5Fz++RZt9+kTBp0LBZj0VOoTSePkPe9s6EzdIGpqAVOIG&#10;xEJhqvdOIDueQR0jcG8T9zBk9TmdTnOB6ZFu0/6HQ5TdYuNcAOXloP/bpTEsXelOO+v9MCyUuPG9&#10;F1a+gzEszTgaxkjyKd3zlQeug9MyLPx+0oMEPC5ixofZNkoH4fBfUlJof3jvaxHZpRIZepmKtc0U&#10;2hM0HxfjfWHlBwc96KEvKx79vNuSgJeM69598ts3OPNvLsb7TQz2A9iTZmnq/q+3nN8oDbU8Zftf&#10;XHzSSApO1eD8P54lPRr/ToQSk+N/LIiHUxRhTL4XkheENNd0ySwUyHP9uKmXZ+b1dV8+6U9f81bt&#10;j587l0SyhnsBaqtZNYDt3Wve8+RXl2Zv/sCmQkBlGBJARxSFotJqJmtJghKLNHEzpbOgjSg6Uc0X&#10;23CyiTMNtaGq8aAxDYLqvg+pGbfqFvdq/CqGvVfDHBUy3GH+h8WvQg1PFT6TkO5U9wvBQtOWhfTA&#10;bDFpQRrUvMh0iXfZwnnDhhLwi79oiMrgrDJIP+sIv6WANgFZZlx5HzmZ3fGxtqTBcNq1iFpRQJXa&#10;ODXrbZrasI2otI48KlPdHJ/dT5UzH/AXF3wuCXbJuP7CZz2t1L7tSxP69FhFdyny2kRGIZO4JRbz&#10;zYahp0xTKzALB1STiiuf52bVpTB1g4fY8BZaBnBFPeRBY2RQ6IXkugG1PWjc06ilWdQwK95dbfMj&#10;jzjl5RdsPu2MvTKGNdw76G9Vqwj/9+WXHjPzy8uu2lJo12olk2yYVIw8bhg+m0fUKDbEcRmcscXs&#10;AtqrAHksRRK3xEIbah5xZ3V4WUh37IuBGr+a/lHTAUi3ahjDoLpPx6m+U7GQ9KlA2IP8Z71X79PE&#10;o74DsvKS5S4XS+qYRVwyXjV+8W4wcafLP10e3TyI/HOnLibhPVc5c+Z6yufCu1f5Phc4rhQKFa0Q&#10;TMNVnttHWiAPrRdsmm+2qFwoke9pVKpNkTm+mZr2WLy7Xbri0BP/6inaocujXe0XX3jZQ82dP//W&#10;1mJ9mx3O4GQ57F8NJO6sgclC0C3nbHB5Kkh/s8EQhMzHv3jlgJ8gBDYbyxMV1gsArbl6x542SNtr&#10;BtT0YzLK47S7Fe+bL2z88vGn/uU/rkmP3zcYXCtWOPZeeX71pv/40pWbzJmHrCsbVHU0oqDFOp0D&#10;02YVkuKcqzTi15V1kedfsxrOQtBR/JJqoOnfwxqhkeo0stwOI5asPe400mFm+r+XkUUWeCb/8mbM&#10;alqzygbI+n5Z5Z8XHpNPDuAnL14JNVwg7WfYisow4Ptn5QcQz4cQSwaxyvBE3pO96hzijqHoXCHs&#10;POLuL6tu2tkf/0ilF8pk2GAKBKZMVt+KmWNhYgPRxGaaM6bm2uPb/+Sgx7/56o6fJWD2fz935M3f&#10;uejiwyqtY53wAJl6CC1uA4m7P08qhpT/ECDfnbqYEZf6/YHuPUzBRHzCjnXdx0JnPcIx9UhYQwt9&#10;iqKASk6JWm5A9fk2uSBvaIp2xmguKjVmrPFzj3jkMz6zdk77vkPvF11lgN3d7519/PsOL/uvnLI9&#10;uxC3SQuaZMDwgl0k1M0Y4uMwiMR2EFXi7irJUBtNp3PLaExpDCPuYVA7djW+9H1WuDL+YcjyOwqG&#10;+RtlRsJCgwkJyvzgHn/qwETGJ92m77Mgv590pyKr/NLPBHl1kRfOYtEhrCUC6cougyHln0HcEiLv&#10;griHQZZLunx6ylaJRr4T7pOZoURC3pgLhlgRg6Qz3mN2j1WwYoWM2kZql7ZEt/vV8x/y7AvP1TRt&#10;4UYJFMTXf+Oga771vq8ePd4+yfD2axb53A8MIu7h6JZ/1vcZVp+gIKenPiphqPe94SVx81luYSAE&#10;wmkQRANZUxyQbWlk6QbNNdq0d980xXqRdKtCzXZMrjE2M61PfPSU9551rqadnrd0s4Z7AYNrxSrA&#10;d97+mKeWZ+78zCartXFrzaJq2aQgaFMritnIga5ZvN9mxj6RJhWdYoEcHQbUSfQ3mrzOKQtZxC2R&#10;9UwFiHtQHFnv0uGOStzAKOlZMAYQA4D0g7jxh99CWEmkBcunSH+63GUa8Qx/6fssqIShIh12GnnP&#10;1fthUMtfHYjloTNgHM05p0stg1HSKpfSEZ/qv0PcA9KcjkP+VsMZCHYrv2PvIAOEGbHxEmg0TATl&#10;ophckHdlnIz1B8e3t6vfP/bRf/J87bC/2d3xuEjEs9+dvPKDb/vEMRPeM8xgv27GrtDzPkAeYFhe&#10;VdPkqvth34il+BOofoH0s/6wxGxcaEbDAERLzIQK1bYgbkvXqNF2qdnyKCCHmr5BLhXIcMa9HXX9&#10;ogc8+W/ffcRT3rCnE+Qa7hOoX3LVYe7y96+74fL/99mat//PNjgeTVUNcrFcDs1AdpElKFlPU+zx&#10;lZWvQCNBbPN+kJE+uqIAjSLvnUS64+5vWMMhO/q8ePKedzDCUvli0iUxLP5hRKXGjxm2nGXjuWGJ&#10;LQsZj3Qv/9LPMzFk4DBK3kdxk4dhxJ0XtuzvVf8qZL7TZSGR9UwFdiK4THOcgTwHEXcW0nHK/OWl&#10;oxuyfN9d+kXcIWaIGGDjjHcE62kxtfyAArtI+uQ22m9uvKV66AnP3PiY112fBLBoxLddXvjxp88+&#10;/5j1wSuMYJ8BCoNp1UHEPRxDVjyGYBhxZyFdp0DauJfn5ln3eYw9beggJ7YMt+/ANIVageq+QXFx&#10;iqYb2sxcUPjU055/xrnaCS9tdgJbw32GhbW4FQgsl3/3zSe8+SCzcV4tnqOpKvZ7oLvcJDeMyIbG&#10;pjgmI/ZY3hLKWJi4I4fVQkLanIU5MjpFQH2uImvGlG5Yw/wPI+5hyIp/OTEsXSpRqUBZpMPAb/yh&#10;QwGBW45QhSn3uvEM7+UzSfJ56cgjpMUg/d1GhSRemQ41jL57Jb3DiBv5z6tPXLZq+ScR5KVHEo38&#10;bupxxlHQ8y2SgWPnWVIhZajd+NV8Cqlz6IqHBTNMGrUwJssg8qOQPBzlLK+jRvmQPe3qEc8++pkX&#10;XN7xukjE8bXWj972srcdMxaeZdKMqcdtXqpeCm0vVQGQJO5Rw1C/J5+159IUsgJ83BVh8QA5oGaz&#10;Ta2AqBFoFBQmaSauuNOB8/GTjvuL92z8m7cseRVjDYvDwlvdCsR1n3nucdHtv7hsPJienKqEZJkh&#10;xXaBwljH6jgZsBvMdrsT4oZJv9hhQRgdy2V9ncroWCpxqh25CrWhAulGPix+6TYrnOXAsPTLJXL8&#10;yTSAjEDcaTvR0GKVdpt2L/OQhfTAYZC7xWJYuanELSH9qf5Vd51z1jlIl4NET9moXYBC3Crk0q4s&#10;t278IBD87r3mWYvrPdaVBAFIK2jJbTftSbr4vptnCJKapi3MhYYRmWAeXeejnHWtQOb6B87v1TY/&#10;/5jnfvzijqdFAkdIr/jHR5x1ZNV9u6nPmzpm3JC967joh1r2/ejmJQ1ZF4f5Z0U26facU4fVcOQ9&#10;Pg9MwEIzHWyLW4ZJURCS22pQo90i14vI1wvkWVWap8r0Xhq76MGn/P15h578wmWR1F/D4jC4VqwS&#10;3PGdsyd+fclXL3vgBB03NRZphuGTC4nyCDs/BgumWSBuLSQfszgsj0XlZMbt8dGJLKBx5DUkiTiv&#10;hxwR6oxVjS/dYNV3wDDizsKwMBcCaGEahHQZynhxj71uELjru0zYIG7sectjQ3CDv2FplQYNgaz3&#10;aajpEBjsp9dtP2T2h1WDvPdDiq+vDID0M1Ak9BRIxUIq1OOOXSQzeWw1YNaGmd8Cr9lpF99Dfopu&#10;2mU6BNHxczbHCxvf2BaxOC1GHHAdCA2N5iOHtA1HNmaiLS9+wAs+95UkgEUDq3M/e/dj3rDdaZyn&#10;07xlxu1ERHUpyCbuUTFsxp31/Xvu2ciP0GaDQRbCCzyf2o0mNaFgxrCpGRqxPn5w6/a58GPHn3jq&#10;BZtPf8/aOe3fMzKbzmoDRtLfO+shbzvYar+xSAec/8/ed8BbUlTpn+p4w0vzZpgIDEERkSCCAUQF&#10;UUFUUFbZXXcNYHZFxQAYUERFdF11RUXUXXYVUME/RkRFARGF1cFBkSAZhskz780LN3Ss/+871XVv&#10;377d974J6AD3+82bvt1dqaurz6lz6tQ5o0NY3y7xoMeM2kIMYoKjiZgiZtxK4gbx4S1iiTP+NFqE&#10;seCD0tjRjDuLdP15bcknnm1oFfS2Iq/ODrTWmPMa0ma+UONxSsOKYmnViWRFxrHZqE2xARWbC1oG&#10;2W6JmThsYzmCU/IeBO8K0HUlkl/LXSWeUVkuZydhWooH9LFVZtolaAppwph3Pw0Bd304Jsmy6bPn&#10;3MbUdiv1fpLnyTmq51OSb1e4VTjcQPl6EGQLh69x9HurDe3yNNpRuPOh83YwiwR8j9uVfkbVH93j&#10;od0GBpg/UpsmBUHA+4z5Wwgi7lPDNakmSzQl5jemh5/4lqe+8dJvqYzbDjDulecd9f6FzuTHrXja&#10;tsgju2Pq14285+5Eu/+y73ouaJWvvyPt0jGBfrUKaQ2IAm8Hs2wShs1hSv1GQM1mk6IwZI2jb1Zo&#10;VlQfrrtLPvOcj/3bhUKctN3W+QNsP/qNqscNHvz2vx29duXPv7m4PLt0tAT+YJMMI7KZIITMuPER&#10;KDcs8NdrkogNkhygWzEYjV4f69Z+nOmy8srFOlTe9SxQbzodzlVb2mQnr66isvV1vYa8bUjnRTuS&#10;/b3cLvxBkRyRgJtFMBDDJi+2a5KsH0lyF3t+84iKbNpefZItYKPYo1K5yu/OLY1Q04vIdBwy+NnV&#10;UoeKOp24eETEN1GiOILDCazyhWTisRJPURIOKDoYFwhhuh/VhK2zjzrJeFH/tVAk6uaA6+JwmOrY&#10;Jsp4JqxR6vepzvsfgXTc7+z9zIQ0LTHrS4lDlG2HakdHPTnn7fGoruMcz89GVVFAZtwkm9do4X/B&#10;oMjCdqUSTRvzm+ujRW995nuu/F/OuB3ABP+PXzjmzMXR2rNFuMGqOogmCCm1lWSrwc/R+hbbSI+b&#10;ojGE54+SiSbCp/IqQSKBayBEKmunYGCL/dpkUizVtlb2ARFEVK4M0eSMR9J0aHp6mjWNmBDWfCnr&#10;pQUzzepu5xzxwU9dIMShA0O0nQT5I+JxCFiX//6nX/3G7uXGCVXRpLHhEfZdLgOsYUOqlhSyRyEQ&#10;KmXFCqQlZv3xFX1oGtmPtBf6fcB5nq+y6dL14Z4+V8fMh57Jmz3X0NfTZW/NcynAY1PCBJjgIMgL&#10;qAvcy0IaC9nQCAZoQRhTMyAy3NGgEdnfDsj9uiuMfzOk9zKvNlENG1M0NlSmicmNzGzHd1lCll1m&#10;942wNLagMZF4gyowRGxgqx/cabLZNL9jzdQhvaNf8TwcFzr1mWQZNySdzj7q3Z9ZaOOgbUdxftTd&#10;+52ocLUK+eW0yihqZ4ZRbD0682fbq8/Tfa5/a6tyGI06YZO3hAkqqRgDlqSmVaKHp0S9VtrzTUec&#10;+ctLkwK2GTBOu/lzZ521UK76gBVusJTDJkw2i9959nmyaD1Linnra62+LwBPXFjbBy9nSveGsMT8&#10;XpMyYLyHMcaaGfaCphg3ykUOuKaAFiWIBc3UPWr4AUVkUj0yyLPGNkzIsS+/5LMf//QgytfOhfYI&#10;e5wDarDrP3n4e4amH/rM7gtKwsTaqQzJReg+CigylBUr+/SFw4dYzbS1xA1kP7y5oNeHCWxNWWmk&#10;CUIa6etF99LIu9YL2TJ7Q7lUBLBOyURcKsaNbSna4Q33uwR5tskqj9JMM1pDxsjrlx5yyK133nLL&#10;W6Kmf2o4sXa8JAPhSp8sM6KGXyfLtml0dJRsyySXnwOWssSOdUJWD1okYp93DSjGpdqj+0atnart&#10;Ptp6Wkm5Kswhms4+7FOfEfqrdx9kGFURQ+yB9DvpVVfeu8um78e4u5Bt7w5m3Ol26PeQRsezYx83&#10;B74QZMYea8h4CcuwKDQjqgubHthizDSry1///A9ee0Ur4zZCymtLf/riZ89dGK96p/DXm1UL3dHJ&#10;uLN9nm1/Fjq9ToejvoZjL42WZtyAaoe63lr3TkwQDFMtGakwxEozw7QLTB3LfrGk6YmNXPdsMyBR&#10;Hpc1d9H0urD6iSc9/4Sv7/3CMwdRvnYydH/Zj2Pc9rU3PWXq/l//eoxm5u8xf5gcEZLve2rvtoH9&#10;2yDZkFJMMuFRDeAPp/3RaWQ/4CL0+7Dnil716TrSaXrV26usHQ9NmNCf6GClimXGjWmSbVDT98i0&#10;HAqlRcKq0jT2pxiV7+72vOefTIftK26+4BevClbf/x5v80P7jQnPGh/CpMojA+60TGKr87JTJsuA&#10;C1sDQhKFwlB+mLHUwK5skz4C48aRjacEB1XQjJv7jLcvqbQssUDa6cG4u/uyk1FtC+PeGuj6dZuy&#10;730ujLsjT6a92EO9fWj3h6qnXX62rVmoibTa9of3EIdQFzskbJMCGdJUJOiejfHm+vDyfz7hnN9e&#10;3cq4jZATK0bvvuycC8a8h/4xbqwzSmYi6SZ92P2utw554ybbB13n/D70ck7SjlSfsuEh20Eog078&#10;tk0Y10rCPCeILZqemqKoNkWW41BglGmSRjY87FXPP/HE931WDKzHd0ps30h7jGHzT7848tufnf/z&#10;5eXmM5eNmMKOGmTbFg/+0NQbd3g/WPLBKkLPElgfIrOt6Fcu1MJAUbo0I8kSFnW9nS97f0egX5lt&#10;VT+eo5tx43cQheSWKlRrRiTsCjnlEZpuxGu8oaVvfMLbr7pKysvM2s/v3P/m679/+og3+coxUXfM&#10;YJJcR5AP9antEDkuWbZLNgzYBJHNjw0DHEzIUE/qHUL9Cq4A462EcbfV5em+7HQGkwdFNIuhJPhi&#10;FJULqPb2Lh/502MjO07Skw6FTsZcmDdh4P2erx/acbYV9G99LHr+Vh68I0PFh6ZIkCVcMiyTalGT&#10;NnuCHm64D9mLDv2Ho97znRUqw7ZDPnD9kgd/+cVLy/W7n0eNTcIRQYsOaBS1dy7o6N85AnnUGFLG&#10;lnwNi9kaiI2ONmkf5HAsZRhsfAYbkMmaR1EoqWwKaoYkI3f+5g3m6MePevZp/yOOG4Tm3Fmx7aPs&#10;MQgYn/z49KefsbTU+NCCaHNl13ll8kNfMW54EULYTzBrNgJRH4fBBF8RsX4f3rZ81FkHGkC6Hs24&#10;s9Bp0oQbv3VZ/MGzWo5PC5HOn4d0eXnItj2Ldj6Vjo2dUowba9J+GFClPER+jHfgUGV4nPyQ4nVB&#10;9conveAVbxIHvJsdQcjrv7jLb355yfudqY3/vKQaL/NnNgrHVWt7EaQMyyTbsqhsGFRlFSLTeoo5&#10;nKGaQKBG1S9QhYOpoF3tZ1Br78p4jcvlNcTi5yy6rjEXxl3Ut4Bq39YhXV46SI1CMePuwBw1Bf2e&#10;X6va0/Wkf/fND20YllFQjkRoXvZzSNOeR5t8Qz4UjNzwnBe99l/HX3jmQ60824jpFRftO/HHH3zf&#10;mr5nXyee4miCIuz+Ph9p5L0TZXsDCTvx64+uAbFiG4xk6skTUuzbVtbjdS+kGS8io1Qhz5MU2sOr&#10;Zt2xzx15yr9/dUdFVBvgkcHfdsQ9CnDnDz/w7E2///Eli6OJ5eO2R+VKiY3SwLiZQEM5h68CVuWJ&#10;dJiWuLMfVb+Put/9bHka+noe484SvnbaTsatrvFhq5AtXyOvrXN7voTQpNKqKzFLyF6AdWuHDcoa&#10;AdQdLpnOENWcec2N1sJzD3nzKz+tt6lI+fPqXRf/8mkbb7vhA6Nm/bBKsHFUiLqQIiQJ1bg0yDFs&#10;KkmbJQ/DtUmaMEJT9aaN/dAaZtAsVan2oF1YI4QFOiZ0MYdDbBsDzZnxaczB5WwWnX2qwi1uK/pU&#10;3/U8Gq12zZGBF6Klqp8r0ukxzcI2TVxzlBezWFLT92mLH9GG0I0eFrt+6pXnffQTO8K4avUvPvPs&#10;+KHffI823724LBpkCX8HMO7ez4+ys2MgfY4ww6BLmnFraVu1CRPMUAkaydZIbPkKmj41GyH5saA6&#10;xk95JF43a91bWbLvRw4/42M/GliP7/zYnhH3mMTEigtHb77swm8uNzYev+sovgiwbSIf7skFjJGw&#10;JoovRFsbFzPtPGQ/8uz5XNDx4Wa2K/VDuj7k61d9Nv1cMde0LVV/cq6hGErMXpzgjxwaaaxEx4bN&#10;1uKGXaKZ2KEpc+ye8T2f+prFx33mJp0XkD+9eGTl/Ve9yF9z6zkj8fQ+ptEw4W+e10FjSXasmK1d&#10;cklCfW5Bhdg2TgPY+CzVv2rSJtklrmZoEaTyHoy73/vtJzCn+1GX1S6zrR7VmGu/A1xOH66vt19p&#10;ZMtXS0XFyKbPQhkldj+bPnYbZ6nxou7HJGNfOQ4xXKUhCT22jp70iTYZo5ND+774+Qef/JVbkszb&#10;hft/+MF/qmz+8zeiDXdVHcMjUwYqKlnB5AZt7Pf8yvixE3nvPH2t4z6/v8QeIykPXQprDjiMwhGT&#10;URivQTvjNQNqIGBIQBSYJWpYFdrkWX8d2f3p7zzktO/8Sgj4ihxgZ4caFQO0AOvyKz90xNm7eas+&#10;vLQSiYorybAM8kVMoQw5Ti1omQxhFGP1dDmJD6zfGqD+CJFOf6RA0Qfffb33K9Tp02UD+jxzuQvd&#10;9eWjKF22XqDzOZOjOjDRwX3lbkVtt0LZTOCwzUfFaiNh2Rx6tSlK/iTN+/oB/3baGUIcU0uKYeBd&#10;/u4rJx9CWx54e6mx6RXDZnPYDDwj9pskec1PTQqaQZPKjkNDwyWuE8wIBm2oO71UgXbw3m5I7lC2&#10;4HoEaRz328/f7ts04e4eJ3wvvR6pr+Ug3WdppA2RgKL8WbTa2DVl6iwjzbhzy+4jcWfbrcvQx7Rx&#10;W2f5aQbdCZVO9bkhAuWnnByKgpBMimjzbJNmRUU+FI/99Jh/v/DlQhzVjse7HVj3/XefK9b95Qyr&#10;vtqgoMa+HRTjLka6/fr58p6pF7Lp0/2kX49m3KrfEs0QhWzPEUXY/oU+smnDxi0UxvA0WKG6cOMp&#10;a+xemrf32Yed8Z7LdlQ/DfDIY+tG0OMEKy485Qjvr9f8aKndnDe/apFlSwpFRBHcKYJg8zIntqFY&#10;FMInBQSXDqLTRvajyyL9MWfT4l7etTTyVOVpFBELfa7X54uQzZcFys+2qQh5ZemsOOC+EsCgik7a&#10;1fKsho5X3tBwV5oWG52Z5QpNhkPTtereb92/wK2llD91/3LhxS/Zct9tJ5fj5jFDVmCL2FNBY3yP&#10;JWhsKWLpzYhobGSYSqUSeZ5HjuOwRM3l8HtmJ5sqFGIsqMxhX3U/tPtSP2tbYlQTAH29db/PJ1j0&#10;/lroI3HriWNeOdyehNxn87Wh2l94vw/jTk988p5BS9zd7VMTWX3eWb9Oo5gTnI84ZoUaDY/8Zp1m&#10;QoOmrXmTU5Wlb33eR357WZJ4uyDltda67/zvj8O1fzm2HE6RSQHXjYhkvZDf/vb1PBuWPBSVo9aw&#10;2XScT9GfsNdAfAUDwnMUsWc5yynTmg0TZDkjFIsSBeTQBs9ZObrvU9934Fvffv2AaT+60H/EPA5x&#10;/7WfH7vr+1++YjerceQuw0KUHVgeR/yn1jeV4wJm3CB9qV7Mflj9Pkqk12myHyeOWcKbhsrbm3Gn&#10;kdeWHcG4tw/JMyeiQ6s1vOcUF3TfKEKu9nNj5mSSgHrbKlHozqPV9ZGfH/jSE94gnvS21UkJHZBS&#10;itqv/nPhyht+9G5/YtXx47b3BDOsO1VI3PVpMg1JrmNQHDYpiiMaqjg0PDzMwRfY8tmCOhbe2wQb&#10;tEHTAneRDts6JHVoL1YdDJoPjM6+ShhizvtL93k6T/Zd8L05Mu48cDtbZypfNn83eo+XLHR57f4o&#10;am9nO3U6GFJlgffB94UK4xn5EYU+UaPpc0Q/c2wXeefm+MoDjv/ndyw9+pMPtjJuB+Sd5y9d9/tr&#10;f+mvufPJVeGx5k3GYSs6YBHQzqI+xb30UkC2b/pBlQvGj/5QSzr4gz0GvE+gb+BZ0XFKdOd9q8kd&#10;GqPYHKaJBkXNqHTr/L2ecsb+p33/l0L0mX0NsNNh60bK4wSwLv/VWYe/Y3h29SeXVuPqiBuRYUas&#10;KocfZBBqI1LEOcbe4O3sxewHqz90/ghzPuZOQtB9vxe6y8snKn8rpOl2i3qk6Aj6GWhNUCRkccRF&#10;V0wJzN0eXkQTxujMOmPBuYe8+Tv/3mudDu/24Uvftdd9f7rxDWZz00mlyNvTMQKyTUm2wJ7sgEwc&#10;45AllWq1qvrMgP96l0xsLbNMtQgPNX4UtBg30vG7SdqP3/Cbnp4ctd+tamKacaffTfd7ykefeVer&#10;nM4x077eriV/HHS3o0+FGfQbw+32dafBPc248Vu7V221XQgKQo/XbUMP48IhzzRpi6yuq+x+yPFP&#10;efvFK0R2kX4bgEnfpqvOfKlYd9sl3oZ7hsvC47VleCADgyzqu21FXpSvA2UAACAASURBVH/lQfWt&#10;qhvuewGcmlhASSa+0Bqt2zRBZnUeNWSJGmJYbgncmxc+8cBTD3zbxX/o9a0MsPNibiPkcYj7Lzr1&#10;WavvuO6SxebUXuOlkGwzpkgEFAsrkbiVigsSmKY5eR9c3rVeSBPYNNHLEt65oIho5l17JFBUfyeS&#10;54N0wKdqv7zOpSdI8Bivd9Ljf2bcUJFGkszKGE2X58mHverdez31uJeMHvWee5LshZD3X1u6++rL&#10;933g9hvfWqX6C22KdrWihu2YkShZEVlxQCarQpXrUzAN7A82bZcsx2ZpH+I01rvRvvRzgilDkmI/&#10;65nnz3aHtpHQ6bLpgbxreeNhrunS6I7OptLnlQW0r2sGXizRA1qi1PnS7UmPj/Z1da6v6zVwnLOn&#10;r0Sq5P6Fp6/6DPmhQdXyfGpENk3Gbu1hv/SlE/7j/z64oyRJKW8aefDiC84b91a9yZtcZVlxk/eN&#10;o00YI3Nh3OnnBtr9ODdk07fK08aU0iSD24M4ChGv98PhypbpGUIMM+mOUd0Yi9bVzRWjex38/mef&#10;etENO2JSM8DfB1s3eh5HgHX5iu9+7aJltOkVCysRuS6IMbYUWeojgkouYSBdtC+FXqpKjexHrVF0&#10;PY3CDzqDbDp9XpR+e5AuM1tvFpw06SL2u5zQ2pY3KtgSsAlWogpMjNdiZJSSSlKQTxbFo/MpGl0k&#10;14ajFzzlhcd9ROz6us1cQB/IFSvstXdfctBfbr3pxHBq4iVjZbGvGzccJ2pS1YrJitU6pl6L5D9W&#10;0UPTkjBuk1ohRdvvO8WwUvxD9U27f/LGTrrPdF/mXQPS1/OA+73ecT/GXZx3box769E5CWLHKtwO&#10;pVYGM2r9yZhtTGJpkWmP04apSDbmLfrmgYe//MPzjzvjYZVz+zHzx8v2m/jT5VfMCx7aJ9iyUVix&#10;RwGcvSAKXYxdiEV91B/o337vMI3se9HfiwFbC0xwY4OiIKBmHbG0Q4qERZ7h0rQsxVPG6J8qyw56&#10;62Gn/i80ETtkUjPA3wdzHzGPM0A99rMzjnjfomj1eUvKvlEpY5YfUGQ6LH1ZMZwtwkRJ7aME8j7A&#10;vGtpFBPGuSE7ae5VXl5b8lSUaeTl6YdebciDbkKacfPeaRYowLIRfCRh3IYKmMASeiTJtYao3vTI&#10;qpYpdodoXdOaDBfs/eUDXnfJx4UKCTYnwIBtzS9+u/CBO+84Mty05pVGY/LwYaMxXpKh4cQBhwXl&#10;0KAJoOEG4+ZIS5B0EsZtWjBa1DsE4lZ8cJUpxcw1toPvZYl+3rvS14reSZZxt8tIGENBvk7G3V1v&#10;Fig3XVbebxyzxmrYd8zXdQx22AQm0jZ0GqZbolA6VPertRlj5MqDXvhPpw4f8/4NnHkH4a4rzz15&#10;bMut51ubb6/K2ia21A6hCcJETWIfeVEf9Ue6e/PeH54z77oCJrIxa/1MiSUZSbEfk+cFFDQ98gI4&#10;HnKoaZXDzWHlmoXLn/Hhp7xrxywfDPD3RdGIGICIVlx48jP9O6776a4Vf3zIhQ/rgCLMsoVJNuLY&#10;Yp8xPKdlerH4Q+uGJlD691zydqcBEQVjA2MBIVVENVtedz5gOzhHTpnp58lD0X0QoIRmt8tkpo0W&#10;JnupsaaMPaompF3FuAOJpQuTLEHkVKoUloZofeBOjD7xmS9feOy//0YVtHWAtuWu315z5OTqe141&#10;ajSfXZL+ruXYs2xYnScOLQDQPyacLSYGRtgOnMLnSTQxMHO0G1Ka/o10nDJFR7P9k+1fDZ2u7bIU&#10;R1xTR2UT0D5XydvnRcy2XZ8qPzuGupHc086IkiMmWrzsgZeaHLF00Dom2hO420QPwtCPr0VKu8G/&#10;pVTvGtI20iAvh3dVUnlkWOxAxJNDjSAe+8a+T3/upxec9Plc48RthZTSuvWSt31zn9LEP3sP30px&#10;bZJ9fTcT2wvYQ2jL/H7Q76zdn2qHBL/+xFugGlO4hw2RanmAz5IxgjSa3uAIp0IoT0SQtGPy4FjF&#10;Q4hbQSHC4FrD0doG/d+Cpz7zTQeffPEdA6b92IAeQQPkQK78/tj1F3/wsl3CdUcvGhs2YJc0g7i/&#10;piA3iMkSBgUZHxhZIqc/VgD39Hn3R9wbRel0mVnCzB9zymq1nb9z+4kmDPpaur39kC5fn88F2T7R&#10;QFPS7cCfdsmZbRffx05a9gplst8sp+RSbFk0LSzZGN71V6VlTz1z6THn3dzKtBWAxoXoF5U7/usX&#10;C2r1h54uNtxzrJjd9FyXomVV2ypHwhRRHBBhHzEYdxyyXtfGfkFM6GC0hmeBpK5V7HhX/HhqvR7P&#10;YNvq/aXT6L80tIczfb111O8vcRWrGadmmJBQoQXAfQ7niChSIPZJevX+2n3b7ufOevT17HtA+epa&#10;e+KIIzQlYNC4r+NA84QmxphRYSXZOh/lYyKT7N3HvmjJ+46RFnHTUSQmaibHY0d6hO0Ew2vYbrgx&#10;dP9UWrzXRc897HXfEs/a8b61N/zuUwdP37vie8tpYq/m2nsoatbZi18DEQJth4zY628hmCDbdyTg&#10;B8ImgyPMeWQgbp2I2PtZTDb0NURQgSdR6LCfQgkL+DOSiS5SmRR4EUnPoAZ8j0cWBXaZZmkoWBOJ&#10;Hyw46JlnP+uUi27X1Q7w6If6KgfIBfZu3nDWme8ann7onPklqgwNWeRZIZkiJjcAkYk5yhRCOmcJ&#10;bZrgZe8BXR9xAYrya+htIIA+qvQqX+c1oJORF6nKs+0rakM6XVGaLLJlp9FuV7bd3eCmGyZFMFAL&#10;lQU3DMcahk3TZtWfLS36+VNecfKrxcKTZluZthFSXuY8cPl1+62/deULZiY3vsA1zX2GKmKJ8GdL&#10;Dk+GwAxjEhEkMDgCgXW52jqIPsfzqD8wKiWB4y+OvI5nVWp2nGvNiWKEWirrkGxb/dTpvAfQZcKR&#10;TLPZZAaNPemQYMNQGS6ZplLx8za2TLkaal6G9qvnUHXp9vWz4cCUqr02jTbpZ8QfJOcQ3YS2x2Dy&#10;YPjEbm65byTU0Tb5kaR6BF8KJsWWA8YWe9J4eDZ2b5i/76GfOfiU4/8ixEk73DpaSuncddkb3jfm&#10;rf1ItbbGlVs2kohCbpdvYiIkyIakvJUStwa+3Ti2ud+hcleMWya+8zFJQe8ljBtGcMnyHKRsMHf0&#10;n4U17KbPKvLpyVkyhEuhWaWmMx4+PCtv2uXAw19/6Fu+dm+r0gEeEyimigMw7v3Om54+++fffLfi&#10;b9lzrGpRhK1hFJEbYhZMXRI3kCWiQPpa9gPuBRC9vPLaKLqn6kjn7SxHMfDtkbiLUNTevLKz17Lt&#10;KG6/Agh8GCqmAAtk0yoRlarUIJs2BU5I40s/sd/L3/h5Mf+4HSKNYTsZbby8vOqWFSMTf73tAFq3&#10;5un1yU2HxNLfa9gtLzKMaEiGQckypcl7jANYp4usg7QWbKh9E8t1AJbBeHc4ZS9ticobDC3LYCF5&#10;YdLYZaqe6j8cwbzRd2DY3E/JGjyn0f1fwLgNbnhbo5NVwUProBi5hvJ5p96VQWGkxi98HmCSwAxb&#10;SvIhVYeR8jDORYKJQcKGVkKwqtcng5pBJK3KPD8ou7VaIDc3InFHpTp+3R57PflHu+1/yFpx6Fvq&#10;rap3MOQ933rCX6659NLdq/6h3uoHhB3Mko0Ng0FAwrE4ap1tzi2sqX4fWaS7Dp8i/nh6hB+Y+OmJ&#10;UcsRUdK3/B4MCv2IarMNCgOPHLdMs6Egzxhurg+rl+x9yLM/vfe/XHh3K+MAjxl0f/EDdEDedPHI&#10;dd8779IF0cRL5lck2VWTpSRYM8NtJs+Ok17MYyxzQVE+fOxFH3wbKm+2DL13uPXhJ2in62TcWfSq&#10;N1vX9iBbjy5bP3u2/UBH/TEidCmDNdA2Gdtkl4fJdCo0Exu0KbI2hPOWn3PwG77z5VaeHQhWqV91&#10;/vD07P0LN61bvceadat2b9ZnD3BFsF/oNZ40f6g8HkX+MLaVwZMVllcS7T+rSC29D5z7oVO7Ao9g&#10;/PxgqDhvdZWSfMHNPWw9S+7nAUzb932WePGb+ymxkkcZaA+XlaCjb6XRkpTzANW3leJb7BgnWQaA&#10;bMjl2w42YHA5kK5ZhY+iccDzMbeC/3eLpWtsQG4G1AzInAykvSay7Ltip3yLMTx2z/ji3R46cN9n&#10;PECHvWHLI20VDW3bvVdccaY9cfcHxq3ZytTD91EZamz0WxyTbZs8aTFMt5UHyPYV+jN7TQP2EHDi&#10;C0TC4UAhqt8SCRuqccRI4GUhGGQqRytYhoAPf2iagqakphdQ029Q5LjUdEeaU3HlB89/7cmniaec&#10;vo4LG+Axh9RXOkAR/t+7nvLhpdHE2UuGYnN0xGHG7WB9OwgI4kIB72OkGZFGB3FMkL2W97HnXQPj&#10;1nk76ypmfBpInyfR59eTj2zerUW2rs5n6EReXZDvQjBFMCSseTclWWaJyqUhJmR1x5Cb4soGZ9eD&#10;3vjEV5z8cyEOxaL0Iwa1Nk4mPXCddf+NV49OzNw/r75l877e5KYnhvWpJ9hxuNQ05BLboDFLyJIb&#10;h44ppGNGZAoTQrowJJvSx8KC1h269lhxO/A3rkRLxmyF3+6nvD7D+4WKHH2H8Yo0vI0J51BP81p0&#10;N1Rfd44dVi6xOy4IxRxyBVFgwGu4iAAzCCFlyBvYjQjzg2YQxZbpRGQ6kTRlFMcmFtobQorp0LIn&#10;I7cyNdsINkXS2FitDm2slEfW2MOlNZUFy9fvP7rHFL34VISXDB9pRp0G3uFDv/rE0bP3/v6/dqt4&#10;uweTq6ixZYLKtsXW2o4pyDKU9kIm0eG2BewyNfG2FwqXYmkTkaUmdNIjuGfE5xsQluQwscF7tImC&#10;iKJGg0IvpNka1OYWGUNVmiXXW+UZFx994ikfqR5xxpqkmgEeg+imhAN04foLXvds467rr1hkzi4c&#10;q+Lj8jgoBRO+XLLXRh6zAfR1TWyz6fKIsEb6nlJd6t/pMvPLzQJps2nS5efdL8Jc03W2P28dXiGd&#10;Lo10OjDsIIC/caUqh40Y9n6DeZPtUlwt0xZpyZq7yx+c5Qe8+4kv/uyNrcx/Y8gVF9pbZupVUVs/&#10;vmW2OSbieuW+P68cElEwHMGBtBAlw4jcIApcjl0qoxLFsStiaUcUO0IS/qw4CiwpqSxI2qYhLCFi&#10;hITCpmIsfFpYGmZbJvSPpWZuIpZSxhEWtbHEHuNU7bQyotA0IyEQN00EhhC+IBFIEQckrZCiENZ1&#10;oWGIMCJqOoYZSsMIDDjut8kzpe0HhgzNUESBZYS4HtlWMw5j3zJcPxAUuEMj3qJ5i/yRhfMC13AC&#10;MTLadE1nxvDkzOj43k06bJeA6MhoZ7F4lhtvGL7rym98ajRY9+Yxe9aeWH0fr207tk2RH5BjGyTC&#10;Bo9DHda1H7JjXgGT5iCxHnc5eA7P2RATgbDmHVLMMeMF+QZ85jskIkGx71Fcn6XAi8mpLqI1k3Wi&#10;sfn1Db797X2ecew5e5/06e2OPT7Azo25UdrHOSZWXDa68ttn/c+u5pbjR2xhOMInp+QgRAX7su4F&#10;/ZHmfbj84acce6SB9PhLX89jZNl8WfS7X4S8uuaKojrnUqbOO5e0LNviP0idISK3sQKELZnhjJKM&#10;EsVWieJShWqGJev22C0jux78j7u+9DP37CxMIo1EWtco+H1d6vdw6vch6fQpXM7/aGhI0ItnJdGr&#10;2tdbv4GbUx0+k/p9ZPpFZF9K9pyxM/bt1mDdVece31y98muLSlMLw8k1oja1nocY7AygrWAr8tBj&#10;477usK6dKBrHrXEOC3FseExevcXrPQgSEqotj4ZBkWlTYGLJwaCwGZL06iS8JgXSoCm/TDS6rLY5&#10;rnz16OPfc644/KQJLmiAxzTyR9sAHYBB0o/etd879q7Uzt3FjiolE3tcYgpgmLMNxin6o8UR13HM&#10;fvi4XvTRA/peL1U4kC13ruhVdz8U1TmXMnVe/fz6+bJ5+T5vkBHkWjYRrLPDJhkG1ryJ/Mgg06qS&#10;6QyTYZepaYQUV0ej1bPiB8v3P+oDC1/0iYHRzgBdkHdetudt1/7ggiXl2WOqNEW1DatIwMVpGLCt&#10;wHB1iP1/Q6UBm4EwazSWQXbcaiAt70PgrW16uxd2qig3u5gTxcnWN2G5FAuHHao0a3UKfJ8MeI6z&#10;KzRjzpta23AveNar3nz+LkecOlCPP07QPdIGyMXGn5x5yL3XfPvyRUZjz0UjNnmxx9syEo1kIYo+&#10;XI3sx55mXL2g72fzZ9HvfhbMEFNlz7U9WWxtvVuDdtkgdcpjFLueFD5WvBObgxLF0iXTKJFbrrB2&#10;JEAkMLMcbw4rv97tic987fzjPrPD3GIO8OiHfPAn826//sfnjRtTrx+Opx2a3UzTmx4mW/rJli8s&#10;4UNKBrNVY1Dvr98W8MRTOFwuGDamoSxpM1XBrgFsF4SBX4k9yCH6WcMLiSyXt8hNxZXpWmXJJ1/4&#10;iS99SYhDHzHr+gF2PmzHsHt8YeLq80ZXXvmNb+/l+i+uiFkybUmWi3jcvRlamoGlmV8e480yO2ZI&#10;jyAD1Mi2Ma9tQLr9Gtk0aeBeXp4dB1gkJxoPBIAhOESBlTUUIi4HXogDQU6prLYslUvsFnUiEF5g&#10;j393yd5HnD12zFn3qwIGeDwDi/13fP89J80Lt3zRbW7cZdSKaPOaByn2asy42bUpjAFZ02PxnnKY&#10;6ymGu21jnJm/UeIysYcbjBsGafxNwQgNVvnSpvrsLM1M1yiMDTKH59G0Lyguj27eFDhfOPYVH/rK&#10;QD3++EMx1R2gCz87/aB3LPTXf36+6Vmj81wKQ6/v+lZWlV3EyIrKyMPWpG3XV5Snuz3I06uO9DP0&#10;Srcj0Kst8BpmxJbyJGVGFEEdnlhCW6FyfQIXmliXRMhHibCc5REKDZOavhfPWKO/KT/piLfu8aJz&#10;//poX5cdYNuBpbC7fnDWy7yNd312jzG5txtO0cymjRTWZ4iioMW42VgM+6yFRYFweWtbWxrfFiD8&#10;psNjHO6UMXR5eyk7YDHZy1w026DYC8gik5rSpJnYlZvFyIaGM3basZ86/3uP9C6JAXZO5FPEAXKx&#10;8muvfurUyut/stuQv2yX8TLNwm9x4twiD/xBZhiP/q2PmgkWlZHdrlWUrj/y88W8nlbcnn716fRF&#10;6Jd/ewAh2oQhtYjJNyXFJgggCJ4kK8IeYUgy2FIDCcmlCF6onCo5ZYcsM6CasIN10cjVu+x39OlL&#10;nv+R21oFD/C4wtpbvvaUDX+66auL3ZnDRmjWdMIarbn/fnIRSz2MyET8Od6ehV0kWJdWjBtb8raP&#10;cUOIV555EDwHTDuGJ0DI3jDUCImaU1Pkmi41vZCM8rhcF5U3b4qHzz3hc+/7shAnzTmIzgCPLTxy&#10;VPUxCLnyorFfX3zeRQvFluPHh21DxPVEou6WCjVDK2KE+phmfHllZPNnf2tHKtk9txrt8jvL1tCO&#10;WrLtybalCEjfK22ve9sKXSZvYUZwCrjO1NG6IJvAsUUcqvVC7GrCs9vDhB1XsAJ2HIvK5ZB8ism3&#10;h+P1QeXG8b2e9e4lx31upRBih7vOHGDnReNP39xz1a03nT9kTb3EDjfTsGiQv2UT+bVZipq+8qEO&#10;gzFIxOwnXEnc8CUOxo2J4bYyboxfONnBeI5Ng5k2SguDmALs1fbhnEeQFxkkzGG5tk4PhUNP+PAL&#10;T3vf98XiY2qtggZ43GHHU9XHMOBN6Zoz3/XuoeaGc5aMWuWSyZ8Z2FcXg9IMEIy9zTy7MVdGWXx/&#10;+xi3VpWj/F7tnAvy2tivzLw8WwMV2AIFYa0bfaD2g6mADMr3M+wQhFEmifVEhGQwDXIcSOgx+fCA&#10;Vx6PJmn+TdbiJ5y91wlfueZv6exjgL8fZu75+cLVv/n+R+c5tdcZcrLqyBmi5iTVNq+nEhzVBsp3&#10;On8jAmpyeJ6BYRpmiYhahilh7/HdFxyExuQQobE0KYik8nTnB+RHMYUS0n1FTtDwQ2Jkt7OP/Oin&#10;LhmoxwfYPqr5OMTvP/ey5wX3/+HSpaPO0pIVJGH98tXNQJZxz5WR6XT9GFunn2igaE29qJz2pANp&#10;0+3D9aL25rUr71pR/h0BFQpUue40I5vMmN2MqQhLCaE1LDuJYIW2wegHRNJmy1zTVhbpdmWEtjQF&#10;TRtDD/rOwvMOOvHEi3dEYJIBdl5svvW/d1v/lxUfrMyuf/3iIaM0W1tHrhPS9MY1JBuz5IQRVW2b&#10;4AYOgE/4COrsZL+1kcyX5+J8pRcwhsG4ZQw3ppJCP6Ao8Ng2A25YmkY5mjLH7mgO7/6BIz/8lqse&#10;iWAqAzz60E1pB+gJ+bPPjV/z0698b6FTP2pBGe41wbgxE2fOpdIk20b4N2blGd7V4WYjQR7Tmxuy&#10;niA7CUm73PzyVSCLpN0Zxp3GXNs313RzRVF7AGbcJvrXIDOAihyOLBTjVsZqKt6zbbvcLo75DFUn&#10;fHCTQ8KyaLhSobrnkVMaIlkalg9Pi/WBu8vXDnrOSz8vDj55S6uyAR4zqP/+v3e7/6/XftQJN79q&#10;iaAR8qapPGTThg0Pk1+fItcgKkWSZOBzyEwgwAQ8CQKCbw6MG18almdyv2cetm13yDzukq+TVeSa&#10;PqBMUJBQUOBHFHnKrzzGa2BX5QbfuW3RgYefvvcp3/nFYBlnAI2cITdAP/z4jGedvqh27ycWV0J7&#10;uATvlCq2cIjQjrz3GY4UEE84kcSTwAq6u2MBH8f4iiWcJKk728jw8vKlmV3e/TR6McZeaJfbu3yN&#10;4jb1rh/5VJ92S/+4hgAjfB9+PuN2QA6U2yao3W1kdSesz01BQ0NDFIQxedhaVh6lLaHTaA4tuXjR&#10;8oO/NP6CD/05yTLAoxzwTDfxpy/vt/bPvz+n7K0/fp4VWKNGSGF9lmr1WfIadY6rjok4dldzRLZk&#10;zOETbo8ndQ3MlyPAIe5463PAvgbB2h/FuE0KpaTQFGRYJk8eRRCQE0t2HBQiPrpp0ZbpOvmB2gHh&#10;x4gzb0aTcfUOf/6e7z/qrF/9LCl9gAEY3RRtgL748/+87ZCZlVddsZA27z4+XOZAACFcExrKc7mR&#10;MG4ZqT2Z8D+c7mow7ljr2vDh9mGueSjKk2Vu/VBUjkav8lTe3vk1suW061XXi+7jeraN+hr+4sS4&#10;Z3tQKqm9tDAOMtwhmg4E1Y1hzxhbdnPDXHjeU15zwjVCDIyBHs2QcoW97obfPHvzvTd/dDieOqwq&#10;6m6VmmQFTQoas9SsN3htGV+qyepvRAHrHvuw/uYjj3xoe9TebnzPmnlzGFd2kaoYNxh+aGCSqcaq&#10;IwWZEaR22F8I2jI1Q65b5vXsRkQ07RtRrTR23Z4HPvuTy1/7mt8IcZQKITbAAAm2j+I9TiFXXDb6&#10;u2+fc+H8eM2rxsuWAXV5ZJqsmo2xBQlxdCHx4eNE7GP+/tuMitVjiWQINW8vpBmaZlC9GFWWAT7y&#10;KG4LgLYWtUnda6v6dbq859PXsml00Xl5+gFvyYP3WsthF1jY2ue4sDwX1IwFxXZZ1qW7yTPHrliw&#10;5/5fXPzic+8cGK49+oCgIXf85H/eUDZm3lYVjX1ib4qqJZMMv0HhzATFXp1Cz+etl2Da+GbxG3/4&#10;ltPQUre+qo3T2EQ1ucfMH9I4tEH4Mw0eU/AyYBoOmabN69lwnYqIba7r0uTmCbKcYZoVQ8GmoHL1&#10;Xs9/9Wl7n3j2XarEAQboxNZTuwHAPMwbPnTou6vNdZ9Y6ASlkh2ywVMkoDTDrDrpJHz4BYxbx1BW&#10;KrViZBlVFunrRQyyF/rlKaq3jd73kb93He17vZ5VX8um6Vl0Hyh/VbDmxXYbg0wTW8Uc/jMhIUEi&#10;IpMa5HqbfPeW+Xsd9B/LXvHqnwhxeKNVyAA7LeANrXnL/+y++Z4bT4m3rH6HG20Zq9pClEs2zczM&#10;kEUR1SY3EoUBbysEwLgxtjTjRtCaNLKMG4DhI5bKtH2JWiqLEz8CrainyiJdWGrceTF5gU/NwOeq&#10;3fIQbalTULPm/2SfI1951uKXnXP7wCnQAEXoppADzAk3ffr4o+Sav1y60K0tHnFCMmxYjyPSD3Rk&#10;bNusZuxQvyZfOTMdrG/rC3Ng3EXQDCxrtb6jgbLzGGkbve51M+4s4+0kgfnI1q/bpAhs//xF4Jym&#10;xYQzNmzWjKLsUsmlSknFRQbgT9o3qtQwxzZMGPMu3fPJR319+LlvvV2VMsDOCDn1s/G7r/nVMdGm&#10;h943v+Q/xfYm3aodkBl5FDRrPEmb3LSZohBe0dpjLD3SMBaU/z0w3e5xpv2Vw6c4x0dPGLcCpHc2&#10;OyMjwgTAYBU6tiY2/YADhoQyJh92GmaZZkLHmzXHL3va0S/90PxjPrmqVcwAA+SgkyIOMGdMXfa5&#10;8Ztv/N/LdzHXP3+BE1DJUYwbMjerxgTUY+0Pnw1d2IFD24qbCUYfVblOqxlemgkCWaaWRTb99iC/&#10;rrxr+chrS26ROcj2Q/ucD9sMFMO7cQ2TAklspGZZBlUcmw3XbIhcpkO+tEmWRuUmf8ifjpw/WmO7&#10;ff2AF530Y1py5MRAfb7zQMrflTfccOM+6+699Uwr2HLUsmFj4ezG1WK0RFS2MFH2KPIaNLlxA4+l&#10;GJsQMLnWrokzTo/a1t/5A00xb2jVFPNW2jRcwn9K1S7CmGwp2ZkLLMdrTY+8KKTIcimwSjQtys2J&#10;YPjSww7/14/O/4czBoFvBuiLOZLNAfJw9Yefd9q82n2fXlSq20O2SUL6zLilBUM1O2HcajuJgIU5&#10;jNJYRR7zNhNFC4oZNwhIlllmmV/2fhbZ9Fn0u58uP68uWHPPFbl1tehl/nNBa8EENDlPp1PXuuvv&#10;TpMPkagy8T60ERFcWsLbJNYhDdOk8tAweXB76VTJKg1Rw4fvDZsavpz1SvOvjUd2u3zJEUdfNbL0&#10;ZZtaBQ/wN4eU0tnyhy/st/GuO15tB5tfVhbevmbcJEuEVLIERYFP5DfJm91CUXOGXCMmr95Qe/oN&#10;k8cJxo0eO3rMZcdlFhgz+AZMVs5oxbhBkaW0bnw1lmSHEckg4RzVCAAAIABJREFU5DXtMAzJF5J8&#10;u0pbrJHmg9PmRS99xes/NvSCD61PsgwwQE8UU7UB+uKmr7zuEP/e33x/N6e225iNj9enSPokbZMi&#10;M9nqQaZiDhJOQbD3S33OrDhLZuh5yCMYvZhQEfLK2R5k27C9jDstyaSJpkY/xi0yDjCydWTbmwYY&#10;N9SZ8L4Wx/BprgyTAqxt490YylGLWx0mw0FQGaxbElUqJWrU6mSVx+L18fDsrBi9dmzRbt/d44AD&#10;fkV7v2bzYL/t3wZYw6Yt143M3n7nrg8++KfXOPUtLxsxm3u5csYxo4awTOzj91vjpzEzTbWpSbJk&#10;SA571sOHiK+zzaB7jZc8KMZNZKlFbl7HhraNXfAiWIiUZCEYjheS1/ApDOGxz6LIMuWsUa2votHv&#10;PP/Yf/nw0FGnr0uKHGCAvti6UTpAB+Sqy8av/dI5X18Ubnj5AtswxkpEs40Zsss2NeDkQyAsXyJx&#10;a1/HhorgLWKsoWb3hyqkiUeWEWWh0/ZLl0aW+c0VefmKGHdeuXlthFUAkJceQJ5e92BDkEZeHUC2&#10;jFY6EHU4Qk3iIcN0CI+E0BKRsKhJNmtPhO2y9W/Ztsg2EUXUoyCCj/QqjNeoLpzZBlVvMkYX/nh8&#10;6cG/XHz04XcPXFM+MpArVlQemPn1geHExqf5m1YfWSXvaY4ZLjfJtyxqkC09ckREphFRHPq8P7vZ&#10;aLAbUbx3thxHQawFi9jyW6t+1IbONrLjphvJvm2eiEPKVtu+QhbBJVkwTo0kTayfoGplHs1C8Hcq&#10;FFVHZu+a8r9y7Ikf+Ozwc0/Z2CpugAHmgH6jcoAegHX5dR854m2V2kOfWUxBedTFLN5jb16+5bB7&#10;RFPaiTcvxPMNea83y9sRfGsj0lDaUUgbmmAUMaI85KXNIzx56YqQzp/Nx/cSfWBePWlk82oUrR0C&#10;KDOdL69PshK3Rl6+LJCG926zBTBYNQKTKK9VLDUJmxBQEdoTBJZgq3PDINcW5BgxE+UwwjZAGK+5&#10;1JRWXJMlzy+PrCZ3fKU1PPbj0UV737Joj/3X0pIjJweS+NwhJbzh3OzQ7Ibq1B9XD23e+MD8OJzd&#10;U4bNp4fe1P5x5B9QleH4iIhKFDWwEZO1J5CyDREShR5R1CS/PkMy9ChItnsxyUOsa6xJi5isRAum&#10;XOL2nkTnQ+33hvCv923DqlwaKrb27OQUL3dbVKJGVKKGOSI3Ru6GDU3xlRe96b3/OX7oW6ZaRQ0w&#10;wBzRb1QO0Ac3f/11h8zcceMPl8azy8Ysn6olSc3Io8h12VoZjBtbQ8C44T9bM24rtPkIJt+LeRVB&#10;M6Zs1iyDzCM86WtZCSOLPGaZRpHErVGYLylXS9xAXlv7YS71F5WLZ9f3hMSkS7mqxTUwbqX2hOSd&#10;BJZIAKO1smOT7Zi8P9dIfJ9zDKnIoIBdqroUmCUvIGNTQJU/zpJ1ze7L979hyfxn3CWeddx0q7DH&#10;IeDBjOg6kx54wNo0NG4vWHd/ZYNXHhL+xEg4HS6amdq4qD47vTD2a8tsk/YJvPqervTmVUr2WNmW&#10;jiEDwc6NAo+GYTvIuwIMtZsDc8kgoGZjhkKvToZfJxH7ZLTC15ocaAbaFIwAgz2dpUehes99hlXr&#10;uwOThk0EfI3zWjnbjscUR6reqOkxkZ2uEwXlBbQhGpu0dj/g48858tgLxaFvqatSBhhg69BneA7Q&#10;D3LFhZVfXPaV7+4ez750nGapUoooiD3ybZvj6toxGLcKCwjDNFahSYvM2OY17sgIW4y7iMGkkWWE&#10;moBkr6eRLTd9/kgzbiXlFLehn6q8H/rVn253/rPgd9vSH4QbRaa3+vC9RPrXa+6QvvFnuSUS2Opj&#10;IngJmAGKNCjmPDb5MXj6UDwbGb50hrdM1qMHS8ML7jPc0VX20Oi9U035cNUZ27hwbLxmL3MDd2he&#10;TA0zJgkxzmk3FOcapdT1pq8aKtiMuYWmN51cr/CxVA4604lAeBQI8j0+nZmdMmYntohwasbwDUuY&#10;smE2PGEYZmDgSSPEVHNDI8YxME3TiG0pIsv0hFMiaUoZ2lKatqTAIWmVIjMYMsgY8iPflVFkWdIo&#10;CdOohkFQajabZQojh2xy7NgrUxwPWwYNWbZVNQU5IvasOIgsQ4SGHZNp2bFhwzOZ36TYb5Dr2OQ6&#10;FhlxQCLATnswbMHRtHysJcOxiu+RiLH9CzoTMOiIrbrxDjHZAvMGk+eFlsSngvp/6xg3wP7KsciC&#10;SQF7TAwo9GrcVgj0kWFRUwzJCTm6IVi0/2eP/OdXfknseXKzVcAAA2wl+gzPAeaCn531nHcvqa8/&#10;b1zU3IpVJ8MiakJ5hzXuCMEvFOMGkw5BKaRFVugqJmFCEk8zkjbSzKyYcbZ+diAvfZY54nwujDtd&#10;Fn53lNMWVeaMjucqeACdpqu+FPheHwrbK7+I26pSSGAsewlTWQYnbi+5eQK7ABQrx6nuD2bqhsOW&#10;yYg0ZmNngQlGr+4jHRu7RZJiaZEwXTKsKsdyDiTJWkhhbLrNmEwvjOOGjKkZQy1jytA0nIhsi8Iw&#10;QGb1lAKL61KKmBWzsRTS4LYYQsgIv3lItR7WgGcZE+3ApqTYMGIhpIwE0oPTSSMUZhwKx3aElIYZ&#10;xg1DBmQI2xKWIUQcR4ZhmsKwYAYgTHA+U8ZQMRgyYhHTsK1YGBH7F+M6yDCEiXsCcThitExthdST&#10;Hs6FNWY1rrBNCtfVBA89DySaD0OSbRjkB0221XZthzUjURCqQD5xRI4tKI5C5YWs6XFaqK4tSOLw&#10;Zhj4ygUxigWDZrW2MkxDjUoCb2tTtNtSPayySzHZ4arU44KlbXxLsBgPAmw5CyiKJAmzRL4zRKum&#10;aTIYWvbZl7z3Hf8pFr92EEt7gO1CPkUbYKtw01defQjd/cfvLYin9yjbs1SuWFQHEQJBD4wOxu0z&#10;BQHjLvNHHwuf18OKmEs/ZAlJFprJAHl19OF7HUiXBaC8NOPM3s8iv/7uPHnpCrENEwcNcDo4ogRp&#10;hlkapDYwY80+AKybciSYRHPADm/03m+4scQqCJg1to9ZJrtNRaAIE0El2EFMyF65sL0sQHxny6Ew&#10;IrJZTrUJJnEg+gYmDjCKY4v2mEJEpwJTY2Ff9QeO2lmI7iH8RjqMJWxFVGMKa/awipcc4Eaf66NO&#10;h84Do7FNtX6PcBkAnlGVGyeRqrrHkH7XeHYtpSqG2564cMANzCsSF6JRhFmB4P7h1GHSDjBTLlbv&#10;IEiyc30qPrWIJbcR+bl92HMfeNT0ahSGPofCRDk2upN3CrS3dnFZyfPwDg/Ug2PLaYr2bdbNuLMk&#10;smO48rxIGUeGMqRQqq1eiEgXR7CRKFMtLslZc+wv9tInfOqw/d58hTjuOKXiGGCA7UDnqBxgmzC9&#10;4rMLVl580X8toomXlq26Ua4Y1ARxMG2yfHzcIM8eRWZEATSV0iI7YdzSCJQhSwJNGPtBE6WUgNUX&#10;aULWQqeGtRC5ebn+NpPTyBJMoCg/GPdcnjmbRpenJw5F5QPZvBrIo27l31ciLJg0GLfyiAfBk49J&#10;HoGlDla/Jq5TYfhkwHmLQ3biQhXMx7KUahZSWTMMmOGBAbUmHsnWQPbCBeZlWtzuMOgcG6iVj2BM&#10;zNQN9o+Pwjm2M5cDBoV2quhz6evpIxtnGUq9q6RevQ6cbL+DpsFMW+13z5KgIm73n9aAJO8CEi6i&#10;YSXlQdJNMz7UaxiIw6WgGD56CNvzoGOOybaSZQiKWar2sZE+lmwhPlOfIdtF/pjtSGzLYoNBTBai&#10;MGQmqiYkau0baI83JdXj1aZazFu4VDr9TJ3gCHQtKMbNk5KwTiFsW6KAtSuBrFDTGotXNcorK3se&#10;+r4j3/etG4SA1dwAA2w/8kfnAFsFWJdfc+Yz3jzfX/8f406j7Doh+ZDbDIvMMHHyIdQadwAJhRk3&#10;rM0Nii1sEwPBbBMERVh0+IJOxsjK7RzGmAYzJAiKkD5aZElJZhogbgBLlyKJJ54iYBqQcBipJda0&#10;lNxSJSaMQKkd221szQs6XJO228IEnctrt5MZAJebzlOADC9JPyOQ7h/9uyNNsi7JP5PCNMPW5/wb&#10;7WRVOp8lSwySJHmqXLZUhroUjAy6ZTBeZbEO6RtOrytDFSX1WoKCJHIc+oX7mK2RBe9EgL97MAMw&#10;HGbuKaD69DPxejrakXom3NdplAo6H+h2rPu21NQtSTt5fswxWcJP0ic/+AimnKzlo1/UK0ykWIyD&#10;pAywXJUn0VbESspXkxmHolCXi6dAPjBtJZ3H+AtCajRr3E+YBIGZQwtgCiw9EP/mdvOkAc+rNCis&#10;q2dJH1m1LkENSG4ZJ1aqerUtE1J3wuATZzwKavumHos8MWFJHUicrYQhyQAhQVXbPSpRTQzFk/H8&#10;X48c+OzTDj7lq38e+B0fYEeiNTwH2D48ePFb9lvzh6t/MiYm9xyvxKzuhM9r7CMFQKh4ixFkVGkw&#10;wQAx4FCgWgJi4JgwCahvEWeaCZvab4x1PcVQFEEGHQGx0So7LEGCcIIuqXLVWmHiuI1VtlA7IjoR&#10;E1IwChmylQ6ECVavJsScCSIIaxJ3WAPMp8VstaTI68Jw6aqOLF2xCZCSTVWkJMVolJo2IYeasycE&#10;P3tEOzTDANK/09CMooMpF6RPX9OMLa8OVqWn0+aUpSZd6Gv9/pI+aVN+Bsrh/uRgJsq4DdI71Ota&#10;Nc91GW2mC8bP0nQBkCr7vEDeNQ2Ujfv6DxK3Rnc+9D3ud04WAd1G9B8/KiZmeO+Q/NtssgPpevHH&#10;k0fmlOo9K0lb1YU/9jYIpMZe+2dbpQ6kkjD0xBTlaGlbQ0261Jh0dTqyKDRMXjJBlD/1+uBjPKYY&#10;QUjiiJcU8H1GEUowyLQdavo+xfCENl0j1ymTsKo0FVnxmmZlxeiTn/72Z77zkpUDl7gD7GhkhvQA&#10;2wq54kL7+u+e/41doo2vGXY8ATeLUJ1ZrF4FIVCEOk4cstjQYTLjVkRCOYEAEqbGDNFQa6ggnioR&#10;mWBkLMEriU0TIWZ0IMLJBAD3wLAh3XAbYHHr+yRDSVEAwx5Bhm2R5djkBQETTeSBVGNDsgHzRD0J&#10;QeYqQLyhDk4YmlYnqudDMA5Fh9Emfh42CkoxblYzgnHjimonnFX0RFK3ZhS9wO3LoF8+nSedrl+e&#10;TnTW2W6DKkOXxROqFPi6gRV29GOKcafA1soFDFMDEnMv6IkJyknn1QwSzkiydeQhLw2rtpP3k4VO&#10;n65TX0uXZWMLFU5TUnr6fp/H67tUlNdufY2nxrp/wLCx9Y8ZN96HGv+YamNvOL40Xu8nm53+wP4O&#10;31MoIpqdmqWx6jjVm0Q1KscbQ+fHTzzsuNP3ft2XB2E5B3hE0HvUD7BVuPbsw/91aOr+r44Y9er8&#10;IZe85jQHrGASgbVE7B/Fvl9WISaSGqJSJUQExIH9Z6doTZveK8MkkBglcSspGPtZO8pn4ypI0VgH&#10;jSj0AyZuMN6BMZCj107DmGCb2xABmZZDTmySGcASWZBjmWS6WGeNKbLwB3etqiFm7JAZ2WRJmweP&#10;NJoUCyh3E0aMa2qOkUD/SB4kmZDoCQYvwibPkwdMPooAApxlZHNBHjPJKyfvWjeUdNhGd56O+6mJ&#10;lZrw8EKKulXAZLg/U23paH8SjjKNorRpcLlJ4It+yGuXLpc1K5kysudAugx9H0cJ470eyCmqA1lJ&#10;ey5ItwUTGCzL8FyS341+P+o7kzIk01Ke0cC4sb8AZ0GAeNoNDglquiWqBTY1zNFoY1D+/djeh77h&#10;We/+JmK3b0PrBhigP/p8FgNsDe6++C37PfT7n12+2Ko9eXxICCP0WJIF01PbjJQ1LZOHRAUcmdgW&#10;BtUeLHChSIekqt0wJuuCCaFRR+RO7uGP1cpQTyK6MGJIY/0UkraSEECYSraqNwyU21UGpHjToNCC&#10;ytwi4cVkhYJsqLK5zpBqYY1E2eTtxIJdfZrYesvOY6wIjBtPVyNphG1GnBA+PbTQZt1aXg8Ez8ZT&#10;wu0knhkEsqVtyEEfia4Ibcai0uUxkyzy0qAvegGWyp3olpLTYAcdqTVohHlMI52XmUkO8trJLAJq&#10;9sS2IX1UGpDO+9CkoC5dVl6+XkdeVYaUDLVx61zd76onddT3WVLm9eZkApt+7o7+a/8ufO4eyL7/&#10;dNmsnOftYGq0giWjPDBsvYCA8RlieQp79w0Vf6DZ9DmEN0YG9osb5RGaoHL4cM350S4HPe+DR7z9&#10;v/+aZB9ggEcE3V/CANsMueKy0Z9efO4XFlmbXzPPmDVHbLgXwSwd1uNqnzAIBz54kyUpnMOdJqRn&#10;MG8wbuUzW8lhiikgD2RaZo6JOhznTDCtxJApECRChBA0SEYwmIkpAlPhvcWC/DjitWxsxUF9UJmD&#10;GIHwlEul1nkcqbqgMvejkEK0BRIHmLZpkC0MKAv5CIEikM3WGr0SjhNDpdbQUlttlPEPnFEogq7W&#10;dZU1cC/im5W4iwl8J/IINZBH/LNIp+mXvs2489Nl29FqT2uiUwxmeAXQ5eiJhWaU/Y5gmLy8kjBu&#10;DfU25n5kozZ9nmz7wrjCEXYL+hz2FBhPbFeRug8m2bJvSNDVRx39n3etP9JlZRHB7kQ7YuEJpDIr&#10;hI8kTCkAtDNgAxGMd5PDcoJxQ8MuTAcb8WmGKsFmc/iXI0967tsPe9tXH0iKH2CARwxz/wIG6Au4&#10;cvzlOcceZ0/efckisXl0QQXXIuUy03CYWUF9DQlTrc1hKw/CWihCwTN9dgjSaYAGQgsChDVyDkPI&#10;lsQqmAFHAIdk7SNsINbAsUVFERnk9qGKNi0KYGFr2hQJJ/Ajr94I5IwtbE8Gnqw4lhX7UcUum1VL&#10;xpUgCkSpVKIoVEEZgGRTDdlCwi8IOSDOsI5miQnPAwtqNaAUr02GFlseK6aB9uDIvxNij5sgmEXQ&#10;jDtNrLPEOHveC1tD9OcGXXd++7L1te4ljBvbl/KglyaQP11e9lmz51lkNQa6PciHP22vUIS88tPp&#10;09rgvLQa6Xvp/DwhnRPmmq4T/IwFz4fvClG89IQCWxtNXrbHMZlaQjNm4lsS1Gz45PPKFKzjBTXJ&#10;JbOyaOph3/jiC09841fFEaeuaRU+wACPIPJH9ADbjIf/79z5t337kl8ukWufurAUkGGquXtkKsYN&#10;n8lg3CAmIAwhO5mC9Yti0iAnIIaSfZoroqOIHsQXGLjZ7BeZ/SNje7EXMHEJIsQCV+lhuayYpEG2&#10;4UhfWLLuiTWTgXGbF1d+HZWq9+z2hL3XLN97/3qlXJIT69Zat6783TxZ37x7KQyOcgz/ufOG7WUi&#10;DCCCKxsknnBgTTQg00AwB9RDRI6S4HkqAetztn5XEl4aYNZt4gtxRVmOw5FXL+kzj3EXoRfjmEv+&#10;PPQqkwF1b480+h6/l6QNrSPeIbyx9Ghf+npePVmpNVsOxoaGbgPK0WUl3dtCNn9enf3atFVgBy7F&#10;6C4/e57fbxo6f/5zYcDCcyF+KotxEatwu+gXXGYHOkS8fa/hRSxhwy89VOyzNDS1Lhz+zxM+9N7P&#10;DLyhDfC3RO9RP8A24eozD/vM/Ob975lnzJgVV+2NDZnpgnGDfStiyuuCvD4NiVy9Ci2RKkKj0oHI&#10;IB0zeCjTY0FRKBTR9xMHIFgvtwRFhkmeYVIQx9PN2LwvtJyr3couf1i4/76/2+dVL10nxEmKUxRA&#10;ysvM+y78wV4b1tz9gpmJjc+dZ9PzbIoWWVFoWAKGboFS5cMgTcTkDA0lEkvyTHBxCYKoOHULiIIG&#10;Eq2szcHkEy9eIJg9GLdeA00TXvzWBFlLlKqPskS9m2DvaGQeswu6Tdl2tNrfMjrceqDfNWPW5WeP&#10;6T7BtfT1dJ+hDawyhl4lkUCLjloVzmM2whbA4vz6vlaNZ8tLtw/IngOdfZe9n77Xjezza6jrEVmm&#10;0hjBDS20X2DgbcatJtGNRoM8HwGCHArMCjViiwLT3VA35n/k6DO+cKnY5YiZVsEDDPA3QO9RP8A2&#10;4aqPv+T4sYk/XzQeT4yPuIK3YyE0JIiFUnInxCRSe6WZgLHzTSYVSjKHByh27ZjwWewLYxgcSCEI&#10;4GfbYIGl3vBIGi5FZkk2zYo3FTu307zRL+114EE37vEPL7hPiJPUZvKtgIQ77BsuGL3z/37+jHX3&#10;3XrqPCt8vhs1SkLWBZi37ShXmjE53P6SYxF7sgSDZodg8NEd8jMogs1cRkXhglMS2MALi8IIPdJm&#10;3J1Eus24gew9AH2avZ497wVN2LN5iq5nkWXcaUYxF2Q1E72QLRvnaj+4Okdbs2l0+7PX20ieM5lr&#10;ZY88uUQRKeOyzuv56fW5Nl7Llosj19vVvZ0X0hoDjfQ7wXPhXP+lr/eDyfvOPe7DRjMi06qQZZUo&#10;CAK248BOjDBosC8Fjwya9Ijs0WU0ERibZuLhj5/whY9fKMTAhekAf3t0fTYDbD9u/8Z7lz908+Xf&#10;2qvaPKJCTeHA2gXbtTTBagVeiCiWYNcmb+fSISTBvJGODWP8JpVdBwEjyG80lYQuBfmhpABbugyD&#10;SiPjNNWgidAcusEaWXrxk/Z/5nXDJ31qY6tB24kHLzlz3n03/+IEw5t89TDVDq/YQVUETYqCBjml&#10;ISauhokwTioohOVaWLwlD2vkcFqBB+dVcMQnx37umJ+HiWviGzxNdNNA/+Qhy5Cy+fV59noWRfnz&#10;rucxAzYA3A602omiE2tsIK9+DX2Px1Of59TX89quUHRdoTifQjYIx1ajizF3Pkde/XnPimvZZ8Ux&#10;nT+bTznY8cmxS+Qjlgucx0AVTkSuiQlyg3y/SQGZ1CCXqLpArqqbmxrlRe97xXlf+LYQh2KbxgAD&#10;/M3R/QUMsN2Q8qfuz8/4wIdGG6s/sNgJrYoZkGnCqlwBBATqZDBuSJS4juhUHGqQPVklqjp4a8Ja&#10;cBgSIlOABkHwhtoO27+s6phcHxj+hibdsmz3J39u70OPuW74mPdvSKrZoYBb13U/+NhuK39zxb9U&#10;Zta+dWlVLC0JaQQeLGxDcmxJNiI8kM8qdMNBjGoE0YABHrQIlvIYl2wDo0BNWkxbLxzkIy1x5yFL&#10;jIG8a0XIYwy9kE2PZ2MUbFsrbosuR+lfkEofNVBX1rgsC2ZOqXqK61PQ7W+l0zOFOaArL6CffxvA&#10;ObsYt0a73GyfA9nnzJ5zv+RoY4D0Nf0bQUGgwYJLVlbvRwHVajUStkM+ORSU5sn7p8JV0fiTPvny&#10;t3zkm2LPowZhOQf4u6F7VA+wQ3DbN9568PTt1/x4nDYvGzZ9cqyEQKQJEqzITQSoUAyZgw8iUpSW&#10;uKFSlogx3KR6DXvCDXIqIxQZNlR70WbpPiiWPuEbuzzp0G8+6aTPr24V/AgCa+B/PO+i59XW3n+K&#10;1Zx5yXjZHDPjJhnSpzhC+EWfKmWHbNciP5YkHJuCGMwbExJBlkz8dzNhjXixEyr3QuTcyyPGQN71&#10;PKKfRi4zyrleVI5auc9vJ5Attw1VXmYbdxsF7QLS11iVnJz3SlvU/n6MO6/MDqQYd2EdBUDO4mlJ&#10;u9155fZrV/b9aaTP8e6w+wITYXiQc2yTZBByeFC4LPag7HErNOGJqOHOu9+bt/yMYz/85h/2sxMZ&#10;YIBHGr1H/wDbDLhAvepbn//2HubUiSNGTUB7DJqhXKxg44ny5w27LBAZJvscXUq5gBTwiBWFHGQB&#10;IR5ZIrerVJOWnI6sGbM89vPqbgedf+Cpr/7933qdDdve6MbL51151QWvdDatecM82z9wyJIlEdaJ&#10;whkq2XBlKcgLPbLLFQ7AgWhXvAQAZp7sY2ejIGZ4+UwP6LfGnXdtR0KXn8c8gJbErZFh4N3t6yxH&#10;9UYb6bN0nZq/djCebNE56EifLq+rXfkoem4NZTDZiX55WmAjxU5PgVmwV7Me5WWt6tNps/myzwzG&#10;je8K0wfMq+PApxBMG/HTTZtid4Q2NETkuwt+U6ssPPf4j5173UA9PsDOgLl9vQNsE64954X/Ojpx&#10;+wXjRm2o6sBClciTMMuCTK0YN9yFgqAgHjNWgZnYhBEzbLgohTROpkOeUaZZ6cpZa/gWe/6unz/8&#10;qS/5oTjundOtyv4OAANfd/k7F9zz55X/5k08/JZxlxZVzVDIxhYSscchGfHQhu2QZbu8TY2fDw4t&#10;2EgNlsXFTBvIOmDJIkuMs8gS7yJky9H5stezaEncGn2eZ66MO9vuIsEY7eO17ozxlzYmY1/kqfOu&#10;dH3A5Rf0Id9j0/FtA5thctH55QP9GPd2VM/vLhCmChsaBFSfneF99dIq05Rn0KwxHEwYo1ce+LLj&#10;373X0Z98sJVxgAH+ztiOYT9AP1z76X84tLL2D99dIKb2GrJV+EGPt52AccMbkyLybEHOr8JQa79h&#10;SFEQYqmNAlDX8ghtCpzmNA39esnTDjv7wNd//Q9CsKeWnQIbb/j08C3X/OxltGXjafNM78ByOGM7&#10;siksI+K4ycISZJg2+3xWm8KVdTkIsmEohzJFxHlr9nHnoajcuaIX42LwZvYcdDHwojK6nwv1MWPN&#10;WaPNm8fkbbMqOmoPZnrbVj9k689iexg3+gjtKO4boKj/1YQpKrCByGt39ho+LR9+BLA7otmgoBmQ&#10;W4Y5aYk2enYQju7+6z0Pf9npy1981i0Dv+MD7EzoHt0D7DDIVZeNX//Z089fYk7+04gZGpB+PHI5&#10;PKRm3JC0mXRhLQ8GaGDYUcQEMcB+bKtKm3x7Kh5bfvEeLzz+E3sedfq6VgU7Ge785jv2vOuPv37n&#10;SDT9+nE3GjP9GXIwv9Bb2uC4xTIUA4cDF/BwBF1hT3AKbDXfGpVqjR9AWoDdxMLdJhttxSSgkuhi&#10;km3Mxbhra9CRPomFnUaLOeS2CWn5bSfHVHqsmSAPJjHwnIdIasn40NdxRFQ3tbSgnl8fdfhNfdTX&#10;0Z/6nG0KUvkwieKteKnyi47MoNPtSFTk2f7LMsd+UNsds/3S7h/eTpiqA79VHeq94px7Gm3DeVK9&#10;kUTh47wtl6ztcvEcSIstizBEk1EERReRPUybg1KzUV24Ws58AAAgAElEQVRy2ROPOOZjy1963n0q&#10;wwAD7DxIRvEAjwSgSr7hvfuevIux/oKyP+tUSyUKZIkkXChKj5lYHFkc3xfidRj4ap+3EDRT98ga&#10;WRCt9cRDxuJ9Pv+cF51yqXjm6za3Ct9JIW+6eOTKK774Kqe5/m3zneAAJ6g5buJ1jYmuaZDhOEw0&#10;bUQhizzFnA0VlxrqS9yDvT36wo5CXg+HK0oQXYRd9E2Dmia8zUly+b4i2nnIYyRpRpB22dkJxRiK&#10;S1ZIl5WHDs9l4B5phtjRvjZjRZuyDFgfNSMuul90PZu/lT7DkHHsamePo2o/ytNAue3navUP0meB&#10;chhF7ewPPYHAkgu8DeqlCzhR4Rj3GB+WIK9ZI8tB/HOHwkCSMEqEHRHN+jRVqiWaqTWI3BE5TcON&#10;Lcb45c94+evOmv+8967iwgYYYCfD3L6OAbYZmy577bL7fvuzm+YbzV3BwAyzylKaYQZMbCxRIq+J&#10;vaQ2zczMkGXDsqtCNWlG6+riuuWHHvXpJ77x+GseTZascN4ydeUH9rj2p5e/c75Rf/UCJ15gwXec&#10;DDk+OAy6EAoRa5xlC+uwKhALrmt6DcIPawArDgjeXzXZD4Xyu+4lrjKduDfjziLLaNOMu/OeKr+4&#10;ZHVfMdu5o3sioctp163TpNNm263RXV4nisrQv8Gj08iWl9euFlKMW6dTE4c2WvnzGDfSZxuQoF1e&#10;9/Ol26TLZcadeB0EDI79rpYEbMfk/diQuJE1DCCBWxwsxLZNaoYR1WKLjJFlk6uD6hcPPuKV5+96&#10;4gd3+knyAI9fdH8VA+xQgIn97B17/niRqL24QqEYKlcoiuB5DEK2xwGs/abH6vGh4XGaqPlyS1Ru&#10;NKuLrt7jGS/+8N7/+MnbhWiJJo8qTKy4cPSeX/2/l26495b3Lx+1n2wGM470mjQyNEy+H/AEBhMV&#10;Js5YBwcDToKwYAFBLSIoxWnIat02EJ2K14HnOII7iH0HOrs2K+kVd7xmRMUp8pBlRNn6NLLpNHox&#10;NI2ie3l9kMc30/mzvs7Tx06JWaPNoJGuH+NuM/828tpZBKjwoTRgSZttJ1Cm0tIAEaKTSWhqTI54&#10;ByO9MPDIliHVEeXLLJEnynLGGV+7Map84zkvfMN/zP87G30OMEA/5H/hA+xQXH32UafQ2ns+t8gN&#10;RkcQIhP+vo2QHZdgfQ2acssZps2NmOLKok0T1oIL9nn6iRfs8Q+nrW0V8ijGH//7X/bb+Offv2nM&#10;bL52RPjjUW2aqrZNQeiTsG2SYNqGQaaJfd7Ku5rBG9uh0lQxvEOoQRNraNy3E0EXnuMKeB8jyxTS&#10;AIPQEnebWXQymGK2PDfG3Z8JdTO0dJv176Jyej1fEdJlZRl3trwiX+gtMPPePsbNh0y52efNnmuo&#10;KGooW5WPyR+cByOmPZ+bNjUC2JO4ZJkue0ML/AbZIiRpOjQrqzRBw38decLBH33a/i/7oTjq5IFj&#10;lQF2emz9Vz/AVuOO739qjwd/dclFy5z68yreFlE2AwrCBlNNpjulYdri2XK2tOjOaOwJnzriA6d/&#10;T4jDG60CHgOQ675ZvfZLFx4TTT/0zl0seTjNbLQXjJbJD+ocnlQaNpmmzcQV6k0DRmdQk5uI4R1S&#10;AEKcxEw2Y0FO4poSYRnnyrjziH+bcecX0s2WswyoO0URdP3pdmRVy1lkjbO2Fvr5i8qAlXnrd5Yp&#10;d7W1fb/1O6UMKkoLtO5lGXgqf7+2ZoF0MlmPh+obwPILvxOBqF9YY7EIbvcpLpGPWNpeoGwIEMfe&#10;rcZrGuXbhvc4+P3PeO+7fyXEUfn+dQcYYCdD95c6wA4H3IVe+5Fjz5hXv/fj1dl1xogdUhB6HBKz&#10;FkkK7BG5Phq5o7z7wace/r4rfr0zbfXakYCx3oPfOnWPW2+88mPLKuIEK/j/7Z0JmBxVtYDPrbW3&#10;6ZnJTgj7EkBRwUGQLaAiAiLK9hAfgk8h7CIESQAVEBfgKU9FZXFHQQMiCMJje1FkN6CRqIQIYQkk&#10;JJm119rufd+51dVTXVPVPZPJ1sn5vy/pnlpuVfVM9V93O6cvn1NtAG7L9KYYqEVVUqBpBqiy+RNr&#10;TShsF4SC36kobubnHK/1YXLVn5+cRGsJBOKICtlnpJYbt2vVxx2Mag/OI3w++D4s7rDsgu3GK+5W&#10;hMWNxAk3uixM0EeddI4jZFwTd/3nmKbyMEnr/P0xgA++4t9ELcuc7OvG5fh74bILSgUVPIdBtcpB&#10;MXMAqSz0VyvQ72WWTNj+PRfvM+fu+zfXe47YPIm/K4h1zqKbzti78MJDj051V3d1qhbg9FFLMaGS&#10;mmitdDP3bbXr/t+cOfvHz7drf/ZYEE/+aMKzT951eOWtxfMmKYO7m3ZZ8/Mg40hxDPuqAdNVHFkE&#10;TMGBRMN93zh1DEHhYd+mXBeqtY2WQBwohiTpIOHMZWtDWDxxxwmaquMEhdtHxR8lHDksaZtmRJvK&#10;x8qYxV0j+Dl83dHPALeJLgvjPzTVIvFhghAc4MgwGlrQCoNjJTh4GOvf8sDiOvDUBOiHlNcP2Se7&#10;dpp56b5nX/IMRUMj2o3ku4JYp4gHr8s+cNf3/ri9Xu7J8CIw3YQBMEuveh33HnjChV+cOOucLWrq&#10;Cda+n73p5P3KS568rJMXP5xmTNcwHKpnyy9koWEEK+YPXkPBeMGUMIQDR2HVBiMNzwIfSdwXf1Qi&#10;YaLrRIum7FZgH3H0HMI/r0txI0nbhYk7/mgIlx28lzlxasQdO3ysuP2D9XHXj8SVOQz2Z/shU/Hv&#10;QM7vl2FM/WmF+PfhVIoyAiGm6/TULPSLHF9eNRdO3WO/895/3s8XbgkPysTmR/zdQqwX7jz73edu&#10;bQxdrdqDHZZr9LoTt7n2kBMu/jnb+8R1loKznUB5/+uXX5i26sXnPgODy0/pUq2dobhGy2ewKu1B&#10;ueqCZqZk87lpZPFbHBy7DDiFW9O57G6QAUoSasVJMkDq4olIP7rPaMUdJyUkXF6cxKLijB4fSSoP&#10;l0fFHUfcOSQdf7QE5QRpV+POG4keL0rS8gDcP+765TIuwNAwb7Yj4wNgC4yLOe41Q85PLxRKciQ5&#10;Jrupgg6O3lleXk0/NH2Xg6/c54KbF1E0NKJdib/biPXC49/7r+mrlj5/bVrjOw0UnB+cdPO35m/o&#10;BCGbIkIs0P74tW/39L/y14tm5JwjUryQBasM3Z1ZsBwBnos1KA1M0wTDwNFoLghekrVRRwZzj6+V&#10;JskkjB+5a+S2wc84lagZUbEEBMvC5YbfB+v9kJ/xBNtHyw8fUwZSawJuF3cOozn+aJBR3kLlJxG9&#10;hoBW+0b3a7iWWjIeTcNMdA5wlYGu61AuVcGp2GCmclCsuOAYOXAzXYN9In/zzj3H37DTiXNfrxdC&#10;EG1I87uGWOc8+P0LtzHMqnnIZ7+/jAbENDLw5290P3HfbSd3WL2XdHqFrZVqWTFBgUwmAzbnULEt&#10;0AwdNAyZCi7oGIEuVNsOf8kH74Om5oCoCEbUuCPZrjCCWzxBucnN9FHC0kkSZ5zIwuccLWOs4o6y&#10;NjXu6Dkg9WWR8QbRzztKs3MLSLp+OcMAP0HGwGYCbI4DHYVMrAKugLIFYGt5cLJbDbyhZL560FGX&#10;3DL5wGMK9QIIok1pfdcQxAZELPtp6qFf3HpYauDViyeIygG6XVUETp0DDmYmJcWNAWwEx1zmjX++&#10;4S/44H0rcWONu0EekelKyU3R/nY4Fz8gTkJ4vLjlAVFxjwYsL7iO5PPzSZJe/fNp/DhGkLR/EkmR&#10;0MJEfwfNCEbVx54Hjoj3FFAxJgAT4HJ8zPKgWrEBPA2MjqmwvKwOFtPTvrvfJddcN3nygSRtYrOg&#10;9Z1IEBsY7Pt+5ebZ27yw8I9zts6Ik3RnYLKh2aBwG6pY69Y0SBkp+cWt6fgnPLLWWxdTQpKRYH3Q&#10;VI7CjhPTSDFGHwSaTwcL00yccccOUz/fSBkjzy+e6H4BrTyL27Y6N2TENokj/YeX++cR//sJCMqN&#10;u35EBQMqVlX2a+MMwVKl6k/5UjPi9QFvjde9/byjLvzyr9m0w0v1nQiizWl9RxLERqJ/wfVdzzzw&#10;209o1sqL86Iw0wRL0YQLhsJkc6ht26AbQVIOTBk68s85bhkSiKDeVB4NDFJjZFN0dLskQTWSdB7B&#10;POqk9QFx4sJlI88vnuh+AWtT40danW8g7vCxfKKfV/TzbCR83cG/AFyHgxMx5ji+95gKFseMehlR&#10;0rpff5unrznuWzf9iKZ7EZsbLe4+gti4YO179X1f2nnR4/dcrQ6uPHJqCrKiUmDCrkI+nwMHp49h&#10;PmrFrzFHv9xbMXpxx6/HY42UU7xoo+eF22AildGA2wb7h4+Z3AffGixDw/7gMRK+jvB5NdBE3OFl&#10;rSLHBdviMaLHxal2+PCWSeegWiwB09Kg5ad4S3rLS9jkPc784FWXP0XR0IjNkZg7jiA2PV5++JJt&#10;Fz/wh09NcIvnTjL5dF4cAJUFaVBr850xZSgGbwl9wftNwb5EZAapIAMZNo3LGmdNDPL/gOFaIW7r&#10;/xQW3PD7sESRkaIaKexhuF/jRcnVon6FHyCC/aJlho852hp3mHB5461xx52b/6axZt24Ha7DtJvD&#10;QwuDlK6N18NlMhmkFplW7udxzA/O5SvTdCiVq5BK56EqUrCyrPxl+jv3u3KP8+/4Q7AHQWxurN1d&#10;SxAbAax9P/eDTx2y/G9Pztm6g8/SrcGs4ZSgK2dCqVoB3UiBjfklmAKmmQbuYJYoP2QqSgDDo2Jw&#10;Di4w6poCCsekJhhGVSYV9eUgg7oMp4jEoB5S3sGdInCwFGYyS/4AkkXtE5aYP5jLF9nw6ygIBJ/Y&#10;l+zTSrCYXWssJJUzJmoPKJgsRuWuLMNlKrgy/Y4vbxx3qDAPFO5BCgck2h54Hj6gaWC7HITrB+Hh&#10;mgYW06DIs+V+3vFwz4c+edHUT3zp5fqxCGIzZC3uOoLYeKC8n7rx1OkrFj11/owUP7NDDOStoV4w&#10;Upj9yZDiw7m8brUC2UwKuONIcWOtHIXgi5uBp2BiCszb7GcbC8QdJKnwp28L4LXsY2FxY3CPZrSS&#10;WV1+oXzWI2kh8FGKuyUJXQRJNBN3/WEgsk0SjeLGkeE6zgqviRtbIzzAsYd2tSyn6aVSOfCEAo7t&#10;ybzulmBQwSQiuYn8jSH1lv1OOP4b0z/4tdfqByCIzZTm3zAEsYkixP3m/Zdf/dFc4bXLJhjsnYIr&#10;OtawTZl52QGNVWWNDftQZfhLULBxti5ll3nyVeG+wHE5ro02rWNMz2E1+ttijTtoupUZqCKMT9wt&#10;RBoVbczx44jKtC7ZtXgICZeF6+O2QaLHjCIDlOJ0OkUBl6WB4+8KP1uco49Sx/ScOMULB6GZOShU&#10;LPnQpesmWNUyqHmMO57vXV5ivzru+HMuY4eeU6wXThCbMfF3HEG0AZh1bfUDF71r4YP3zsmBdnwW&#10;HB2q/awzxUC4BeDCBlU3/QFQQpf9uZi0BEXpgVO7wmERxjV/B9OtfAn54kZpB3vJfvPa+zjqgkyQ&#10;2HBTecD6EXci0fLGSJK0A5Kuuw5m8sJrZrpUOaLioD2ZUMYFp2pB18QJ0DtQkDVsT9XB9gDSmaxY&#10;XhAVdcYeV+11yPE3dx10dn+tRILY7Gl+1xFEGyAWzM/d97vrPpvlfZ+elqq+BypDSi6ThqHCABha&#10;bbBaeNQ5eGBIcQtwsJbHcKBUcKHDIsNFDbVLzPssX1EuuISDpzQXdytaBixpJdYW4k56cKgLt0X5&#10;0f2ijEfcOM7Arc2z17ClRHZb4E8Y1tYPvGJqKqxa3QcdHTooZgZ6Kw646U6w9I5/r6gaNx57ynnf&#10;ZT2zg6cwgtgiaH7XEUSbIBYu1Jc+/+13rFj85LfT9uABKreMrlwGHKsqq9IoCeznxkFP2Hhuyohp&#10;AmysjMsRzr5AMG2obD1GccgR5b54ZP93raaNgvFvHH+AVNBc3kxSSYxb3EgTeYfFGpxfg2xblD+a&#10;a0qSd6t9cbyBq2A7iACD27WxBgwEx0ZyTe6PWeFspwIpU4ei40HFyIuCOmEln7jdObMu+8L9FOuf&#10;2BKJv+MIok1ZeNMZ265Z/Mhpk1jxzLRbncZUlaGAsWaMo8V14QAOYdMC9coqHorPr+WhwH1h+69+&#10;tmdf1L64RU3cNVniyGb/XUtRjQCFGxV3C5E2NqUnCzsApZp0XknCDZO07zDD5xOU13ofH3xAkg9U&#10;+HvhVq01g8lR/yhuOd1LbinAcmwwuqfCy4OwOL3NO649cN7/3kax/oktldZ3LkG0GRjv/E833XA0&#10;K644Padrh2iiqgnhMEV4oHMXsDcVa3Yy4pqCIUuxPzUQEI4vR2nXQrPUQ4rigDR/mBuKBn0vpVif&#10;5z16YQX4++NTQEjAYxI30lreAcH5jUbYo8F/KBhfWbKLguEgNb+1G8cjcIFxxxXAxG/4j2M4Uy1n&#10;L+uznpm4x6wv7zdn7hMUDY3YkhnfXUcQmzDi6V/mf/fTuZfOyHqnKpXSNJMB6IoKrmOBgfOMuANp&#10;XfGbqzkDFbONeahCrFpr4HiuPzhNig5V7wdMCerYuFurtJ8tSWjmrss1QeT12i00xkqPSrnZw0R0&#10;27Ui4fwCwsePnouK1naqkE6noWJzYLofd9w0FBgaKEM6q0OJq1BRO60Bfavbd9r38K/sdOI1lJKT&#10;2OJZB3cuQWy6oLwfvvO6j2mlNZdPMtQd7UpBR1k7Xhl0xkHHRlkcu4YJIlU/RSTHFmwNB60xP+NU&#10;vdY9LOxA3tgf24yWckwQd0A4zSiKL1yePFfROjtZM+L2GRMtxI0knQP2aXelUvD2232QntANludB&#10;oVyEXEcKFHCh6AKUlfxQv+i+s+e4M6+YOOuiN+o7E8QWzDjvWoJoD1bN/8LOLy987EytuOKsjjTL&#10;VKtlSGkKKF4VdOZHQlNYrdbNXfA8D5iqgFCEHJ7mT3celiw2m8tXrtWWrCX1udw1IiIM1g3LL5zF&#10;DNsGmmcnC/ZLFPQoxNuMxHJrJEkbwSNrngKO4wDXVHAwYp0CUHVtcFUFLL2zWE5Pv+YDR131HUZ5&#10;tAmiTvO7jiA2I8TT9+cfvuPKC6xVL58yrTuzgyEsVREWaBh8BWvWrgdpXQNd18Bzbdm/HURcw75o&#10;1HZdhPiKYTtZc3E3E5ckUuMO17DjGRatPDdsHqiV0UqiAeHtWgVgGS/NHxwUEDamZjWhWCmDahpQ&#10;dl0Q2HTOMn1DSsePP3zsBd9k+3+ur74LQRAkbmLLQogF2iu/uW+vpQvunptXqkekDZ7WmJ8q1ClX&#10;QBEcsikNwPMwaJrMty0jqKGE0D21+cU+QTS29Uc4e9ZICdYybY1R3A2Ms8a9tuB54wBA4RngYNIQ&#10;nJqHAVa0tOgVmRXl3NSrjj7uO7eynp5yfSeCICRrcacTRPuzZv7VWz/95J2n5VlhtmL1T+/KZFXG&#10;bVAsGwwVI69VQZfORCn6YsSpS4g/ttxHjopuQiuZhmvkcdsG4g5v10hkVHqkHFkjDxE9Rusa/vjA&#10;844eU0q7Jm6X4zgCBUqWA5mJ0/gaJ/VyP89dfcwF18xnOxxare9EEESdkd8UBLGFIMR8dfENtx20&#10;Zskzc3UBs1IqT2meDVlNBeZaoDPs3w6mKfnJL/wa6rC46/m815K4vcOiayVubBEIEyfJOILtotuv&#10;a+KOjw8TgbzxPSYYYbnJ3qtD7Nmd9/v4pTufdv1jjLUYtUcQWzDr964liE0czDb20h2nTl/593+c&#10;xMsD56Xt4jY5FRTVKYOBI9aEn+8b8SUXkjYujvFLeAnKqbExunF7EWoKDzMs1ubixoF0zeTbbB3S&#10;an1TwtcuA9f4VzqcZ5uD8PykLngdHooaI6NJaXtyKp2j6OBoeWulbdy954Ef+fqMT/5gMUmbIJoz&#10;jruWIDYfhJhv/GHu9w7LlN+aZ9r9++R0bmSwqxszjhmGTCOJAsehaCgdFBNKU6nF2pZBW6RclXrQ&#10;FpQi1igDkcmALyFx43pPpqaOuQ1rfc9JYk0SeZTw/nFlRVsMksaqxR0Nr4VhjV8o4DENBP6TCULw&#10;nwuKwOzaMrE2VB0BipGGoXIZzHQKXNsGL9UBfUqn80aF3XbE0WdcPvHIS5bXCycIIpGE25QgtjyE&#10;EMqrv5637dK/3HtWxu47LafYkzTPVZjngqHpANwFy6pALpuCTMoAnFLm9yEH0dbwMwtP10IT+k3Z&#10;Mt93Q4d4TfhJdyCGX40RLTJaaSNJZQSMV9wYRAXPB9O21B5PZEuEhrHg5Rx5f7qXYpgwWLGAGSkp&#10;eZcLqKS7q2/yrlvfe/TJX97h0C+urBdMEERTEm5TgthyEQ9el33gwdv+I+f1zZmqe7vbA2sgaxqg&#10;an4zryc8cDD6mqEB8/x52EGYVL9d2NecX9PGxuFhOXIFU5zICWjyZwVQcI3yROIGjY1F2KMBz7uV&#10;uINjJh1Z9Z8//NCnQXM5xhtnmAKVQ6Vchq6uThgY6INc1wRYPVQBo2MiVLhhvVrwfvK+I07+6vbH&#10;fX2FXwpBEKOBxE0QMQixUH/xhht26339qbOUQu9xk9PaZLtSYJqKQVoAbNsGU1dBqdWoZV+1otaF&#10;jNLGGidGB8P3/jaYeUwHD+Nx1+Z/a8KR241gA03TaiXugCRxY9+1fGyR1xi0PCjg1gbxqSoDy7Jk&#10;l0LJ4aBlJog+R327qGZvPvCw//yfro/OozzaBDFGEm5TgiAQsfqejkd/eP0x2sDyc3JsqCdlVTTV&#10;c0DTNBlxDVxLDtJCIYfFjVnEsJkcxR0M4sJhathM7IEKXNGl5kaIu4Wwo0k9GpvfR0/QhB6dLhYl&#10;2tQeObwUtdQ1pkyVesfkIAwcvHxcLzCRig6gGVBwVShqnS/lp+74lZ69DrmXHX5xqV4QQRCjhsRN&#10;EC0QQqj9j8zd+rHf3T5vakqc2MW8bqtQZClVgMHsmjyxpomSCovXbyaXo89rkpO1bpmB2t8Og780&#10;NJU3BHjxxdnYRB4V+9jEG6VV83t0/6i4PdkXj2lS/UAwWPPGMl0BgFdmCxUqng56fjJfXdGfN6bt&#10;8sVZl97zJxo5ThBrT/O7miCIOv1/vb7rxQWPHTP48t/mTjGU3VJOAVRRBlXOpQ4JNDyqvCbaQLd+&#10;BTlYimFUoyJOImm75uKOIyzjVuJuhuzWrjX5+90BmO7UBcB/DOWtgkh1QonlxLKS8Xznjj3nHDrn&#10;9oWUR5sgxgeJmyDGAI48X3Tj5969bNGfL56ku0flRCWviwowOf3J9YedKcPRwrAJHWviQYt2MFUq&#10;aB7Hvu6wvKMiHZZso7iD7Vo1lYfLi9aekbhlYVo2pau+uP2gKtg1gNL2B+zZzIBBkeKrvPz/de5+&#10;8JyDzv/lotpuBEGMg+Z3LUEQsfz7weumLHr07pOzlTWzO9XqrlApKl1pBrpbBoVbILgHmub3Zcua&#10;J2Ogqxpw2waBOag1lJ4im5K9hub1KM3WtRZv9EEgSjBwLomg/LgHAHzFs8NMaqAoYDtVOQgNrwdr&#10;4kWW9la5mec6Zr7v9IM+f+cLrNVTBkEQo6L5XU8QRCJY+37tji9t98Lj91/ZoVpHK8W3O7sMm5m8&#10;AgZzgXMhR5ALVQO3FpnUVFVIKQAquHJ+s6fgKPNmck6ez70ukIPomtBa/Dg1zgHNNPx+e82AIQdA&#10;y2/lvDrk3THjnQdcsdeZP1ta34EgiHGz/r4RCGILAWvff3/4vmPyvH9u1u7dMa+UAeWtcEdOr1I1&#10;AzysWQsBmqL60decqt+8rGLEsbgPaqTM14fAo5XgaJ04aCoPHxtlHgjdMAwoFAqypp3pnAirSg5Y&#10;qe7KSiv7wPQ99z5//7N+8WZtN4Ig1hHr/puAILZAMOb5czfPntm7dOFnM3bfqRmvOMmAKkborsU7&#10;90WM4mZcAPdcSKVSYON0slhGijsgKtFmtJZ9Y1N5VNxYfvR4wTFxahr21KczOSjZNhQsJqrahJVs&#10;0nbzDj737N+yKScWa7sRBLEOaXVXEwQxBoRYmLl7zgXHpe2+c3NQ2KfDEEzYRTDQiI4DqoJBSVTg&#10;jgu6roLHUX1heSYLWxKtnkdNG6GVuJPEHxQb7B9shw8dAR5jUAVNJgoRRg5KSseyftF55cf+++pf&#10;MXZoTFQZgiDWBc3vaoIg1grx2E8m3/PbG67IwdBHTGtwx0k5DVSnCp5tQUrXwHX96VO+IZuLu0G+&#10;YxR3K5LEHi52uIYt6nPSEVfVoMJS4Bhd1ptF95mJ2+55xQE0R5sg1jvxdy1BEONGrJqf++vt8/dd&#10;/dLCG7pZYdc0dxTNrYJp6HLgmqIp4Hl+vu9hRoo7QEp2A4s7Oh0sLG5bMWGIpUU/y8/f89Bjrpx+&#10;7LX/qq8kCGK9QeImiPXMP3962i5vLnzq9KxSOi0P1iSTucytlkDDDB2KHzctWdeNoLwbasMxd3Cj&#10;aqNlN18bFIix3ZDgwULmBZex1jGJiB/9raLk31rOcrfOOur0azs/cmGf3JAgiPVOzG1PEMS6Rqz8&#10;RfbxH/3myMqKf13Uzco93ayqeG6FYXpL3UiBY1fBMHTQFEWmDsVY6LKJWtH8Wm+t5ov5rTGVZjCN&#10;i6t++NR6chCZoQvf+AuETHKCP/pBUfxkILjWf1zAWOKqqoPLOXgy05kqU3GC8EAIVx7LxTIUDVym&#10;Q5VrAJrpFsuwRN9q5pXv+/wlD7KJRw7JQgmC2CCQuAliA7Ls9rnbv/T0vbPNyqqPd6VgV1MRisJd&#10;4C4OXMO+ZQ6cuzKrFoob+8KZqssBbSqGUJUSl6qWIuaM1xTu15yDKGwY8MVfUBO1EvRPh8WNaTlN&#10;KBRKoJsGpLM5KJVK8qEhpWky37gMqCIACg6HdMdkUWDZ3iFI37bTbvt+f6czbnlJFkIQxAaFxE0Q&#10;Gxgh5qf/8t3f77VyyXMXTdWKH1Arq/K6piqmooDgDmgocPCTdRhmWmbbwj5x1xNS3FgrVpkit+Oe&#10;XZNx68Z2f5BZTdg1sWMN3jRNGCqXQNFUYBjtjRS74gkAAAN0SURBVLtglWzo6EiD5zLgSlrY5iT3&#10;9UH7b7x76x++/8RT7prQM3tQFkAQxAaHxE0QGwkh5htLbrz9wP6lL1zMPGuWwdy05lUhrQoQdhWj&#10;tEhR+6kxVVBVDRRVl+KWEvccMNQg33dY3JilK9R8XgPr5n6QUh/MhYL5xFHolsfBSJlQcRxIZzJg&#10;exwcF4+bEr2WurQI6VsOOfmsn+UPnbOmXgBBEBsFEjdBbEQwcMuLP5u33UuLHz/OcAc/nROlnVNu&#10;Ma17JdaZ0UC4VWDcAw9vVczVLXN+q1Lmskkdm8BHDDhDmQd93VLj8lU2nzO1JnRFJkXJaACui+FX&#10;GahmDiyUtWaKoqdybuTWrLaURybP3O2W95/3macZOzIpWgxBEBsQEjdBbAKgwF+767JpLz3/xIfU&#10;cu8JWaV8oFYZ7E6pHmjggcL8iGXC82vgmKAE+5+Fi6O+G3u5g1HnKG6sndfzf0vp+5rHV3xnl4eg&#10;o6MTKp4KlqcBmBOc1eXqK5Cd8vB2e/XM32P3U59mPT3ROWsEQWxESNwEsQmBAl91+9en/OOlR2YN&#10;rXjj2KzqvstkzlYpcNMGcw2NccawrxoHtHEOOk7TktIeHj3uD0KTP0hBC5mtC2vaGC8dw5T6o8mx&#10;1zuTyfAh26tWWbq/31WWuqnJCzpm7PLAYQef/U/W01PehD4agiBqkLgJYhNFiAXayjse6n5z9b9n&#10;Drz+2v7VvlX7mbz67rShTE+r3BQ4q1r4NzHKPGgyD6fqDEsbJe4CRk9nruPBgAfaaxY3np600w5P&#10;bLvL3s9O2WabFaxnNsmaIDZxSNwE0QagxOGp1flHF/xmhrBW7VBevXoPz6psbRgwVWEwQVVZl87A&#10;VFRFUxgwD3OOco6Jsq2KJ6o2F72GmV7jKuwN5rJlk6fPWDJ5u73f2v6k41cBvLdCubIJon0gcRNE&#10;GyMWLNBg9e/1V8AwTK1TU92CUuo0WXawV2RA89zcDu6EKSYm/HBYz2zqqyaIzQASN0EQBEG0ESRu&#10;giAIgmgjSNwEQRAE0UaQuAmCIAiijSBxEwRBEEQbQeImCIIgiDaCxE0QBEEQbQSJmyAIgiDaCBI3&#10;QRAEQbQRJG6CIAiCaCNI3ARBEATRRpC4CYIgCKKNIHETBEEQRBtB4iYIgiCINoLETRAEQRBtBImb&#10;IAiCINqI/wfpLNruVfFxOgAAABBkZUJHMzk1QjM4ODRBMjY2RkNCMwdEZk0AAAAASUVORK5CYIJQ&#10;SwMEFAAGAAgAAAAhABh/KcfdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5&#10;grd2sxqljdmUUtRTEWwF6e01+5qEZt+G7DZJ/73rSY/DDDPf5KvJtmKg3jeONah5AoK4dKbhSsPX&#10;/m22AOEDssHWMWm4kodVcXuTY2bcyJ807EIlYgn7DDXUIXSZlL6syaKfu444eifXWwxR9pU0PY6x&#10;3LbyIUmepcWG40KNHW1qKs+7i9XwPuK4flSvw/Z82lwP+6eP760ire/vpvULiEBT+AvDL35EhyIy&#10;Hd2FjRethngkaJgpENFcqjQFcYypdKFAFrn8j1/8AAAA//8DAFBLAwQUAAYACAAAACEALmzwAMUA&#10;AAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kMGKwjAQhu8L+w5h7tu0PSyymPYi&#10;gldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPFL+JMKbvACrqmBUGsg3FsFfwetl8rELkgG1wC&#10;k4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+QxNyES18sUksdSx2RlRH1ES7Jv22+Z7hkwPDDF&#10;zihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCTpaLAk3H4t+ybyBbkc4fuPQ7dv4N8eO5wAwAA&#10;//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABtzA7GrAgAAkgcAAA4AAAAAAAAAAAAAAAAAOgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAD+G76mypwAAsqcAABQAAAAAAAAAAAAAAAAA&#10;EQUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAGgIiyTpBAMA6QQDABQAAAAA&#10;AAAAAAAAAAAA9awAAGRycy9tZWRpYS9pbWFnZTIucG5nUEsBAi0AFAAGAAgAAAAhABh/KcfdAAAA&#10;BgEAAA8AAAAAAAAAAAAAAAAAELIDAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAubPAA&#10;xQAAAKUBAAAZAAAAAAAAAAAAAAAAABqzAwBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAA&#10;AAAHAAcAvgEAABa0AwAAAA==&#10;">
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Imagen 1" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;top:381;width:58064;height:9410;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUpYE6ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NS8NA&#10;EIbvQv/DMgUvxW4iWprYbZGCQerJtorexuyYDWZnQ3Zt4793DoLHl/eLZ7UZfadONMQ2sIF8noEi&#10;roNtuTFwPDxcLUHFhGyxC0wGfijCZj25WGFpw5mf6bRPjZIRjiUacCn1pdaxduQxzkNPLN5nGDwm&#10;kUOj7YBnGfedvs6yhfbYsjw47GnrqP7af3v5faOZv92+z+q4qyr39PJ62H1UxlxOx/s7UInG9B/+&#10;az9aA8VNXhTLPBMIQRIc0OtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANSlgTrKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                <v:imagedata r:id="rId3" o:title="" cropbottom="3175f"/>
+              </v:shape>
+              <v:shape id="Imagen 2" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:9452;top:410;width:7950;height:8148;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB3qdwfxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7NtJZtUo0iouDbphvs9WjOpltzqUnUuk+/DAY+3u//zZe9bcWFfGgcK8jHGQjiyumG&#10;awUf79vHKYgQkTW2jknBjQIsF4OHOZbaXXlPl0OsRQrhUKICE2NXShkqQxbD2HXEiTs6bzGm09dS&#10;e7ymcNvKSZY9S4sNpwaDHa0NVd+Hs1Ww72+716/ubDeZNz+b7eeKT6c3pUbDfjUDEamPd/G/e6fT&#10;/Ek+LZ6Kl7yAv58SAHLxCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHep3B/HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                <v:imagedata r:id="rId4" o:title=""/>
+              </v:shape>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CC94E9F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2CC94E9F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38560A5A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A6D02BD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CE53248"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="81C02302"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2104913708">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1717658137">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1209300498">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CF6A08"/>
-[...61 lines deleted...]
-    <w:rsid w:val="00FE6555"/>
+    <w:rsidRoot w:val="00B65745"/>
+    <w:rsid w:val="000002C6"/>
+    <w:rsid w:val="00007385"/>
+    <w:rsid w:val="000120CD"/>
+    <w:rsid w:val="00023595"/>
+    <w:rsid w:val="0002367F"/>
+    <w:rsid w:val="00027DEA"/>
+    <w:rsid w:val="00030074"/>
+    <w:rsid w:val="00052827"/>
+    <w:rsid w:val="00055E8D"/>
+    <w:rsid w:val="00057953"/>
+    <w:rsid w:val="00060985"/>
+    <w:rsid w:val="000735BE"/>
+    <w:rsid w:val="00092F11"/>
+    <w:rsid w:val="000A7B99"/>
+    <w:rsid w:val="000B469C"/>
+    <w:rsid w:val="000C0877"/>
+    <w:rsid w:val="000D0D04"/>
+    <w:rsid w:val="00115639"/>
+    <w:rsid w:val="00126249"/>
+    <w:rsid w:val="00133868"/>
+    <w:rsid w:val="00140299"/>
+    <w:rsid w:val="00164B2B"/>
+    <w:rsid w:val="0017129A"/>
+    <w:rsid w:val="001747DE"/>
+    <w:rsid w:val="0018479F"/>
+    <w:rsid w:val="00193623"/>
+    <w:rsid w:val="001A0411"/>
+    <w:rsid w:val="001A0D6B"/>
+    <w:rsid w:val="001A3286"/>
+    <w:rsid w:val="001C3336"/>
+    <w:rsid w:val="001E002E"/>
+    <w:rsid w:val="001F3E63"/>
+    <w:rsid w:val="001F53C9"/>
+    <w:rsid w:val="002034E3"/>
+    <w:rsid w:val="00210287"/>
+    <w:rsid w:val="002121FA"/>
+    <w:rsid w:val="002254CA"/>
+    <w:rsid w:val="00226923"/>
+    <w:rsid w:val="00241128"/>
+    <w:rsid w:val="00253F39"/>
+    <w:rsid w:val="00257064"/>
+    <w:rsid w:val="00263705"/>
+    <w:rsid w:val="002825E1"/>
+    <w:rsid w:val="002A103B"/>
+    <w:rsid w:val="002B180B"/>
+    <w:rsid w:val="002E3AC4"/>
+    <w:rsid w:val="00322C03"/>
+    <w:rsid w:val="003244C1"/>
+    <w:rsid w:val="00325394"/>
+    <w:rsid w:val="003305B5"/>
+    <w:rsid w:val="00337E03"/>
+    <w:rsid w:val="003567B5"/>
+    <w:rsid w:val="0036242B"/>
+    <w:rsid w:val="00371920"/>
+    <w:rsid w:val="003A08A7"/>
+    <w:rsid w:val="003A0EBD"/>
+    <w:rsid w:val="003B04A8"/>
+    <w:rsid w:val="003B04AB"/>
+    <w:rsid w:val="003B1979"/>
+    <w:rsid w:val="003B3758"/>
+    <w:rsid w:val="003B4110"/>
+    <w:rsid w:val="003C69A3"/>
+    <w:rsid w:val="003D0920"/>
+    <w:rsid w:val="003F1EA6"/>
+    <w:rsid w:val="0041087B"/>
+    <w:rsid w:val="00410A73"/>
+    <w:rsid w:val="00414235"/>
+    <w:rsid w:val="004163A6"/>
+    <w:rsid w:val="00423473"/>
+    <w:rsid w:val="004477EC"/>
+    <w:rsid w:val="004507FA"/>
+    <w:rsid w:val="00463486"/>
+    <w:rsid w:val="00471480"/>
+    <w:rsid w:val="004840CB"/>
+    <w:rsid w:val="0048689C"/>
+    <w:rsid w:val="00496858"/>
+    <w:rsid w:val="004A3B46"/>
+    <w:rsid w:val="004B5BB6"/>
+    <w:rsid w:val="004B7244"/>
+    <w:rsid w:val="004F22B8"/>
+    <w:rsid w:val="005211B3"/>
+    <w:rsid w:val="005343E3"/>
+    <w:rsid w:val="00545340"/>
+    <w:rsid w:val="00547845"/>
+    <w:rsid w:val="00565C2E"/>
+    <w:rsid w:val="005979FC"/>
+    <w:rsid w:val="005A131F"/>
+    <w:rsid w:val="005A24AE"/>
+    <w:rsid w:val="005B394B"/>
+    <w:rsid w:val="005B412A"/>
+    <w:rsid w:val="005B53C9"/>
+    <w:rsid w:val="005B66DF"/>
+    <w:rsid w:val="005C03B6"/>
+    <w:rsid w:val="005D125D"/>
+    <w:rsid w:val="005D2D66"/>
+    <w:rsid w:val="005F4291"/>
+    <w:rsid w:val="005F6A44"/>
+    <w:rsid w:val="0060198C"/>
+    <w:rsid w:val="006208F3"/>
+    <w:rsid w:val="0062267C"/>
+    <w:rsid w:val="00632BB8"/>
+    <w:rsid w:val="006374C9"/>
+    <w:rsid w:val="00637E08"/>
+    <w:rsid w:val="0065167A"/>
+    <w:rsid w:val="00653913"/>
+    <w:rsid w:val="00664C46"/>
+    <w:rsid w:val="00686744"/>
+    <w:rsid w:val="00690A0F"/>
+    <w:rsid w:val="0071045C"/>
+    <w:rsid w:val="007159C8"/>
+    <w:rsid w:val="00715FA7"/>
+    <w:rsid w:val="00730789"/>
+    <w:rsid w:val="00731103"/>
+    <w:rsid w:val="00755B7E"/>
+    <w:rsid w:val="00755C6B"/>
+    <w:rsid w:val="007565A9"/>
+    <w:rsid w:val="007670B5"/>
+    <w:rsid w:val="00775632"/>
+    <w:rsid w:val="007A4DA6"/>
+    <w:rsid w:val="007B59D2"/>
+    <w:rsid w:val="007D09F1"/>
+    <w:rsid w:val="007E22BA"/>
+    <w:rsid w:val="007E3D94"/>
+    <w:rsid w:val="007E4876"/>
+    <w:rsid w:val="008051F6"/>
+    <w:rsid w:val="008136BD"/>
+    <w:rsid w:val="008200D9"/>
+    <w:rsid w:val="008202CF"/>
+    <w:rsid w:val="0082652E"/>
+    <w:rsid w:val="00827C1F"/>
+    <w:rsid w:val="008424C0"/>
+    <w:rsid w:val="0084250B"/>
+    <w:rsid w:val="008552D4"/>
+    <w:rsid w:val="00857A9A"/>
+    <w:rsid w:val="00865DCA"/>
+    <w:rsid w:val="00870978"/>
+    <w:rsid w:val="00875B1B"/>
+    <w:rsid w:val="00890F83"/>
+    <w:rsid w:val="00894981"/>
+    <w:rsid w:val="008B4695"/>
+    <w:rsid w:val="008B59F1"/>
+    <w:rsid w:val="008B5EF4"/>
+    <w:rsid w:val="008C161A"/>
+    <w:rsid w:val="008E1317"/>
+    <w:rsid w:val="008E6A4F"/>
+    <w:rsid w:val="008F5152"/>
+    <w:rsid w:val="009003BE"/>
+    <w:rsid w:val="00915115"/>
+    <w:rsid w:val="009219E6"/>
+    <w:rsid w:val="00924E27"/>
+    <w:rsid w:val="00931731"/>
+    <w:rsid w:val="00931BD4"/>
+    <w:rsid w:val="00943CAD"/>
+    <w:rsid w:val="00944960"/>
+    <w:rsid w:val="0094783B"/>
+    <w:rsid w:val="009578AE"/>
+    <w:rsid w:val="00965E5C"/>
+    <w:rsid w:val="00967EA3"/>
+    <w:rsid w:val="0097454B"/>
+    <w:rsid w:val="00986B9F"/>
+    <w:rsid w:val="009A7B21"/>
+    <w:rsid w:val="009D1D1E"/>
+    <w:rsid w:val="009D50B1"/>
+    <w:rsid w:val="009E184E"/>
+    <w:rsid w:val="009E77EA"/>
+    <w:rsid w:val="009F0874"/>
+    <w:rsid w:val="009F1CA2"/>
+    <w:rsid w:val="00A12E83"/>
+    <w:rsid w:val="00A55102"/>
+    <w:rsid w:val="00A853DA"/>
+    <w:rsid w:val="00A855E3"/>
+    <w:rsid w:val="00A912AC"/>
+    <w:rsid w:val="00AA6FC3"/>
+    <w:rsid w:val="00AB4153"/>
+    <w:rsid w:val="00AE55C9"/>
+    <w:rsid w:val="00AF1F81"/>
+    <w:rsid w:val="00AF4D69"/>
+    <w:rsid w:val="00B25450"/>
+    <w:rsid w:val="00B25D95"/>
+    <w:rsid w:val="00B4138B"/>
+    <w:rsid w:val="00B60A0E"/>
+    <w:rsid w:val="00B63AAA"/>
+    <w:rsid w:val="00B65745"/>
+    <w:rsid w:val="00B666F5"/>
+    <w:rsid w:val="00B73447"/>
+    <w:rsid w:val="00B7761C"/>
+    <w:rsid w:val="00B80EA0"/>
+    <w:rsid w:val="00BE7296"/>
+    <w:rsid w:val="00BF00CF"/>
+    <w:rsid w:val="00BF6FE7"/>
+    <w:rsid w:val="00C12145"/>
+    <w:rsid w:val="00C4191C"/>
+    <w:rsid w:val="00C526DF"/>
+    <w:rsid w:val="00C734C8"/>
+    <w:rsid w:val="00C74556"/>
+    <w:rsid w:val="00CA64C5"/>
+    <w:rsid w:val="00CB2827"/>
+    <w:rsid w:val="00CB5BD8"/>
+    <w:rsid w:val="00CC18A0"/>
+    <w:rsid w:val="00CE5E84"/>
+    <w:rsid w:val="00D00449"/>
+    <w:rsid w:val="00D15372"/>
+    <w:rsid w:val="00D2067C"/>
+    <w:rsid w:val="00D23241"/>
+    <w:rsid w:val="00D24D52"/>
+    <w:rsid w:val="00D3177B"/>
+    <w:rsid w:val="00D5093D"/>
+    <w:rsid w:val="00D628A3"/>
+    <w:rsid w:val="00D95A94"/>
+    <w:rsid w:val="00DA6326"/>
+    <w:rsid w:val="00DB7884"/>
+    <w:rsid w:val="00DD09E1"/>
+    <w:rsid w:val="00DD223F"/>
+    <w:rsid w:val="00DE376E"/>
+    <w:rsid w:val="00DE6A2A"/>
+    <w:rsid w:val="00E03B12"/>
+    <w:rsid w:val="00E045BA"/>
+    <w:rsid w:val="00E06D53"/>
+    <w:rsid w:val="00E11D6D"/>
+    <w:rsid w:val="00E2218B"/>
+    <w:rsid w:val="00E45663"/>
+    <w:rsid w:val="00E53D3C"/>
+    <w:rsid w:val="00E57ACB"/>
+    <w:rsid w:val="00E84A45"/>
+    <w:rsid w:val="00E906E5"/>
+    <w:rsid w:val="00E937BB"/>
+    <w:rsid w:val="00E9380D"/>
+    <w:rsid w:val="00EA7E6E"/>
+    <w:rsid w:val="00EB67C4"/>
+    <w:rsid w:val="00EC3420"/>
+    <w:rsid w:val="00ED17DB"/>
+    <w:rsid w:val="00ED3941"/>
+    <w:rsid w:val="00EE02DB"/>
+    <w:rsid w:val="00EE0809"/>
+    <w:rsid w:val="00EF1F5E"/>
+    <w:rsid w:val="00EF3C50"/>
+    <w:rsid w:val="00F02C2B"/>
+    <w:rsid w:val="00F05B2D"/>
+    <w:rsid w:val="00F147B0"/>
+    <w:rsid w:val="00F23691"/>
+    <w:rsid w:val="00F30324"/>
+    <w:rsid w:val="00F32C0B"/>
+    <w:rsid w:val="00F363CA"/>
+    <w:rsid w:val="00F37AF4"/>
+    <w:rsid w:val="00F5188E"/>
+    <w:rsid w:val="00F51F3B"/>
+    <w:rsid w:val="00F6198E"/>
+    <w:rsid w:val="00F66D94"/>
+    <w:rsid w:val="00F67761"/>
+    <w:rsid w:val="00F95E15"/>
+    <w:rsid w:val="00FA10FF"/>
+    <w:rsid w:val="00FA44E8"/>
+    <w:rsid w:val="00FB1E42"/>
+    <w:rsid w:val="00FC0D2F"/>
+    <w:rsid w:val="00FD20BD"/>
+    <w:rsid w:val="00FD55D3"/>
+    <w:rsid w:val="00FF5E24"/>
+    <w:rsid w:val="061B0C12"/>
+    <w:rsid w:val="1A304ED9"/>
+    <w:rsid w:val="5CFB24F3"/>
+    <w:rsid w:val="680E4244"/>
+    <w:rsid w:val="76954F1D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-VE"/>
+  <w:themeFontLang w:val="es-VE" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="17063F45"/>
-  <w15:docId w15:val="{06115027-4A7F-4CDB-A5DF-3B0BEED3DE71}"/>
+  <w14:docId w14:val="44BAA3C2"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="es-VE" w:eastAsia="es-VE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:qFormat="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
-[...18 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-[...78 lines deleted...]
-    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
@@ -1854,316 +3720,546 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000B7862"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
-    <w:name w:val="heading 1"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
+    <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00287F72"/>
+    <w:rsid w:val="00471480"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
-[...2 lines deleted...]
-    <w:link w:val="EncabezadoCar"/>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF6A08"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextonotapieCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...2 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF6A08"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF6A08"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00CF6A08"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF6A08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
-[...2 lines deleted...]
-    <w:link w:val="Textodeglobo"/>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0018344B"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA20DB"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F93EEE"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
-    <w:name w:val="Título 1 Car"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo1"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textonotapie"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1">
+    <w:name w:val="Tabla con cuadrícula1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B80EA0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00287F72"/>
+    <w:rsid w:val="00471480"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-17">
+    <w:name w:val="citation-17"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00463486"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-16">
+    <w:name w:val="citation-16"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00463486"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textoennegrita">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00715FA7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="A2">
+    <w:name w:val="A2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00715FA7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Minion Pro"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextoindependienteCar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00715FA7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00715FA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00715FA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00715FA7"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sinespaciado">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C526DF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-CO" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="852842143">
+    <w:div w:id="629702424">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...54 lines deleted...]
-      </w:divsChild>
+    </w:div>
+    <w:div w:id="1334335640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2197,86 +4293,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2407,70 +4501,100 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B642EA1F-C26E-404C-AD98-8CDEE201DD3D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1167</Characters>
+  <Pages>2</Pages>
+  <Words>525</Words>
+  <Characters>2893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Windows 7 PoInT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1377</CharactersWithSpaces>
+  <CharactersWithSpaces>3412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ruben dario</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>3082-12.2.0.22549</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>D6E605FD57B045F987611EDDC8F000A8_13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Base Target">
+    <vt:lpwstr>_blank</vt:lpwstr>
+  </property>
+</Properties>
+</file>